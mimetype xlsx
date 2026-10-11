--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91305e4daef8b59bacc22ee40249021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa121b3d8269525a800394ba1944ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030386b1701f0d36fdea0be05c3272df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27279e11f555cf63a180714db6e30d424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c2cd4369e262b874c117ecf572e845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c15089364459b6b94669d02d164ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f60883b803b1511ca87e974fe3ba87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a512c81e6bc1994b2df81bb2462c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0839812ca270adf97223371362b9fd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cee704afcf06fc0af7ddd828e6d3c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72536f3b07e112b790bf5832a531208e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bdb3f970aac349ae267393305e9ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce572ae9e1e4fc11be3467d08649aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dfd6ab7ef2536336bb2187f79ef1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb2023bdf708ca42ff7e6241f9359715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a179aa448ef8c7db544f13b55b495216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e04f7d325539a33c207c687fca818917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb0d8a03d1ee767819b80e1007661118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2fd8894ead9ce1fc12a108a34cf8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059eefc9d875351502eccff8669acc6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7f5f9455f714f9afbdfa0b02454d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85266953973627c759ac35bb127eb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e748eed55768b45f59a25e0cbc1798523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8e03d7e0e332ad5a2c1b14462ed6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1566dc51572e9e2127589375a428125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bacab5d0610cd8d286140546c73b0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af945132445e800a12756c3ac0f0d2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de136d0bc4923eb46bcb836255cbdb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b24d27430f1feca5edee29cd221b1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2510be6a85ce8f71fb316c1e465e8c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd7efcfdc1e15356e013c9cddf94e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f29e3104b1d6167a483b93bbd5c1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698431b6ace76d92708284dbc95ec2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e304c53366b37846f448d124a7eecd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961a07f863e8fc735214a1224ecfa6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866671a085a88c6075ae8225772ab7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af7ceb49dfdf4ec48e9f95fe04589637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c7cefd1f98ea3325d4d46e23cbf3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00100774bfc0a589850ddea56f2b1c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcce79637554f3f54163973215f0a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf16d68d85f7ab561f21402a89f46b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455371cbe0c2c7db8d9ef92cda5fd4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb995b9bf6c831143ac0e7c0243af243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc3fb6a5234e0d5de97361fb36cb2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20994a9df03b8628b0a7de4635ad715045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4926ff96947a1eb317b212e80dbdd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc84cecd9b225efac934c1a20f028747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f55d6b3d18ddb7007bdc30fc21805448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccd7b2d00cabdfc779c71c1f6047f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ff50a24155e0553870779e1ee1f4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcb2c3988db93a6bcff345d1c2a9ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e15e2eeb08e4d9467216fd15adbb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8eacc7571e30bbc695c7bd02defb6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8a93853891756955211907844bd9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8e346f500fc15602af13cc8f6894a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4c115caa0ed1922b5dafb0db572b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c687283500111a0135b24169ef987a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273785cb7e561d7f3dc0352f1454bac958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b309932c6504abe63bc2dbf1e159e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ac66085c98b104c6066f22481c36f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81541c17b825668fee8e75611810ba2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dcb029f9f440cda5ff5e7bfa927fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9f2f7321c968bd41769272fdcdb4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00bb0c85eb932baa393e08b0d1445c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3024cc25e031438d3548f9f80d04ac565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dd60a7ed9b5ec5c9586c11563e22c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e5b605bd9deeb4ff71d4892e3213867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75738a7cc3914517f9d8e28309c673f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced517099d109e4453799eca45de16469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79365968eafa98dea592b110402eaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323b8c04d71949017df569b133b0a9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5032b9ff77189bf7f83a26049270e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fefc84c978d93cdb4ba998043110c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a9fe8099f4196df1103387198c4e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02bc838763af7343a7805ae86687bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab25ba2e92e5a4a609f18b426f3c5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e090287711c2f222aa6ffdd6e6f2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a796483cfda3abca10467cf8ec815b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc66faa13da1c77bd1698e03f5766d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f361f6dac99cc586319c6c451c70eb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedc5d0da2a77d5fc6da5423c5167be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950542a468e5301aac67c84646b31c4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0913f1db98c4c25802668f318301883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe452e49467dddf4342f3c7fb1e559b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c1b0426889ac6a915216f3a96e84f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83a5d9b1682453c20d3cb341f1d9e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b8433340d51a409542cf1d4746be087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999dddb1df77090aedfd2a5be3d3b4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5164f67de2e88cf64682ec111df078089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c68ed9b160e69d729fbbdaef609d0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db862184868b315ec3a257263510220091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d316d5efb16493a0b8c50e59a95c5ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b902af56aa25b035f2e0a622b52008093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e09f72fc462e3ec1ec9d75ce4bc4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32445c70ba3ac89185331a3c058410e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e004e9bc712391dab9ac2cc34f377a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283f0847e39ae0784cc0464c57f19d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d87f3594403c1b96c54b1da37d9fbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eef14c9fdf134b9aa6dcd7dbb477f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a1f27bcc1f75144fb470fc4daad4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a24cd954304141e2e4e167b046571101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b40b4fcbe40c4399e545b43673bde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb3f50c8ccecc20c71e83b9b549f39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d197cb8164ba7e299e166ee2e4fd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182d20a4253d7b3ed189c373271ce36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc7041b53905e747fbd738a55e9a46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9c64eb48c32d95ade8e1283c16426107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a9ecedcf2a0cfb25c75efcf8ca9a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11d508763cb9d38256142c268f2f03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ee0478abec2e242c58c5bcb9472b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc661577936fbf55535ca10c3f9e1067111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b491065c8a3377afafddd4d74ea033112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2df3bb44b6de11253f17fc36c4d6d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be0e6f2bde84635ab5e91612f47246114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3213ff24cd5a97fb22c9d3c52ae11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4af3fa44f4104dd18c3a7c0f8a9a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044128eac301cd1a5d5cf3ab1c4726f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44bf0f627cf6149bcc0a8c338f17fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddeade236a097d807e5b5357de82acd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fdcd33e8ddd70afff576ff2750284120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214dba7585ed2c46875bb732885fbe9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eb850b21eeda1f7e6aa3c0b7b6820122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77152b60bf348ff28a1c0d2bde7f292b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba2a3cdbb54804df098e6a6ab9eab6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffb7a7926017c7c8dfa04a8271b292125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e310b3c393e5282add0b4a74173bd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa846882e16610d8946e303aa6e6391127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a6145d28f1138a5ce8787290a68a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544493092cd98f0a07613532b53229a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e657f5779507b8d7fcc9e7c45ac5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc6dd02aeeddd2286498f6f7061429131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66ea0ec11548d1eb5453a95c220c5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11032fbda015ff23f7d82b5446a670a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73708769e3687b3b4bee1fe31439215f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea250870b7688adf7fdfbda6b84b5c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd54b8a3b3e2c1f3fddd59962a65a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c86b60f85e52f0b366acc19e83259d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caee6d07f733c9cfa1b45816319e0d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e921269c8d5918b38450bda6c5fb2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d02325e485b1d8aa296d8b66bfc13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc1e6d182a8e036e5b4bb744537333141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ba4fd27faddbc4903bd48241b7aab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442ed0c71e81d04127af8bd4c4c0ac4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb33da49cbeff1084179fecdd879300144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a95c16b4b72d9f173d7681e83b156a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309347b494a8d93818b23f5d6c57d41e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9e74fc6836fcda20376c674b4625a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e25741048beba1401774f39685cda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565b4e6f4c3d3e5fd9798a05758f16a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80ec9e25bc6fdd860b51f782b0bbdc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529fe6804f359b295f0ecc2e791b16c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd9e06752479f970d17f91c6de95db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8050ee9f812069399eb0a7696a64b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c811babd4db7c3d1f3f75706d33261154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856749a9ccf1ac5a373d2e65005b0ba9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4d10003cde502feb594ae20f61fc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991019dbd72d368ce899cd38aa208cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de8f41999bfcd7d4ade2a47d3ec9f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321683213fa2225dc74e96e652a96dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ac5463d7a929617d2b67646005514160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c58ca62fda77a78e4b09a1c106b4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58072c50d5f75ebd1166bafb4c52cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8052d95f0ca7f7316809ec0ab7ea0f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87432e496e88d3090a79cb420b3727ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fd1b27d787f7fe63df4922c5e4341165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b99d3680f921f04cb867b716c04476166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad6531ed751de9235e8d48a7256827167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75101cf4f3da0b88b01ef7e997620a26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7039136a98a933de9bcad689653436169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf48d80361d97967aaac620688ec066170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f330a0b8ccb69d386cd8f39a575e21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89046a8977dd347c4da50cc8e7828a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66bab49d3d74e00cd55f40bd4d04f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613b7129422867ae3e4ce560ed4be3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accded040f9c7dcf4158deff36ba10a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab67a9e61746ab0f9421f3f7932cc8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce96df0207ead2ae242f0ac291ff8e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a95600cf2f4d52fbc0690e8eb8a77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b3fcb8721703ca13d5a921de5a975179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073409e4464baa219d2f36219c10b913180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b78d673047dba68eadc3aef2bf056181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3029318e28ead1397818c371c3c44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e73b709474663a20839d996d2e500b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dd453f83fcb21b088afd148808457184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd93e4de9230d51bd98238127f2a98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb3540c89b541beb22c8bbe755cf7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ae03b5283834c03a759cd7376fd64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1978db7a6ead9e9e9b4818e784b7c02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970be9041a119ce0c12515c775ee8fbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bee30fa8c7c4f93fe4300482594da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6445286a9f7eb9b81062afdd95250191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef66995c0de06d17c98a824cbd068e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e558bd94780e8378e6814f09348de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaad5d93b213cb87f40eb613316a3ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe58eec1d1777807a967add14bb2cbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43827b13e0530a54d393a12bde5c32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef81b90aebe2653350356081e561ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6056ed4c1d5218e42a07872912369198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03e934e5b98b9d81877156fd70636c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d3ae35fc86d641ff97883e75b3fd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8119b7dc3892c62c09586b76c2d99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed22c0ce8297e129eead8708bd0a710202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92423c9d6dac953b6f8b4f27114b91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7556f76bd77a93288b25cfce6823bec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e98380942d9194c466ecbb94a4c94a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1aeec95e998fc4f213227654d553ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a57084e29d0db72f27e4dbc5bf183a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382999aeebcc3b2a98c5f095928609208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bba964b31baa3bbaffaa7cf055dc4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151a1b933bdf373d5add31d64d29714210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0e5bb00caa6a1340474fc622e2215211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7f2215412a0d08a35a2c160b77ccc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050afbaf629945503711a57e980c6e36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da27086535ff44b9742694d32acd744214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcb9a43ee9f049c25d508c6cc1a4d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69e1cbbb1c6d4bbfbbe8d8dbe49b02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7a001a9cc85794de906628fa4afe0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b90e39d23b967658edb2e1591042a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfab5298a4fcd977b474152e42f156219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582655fef3a4e86485e31e37480bfb6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace073751644facb4d8a85a5bcad12ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289480e23d2b9d6e1168da6ef7d2a58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475245078b61bbd39011d07bf5a3dfea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccfe2a97fad52c239a94edf9112db9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30fc4df18e246fbef2841588cf9ba4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771805aacc8c762f0117b8323ebe072226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d435d3e285180d805844e8241232e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88215b7f75daa205f401f6114dacb4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f911d8a9e21b71225132cfebe8d61b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248d3e28fb831987214c6b25da70f74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde543ee5c2052dc77221dc6a8b2eb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805d5fab1af4fd5f041e89f637195ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055959cf508cf4fec643bba1bf95c4a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe0062c05f132da5fa55714eb273a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f9c0449a4bd4d4369cd5e8dd6d402235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e60733169caea4b2942bcb0af64b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3252acb4dfb2f79a24d4833e5fe55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e859b1ef442f56f0c3bf3d8423aa93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50475e72c2f2c9e1bc4e5800d7d9893b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280381bd649a69cb58262a209f49fb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4786f2972ba11616f0eb068fedf4b74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42689ac95d34b3a61162f77b9484fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b66aa199f983f90da2c3775b99645243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872539fdad693edd183ca814173ea2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581b5d2cf222aad0e313918ee1cca77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5a480da6a43654cf62cedb355ed74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71253f23742fc2c5a8e260edf9ebee3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46051ccdf1dbd8d29b1f9ee1ea5400f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe475fda50b8b7965fa673922b24dda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3154e1b4d641daaf2f17db2c369ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2d4cd58a76d8357d9badc9233fe9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcf85b7ce4f0c1085ee76435f7bd4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e02ac4bce796f8dc21fe7584f25e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53280955e4a53224e27f9e0e1279e098254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025509f39eb2518a56ae0d41d75fe7da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe0283641f432feb4b5a805e89a273256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a89257a9aec39842b65742604c1d9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112d519e2b5be572641e1a05f757570258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d66e1377c422504c4b5ae077343c6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdceb2e018ab5c8d6a865ac81fa537260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe26a2a158ac46f1c6d178af55c4bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2432c4431ebcc50fc8ba58610691e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7570a672e2dcd1f2669fc6e148c5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d5bce379b7b6e40f775c16b3edcb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb55ccbbee33cf06635c93ef798a41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2ae278fa58eeb1a0dcc1e76967837266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f31796a77aa9450e7f8cbe74528f32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db826296410afcbc50d37e9e61636e8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc99cc3b0b513d8b5f474a1bcf39c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e032d2b8dd0a62918c53753e46eb1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3418690199260dba2fc5ca9e62fa8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40b971e5506d957c97414d241bdbd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8a7b0fcfd690686763be216aa786c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9bc18a95445b00b4aacd3e08ba4c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f282a217da5201a254d96ab920b7952275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbe3481e68745b59cbede6d555389f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e72658a8a2a024ad88a2340fca1eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02cd4305b6a847145ec4d2efa2a806278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064aee1c5b42088b80eb22065d4fea2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004f9a336c9da7b800f6c825decc325280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aed5a72ae6eb687304c48404ab987f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f5f09f059a0a93bdda1025f065abe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ad4b25eb9b3015d2f0c1ffca6c1f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d4042b11f6fd950c924e8cb438dff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a3428d33907092780eeb75ac71f6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71e224332172725aead4928879c4bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb4e75bfda91bde10f6aef838fb744287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1a0350cc56b26a1ad5263d51a45d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca832d0b609dd6730953d936bece53e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717b39ea2f2431f8a24f4c5d7370129290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91392ae2c7a98cd6b9a0ed0dd2a4936c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ccf5d4b33e9ed1a44acf0d2230118292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139475d84ed1e2b3db5a9a13d890f96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18a5e2e718d1b4b22c2c79dc640138294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acd5b0b1eebb33e5947e2d253e4d3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7692a47a5af0c777e99e9a19c4894b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ffcdc03b08e4d58e9d134027cc841297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7ed6c16ae41c16ba9e47bd2b23bda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171c619ea92e2b1d8e8425248aefc31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8216f0f86598015cb0b3c093af0831300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e97d5143cbdea21104ba26823fe5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a8173cdb45183b870f8a31e21cc92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8da7d7dc4bb072a306c66838f55b2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ea9ac9314727ff0cca6e97d80270c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae362afd793cf0815b18e6ec07159ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5244c6e898475486ce4db52d7c5494c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bb5615e9954833f62ebcb8c45c594307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf33647614600a96d44abd0ae4f050308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de747787deb927a0721f97ddaf6f3e77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a9967c111a70da74160abbb28133c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5993783daa3a33446ff881974604338311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4287ea73a275228bb533b76d5e777bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2308fbd1a7581cb52d2501a922286ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8ec7ad0b0d36ca1fb26e7949739a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54c9dc8c0b622fd786447535a3897f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718321a6331b650dddd38870c97d9be9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2fe58993c5c85125d3c41a493eecc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f203d46b2533566d1ad3f84f2066dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e188d7dca4c9fb239083e2111a506319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd35fd0c8be6908524d9b639ec5149320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78b0f0a5d892080a102c69ef0081d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10116725eda72a41967979479789d04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fec52795155cb5baa0c4ac586a6571323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0323b081f6caabb5e532b55fcd9ab8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34d3f088ef0a0231fcef1e0b106155325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779139f55cc66d2a455c3b94f3374343326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91156ac4545327a49520954ab2153774327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69838797bf47e55508321bd584af3f6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8cf6714178bb1d7ed15469edaa521329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae770b784c7fee4aa56ac727bb008a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838653442983d436eec11a34e80f1a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428fe6cbdf29a9d8da47948e1997b00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1497d8dd300b8eac5f3047c746ee19e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffeba73a4d9b46d04354d0b9631874334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472aa8b1bc8d4815b531fc86dbfba743335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4095f61c3c2c6dcb666c7216a8848d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38cd605ad268891523ca59054ddfab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390ef3e1725125b10944e4abed7c8d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f681a35df09bb9782996941f2f7d9f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93032ef4ae018a47cee7d7e45ca2c68d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8f07a03151bc768dc1ca256b5cde1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f33840cfb93d49ce8bce6553f79de3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fb808156f832321022f133e76c362343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ced0351c242ab1eb4cfa30007a313d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a61b35221b26745135c614733eff9c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59631c0ac70b021cfda3cf70feff25b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e393f7f1c38a804f6209323544008347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84313358981fc6701569fde42850e940348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6e7c0addabf922bd635bf0e99d9bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebea361e0ab0d9f4f6f723cf55e330350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fdaadca08d83eb74ca41591418834351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1bab45337d2977d62c4061d55c374352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d09ff32e6857f2f6491c31d6a8dc0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2204e5b9226e02f311182bacf9038fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bc2c1c85a77bf4f349ca82b5bf93a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adba48410c161be0bcfec31a367ca0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9bfdc2e90def2b8b69ac0c9e2cb28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df35f53336b7aef259d035669dfad5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346711e01ffa57a008a1fdfe5d750e83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dee8c3100ba44c1ef537780e0fc75a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b789525e5a2e12acff72595973c0e4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c89582f60edc2a069b7e1ff4c5829362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0223dcc1f83996ef776f91ac4b0be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f92368f6c0f97553d302256fb2a0b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13030db1f0348af8b1610bf924b21ce3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29e18e981d83268f3991bfe44bc961366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b427593e0e7b07a9dd31c9365c113367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae8f71c08bf28e0aa790a01064d949368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b50c5d884715632bb47537f47e4f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38171556de1b763f58a0250a225662370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bad5a46dbea49e0f974cfa7d514e28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889555a52b89b38d6e082dd46abacf32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaaddc0b4c5c05875cc670716c4c84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27edcb8d05f4132d21aa79d74b79f0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0064897b837042cd448e932bb089e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baabe8320ce22e4db1337b0d6b6a8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8a6136ac382a35b62595787134a0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2e4b8263cf8ed0546b26fcbd303bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140f9394f322c8337673d93c6657a2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e0ae902c754ca933e2d2fbda1fd59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a21dde95857cd67f468482d3ee5dae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825fa6df2cc23b393a43fc0c7f833f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac2410dfb3232cb1ae84de83ef40e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d01dacafade5d2bd6fdef45d93f860384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9995d3d1d3b4df3557af44b427650385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c474b3062ce93592a0a372e89cc9f0b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a85ffbb97e91bd30f1b80fa78d9c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3227384b946da84a47b5160a8e4473388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab5b3743cd82b81901eaf9bbe1437f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2086e64eaaf98c9d82c88d63f8729b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf485ccce2af1958eb19bed30e4dd2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169cea579b13f1b96d67b3bf5bc791c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150811536f7083e3bee80073d6176ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc968e8d2d65af5da14629c527183007394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21f03e4f0b26eed48366bcb8043d0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4739714a054291b4b7ad17653255b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773e297ee79874b74d3a943cb56ff87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e586974e3d68766f20bfd26343bf22a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2581d3d1d6019ac1663d8d879226b22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c3785b1a3e5065992cdca2c3a1310400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe5c03c3080e9fd6f8148937f8fe55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f307bcd037889fcd9659d3c130adf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04d331d01dcf4c55ba6146e9aa044e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285e8e765f21673657efd4622417720404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9705c7de52552aa74eab4c935fa67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb0b2893c0640bc158d35f8bb050e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6d7efd562bf2903b3097e2dfc36f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0540360654b9217b45810b2ec1ea5e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c3c6a25b7e660129fcea023cdc579409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438671968f4d9484938090bb0f7d88e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225817d2f1eda0ec0f2939613250e9aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5216f2e1c405245868f0c298b5f5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8463a0b51b1f611ba782557c1f20b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c484c93b67c0f3b4cf95cc1fe9dfce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aad28b5ec41210d32ffb06fe73de4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994416a1d5b2fa82204136a0a0a6869416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b191a32971953e9974498cdf55f5e79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3494a13e494418a390fa1f798a3de8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e168cc9e010b4d909c8413bb5054d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfb02d49d0aad01f8ddb8e58f34751420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdd760beeb38d80c41297647478655421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe8b6637930d193222db5501c3ef3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d27f87689f17f96c5a2b9af058a17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76b8f348804c76235c2e7969128672424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bafb614b01c8f05ea87ea552c6870425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a3f1c67d228730a6237e75cec18a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0219a8d4fe424a19417a6db37bcf5f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f384c5853442f991eb78e3334ee81b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3afd08056ec3c5acafc90d63943a36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70084fd9072a3ef17e2690fcabd9d0dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837691d6f0bf9831c727cbc6d0d2d6f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2a3dfaa8b61cdba08171ae0b79fd5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc07df2bc7ba17ccbe807575495dbb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1734967aab817b17b614c8a6cadba03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa320e6aa1c71c0b13a43d34cde683435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0457fb0b6de6a5c2c01a4f2f7610c0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60784988a85b88187b5ebffd3f6c4fc7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412fb658b55697e30cf03825ee52710438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93f228617cb0ba02a91a94afbf69b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353ff30de4951424cd5f3dcbcadf260440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77d9c3cd15a282e6667a1bb6a8740f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f80297be539a7d40198ab7b7337aa9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a915e24af91abddbf282efdb572c25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d408a7456e3090c8d50e9a51ddcf7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60636905e4a48aac543fc2c14a2eb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64586bf75b2a8bea9fe25381b87d7789446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c41273c1a9416f1309c5b1fd5cc38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3609e7e89aa0a2bd8270947126c5fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189c55a8613f1d41786191b047a2eeb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307ab22d35f625eb4604bd7d0ced530450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f98783a664d72468721e57681745c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c769e64e19a34f0a222c09ca55f994452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3eeb098a29175afa7986d1d4eef93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4bc2912f18851dc3d66be82397864454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2576197e6010e04b6cee836cc6578455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba296aa3b82d4b2fdf29ede082ba7647456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518595533681797eee6b3a74cfcf58b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bdcd2302d59abd3e67711cda29ab2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f849d5b165a425b51fe89b8924d9bbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbbcb293b12145e5738b53c82c5378460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cc1a97a5fae51ca2976fca72c81e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbac0edb4add971a6cd0244b96e30c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bf62f9312e2e6fc711520152f89d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4caf58afe4e6f82733055b69c70a4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e073d9ba698440394612682bd12b5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847db7b94e99da215ac41ca691c434f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718d093cb2eb6d86baa367700066552467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f07692710c53d80fddcad132addff9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d89d2fdd6a165f79b00137d99ec16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe17a5f20d14244538d97ac254c8dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5542ae7d5af3c75ee2efb1d4d1f03bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b1c4f4da3c921c47a3b4ec6f5532d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210adc426ea0f9e7bd84bc495c225983473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416470df93cc9c399ad169f2c58cc175474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f201ae931f9cb3e4247a9a870b9d4b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b898bf0501f1b870dae413823448b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b78d5a3608945d6d122c94d15355d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9b63cf96ce63a794dcd28e5984f40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75aaa9302484313e6e69810a37f651479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea1e55412f998f7da1888b75d7a76e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f70f7fddca2b38dbbc9b6095f082e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc340141663879abbb77ccc95aead482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf963133be8a75390d4a297d5f5240dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e271bd152ccdb65e0affccd26bfdec4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537e4651771923c60f6c5f0edc824c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ede96e4d852c6d3698253eaf2b85dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f760a8b02bca489e8b90c4d812f910c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54858454449b68817b148536948b082488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d4c625be49766ac83610a5e5c899f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dfa6c2a1b6e61026f1777d4df00c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae283005d8fc5de4269aa685e38375491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46e33ebf6f279f5f3d09417f46c4ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb8f1afda354e1680eb7b4516f0fa3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4568836ea3c25771065c961fe6d8301494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec866257c3dda07d0ea76ae760841af4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1188cfda9f464cac7f73a38118c973496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77626f7d013ec5299f5c23f2decb88b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf69075ccaa5a9915240871a601dd51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b94dbcbddc015c48a4f95e864855d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b129673886834703072b7376b10f22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8658a9913181fbf407b44b9a3b1cce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab125ef9f44d7c84641f7be91bc3b9ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e04d29e3c03dff5b91ad8f0650545f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49d478d09d3f3718dcc89eb7a6a7fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36ae8f3771a6eb4e9a35dd799563f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea43d40f2fe30d553b688e34bbd5ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc42ba8c096bfc594e004e462f0f8c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0473fca800a04acaa2de732c55f0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94cc044561ea3e1788dfd9a45ba79f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecebbbec774ee7e3243758bea06c3f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9760c23a48789ce1de03af44d297700511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08a77a6e9d98205cab587b8711680d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c40fc48bcd2536cac8fc0850d09a50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab98802412f57d64bdce6c3f720cda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2306e776bd1d5803148aa68bb6546a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d3df8599b9b7af830aa7557648610516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d961beffe7f431a2bbf6760de6743517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73676c09a864d2854a3b3496a36a85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57d440a4610c52e6778e672bbfc639519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c869bb6cb09a65c41b91e72a5e69ae3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3e3b9dd8f9fe857148f43afaf4bdf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4c17f2526560c2d4548b4e9ca2676522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a506f811771e7b6bffcd823ca0f2bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993ad0fe552d29e35ab42f987103bc4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffe6605edd95164b014309e56778ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea745cd1a922459b9a072642356428ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63a72d2f645868cc48b203619c242c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ccd8232f04d03cf79c78a0fc0c809528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f38451c07ddd3447e04d260f433ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d334bd77eb71a099d175be861d0504530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db66326026f1daaa28688e9efb28cd0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7283b91e9a4ef54e090f3b562d093b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9c62aedd831bb359a815f5f4b4337533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ef43b9a391e28f905d02a312db5e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d19f5a746e474412109f3ee892886535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f114eb67c5d09b8fee4af9d5170ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3652ddf98261af85a87598d977b930f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fd27d37f8f3e8b8bd2440d91034ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d72ddf79c5807f28c888f4fd389d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395560565b028e0bea2e17695489c3c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978477275a201849e5bbfce839eb72d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e092e3383b8a529f371affce0d7db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a4cc2219981b985bed08373d4cb22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f1a872d42c3964ddc468fcbc9c1f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad96ca9ff39f1863f069fd73532459545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d554db7d4d094f72d5f462eea3c138546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e17e9fe58f5dcdfeb13f9cba4951f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b9044042d6a92ddebc3806daeba83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975428f4e12c378d0e26cc58c0d99c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef1719d77a48bf8dd0c4116d01cb60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39505db32ecf0550591e800a93d1032a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af483b4509a16b9223d2bf75025863c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03937c00f20ee510da5146dcb00a0a60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff08a0635131c79c5b557ea08df30b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35c681902d5b2b6b4e2b88c8fd4cec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022aa4301f0ee97de05d904d30aa2377556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d81d014e43030784252b31c58f985557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000888bcac8dcdb1cf11a4b1c1b30b86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9041c170c8c2ce20635ce64b6ce057559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb1ad028cf9a12d2a718230c276707560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa850fa340662354957587f4938de92c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093239b7743dbccebc3c83ef2af84578562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbd688fd5893e5635f3661deca5fa2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9461e41234747dc726e094a2e95b164564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d09359135a633b384e84fcfa617cf5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9bdecbf6a79ffd60098304629d3b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392db88a346ee64ad65c9d33cc44caf5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c097a85a7629d7855407f1d15e299568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6c8eaededbb57febb6e0ced5c60f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6402ef5458c9447ec941a012b49a192570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0aac3f612141144cb1ee789fa6bab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe1b1fcb1b77979f5da7324ab2a272572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ef69bc494dce2ece767802fb8a0ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9728957181f28bcfc6fa68accc0717574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cd825ccefaba52c4e97195a88d165575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35504fb9b41cb183c77ebfa5cfcdebf1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a71d7d552ac1d832aadc9b41a2f86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd43abcccd3a1190dabbaacfce9227578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e78cc10122d8a06041c65acf79f5e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792f3da9bb563f8cb1e8ce76e210651580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98459829835452f99fcc0547fc4c51cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fddb6988f42f29aa164323255845b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f29361baabe10ba47a74570bcbcc3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c2a4f24d9d8235b9df473ab02e4f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceb7b765bab848c0354724405c154a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25819e6fe9b760e0371c10ff0d9cace0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99617506ea84625c79c4ea6330784352587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c7e443af76c6a1ed4473525127059588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c542bf0e7993f434bd656746d195f95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ebddaaad872668547d58fadcdb61f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3ecc5c95016e78815f48d3c454af6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346ca679ee12c39eb15aa0810f4de4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1129d2f607f33ad654aa3e152cee4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c0afcefd21ea746f9b59719810454594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581a60bde4af9f04c2daf22da1d29d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e20932eb8ddbb85a73a3e4a3eed299596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643184078fcd77a6a7a6850aa7434e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8758ded04c7dbfbd2a0cad3a5b1b6d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d148e83b03b8451d70ce5245d036f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a455695cb7b35da83034444cb53b168600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d933865e3b62b4a1422d569895c9312601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d82affd009d7e3f07216434898ec8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e39fffe3ecb162cffb2f474a0bdbf9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930d7d8d59f567fb88b1fdc4058b6df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80969c23161cf0c00ea37bedc0a5cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5979f41bc07b9703a5caa18191b35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5ab1bf6f1f67a89ea00b91ebb745a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61365220adfab61e0dda2ab55d4af709608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4783813ac94894624c9ee43a771c49a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8f92b5407929287d4eae04186c160610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1b68cdf9fa71c339061552d163214611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a547188f672c9ca84f6bb26425481612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef57fc1dcb5c5fe41831a5af9d580e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cce1feb88f212af715e0e82299730b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945ac31952eb54b7c1ce944eca4be90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b17192bd430ae7d5d238579a92960616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c29f0f5368b0f82d8495a28861a97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b21828ab59fc6ac9a65f106c7f508618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b3b1ea78c2b6f14938ed1a37cc141619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199c1fedfe13398732822e31c28789b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846fc953000061a12c5e687b9c82f12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29c37248c83ae675e298f03713e99f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b69b9ed4b73deca39c54684717afe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401b16554b05c2bd0576e49a830b593624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dc520e2025df197b6dd020e0ec548625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960140cac42a848364a8245d200157b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9388c6e34d7872ca9ec95ab738379e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554cd8e134ec865980f6ba6ee513ea1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7e5d83c5691500f4ed19dc5a5bc1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c285a0c5d23cde6be3bd8c8078976630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb454487399f995e5903814eeb27e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d714c3dc0a773e472496588acbb32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa68e191eae98d1f58d5d5793cb372633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5793c68c40f39de3a0d766cb289f6c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74a7e7cb2fa1c3eaed813ed3635dbd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c5e5ec5a8b006c2216a860ec73f74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cd613ec08e44585dbc27bf470f7e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66972a98098a4ae4e7260858161d4161638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74b39975897112f570fe8176674b39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f84b8b3aed5f2b2b21ba9ca3caf98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a801adde2f85a814ad6999f70b06bef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e299baaaf529fe903a4870b04b7087642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd4ca31a27ac40d7c1469103f3f13b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414dcebe5c8a5a8af9cf9899fc61e05644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514ba6566d55fd046f1c0f02ac6d6ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc0f3fefe8fcb15270f6e2846bb0ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d0286ab480f0a7f17cda8100d5a23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7d4c8f34666ac2d37b73cb1cd2c7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba58afa2973cb48a99b8c281ad3875f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece4b17fa291dc0fb3cdfe18ca552de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e61c224e91980284fd04bc72a84980651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad5f802cc055001ebfd79f6f2bd4e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2719f98bce485f9e0f76ac3f2c030b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921d1e5802f4b56c74506bd5683fc6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffe2228d7fa9a269f990c4611bccea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb90f53a793b77645e478c2307aa249656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e273e421c24cbf78beb7dd34118f8fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e40caf48e8a796c24970d9018c2e81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515a1027df75fab97ce7f5863a1b6f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e487f425828c752a04f32c948e8b2a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a883b66181ebaad10ea646cbfa089661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234575a55b20e7914a4dc42a6cfffdd6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f045a929821beaebb46066a5140a309663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e81c9356683d1dcc1c71e3519c4460664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d3438b425d1c8d3fbc4fca26b3891665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d365e81be50f1e30bce97500bd04f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7b420e066ee95791bf5f90e7c7784667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2932aa09d50717b2d723df8aa515980668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b43af602e88e0f5e0c57fc61fefe52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7ea1a5f091953e2eebb26755353c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e51a4035cb4b2966ed20426d46b288671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a75921f41259bf8b76f7e39acc34f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541af82104266d65844977d9de57ff18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af32f8d40bbf0c91870404de66dd0d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c947f2dd10b4efa23507b0f784c89e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a155b805615f3bf4c989aaac47d89d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbf53671d094625c2e03f27bf0a701677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9a8b4aae01e13fca1e521f02f4f04678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720a9f243d82cfc5b574f78dce4333d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7e689bd3793cb62c0b7789376bbf4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b513f604e8dd895214f03a088e6f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829b369bd502cb9f2416e1a6ef4df16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461383a09d5cc0c893e56652b6efb69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375cbddfe259c086731daffed428678684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446f8889f343b471dfd02e65caf8487685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6670f94a6d4d4f3d11c43d9632ef404686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61482de41a6a796ce526844704de6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872e215262e68e8b96e8b589c98a68b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba14a84ec86fac1771f770eb38deec0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c16a5497df8ea4f0c3c74df2ba8e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da224f560dfd91ffdf7fb1037dc3b42a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbec6756f50e27a24b9c875df6eae1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0abf1a91d868f13edd72713ae3addf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a4fb16c2f6b6923ebfc60392c2657694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae06c1a0d9bb798a0cd0a1e4a6a55d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c427e9de13dfd6782541db9132eb8b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f24ad1a39149542162640ae6f43db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bf08f9d7403d8ecb94fb11e48ea6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9744b68b7dd5a91171f4ef80d64b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddff50886880ba7dbca0aaf7386828700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056bbc9373acf02ab3bcb3808e39b76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27605d0c20a0822e3e61bb58ae0e1135702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89517c9bb7ec499ac2328afaeed2e577703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85c75b91dc0f177e392ed97878e8fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5594a361668faac3f5d9f41da04867705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef3984478f0a4aa261897aa71506d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c421f109ea3b96ae3773bfb066bfae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19f2f6996f11bd81b0e603665a97b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2495a9314aae80bdaadd11d34a21fe3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0391bc011611d984a01aaf8ff66d3d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897b62445d4fc5c23eae9dfa47712c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47f7b84e5696e37306cc4952833ab1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294be6fcd6a3d91cff372c210980ea9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345c7de74b354de2e43b3f4ee701080714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab309306a84fe91de5516def1cdbf8cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65361f03f646bf9cab32022f6cf647716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384e2aec49c61e8184129967a1cff42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83e6d0d90e3f932f75a7d24b043a98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2aeff91f359b7e0eca1f4586cb81c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3a44bb55867925f224c7b05649997720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3189a0f787d2c139b4be173013776fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dcad9934d74530d0cf671095f4338722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364bda4cdb9285bd51a8d6010d6e1e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44055accb86fbe3cdad771d4f5e1a54e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4091bb9398879407b80a2c795d98de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42593c1f61aa43047608b370e6cf5b02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95439f67f01f24af20b34a1869c4812727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693a9585ea1a593858986ada7789ab0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6dd569a040326eba0831405f885ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06559f896ebfe77757991919da1505dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e21a7eb488edaa929c8e33a29bf44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766090fa41c8dbdc675a4efe9e49e72732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b06237f93662335694f47806189a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c0e8929829810a44886b96a271aec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a957ce5821abebcc08a54757c05e558735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71274b59ecb5eeec3d8097ccf99c8e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30204d17f44c85e1fcb57bdd94557c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4cea8e6f5b20a405e3b83840d4570738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377add847d4c6645235c71c6a40f9737739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df20f1ff48d8be7c1ac6a860572cf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f327297318405907517ca345491eb0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01627aea75c945c3e60013ccf18ac78d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250ad0a5ce4066332ddd54818f696ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96733538b684fa95bd783ddde10ab97a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8774e224bc94ee05d755770d4074bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7c3f0cdf598e8b665a0c7742dedef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869f6982ad39605115ffe87ee582bed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ec5ca38fc12d4f9c86abb817357f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac7c2cee560b3bfe3ed266d92dada5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788472a7cda393a6af490d48151aa92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65c675ef6fcb8d7dfb094bca1b661b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ca6244fe07f00a2f16ba8b0985be5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2bb6f0213012a9711c82af97f22ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e6b13ff0b65134054de8aec26f2d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee4ad44b89a6d4e311b47f9b2e021d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b16f5fa6a4298bdcb37f89e4e96c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693982b8d1705e2e78aa185209de0b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eb6ed98cb5a23767761b70388a7aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042dcfb297af11bc7bc97508bddae21759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21e3b69607d4fcdd2f448327657b20760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d7b03546a3b2002b22feede45a00a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23363e0fbdb38e806ba52882606f3ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e8af03d371cd0ce6ea8d993208d74763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6af1cf88c1c47385a0e6fd69df4638764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8998b81493dbe5cc06b0b9b6c5a1dae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0a7e6ce4af8bc285d5c648f5555ff766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1004d67b93a0d1e85589fdd13b2c7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aa5d6481d999de4d484003749d7ae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d03910e6064f76083ce6550c7758f6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d0cd9bca71338d4b0e1663eb99f1a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef77d97835d11b111deaef8f3caaa1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b85fd8791de4f03a71893db7110b0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3c55100f1e9945c8a9375fbd72947773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ef0e6c589b970b2c96bee78840bee774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8193c5dd6136f4c87aef14580ffa5c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118c4a86800e885d56774ed4afbc291776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97a3b44f47ad171fd975aec577702b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dbf37f428f26b7951f1c25cf6142d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a574a8b1473c666aa56abc7a659daba779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bdf8e9bef11a3a948f5afa92a1553780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df560bf008340a5f40b38054535da4da781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35b355887146b746728a32f0dac3be782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814827788ea7c69e34e708cacabcc2d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c973388e0cfbb63e2708258b76a99784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe68b30ec7c0afb9921b26091dc171785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7f49629186b4a805865a6a2da3395786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878c44de16eb82226e6492c26ed718a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d8affcf6e5200f251151031b2d110788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e7c3b721d4bc5ebf54b0b9eb23b19789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801bf14cb65e9408e7275db1ab88fc7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ae781aa0d304d709214a239628b13791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978e7980c9be7e60dff0bdfbf8a0bda792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eff56e698400ebbf72e24a7a949ac1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42328a51b8c2806c292aea6458dded794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c58752cf3e8bd92c56a315d38aa1f6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad3779f3e18921b7b0da266c19e1db796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079112335fe40f5f60a97f6235e33da797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f13b7ed8dff6064b842b99f761905798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1841139a54a0c8b0d66d988043fbe799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c636e6ed4fb6038a899309c57aa1cba800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28462661508b02d7e166b0b757882be801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42765ecd7f81f2884a5f5f20b6440bc9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf646ea84a7b1f569dcf5364debe65d4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fed45b2a0e3468fb65a7cd7440ffb2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61568e48362c19e8a0864b6585b0253b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bd7f2a6671f8c4f71036fd7c1fb7c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828e31222c92843d3b962637330df3a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706fb7a86c500a4f2f707a8ca97998f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac6a1e9ac261588b0e00bb2077c89e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03afc0034d71aa96156cd1d70b9f96810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9900417abf3e5f673e430f07288675a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593f44a3d68cbcbb41c7032b191d2b6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9856beddd3b2930b36e560d7a9e05813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b9b15ac5d29f397217d99c20cda30814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e5ac8bcebaf16daed6404b8ed738c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751570cdfc72e50e8fdf778e5e596f2c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078784c9d6cef554dcf5d236c7bb0abb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5a6295402a2767f0b484a1f1970a4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b33ee05172aeccd8429af724cd7b03819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3198c579066d84a5013dbb67f01073820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88d93dcf5f0ff1c3f79e8bf5c03105821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981be8cb56bba434dd3b3c876cff8c6d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf14dbdef2f32f4943194049ddb85f2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842f4b9a9ad1a8a8fbe8294aa9bb703824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863d7301f2331dc743d3ebad5b6fd8a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991f20c90f813cac45ff40d4d549a17826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fba658db5ce3f62f224502e41e6d9e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c308b64d97a8198b888564b5b0e1678828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb8012c17f756cd77bc4bdd5a8fd87829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7393925d97b00335395ba7559447e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498ecc18c391aa3fe198febc364cf7a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b185759c5af549a72e4d7743e2824832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cf508e3381690c86b1e58197e3eb1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c728689ef9b6d7195a0c54f7221c7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bb5ab6075bd7e1227fd9779d9efb8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e39f1a027d5e3b8358f7f1adadad0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f563ebdddc8d34afb4629a1ac2c2e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13290a044ed54daa8621ef55cb36df838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f43ecb9f5eadef23137e4a7c76b61e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47b839ff1aea4b452bfed89dc49209840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1d46cf748942bf76d78088c5b466d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58287ae56b33d089dc2ef2276c61e16e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e204385116b5a14b100c3faa6cc4b6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22eb5e8691241ebc2cac2a8147f7ca844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9e5238be0995f5e461fe1dcd78cf0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742f1c103dc4ebb83e36f6fc8f82323846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f000889426710f3f64306aedf7a1238847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34296626672e660146e08c27ca5a0e2d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a5e4fa9e0b19a787cf4a2c1b2f909849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08a0d3aac50f7db578f27c5f8420f7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcdcdcbe9deb0e145498709dca634c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2c57404de13e8e7d72056d209dd68852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dbe7e130f5fabc549e4cf45ac40af853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5108539484ad28bbc42ee4df1350043854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7501faba3c5b151bffab43cbcae85855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0e0a4135f9e6d3bd1957d113c83ff856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf23ce083f0bb5e56c2a1b0009d9920857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49888f8faec103adef921939dbc91c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba095c13070e4e085e9ab0de05acb6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba29f5e3fd1a1b43f2477f7c0fea1de860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63124a2e183e8fd6aeb9edf6fb6968df861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10d800e13f44f171d60479bc9e6460862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee2458eb0d1697969ebce1b7b1030f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfe8b061d099e6497672587cee5df6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fd820c97fd82bd223dd8aa6b740f6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473abb21dd6408b35eba8e3cf0c3e356866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96350d9c8930bb73b05404935369a72867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55d2e526f186fa2dd7b8c24201cd17868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e231c45028e54a1564a59635401cf869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2fe17b853037934c57afbf7285d2c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c877ce8ad0364047f1a5f9cbfb96a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4508e77c87d47fb4dd26f928fd922872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b5cfa97e7adb23d8151d16eb7c649873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b771c581c07ee519332040d357030874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe942e2ce5210cb102fcae87af63a08875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0823131fbb68c84a3820add9cd506876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43cfca5c108ec955910226dd29b5ee877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b28ab0384afc5e89fcd965a6e6bb02878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e9ce1de4e9991755721ed90834e08879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aa3a4db68bd91db7dcb8b6aad5a1f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6d7e575e03e5d62f4dfe2724e015b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd732a7096f58b351708f8e13c90491882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb437068014cab3495a80790b0eeed883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc10e9f4b06a0f5518f4e8c1e3ab93b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949993938ac6bca9194e0b689a10e6e0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573279c0703e187258ab6db3f339272b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cff2cdeb3af0891c6bb2f3529a0f9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94700d65beffd3d28caa3d0319d8b82888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cacdeed98549045b1d66200b1dbc77889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e782446d5d0cfe06e7b09e9fcc187890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c833b5c60c86bccff7ff78062662a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e923340f9138b2dccad935e15a657892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39221139d1b84a373490b49ac039eccf893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00610136b9f9b1efedb5442df989797894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73f537c98f29f06dc23682b68cae93895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdda92301d044bb72ae2fffe1714ad896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e500ac1414be640816d78d4ee74d8a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c59d2e7e74a6ef32745084df6f042898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d481aca20859829f6daf21c8e4e59ad899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd2470ebdfa4c9f1228311c0d84739900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ad08e8dae464a169a99cc425cf047901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c10ee4ee119494bc12989a44128baf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6a048146100f73e5ca076d782dcea903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cd97903a30497951f72f23949e107904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3eea8df17d09c0ca71597299f0471905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbba6f327f05ef5c37ee1eb4326c15e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173518208c12f030abb01d8e92729cac907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe63c3d43170b6fcebe1155ed7b4df908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43595fc6011b0d0889d5d2059f9649909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76f239177ec31792727fffd8f9ae31910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568de1b7494ffcc47eb0969423cbe7f8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14c6ad0750cc3e6e9d47979c8e26dc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdef52b4b21dc48d7ce8d05cdc93b72913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d39ae98185e5580f44b4f7396ab60b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75d7906a8a8770945280edbc8befe2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939a64b181f7e8495b32b0074bddb8d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf64aaff8a595799810cc3c2d078f7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3298ef0b84e1b7662f2b9a9d41d53918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333982f6226f6decf43dcd03f1fe737919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c840f5872366504c5b07faaa813c5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0219599c7cb83a2dfa28f27ba8062921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbe0ddc4644205c9219c1948215fa3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777920a8a1e025719b3820c98343687923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4cb9a76900deb6f8892a072ccf82b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b928070c0667b3d48d31d1b776fdb7b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc664a216089dee2bea30c7d73547e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d772a7c4bc4d69744e9edd1cfac94dc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1350a45627c0d0a94e03ceb27839c0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cd5d2daed726b503848ae3cf6e993929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03b3e7b62e5e111a61703bf5e40c4f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f57ca86082ddaa99fd54d85194b637931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607e9fbc0eb4522f068bde9a951d74f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85449044d499974d7f0b6fe0877f9878933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c639a388a03dd486f9261fe7ad52e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faa936907a718cb60b44e04d953741935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313e927975e5c609d31a1b9f25f0bbf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f226e9b14d33f246847867f4a57ee937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f636b0ce51508998734d394364375c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2ec1884be1460dabefadc15659e2f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95451942148ea9774fae67a891033d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ef025a6b3cb1271e6c4894558052d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fbf2bcb6be7827aab2a392d4ce064942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c759368b8e9892a1281553648bf8f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed3884933a17780225783734969672944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cddb1381309d3dcd77d88d5961b7b4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f24101395b7a24d1ff69656a2a082a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c27aee5afbaacda1546375f890aec947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820be8c1d45094ba28e9a49f59b3675948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40101df6ac223ae1734175bbd9424d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d517a6ffb4101a36060a4ffff64f55950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d360d1c93c95adc2e40abd12753896951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164a42a85fbff326a6266a02113b6f7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fb258709356f3201ae89d89ef1713953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932ebaa186dd079261a8247a44275fa954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a4a5e2372e0b56e477b4f6526e8dc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6c71ab4605cb2bcf6eb6de50f51cb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cf2b6e2e4e457ec75d218e6f9ac6c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcd219da61d8f4a16bd360d030b59a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf5dcda9fe7ae06f999cda9e6fc009959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0705060d2338804efc8dc33824a312960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3da897ac3f7b2d07069355c05d8f6e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eb9a4cfd744fcfba4a363355be154962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d550e402bc77af157d8b1feb9aa131963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1303e9171710577a3f752b9e844abf964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cc377ddf3203844edc964b91b19c1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b90586dba39feaadf9fda3ce556f35966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5513b289e45893876593b3fa95b150c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22761380c0f4111d8f311bef3adf4d7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb5ed4f458a74749a0b09672f8415a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e53e3fb649680472c7095d99bfdcf5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee6060d314103c2c383150fa2cbb86971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1a16ece57bc6ac5ddf7e5d52e0295972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027e0ed97a48455cffa1aa6bc33d25a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdf531fcc3dcb2a6ae52fc7ce1aeaf974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c60c6bcd1944ef955d098a167d8c5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ef364316e5b91f03ae8bf59080939976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34115e82e72be2d97253b97a7335fc9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623efc9dec52263f23d0c301376af78978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0128ef0915238d825d425a13a3a46979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf35464ef6dddac8ed580167237e914980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e507ff6640ba8cd2157c5b0283ac0d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e52beb8eb93f924fc27ec1800e1d4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb850b26951ff02eec4f94bedb1a683983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483f414cf6cd3b0acbe07141400ade6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3442aa0fa664a9a83d0b4616aaf40985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb52e547de82ba3d8a52fa50d02aad7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad78f8e26ff4e71340f41b4c390003987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f08e1d73034485ab16d5e84f6e3dda988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d302f5ff41fd17d72e7b2432e1e9e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02aa1ca7ee3d1ff0912741bd41a4c7990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41cf17fd5a9a1db569bfab70d1944c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77893506e2b63c213ed631d2de7c9051992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cb5a882bc84a8a26bca17c969b738993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2afce350b820e221f760246e4f293994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8277dce16514b6324038324c790f5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0461bf2dd77bc3305032d653b75b66996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21b6d9ef9e3a0953cae3c88d8b36ca997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e0a4cc6a060cb62be5cef82052baf998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18c6cfdb121ddc585b1417f91efb101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdc2d4371d8d7f0bbdc538e4c4b64d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa445b77ca5de4d3c4052c7596142e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a658d9fcd65e476bc64481616d23c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeecf0988181178d72c5d6d964346625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bf46d2368966593f18e471fc7001e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cebb69bd63ce88efa8276144755147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc31be6af3ab50e27da3b5eeea21fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017c176db03516efdb854d96fef39109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb353b61fa4d6c95c254c3da2336d1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49170f7d761dea6b859f5c60cbbc80fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087af97bc68d4e5dd80c9dd49766d8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a071bdcf9762d085e3bec8fc5597db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859a90d552326546dee8108d04208a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcb61a67490ce5e9acd3a1e5f794e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b91728d1efe76ee619828bcc504de416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad57358e80c7972d86043c54fd16a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d3491f8d88c9f9858570b45b5487b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72f0acc7b37d01894d8ce386f9913019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b234814c48348370972c0473c67ffa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f21e36c39ec94d20e43861cd6cd0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2900a41f88483fa66318dbfce7c08d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e9ddc4fca73f5f248e2879ce1aabf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f0b8a03995287d5b523497e32800824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad375d361c44bb05aa266a908ab8ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4735de5ba0fe4e2a6bedfb097ad4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2432c4c9bc25879a12be047a1bcf7d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5baae84dd2af537ee674ef20e82a3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420848b2b34e2f4ce8c95c9316c1e41329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ae02f46166099f0a67b156a51746c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e539a7ea889fc1adad9b2c0c52ccbd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704026fdc1b6cd1f8ad1909d141768fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9d1d5ac1963517ad657db7b48466233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568367c1200ce77f16eedc10d5dd77634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c97fecbddfb3a5b938ad13aa407e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e990896dedd8266d9f3861d47b5ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0efcf653c0ffb9c6493dfd9982173037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf8f28685b2366da7c9054801f88d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630cdd1fdfa0e3aa887eb1390e18f7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232dc52ced4a55ff58bf364dc22628640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e151c135fce3e1a67214b1d9bd95a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9a9b5a132e22fdc22af33e5b361fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a01d2ab30ad6b7217ac8b9c3ff27d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0d7254c991fb74dda0fc3bed157b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d84c08ad7380d891794a51ef04075a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1484b94aea622db8a86f42090238046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4160ec5aaee6754262cf77b9c7225a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0f9946c33ea4ff8356c3a34218e4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac1bc033884f6def18b50907dc775349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec720a80c106c79d0f205680cf4149d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511793ed5c2fbba7aad3e7f092726bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82646c34f2b703e2a4e147cbfe7aee4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1a3d67655132765bf038da4db310a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820f33cd02f4e853174252db32ed89754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e900a3a37d23faebb0ca3e4d0821655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc922da9c96649de1d49693d65a2351856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b4cc0a86ff47160dcdc8f5a30578b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b92c43f437c88754e9d26899f578c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44918e3b33718a0ddc0efc32905429bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80d35ef0059dcc8f0c150736f9f96e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f65348f232fe12e8d842add2d6e4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970021b96d0684c63f2dfe3aa05d6fec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c14f4a663443e852848bf57cbabb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b339e5b0121cf93908a297d4d9b79b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f45120ecd915e4dce5e66d3846b74565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee63d75469c5d4e9164081bad290a4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e76f8f2658a0f40d0b4502c894d56f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb0d21120c0fb512df9d60ab246c4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8334110e5da4aca6f1aa7587ca72eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c0cbfb43297842a7d41969192541370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba9b39b2a793d9b4ddc8d7a10aabbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb43b81e3e26b21c3baea93eedcff572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c8a396969194342e63cd9fa5b655173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849cd983559c6a57f915ae61eabd83074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9262d6a2744ae9dbd8399cf78b5b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71d40013e9416e154b3601c3c6c7e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a73e83129e3307f6b9aa6ffdda76bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b13d503782424c843617437772dda478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf074c3a0a05289383bea8bc5d446e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c375b53c3344d2275912ebcf5879b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233884ef819efd0a316c2703fb7b213d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a074d1453326f229ad082815962cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd0e890d19455ad1b8959a89f4f3cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f5c5b5efcaea2f9515d5781383e2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb8afc6d44e0f6cf7b9e658e22a1a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a0140d8049b734bf6de14a6d80dda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a3b184ae33e3c4509d4f7f518cce887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5803cd97095ca35f4dfebb4a5025588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a4376e19a4718d168e84dacffbd9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f925ae69f8fcc9282e0ac7c0d880290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceb27552f65cee5b99d0c51093b16291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36885321f9466462ba52cb3ce5a315b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0589ac61c73b9e781ac38f9a869a2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e970bd4f132abfa14990b41ba608694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee0337a0a4d66b123503a71a00e6d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5bc9612ecb29c4740cc0118992cc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ded66251990998c941991918bfde797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1a7a1c86f4fd02083dad26be6872d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fd392b98aca069390c9cbb090d87299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7a0f7c72f6041ee9cbc4e431351a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce56b0070f31879c98a683ad3ab3d4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e748ece0d36fa7710e44e1fb8357102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e30ee44b322cb30ee9fed82d8d907103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d8a4713cf5c9b43b2863bf16eabef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339ab0c762b80aca63684b1c77d9d1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908a8f90b35c7b54327376997d1301c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298fa4a19c63b46996b8845f4105232107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c35b1affa12225b4aa47257704e4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b0b3b7be4b1c0b60717d92d84a6ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc2ccb8e41702e1a3cd3e364a8d1f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde98a379f4e4cc3863ebf4caba2ab3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c6eb43e2f53c04f09c823dcb30cd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167d3efd60820eb90ca19241591b6e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec5c65bd70b5bafa4657a4efcc1c0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa258b35bb5c3b803bd6ba959b27a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37175717c9d0271b8759f0ed252590116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc32cffb56f13a14d5f0836379dfe6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1720934877dc51914256bb3606c3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a99c18c285cdb0981cbd1dd3ffa6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e70c09297b5c5500b7df37fbe4733120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a30afbda5b0a74d1303b6281eebdb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240e8c6567d0cee1cf701dd4e311626122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a882a0aa260dbab01ae8873048a7f59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51162bcd0b490bf2cc27d602372f8ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf21133c2eed297d9400a7e2d16db9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3339d5904152f0154272efab6cfed9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89f6657c9044872a9f9fb420e8c30d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985093dadb2ca8526fa77707dc3c1e48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b51122b2653a8182b8c1a3d1dda4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaae78d0ed0a52a9adaadf5a383ee6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1532e2c18019736ac7d47d4cf14d74a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed4c3829302c7e837e4a3a40c77ebe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd1322ab21749fb6b1ee481ffee5c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ca5b98e24b68e3237e69f803e743a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9faaec7fd8b1e3204cac5f3cc65af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258c40104f4bac66ec22417d33064d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737a46551e4fd57833572f616830954137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28203977d6c4de6ea21a722e3f0712c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970be6f01e50df37a9b2c27aef4444de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cefeed6181723f13b1d83cf8dcf9df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c66d2aabc4e2d4d3d5b900e182fd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f653eb5e331b10a187cf080fee4a249142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01a783befdd373f70071f627530c56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df2b83b2198e07b7c9878565dda7fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbcd8f64a5215aba3f16aff5bb3129145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ddccc04b30ac5fc58082b0367d897146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744c66441fab4d8622d557b735c6494147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79857d79d64dde8da66492629e5d3191148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36897358481dad46d8a54138de8e24e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60d9b649f758bf087587f242902e25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d00feda79f88c7b1b0e87b1bbb75e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16779256c3d7d33527684ad1b23837e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe8f21a998591ba2c664bfe6aecebb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abba9daada4f12cf70fcd6f123b4c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca839f0578efe81edd07ce4ffd4fcea7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493b86b911bf2293b2c88af464cc5dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94389a6e983c6e2619c2b9981c080dcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302f87fa554600fcf76a878d8795d64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf02213b7f900c083590e78bb1d49e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281be13fbba36dd5e4c30d169b119b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31aeb654bae67ab44af95c5222ff8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfb362a85100f7fd610a8472bfcd27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4df5515bdf70c6d5888b170d40da7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3d0fee667ce098bb5603b48ae61c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5c98a608e84b57b77a872cbb72270165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cd1a7ba95639ccad7f107cfad94bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5840dc2028430331e938bf2e4ff69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75fe475096efc76409ac4a2fa9dcb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7066164d863eafbf4b9d5c5ffa2938169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a333aac428883af86cb89e3a44a32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727f433be2b58347307ffeee8f79b5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044bf12de2d1b55c71b0a4449fbcf9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f990304caa39020f35869e52613aa5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b6bcf5ce27903ef1260cf2f0fc003174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1ef336bbaf09eff6eda132a39b38a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2db86f938954a06edc691d2e293fa1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeb271c02b1b379054201d5563b154177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb1000eb7184e7d529004a8308af87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac51a701b0c86fd99cad5cc53dd9b24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116d065fa095239abe67afe9d33cac7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f297b953a858b45ddd7560f1d0f21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1c8a70ae26989657ba86ce1f61b13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39a716b82505522651269d50a635fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9070a477a6bb0a7cbe27fbf85fb626184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5bac6d27ba0db6ac48b997801683c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a179b95c39fb443216dbd75efd4f8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cff0da096ff9bcc471666f307b64ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cf25fba0b60a20d0faa61c69cd030188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834b3ac724fdbeae3e06468c6770653189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd255b43d245beb620ed1b7297fac5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9546d588fafdefe03ae9e56011f0a81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a3138f3d88666900280454a8a8728192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f06e09e2753c647e8f1b7d3e74ef2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e442f3278902a1acee4b4ecb58ed6b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab55c71224b13db94b91122f1546d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287437193d9979e92a2a74ed286e785196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68120850bed1c0d0971b5810b5455b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228400fccb890a663dfa935c2c23b97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bace2649aa4766cf5781580de4d80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26bf6d55f723fa470a64a2b0d91019200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3eb57a088cec75253221791b5510c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ae780b4bebd2028f49949203a82b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f70a7aa1d9d100d701c71097f04ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910e1f3ec0cc9602ccff754b25b089c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f705f2cad53087810b2548db810b373205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942636022ad4efaf816f9351e2a607c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5def00a84d610635c8c1490342f40c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2198fe7777b751ae4c45b56623b46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68127bc6fd470422eb516fa0876762a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55cb426cb02210c1ab05318ccc966e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733e0af103a7e0d7767ba0e505159b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c54d501fc3c16b936d6752239e109212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bfda5a4aefbaf41452308e82e2742213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e803c0cbb1d48e982b12943bb3a87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0555c34429b469f7b160cb39603ee2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516995302532b867e01752626b93e5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e049d2578bc4b492aa14f03f40ba55c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0b8367248436f889a2bbb90e35d1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2928978a02517fd0cb46394f04664219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbf50a00683f2a3a064be12d851248220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e39974655d3b42ac854a65ba650d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b3e3c8e8179e05a76ea5caaf9a5a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0532c490cbba6ed47949ef780a649223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49070ec483d539d51527798153969b8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891449a3cf6c81095423ee31f4d9f8c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e28b3726102fbd9cfd89ed60174cc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a6654615576bea48c6987e543a82c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f954c9e14da3e3f3198a46dadf3783228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95448e2490dcde1e7d67e51b0f5542d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c8db595151684c248b90d8a6af1c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dd7f2d65d48f2fdf8dc74e60fee0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225c96d8d75c2f8243a07930ba92c2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f30f16aba38649848876713684b095233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dc8f4c6d99401597f44238f3fbbfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88a29d3fc8f9053c7c389cdafb2abd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59f9c8a2b39c39489560a1cfe54393236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38069f9d7617ae9a4bf0e4e3f924c125237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e31b8466e5cb4d73da0161aa37820238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f59eb1d66dcc4adf26aeaf82c6181239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c667ad04f4ea6e83a8c2e940ccba5c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618f655726a62d30b966e1879eaa27d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87c3df1c48654cad3997ff86c3a60d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec8e3f9e6a176c89d1d44122796d4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d433f9a7cec42deaafd8af2793dba28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a46003a5e71e3a1cee906c395ce95f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47b10b6763b38e340aa409cd967522246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8ab62ab7f7f14d2c8ac2348889c9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89bc4ce5005d1a1bfade9da2ba79c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cead01aca3510083c74f88c12789b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231a2dd26deafb7bd9cf44061d7023f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000a4ac66d6216cc712e672fa3cd6e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695cbb3b6746d1f245d7167302f3501252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb5d278dad76e7933b18b788c1d9bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667803bbdbaef01696d8ff02b230f36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dea34d7089e6f4ecf6dd42f08213df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6afde3ffefffc35fad3b3f1ce90686256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789f255590ca3ec44edbc792e96123e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9b8bfa0453695b78221bf95472294258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f3f8ff4d5bb3550443bcd6457eb83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77832c2e4741b094d2963dbea2ec02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37477a12791fa57c62433493669d6002261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300abfc00ebcf8db1481614a80c09a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c79edb67c4165214de23545f472b66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da67b0f02952b180c1743ce343b9b3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3737f15b447205a9cccb59a7cdd9a09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292e45a071cd0f2291a2aaf08b60d6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a148984972c2c4d5b2d9a0dd19fa9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020384b261edac084c2478654e5b9095268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ab316b6d4c8f1bffb83b7c9ebd230269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18efbfc7488ea4c4f663b4f55746d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbcbca73c0572a8d340f596040a610271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bc484b8a8fe617a265b7dd7122710272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9690bd372df70d3ab1d9c4f5259aa3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297586309c21ad1ef5b97f201a45e59c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4915300ad27be0cf521363a89ce28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bed1efed8497f127946fd772baa3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9207eae5c9261c0cc7540fb5634e44d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d720704599a8ff3e48b148e1c41f7cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b871a7da3273211be24a50939ed5d33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8119c989a15b941c2c9e7b756e5a09a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90adabb62d9665bdb6e1dd7deee871f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade832ebf3bc12f81bb7077c13a4800282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f390a6a484711a4e6c527b6496ff1ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeb2a59d07755cfb750ba49ec696ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1e32d9d3b2025f10f84fa1bf14395285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b22c21f6b06ad4ccae8edbbf4e41f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865c22d06b9bcc23e89090699f55137287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9445b6e22fc30df8f81729b12b41c79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a338b83dbc1553906cbbf052021fb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754b4e4a88dced9fef129de4fe98ba3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeaca8edf4aedbd7b96fe40fbddcb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea703adcf0753e3afcadf6a08307616f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8980ca28dd7bb780b29fa17e028c12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d1a2c3ad5a6a6a4aadbf6934a0789294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20a910d5699217c4efd010ba1084f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e545097980d742f7c500ff3ee1a912296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55ceb8f1c6fe39f3fe103c8d305753297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d0f5adfcde09194607cc31fd9a14c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805d93f1032edf13040735242cbb0e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa0d975295848edd38578a25ea9cd1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc87c958c230dae05257d56ebdd138301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703ffba36dcee3b6bb841007b7a7f5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9440172c4e24b44bd9c91d5cc1c3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9e5ff0c7bfc9c1374b0e5721fd503304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880088c9d5d442348550bc3bd349156f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a35dc2b821d3c93f5b2b549cf0c13306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170ed5a070d945ed638400fad148819307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868434ec088c27e4b74778a0e762c75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19621eb837c6dd7fb380d8c55b560736309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0affb255b4f4c40665f8cba981681ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbae855913fdc44f52d84f3b3988ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c33ef1641bd7d7181e65ebda86e0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0115dff798af258f81011a9ee0d47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705183168bfe642ff45afccde65397e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35578f43a161bac4428229866af942f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7754775011ef744d8fcae6e0329ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba80bccf56b9116e2cbe1b9d9f956d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3507d463bea250f0ef84f7229f84310318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaf29002383f8e8fea97963898574e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cf391a9b0b7f44f98bb679ba3da72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5e66ce5e2cf27b403d4fc989f694e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40dbbf35a0981ae06e164dd9f80a8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9617a512dc8bddf68f6a419418880323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f28f83d66a35434465ff363b71f84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01356f27ef9400f28ee04ab837c897da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a43ddcdc6f1e4d840b340e55707176326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af63f2eb9f2964d6f542272b9819cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53754dcbacd04265c91248e9cc692269328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc5b6a6281aad3823e693a5c6516cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853abafa708d3a20b23ddecf1404e82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7391675ca2de334c522e0e643ed34b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e08f2429e56599540c4c6640b8552332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23499e10bc158fe3ecde1119a7e85746333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc63ee22f39920700d890fd16f1d75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b847661ab27556f59473a91eacbcc2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaf3dca5a164857ff2488d1a4d69ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4ee9e1de895267667eda29e52ff6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f782bdb206ab709252ddd2bb77bdcc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67463a14749d606a9be4bae8c7cc28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e3d74dc456bbda1a5a19d2d801597340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06fed20887ede845caba46dc9fca52341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331279ebd841de82589717106a5a88a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2dfbe3cd7ea92c1ffb332131df820343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb035ad0e86e2f59ad4462f8895465344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f11dd733eefad82e394247f92d17d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c623507383adb5f87d90edbb808ecdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192b357541ca79c940db5167acc31e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76529c19324cae6a0506db53e43249d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7308c286d07b8b819b11de5faf0f551349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd20c5b15202cbe5d3973313d3af649350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41a5d71b012385b62750bc929a8483351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b5a45620f7aeed4c8ba43b783a4cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd889f60cba2fb654db8dcfb4bb4ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3eec91c14f609be91d314db5530da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aebfc8d5f213a14ddd31c96eeafa7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d81784e0969af4a586a4774ac4c3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c7844078cad61d198f2ae8f66d95f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad896a381e7e8536f2f3c3b746b1b3f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd43ebfd1ad90b5cd185ab025f5cfa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699ca21a57565f6df8ae613f67816ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2079af69dc45082523fbcdd155fda2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75c3b569acffd66a950a85f9504cf5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add55cff77dd0c71dd72b73e4b11e928363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06388423f82641bd926644150530348364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5327d5b0fff073e0edd4d554fec3b03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208c0ed16b26c1903583476eb1838b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17745b0fec5c1d05e311b5c6ac9c3b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0158500e6278404c771a85df3e96b28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedd9db7e9d5da5651cf90d674d3a09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcb22736e005058fa0f0576fd33614370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f7189988f8e9d4152f951668639d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df8725588c26be93f154345ff97dff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d19d33f4c48046744bee9ce9e827a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913be86334df1dcb479ccbb1317be9b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b246890e765e821b01372621de930375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713ad48aa604fc89e3893d3fc27fe31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b39aa56c313988141b2ad91809e25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232999886da11e2c226c42746ea0ae99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388b76e401d14cc1a7d9552d8ae54b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35524fbde6b238376b6e6185e841cf3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d138a9024442b77e1128e973a0783381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649808bc8df84341bcfce3c8c724242382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6def9a2cbaa35262105a2068bc126c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f3cadb3b9d8e8e8bfb15952cd244e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40caea2f21016987759be4ce0feb36c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969b476682cd85baa385bc4db6825f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31416e44a9a92ec175915c1f727f4d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35d499ef31019e2fa5a66e108179dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebd22b231088d96b6eb5d832115710389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a05f79a6d182d463da0c4b9d0d01f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e994180028887088aeeecb8b307c60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42266a7bfe06ac3916b2a4c3f7308574392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70e582dc17cddf1462016d0e94da08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b25e91b0ee85c10b8b6be7a0f9660394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1a05fda1d1461c00cfa34f2a9cd55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0f589a3cd56e708c4de39bbb7c7a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befce3adc6e247d645d77e30ffc373f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1395a8f2cb9dfc032ddd2026b436af0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3148eceba09c0df6827602d1201e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a0a3f63fa17dede1680db0882369d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bf951550d7692c1e83c982922386d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc05a1347694c8406f57a53d57b199402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3a1880e5cf64b4d1b479108b927e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d33cd1d27e4aa6d2e00e8b9146f80e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a00db255416c5ec4d9f413640506f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b888172cc926812279380abe4193df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a407e447d023c0088abb0507c0b88e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9d41d36389b11fdbe4d147b91f969408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65145d6ecd7f87b1c9bd33390257b235409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506e576694c2469f854e862d2611464410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be42e169b2cc30d00af3dafa1ec0e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40ee7eced1d1a2b96773db2e903398412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789b8c0fcc3d8521bf452284e0ff882413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8c3e9ef9dffe78ac605eb93f7e5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add1f350629ad4992b823a3f3f0fc80415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125d3fc9ccfb2a630a8f266049fe74b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37678108e8b08bdcf3e8609fd3fe5a00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac74a376429e0d9120d8607a17f3eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f76c85a7b59dbb4907f8a7d3230453419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b05a6df3871bd7f0aa95552271015420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b3ccc5a53ecbfd71b204cf9c6443c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24103ebf9643578b0219af48b9401cfa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4358293e36e093a115991ae7a1ca5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86740ff31933475288010e3f1c23b894424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f741860357af77dce9108743eb516425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0ddbec72fc5210b27d334e71a892c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9165d1f39f4752631524c5b691f9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83937d27483634334dff4ffa72f10629428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cb4d2f4467f1acdde88f56e869a4c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712add6f06e0b3308d5780041c0e409e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faae945e15a298a6ce84f39666ce0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d44d958cfa49004894f33f5d5fa6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cd43aa8a5a524b9d25c16ea22e8b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d69330525836f86d6b1981aeebbc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc1bec232851b9594e3a5e0056ff8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf797ac1f51f51df66987ee8686c7f62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942980a5f944c6ced2a1584bf786c9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fb5c4643c21eacbb0ed8c4d92a862438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5753f3c385c7e1c1c92f3de187a9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7db0211fa4fd8e9134e351e1d65d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd778400a54d25f79ad94f454c98c3af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ee223866556e4502c7f5608142e67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60004bf64b3331888ccfff5d44f16cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eb5a51a5751c4e6a577cbb6ad4aac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109d8d03cc9671cfd0444e0c6923c1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89617419338a7eb5ba72da5035be6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0377b8ec3aed9ee4953d0e1eb96186447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df245129d840e0366c4cdd9203d0ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b39fc52306a983c5790aab3bc1ae6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934fe042529dacf7ba5d3d93414e0ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4086777fddc4c7b23b73febaae80c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d2cb09881af9dbc0ce8f271bd187a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509e21be01fd963131ac29851719003453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccedd2937dc17fcc63cebd4b179b6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8507a3e806cfeda9b6e464b3b0eb00a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6b6c2e34cd5c4da42aa5cefe052fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beda0705c048a73442d4a3c3624f8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9187c0b76a4801c6ff9fab4280bedda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cc10597d6f53bf3b29cfce2944b2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dc77ed88fce2d86e5b23958248bb8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd82e0316b3576d7a85f08efe434f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1471c14e82ae38ef0fa4e10eedcba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2e4d7303fc9d88c329b2a345c9737463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51047f8ee16853c941ceafd11e96150464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328503ff0c3dbecb53bf271c4e13f531465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafb67417895d67cd592cbf84b79602466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2788f1c5f3c1ca189378f029e28ee9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cfbcd0b8ca32d2569e4f575a4762d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c6755a605230ba071e09335ff3e72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58429d7c344cadff4f1bfcda2a65ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b70a0bf7837019527682f8737f445471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd1d1e193bc726584994e8ab0cd98e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbe6b325b9c5680dc82e7dba2e9757473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6940f54a980d0e1d26e30f7f162e951474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d30fc875764f168e8c7e077d54e942475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e6a72afd5f23235d8030ecd5accc2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75836739c5eb69c0860091c6456dd6fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1d5d3cdfac7225026a2f9a0a82df2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d60f4fda8e0d5bc194ef83c2fd7af7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e92dfb883d50a0e850b3a60d8d9a86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b6bd42487454d99713444db736935481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ffc578338d4b0369ac75173d258a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048116fa700063522b7e4509c411ce59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6c6b4e5bfaae8d76c08005753c0e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b924c3afcff5d5dc66da676aae3d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4a6bdb5bbea069f569be746ed5d0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9c37cf7e42104789e6b154ea2ada5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f4753a63e23f3e1cd61130bae0501488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ca55a4d1ce50f39ccb32dcdc4b2c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19e4680bd6a2d9dcffcd3fc06c756a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd46982bbef9fa2f47d33ad1c07c63b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78847d3318a596d6885a587ccc015de3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95dd7186b475bbd8a0a005f57aca7a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94397d83ee53c7a5be1ce38fa75d28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8161b88cdaa26bcddb9b0c3edd3d11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b7f0298fcf9951b8cd209a03aa25e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28753e51b6552f1265d5071c91a230a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958a36a284d6c81722b48828fdb256e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1764ed86a6866d643e32218044b4feb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8f0cad451a02d31844603ed5e3352500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f51e5ca8a3d36e46bf5d4eca3d6039501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1a4de9035b82f7d75b1118697adbd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39e01caa442c29963d5c5390b4f277503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9030772b0ff988d498dd5b92dadf6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad023dcb08e9bd92e5c404eb239384f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450aaa9be32f144aa97012cc18e8e14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d2be264a7c33c602c1aaaa4e89c8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f48d604f4c865072458d760a82111508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b09ba3ba06fe358d0ff2658554469509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583a08d2fe5fc8568daf27775fed1e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f7f5b69970ca13ace85fed7823cff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea49217fa5ab7992324d112e57541a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb8f35db1bb6a463dd54075aca35b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863a15d4566811f5330a11d38aac180514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9235a30de49b80235de69aef009a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796828b85953fa3e52e33f24007b5f3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ef23e25db15f35823684bcbd0a874517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf11d89dbca76c17f09bdc8adbe95f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2db81e59cfb63089b7ba8629198e9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c473f958971036921c164caa1ea64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05f7cd61ea18550419ccfa310f6b70521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50f5a7405eb43e927c40e83d57370a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dec86a235909bbdc3cb61f60eb33af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da24882d5fb4b098d30eb2cb16d9e69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a35d65b033a3471946d604d0888784525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e9d7cc7551614da1bee4e9b8052e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bb8ba0a1058a0c7e46c20d5e79d3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d871f7f1bad6170291f6940d20c01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc69abbb39bb4bda29b7b36cd455ba6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721877b4715a034392c04ae8da9bd098530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88eb4db429253fd3c05a0ef0fa0856531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb409c5eab2ee0c1af2ea75a0525405532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583081e65e1fccd7c3f7663a2f140ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01a584081b0a26217bc9c084419ab4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09838d5d5f804b5bb619b9f4de92efc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1caaefa516bf44bb1f42ac0b9ff10a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77cacc2a2be8949aefc89190aea906537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b85f3f9ed951d3cf1ba5de0994827538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba88c7be6ae4d99a38e807dcc1359e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2bd1ff8fe5e7deee6efdce2be626d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dfd991f23c4125990c23fee3deb9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd729e24962e63f57a67cb9da31b1b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f7802327cf2ecff5fd3fe2a783b43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb660651134dee9e46a55ce2b35b6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a7e279fe49629330ad4b72fe231df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64043661c5eeb3364ce29587895f8c50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebc17735d8d669d37a3f051a62837f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb0a56f93f4cad2b6fddfe6ca9193e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19117a8749e4b99fe9e42d73b6408425549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fe2b0d4b9db08d4808abb22227fa0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4831aa744eb4d72eaff947d91b414551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be700375e8e60d73a12de5515e267e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e3e14e54634cbcb3d47dd25868c8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2a1306ea917c2e4b2a7494c8d8041554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f51d9288906bedc9934e564b1f114a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08240aa55e2be1ff6be7aa371ce9ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af806ab96c05dc90b1bb8360222dd5d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30bf4136a7a8fbcd2a0dd1eca12d08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e67edc4a7f7f5edef8301d6aa83f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42061a2914ab64833428dbd3e2c7f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6171dbc279a7bf560a89391e313f8b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822d4bd941cd25b9dc7d12a9f3fed6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4249f2745ca982956359cb5208418d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a14857a6284a3c365e9934601b0f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cc6637506fd2a6fd6a50b095b6809565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de0e29d637944114b15751674e433c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168090b6c86e34277542a7897e67b7f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ad2df0224fdad6bff7aa7d31b6a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3692fbf02cfad5ccb01763ffe1478a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572b13e433c6cf7ea7fafb554254468570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69788647212a2836de7210be60e0fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224171a7879821c09f9c6aba3c090928572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ce602524bfb6880f2763998985a3c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4be7c07f6c4c9432572f7694ee0df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22852e5359f5645a6489bc40673ee4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc15c598724f7a522ac2214adc0c6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefd6899586f2a7cc82bee3d427c871577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef11329290bd2d1b9258771628b25b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd1714dfef32994666639f60b078d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eec4b421c02eb874b23502f1fa7935580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff196087322e402f99d335c205326e46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282adafce3a4a4ce1795f263870fb3c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe5cf951d2c80efa3b08bc16c22f79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfe9a7077cc2e09d330258e4b99f45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec881c11af04b3d5aa770e194b7f030585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235bc9aea6f7d6fffe3488d6b186e8e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674b278f98fa62f29e2689caa177237587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376a7909300be39e426a2da8d91f1cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c633148ab43fc803a22922f4fbc4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c15b19b663c1d5353bc7d5a9caebca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bd31a807abd2cdf1b01a836d01e00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede535dd78e4e59936740f59c8dc254a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0096813f24cfead42c0ffd150a109593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2953253617044bdd8f1024aaa5926ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dacfe6b3e6463915dd564b4dafa626595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19be269ca62cf1764552955e4e67a25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f265eb0952de8da66417b64988bbeb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed6692c31234db3156f259eccba78b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798883c6777f6b3d0a7ca85957ac1eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a9a35a323a594852331bf2e6f9466600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0979119c9eb1c4fc15077e4e042db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882494de9b33d82a0f567fb70ecef009602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef354fb0a0a10b31a42924efc7eedf2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd67eed25cc4d94b56449e8ee59b8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fb2e781ffb5c1a39c7def92afe8c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c587692a90e59173ae6a321f1cc6741606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91415b36488a66adff27a91e8c1c3381607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd46a5a27a9668251f7cc95451b97e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4b5e87f9f0bc1323d6144cb373fe7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd79b9e5282578663e803754647ee60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f5cae81e48eb2de7f324e67ec0032611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d109f598ee92c85b16fc5262991a54a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2f3dbddad91b541aa63158be57741613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff755631f9edd6004bb4083b20ded39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe5e3271d1fc057a718fc1b02ca2a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c7a7ed9025211fe3919767c3a6ac0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfb5589c84f3bd09e0d2e792ec36ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e70c50a7423768fcea5b40fa65e314618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4286fc7a784a4dc66599f2595cb2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04606f1bb80c7ea4c2473d40fbda7691620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458fd397bde9729892f8c8f8da67c1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f57ec3c8f0d8519425b4366bd22f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f2b5a433f7b6e4e2cff07ae22212a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8e6b137f76438f2e74f496ae8a810624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090373b1fdb2a26e6370a14a96734bd1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7a928e5dbdeb1670ef58297f95032626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47515cd38956d0a86e131ca759a08c0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec454dee8aebba6275f019fe7d53729d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a002ea0c081e3cd89a43bbd1c4a523629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f89b08e758c387c9e09548a41c44a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2b499caa4f45fa45c2ec4329d0a72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a7eb4440a9ffc66dabf1a06812d40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc2b1f0370a415ffd372d2a04747e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb8b4cf436f7a529da315155a249dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc5e6bb5701e5ce3d7eeed51e8d1fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9284585061b1ad9e218eb956a294c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619c13fcc5b82b12a4c3cfcc5bceb49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a962804c5c737bd1c78d25cbd138b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec5313c726eb508a5650a2d2e7aadf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c88b6b98be60127c85261cf0fe9bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a61dc24e76962a559f74833b1edfb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea323b61776554b30df6c68f9692dfd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f099af701d683f7a20ca69ae583c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca0c8fb1a9c6ffd12b7c014bd98fe0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7f5d6bf517e15f7bd5bdb40b145e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56035dfb1dbbfd86f80608b8289ac85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4ef9af0a257258eff65211118708e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d68cf05ffe6206367fc69c4b6fd452648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f70e44ea8284488bcd674cfe54d41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66591854b802131f46687b080dc61e70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e75178def73630df0e34326a98107651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2227f9020b348d10377c9361490f5a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ccfbad87bf68511ada1c7aa36b77c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f04cb74b13388b51f7d2ab7c843d28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36354d20dada7f49200176e9a72c2a8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f5c27b23244239e5fe514bd444650656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98193b418a33cc07affab9e483e7cdde657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfac6e32768f70b82106456fbffc5e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253614e461eb44b698362e2bcc43aea2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eccface90d5b47f2031ab035281134660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fe5812e335d99c084c27e25c3f100661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb262f80e89a05bbe9fa562e311506662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48876ef4338fb4b957f022b570d484663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb73b192dcc2959373279829b8f750664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5d8f87e6b8482549f3820b314504e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81756792e4b77fe543ab119b06111656666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8ef510b08744ff2f4f5293a579a0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22befdb9375872a0c4316ba3fd34ddd0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136bdf908e1c2d37d5e0552609ddeea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becf78c3266f585f5a8ae0247ee1340670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f52f6a5043566a5d461489be1c7bd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdacb37abed1d390a1287343398f2ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d78d97015cbb30afcfb5f364b44a13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae26b7f9dab90401c2a602fffcfd938674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f810bc43c4d151f563bfc82215694675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7b8b728c5321990d78ff31ad3ec80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dc2851121c2107ab931222caa271d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e27e8a0e9b5f7f2453e3d5bfaf51d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a3491825e62b22a858691989b7859679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3f2573a8bf2a920c189d087e0595e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc4ac96cb53ddb11d9b4ab6eeeaf1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e672ba30f9c0d0d755a3d68c6f7ac7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f43f76e3d6523425ac36e91f41c87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc2606b657654f2f3ae3ce6e61d38a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51419d1b39fffa1872f8827b518f8157685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd5cdb690c64aa705b88ecc72a0851686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6286a965724fd1b401ec1eddab64466687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255ee08bd30377fadf4783a9e757253688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6cb6e3ca2a5aa11fd5d462eae67f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87a6952766227cc637fafaa49e54c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf02b901dc43676bc17af9fab5ea55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2ab58668e2b5e13a5c0f4f79477c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c64aa321212c0068aac6b65822f22693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6510e7f6978718cf44cf3d9a78a2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f089295fa004919a88bbd77752cd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440c511ce93bdcef9da0196e4bd0f95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd446a061f52f39b2a9a1dff336722b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d311aa97371fb159a843a85f6a6f2fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97775f7b651e80091a5c93b4fb0d1e8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7da872388ceed51f13a49c827bf9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d5cc1890f13d46bfdd54352c90708701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5364fa3c0d862f150c8be826c9697702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662831eecfe0e241953f8d1712c535e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074e8a5514a071ceb2d2d32899a894b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217316b7346c502b986d6d94a2f68f60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91449695bf67be680d73020c09e5ad89706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879edbd09bf9bce55f51dca3ad6edbee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b23860d1af672e0c3fc136304afc1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e732fb446f59670e718f1d6b05d6ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebe90b3289bd127ec0598bf584904a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4261bd698a8ec14403b6b04b5137c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999f9246c4e0a67071a502e2387f905712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2d482957b3a784c08e31f3979e4c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c076b806e9027a20a6325ab815eb0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb0d16c55d482e91d188279c4081e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00368b4a452b9707977ce7e3c32311716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d6e0dc6bc4e50b0a672d510a275ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebed58d40d57c81e22e0fe9b4806aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0721829084dc24e3901b6783f9e2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ba1f0e9be5c792eebd7ac6b468b5b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412dd84b4de49d7b9f7a104b94d343d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22ef72c9bbb76a012a15aa261cd7fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24590c9f70195c8df6b614f074a448b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647611de774a7ef498024371d1fa53f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e742477f2b9ad0d1276068fb49d7f0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdd2a77c0eb833db33d9330f12af32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6973438905a6d5add2862dcf56a9d9e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2c83c8753f56dc17011d25a57267f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29746338bc677514eaa14768918b1ac1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcb73a72364ce5ee1f381103242896730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718d3fe0037545e99d663f911852569731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c5a217306ebcbb7d0b3152bd680d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c3d3a9c41956baaa917e06af49665733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cc5f9d92bfe696dda8d76eba6a310734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb06e81ebd823e0442df22297fccd90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1da3348928e270792edbcb2596565736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329e287d8f29e11cf0b34f38341fca6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34622358ce3e8b3a7e18b7be154596738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860f8edcb653dcbe4e66894c4143789739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e930bc1c4f8c9b050973890f0d0915740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1802f6f3a764d433f3c0a288d1eae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a976207bb140bec13df4a9ae49a87cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d73c36cd573f959c5116a0d860c98e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fca7914179f6a6cb9926e315594b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c98254036e2846236612453023f6a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f7ba5eca649f989a543f9c14a593b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ec0c8355dbdbcb4f5479a55cfaf02747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab223f740485589037f1d719ee5660748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1dd9904847be07d0288dac19202f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a763556e63ae487ac67d43d0f88c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a0ba51379099c26cb5349c8df715d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26570c52839313c002b90eb010a73d2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036685c99faa25f66d39a44c20234e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e1741e9b95fa3e40a677e92f4659f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fae17b88dd9ed80b06fe31f4db41fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aaf4054f9b8dfb7cde94c5a6131ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd81e237bf07359f13bcaf28530ab0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fc4133ceea9b6ef15846081cb259e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477c1db5795db163de9701b29f7fbc7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfe72454f06e5d5dd3fa9570a24187760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddede4b7680c7908bc21a15deb74f0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2b72c001ddf87014b1bce942a32eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f4063199f1e303ba738cd07a3fec9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2df385e9801977417c387fe0e3d06764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ecfa003f5333960b6d91f28092e55765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e155284c0b8e9f11785af824d9641f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec937b654c3a77d3923b04164752b84767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e1f960adf8c6471d2ce8a95f52796768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22899359cd86d215313f103c5d96b7b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42ffe55491fc62a40ed99a2030414f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24433d3ecd5ef0cdee26cd6b3540840771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eec43b82d6d53f90153862d5b0bec1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db711e5fad30c3719b1f80baafbeb3fb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75604af2c0966738adf13f92857c25774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe29974bda4f7da8718922ac2203538775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a601a7c8c736fdc33c8950e514e09e9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd423df8791be55927ff469feb699cc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0248aaf470509ae076a471a83b8ba778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01417908b4e8173513e43854ab9bc6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19885b4db7a101043111cf29e163134c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1923f57fe235bcf629dd6a85a07855781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c3855e3fa05f8da5fb648a0bea956782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b80854b65b857a3608032ff1dbde64783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc936488306a97cc82d2480d7a144253784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59275d2d16b238f758d15a7ee9959af3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc43f4cf52ddcb5de420a65b6d8412786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0b4eea437550bcab34e37ed3e6e49787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562cdc6b0627b5c46ad8e9988c763c4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f1d4dede46d179f8e667a4edcbf0a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97328cc74eb560b8c8dc45192e5412a1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767d908d3c313cec04c83581a383305791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9bc29bc002de0c68aba6fbe503caa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb19f7ebcdb3671f219f0d472e50ca6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b160615aea983eeeeeefc16ef64751794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373708bacefef13090561ece000618b0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271e38f9af6cbda66bfcc90539399b5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77550d224418338c77d594473e8d66797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f7ad397ee3dd1df91a0642956ba22798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c455a2e30f5b33201ccea8eba39ae5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb6304dc427015a411e4e790d42360800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7465240edaf930d0cdedee24801713801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341168b5f1d6c024d54230220fefc15802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a048820f4ec8e310ceb135a1aa3ca2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c4a71f35a4a13a1557108241880b5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba40e3d238fbb8409f2c5fc3865b91805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8ec1503d7f59011e58f047ab94b4b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a2cd19ea75c8cdd47aa707a1a0d76807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c218d91c42d6f0e18b7d280a0ddd2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57aeb6b6505fbe151487ab767d4b91809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdf62938a9574511c280d43c3fb656810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f7af884367b59d09844314951d602811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f152e4917288b864d0ad0989523cd2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb419ceb7ca8b68a93748962086322c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07855eba1448647fb0cf7ef78c37d91814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eb4aa262d7bd9d7cdc6cbed4b9ddc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459de71f74e797da78e845c212545234816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b76133cbec5907600336f17adbd42817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52fba28e847b9f34b9f51a254f8d7c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a580b7a7ee6aec28f42dd255911285819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acf1da7cca5dc14247ce33770edc08820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae88806ba84f4acc6db5aa62d99a5f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0baf62a6f90a35ef46af9b8cff4b9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f8d851f63b634507e46e084151d9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2128743da586e1920421e5a254fc987824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66dd1b5fe4cfff409db1772f00df68825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f295f930785710b26770c71cba903d9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ceb7b10eb885b8c1962580951ae14827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45163c6ce6aaebe5e01336b28f7a4d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcca2ab4be61804cb213230512e234d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7930578070d4a9812afce4134f04a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453d94d0ea67974d96a4e6a417a0cd3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3517de9ccf8a1c1244a2940b8bbd8c2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75cda2bf7555016b83ba6a3174cb6f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f8bb0839e16b6ddc9cd8c5c908cf9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f05bce5fcd9ec2fa275efd11b0019835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5434915071b3e05f9d26e3e9174f284836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6703835833148160b8832cda2c057837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7afaa15b30daccc44bdceb65089044838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b4e59c14f8796b047187e4d406ff4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3c4a0d1e853af841e29f41873a407840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4ad54616b259425426c14a5950472841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca24593a0bc195f7090a70217630b7d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b15966c038520c7e2b743c29e7a9ae843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b30c011d407d1c7d2b8f5de1a793bc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cf6a080fe2aee54b5b07e4bec17ee845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8da515d3ef7499760be8267d69cd68846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2930fb4dbe02bc19dc2c98fb581fcb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f1819aeacd1d2ba6bd805db9287b7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40db286bb815278dd1592c106a769e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c7f8dcc0113fa859d5a919fcf64a4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41eb587f36305532b0433ea8c68634851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793e84f1ff29375717c02315113d09b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdf91f17ea31d39e3a5e0327ebcefb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce255b9274aaea26c9a358b65d6851854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47e57e1d9b34d7f38a8cdcbf1da775855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3a8aa5c425f734a7509a6343198d4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf87add750fa4677831611b2749e9ad857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d648b6e8738d3ac92085318ce0fd20f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68cdd3e8c5ca43a61befb899ab75a1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30a68355a7b2d0c268f66b5272ca35860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08404e414c1ecc42d29742dee270ee72861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055edb82de462a32207d64ed1be8ab2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0d8eca082fe549c9f71ee6c7352d2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef3ae78f4a0f4176ac7f8f60ac56c3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b21827a826b2c02180925975ab4db5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812b3a1e0cc427da90ab4cb261c87ae866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969ba2124813a79039275bcbd8c15ee867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9aa49b9de2b32ae95206cd213831f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f78df5ad3a1462891879d54ebaef4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb88aa52bced52c27eee2a6df492cf8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dd9c24193f43729874783b52a9ede871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f1ca19c6631d6b20b510da6cb7147872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d136ea139b56bf5403808c2d1e32703873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60f2c0854339b6b9875a1e61acdba9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055cf549af2cf66888c64a692971fa7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af37e657a6bb89cf71cd0a4e795008b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0d906019c4960c84ae8e4ab5073a1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcc7655b0c7f2d9e612fc625b94406878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3105a45366493d5cac3673f0c7b822879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5a0ec0a3253b01a39ddf43920bdad880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efe3db6018a47c350c65185796ccda881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed01caba4c6f85708ad31b3234ad3f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befbacfc5057eb07476191e01c97c99883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e76c6341fb39a7661cb79e1d169244884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca03c5c7c658f7fb112ccacb3bd46a7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97557a2f0919eb336fff536fba4181b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e887a5df86c962e179da132829e79b4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea93cfea6668aefe26548ea45e48d8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ea017683409c07a775f18d2eb4c82889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1774e16c74ae6cfb88397768e4fdf15890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098359b6aeca6b5e638b3250104462d8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132cad59d4480c287c2bd1a10ef19a2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d13d234185759d7205ab7c7d8d50d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249c420352a89968bb95d0f4e087922894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dfdccb26b6f09c50d24a1fd9dc0b5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b3da8b80cd7bd8cce1b67ec61a344896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63802d04520902a96b174e66ea9e9eb0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb6b1936d25c7a0bfc316f9c699fe6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277922abdea5e3a665dde1d7228cadfe899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e28faafd9cfad6060b083145df05d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609763fab600fab98be68b5cd46723a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3d2f52c4470bb4da7a9c731bf512f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8802f14b124ee2e6797ec850cd3942903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1d1bc427d4a55973c16828829ed8c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bca7e88c5d67680fbb66862dddbf3d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d444ed2d76c6e97d15a9edfa693497906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30069fa0468f860ee0bc71b2eef1a8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de31e2bbbad898c2bfce505ba2e8342908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541c0b2236f6e38af6ad2eeeba9fc1b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575f8d7e19b74061f2321d894879679910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27f664f8014b1e77b2b499162804c8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c222e1eaf6777536d9bab28b4e7ba7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3957cef9dd54917b3fc93816fcabe8f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3e4d60f9556dcd855b2f7130f19b1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4c1fa22d35f20eecbae707471b7e7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52202ee68642b49dc908a06bd86ef39b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa230094ee51f2730cc910c2524ae235917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69a5b18501c5570281b1aba813b335918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c274e75aa9f95cd59d0dbc4a72a5b1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6399e07d2d2f31ed92854e44c8397ce920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0dcf23af92a949c29d7b351436177921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1177cecf54a5affb19b4a97db68ee0f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c172709f5452a078c5d8dcabbaaf0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa63b2b01fd76c84b2622bb6194748b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2e0e9adcabe67cf746bdb8dd416da925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b1aaf6529820a0af9d56f2fb256c2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6a75af145550c2abcb0a0d3500d89927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01088f475109a733f18fd066480c89928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c3fc58b56b14e73f9d3f64cb1e98f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd52121c6e74bd85bd4c23cf02f2c90930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23977a6ddedab183f6b6ebe7949e1a6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cb70a4c40f94c38df5ad2e803b9e8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393f75a0ff90a1c883ab6aa275121ce933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4c4cba96528b843ea5d6b20cd4ed6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac03321b543498eded58279671383a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ff753f69dd07bcbb7de75bde5e6b5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65fae01d2d58723233187ca5bca0ce937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30283099ca3313f19e789547cb1feb79938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dc7efc6da6442d3a1de048a9c07f3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530115c44d492fb395b42b8e3872d21940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95db3a00ac10f0ccf8730df78d7331941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9237551d68a0cde1edbe4de2b1f1ef942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37907801bd8208cec8ae85d1ac8d8e6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d20f14875689a14e161a8d0244d61a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff605a5dc90daff99b7ce96206368d09945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec476b16e8c3b1728d4e207b281aee946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169f65d227d6dc981a5524cf1156060947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10fe386842b823bc08de2807f407f0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af8b54949a6e530e8119a267d59cbe949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c111ea4b1a2761bcaa51d7352973e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4df9ef827247fc90d24a54544c905b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fc9c57ca50ce2e86ceac044f82258952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d74d65dee12c14bd5bec6cd723a9f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af30e9fffe7982ce6d14ebda3e8a6a9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b441f51b72ee19625077cd13b5c69955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6afa0b9229c64ad02c32cf2c06413e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131a86009745ffa2cc9017697c9fbb3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e1de65b4e5ac794afab5b37c0943e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e78084636f2ba6575d8e12d1e04fd9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e49ef350d7a3d2ab9de08f34da4b3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848c82d59a4fd503c9b1d927ac70113961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f7a5d3f0d79efc973f345fe7d8c6c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acf37f6b13c0b803d8f8cc071fc949963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17061001f29f088feceeaa96397ee77a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6fb3fcc28d1d0cdbe02885614cdbb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74cb3f0f3577238d71cd006dd60291966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c184f43ea5ced6d27a51f07e679dbad967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df137ca07f84b294bed736752dfcca9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e07d711aac8960682a3a563ca2761969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d16e825ac13d31053fa9c661cd01e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b377792aa5936374ac45c9fcd6198971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b5345643deda97884638df82580e1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2955a29ad73790fdb3462af1982ea973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431036b1463baa3832393a0bf62b17c9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab13b2a703637c32e0323c0e7a91265975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8eed24ac83d2537b9a70036ada5c2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd474e6181e5844109ed373820da26f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef24c7cdd39b9dd827e9c521181766978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb607d0881ea1f3bff4e6c76877b4a1979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36428650facd50a729d58952d2f6622980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f750a2320f27cc66487e2ac1cb8d2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5217c8a404dc0629f5d0905cbe921982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfee55a58712c82ba2799107215b5da983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99469d8a2ad43e9df0233586e227105984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a83b7c23c9c82c16b971a9b9adbf6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05ec2a09094fbe8c5a394c457d539b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e70e51ef0c9329fb2c4c3c76473d8987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214974e70932997149062afc486a99f8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5373153f764b71a326b65a56afeba9989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f825360a053d51c22bd6ec3597ce9e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88312def236fdc8466ee4128e3b49106991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d28b28679681207f073c1e3dc30a9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cbc42bd861d542731e7e659960475993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd381b8d21355699f9e0dbf4612083ba994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae3eb6fb12556afd92de480da02634995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5489d0d44083a3284951fe3a8ddfc996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9473e22c7412ce20a1121816942481997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>