--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c0b0925d69f0fa42a301c780cc5161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64a824c75d92adf5c5fac76f2b4b8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612aab4a0bd11ff47172febb4e405723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eddad9147e59f04c0450ec015544c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aea4cd7a371e5730ed8987236f01275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dc14a66823d1744bc31825192932a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336caede38ecd362db196327ee915547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81c7b253972d186d6d2c21fbabda508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd94840a7e3d80069638fd6992b6329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a727fc8e90a56f5e79b30de610e76710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3257a921254b2a84af2e437e950ca5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626505a4b5297426c30102a8444a9d4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9a05070eea8f13ce037a27ba956d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c692c4160a21fe756136850031a5d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d016eadd94a0ad081e5860e66a986415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c2d7e92b7a2e41016166e032e7ef816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06898fdd9eb73d4ebb99e02f2cf573f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6b7dcfa0e8a1fd26137f7fda6ce6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf53c227893b13e226beb090e527c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c90a7c6325807715cf785ed66b21a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ee81d7eb8ddd43608236b2c6e38fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b06aeaf86e1c46dda62141c1bddaa422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c793ca9ea1c0e82b7fa7fb15b02d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f5f3d1785d428d8cf538af3ef0d2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdeca7efe116e16e823f6885c06a0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da678c75ff64ea568370b859d99b55a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35612e8f48e63b1d7638f44c2cc5d8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76498c9d7b6bec1f5f24a8566de143b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4ab7b292b7939d179651503d5430129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5dee507bbc78051fdeaf9a2e95b2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1cbc025356194461f7ae516e83d7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e7d1dff1aa9a04b6171879b00a79232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dde0b09975e7e082a98459d4a141f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f35faba57628fa1b95426ba5f1d0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3522a8d2ea8ed44f5c719ea3d18f6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b1671c6b736382993abe567e65c3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1d80e53ce59a63c8e48451fe250cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3feee17d72ef504d4307c33809f9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ab2834c096e49dbb7c86a91363b6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9e1b4a0f57f0eac069e5dcb70fd1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529801187de8c74f478f6bca5df581f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecaa220e520bf1436fb73d52ac172642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582546f858f85b7e48acbf76073e4d1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53462f80e0524694748a669dc9d7378c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cadccca734475d9c8ab5974f9f410845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19238636f6a774240d30b42bb88044f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba760d14fa950f4cd692b7d001be616447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be019d7ff8ab89a5f4522ccd8b0938b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f9999fc4c1ecab1eecb57972fe95b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee38473a4f1c6d2511e89454b26dffb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311af1387a00d73772e36af58915f7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaf6bf0801a628466cb99518e65f6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefb41dd4ba824b1578eded093d70b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad42cd6158f8edef1f3e642032d71654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd9f1ce077beda256ebaa0e8796fa755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3571010002ba62f4d42686498cbb8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bb93e4d18cdac0e43b8308f2b294757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51166127b45344c230c59a707e01ae5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d2611f7af865a0b21c8d77557ca8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372290903be48c4f680bb1c9e368b8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2437fbb08be81b716286e56c4518f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53e9299f7e0fcb6b02203a2e69fe0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee2365906c579741ae20e6950e373463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899cf2d9bd2f86cf3a621a05a1c470064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941b14aece22e644385a03e9e7f4a7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47df6fbc5065f035c07433d3c957fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1980118cb7577d7ade0a360f29e7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423bce006b2703619be4111c04e370c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57898e38cd36d559833ecdd5e385ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda17005ecc2dd3628aa3a5bf13758370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebd78b016e505ddeb064259663382f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cdcaa9b239ebb661e26e5841dc18472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6446c7d72e3ba6e4392bf9f7d1369bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325668cf8803de1f6c94d6662a7f5a7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad78a2d0f1e73cbf0d5ddd3460bec7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d6787532034d0e1299661e0418c1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09d768a5a26f146de67e699609350777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dccfa60642ff865ec9862781e4f49178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded497c8f060c95dd96c41ca5f856f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e57f5ce6e21aae2873f625c611e6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba393805564c526c10630af2bdf76f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a907bd780bca0b237caa83cf1778ac382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb181fa106a353db62cc25742ddbc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cca3c5fb1b2e59847749bf54a4b1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dace9df14accfe28e15c4ab2dbf8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2cf67a23568750ee4a6c32a6c4c0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91e6edb69b8004b7e64fb5eee0c7b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d2b2beb5dd6bab593be41170068c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c13e21a2336cddcb9ef453a5775ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14ef7e84a1d7d6ca30554d717b056290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cace59bfc0c586b2e1862265f3298491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da974eb0c76b95c571af4b93f63dd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1817e996a1d8d646823832c3e10e6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cfcc268ebace5ea2ead2a2e4351f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944d4c20f2bfd2597390a796922735695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf44acf6d333fc11d834321eb621ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780e3c4a70e4d86a10a6b5bf32ca2bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dae332e9104f3bfe97e96d5c54eb2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab59f30873c8da555d408d72856958b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe0edc059bc66ff65be5c64e390f40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aa433b5e4d58466000a5107dd8184101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fec53c6882471ef9796c8b0e54968f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0a7c3280c102f4b9f44daec9d0aa0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb4641dda042bb03936d8ab86f996a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4722506407a0b4402d8a7fedb0dc96f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c58287115e48c55d8367af4f8ae060106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75888b075a086d12b7b33e8581903a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ddbf1e221f861d7d1c9cde2cc5042108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce382728309318e66f86ea014b3ba9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28c4b3c94d4e5d2512f63ce77ecf2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23764f2e9611f16a38a1d6e171b561f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f9aa0a9b8159ffd1ec93cb4b155ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36360eb9ce2919585b41c010f6ca6dfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc23a85aae74846749957e761745bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd3d5c91177e43ed75ea255d72ee37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443f54b88945af29ef45d01b4357c75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f6ca2b5a60dc7760bbc916af112a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55affa500580c0f2d50f33dace9b03e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299419654110bead3b0d370da92cff60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da607d290905c7ddd756686b8e0d72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ac77d417755cc3b99772c65152123121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538bfef9805656278c1753ec5494190122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca34ec87ccafa0119665cc845b76b03123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c41a5ec5dabd7da5274c7520735d16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a402264990d3d20c954b09ddc4536ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f41d1e3a1a4bc838afd33b88df902126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e42b0e04d065b02f959f4459a13b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1792a3c2aa2999a4710e01a6098579b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc26131fd7088ba1c1972d420e13e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09307951090d797c3638308d203cbfeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254f683e7103837e2335e9a3caf3c8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc3cfea3a4369392c7a9d3e8ccfbe7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6339b27f46250fc361f0fa3caa186e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031af9523af64d7332cd3911692a1adc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4026cc9c7002c575fffa5cb220d7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39039709ff7657216ca796d80926c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392399c0fc8bcd9cb2440ae437e1760137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bc57f421cfd38d3c5a6ec1c8f4e33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab038f9f97243fb8a7b872a7aee06e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457d0480be01db2e554933a1a5de98d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa24863f46f52f89dda81b9bc60356d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6ef0c2aa4c0d48f9156a3cecf16a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739da710537ef2c13d36bf64514ec4a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c95958fb799767da42f00bdfc8203a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6847abfbf05aed2a67a7b5bcae447b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01e4dba4e4dbbb7169d4699644953f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b602f39d4f4228b31fc2e64959f22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a28a5d5e70c97a8807d2958fb2bd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7863e9ba9d9c2f678d58790c2340fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d3b63be59c830dff12bb31850e408150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c27cdd35ef1092c8b29c2cf8d2c8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f7c6f42dc5351032750ff647c8cd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029214b8a81867c7abeed63d0cca214a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8a2e9761beecc1ac6ae4b5a9de781154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081e9237e1ef03b17084f9592c76838155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01ac4b292b8294596ed49c698fbcc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda215e8a96982e5a8a31109f943cf5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970081943d06330dbb8c04d12a52d19b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ec05a290a928e29a99fa1f68cecf6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67961678d0a8a075a875554e6e323ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc709a0486fd4f6828c0d7cdc595a5e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9263f126e04c7d5e81f1bbfc990464162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c2bef799675810a9b18a95f55d902163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fd8c280e6085a2e2c4dda6b03c788164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6668eceef265e41ffb77a53f1ac971165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c82622bdb4fc43cd6b87b89784bff3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204814fa2ad142630df09b761c53be9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354160a9b9f996a5037d493e5c1377a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80db34227c2c5bb98e8cd8b5fcd711a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157d658c57546c4e6c8316ff677eb09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeda52e2c9fbbac1a87bc9a5213be1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dadb33ea692db25a02f5f11cb14a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6c7c50f75240655242cc6a97ff301173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2909cb899b5dd7f3babdec08328d2ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec377428b1a9568c9d88424f4152baf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ccdab607a072bf748a5717573014a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbee875a982e81e58cd1bbc8a9f87d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e5d1fac007c70ea48119c59ac4036178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fca0712984cb8e034bcff836d04b64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb87b366e38b490443b5e9e903ae689180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbf0984912cd055d460b2b6d37d3ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9a84fa5513c3069f7661f5ad9b49c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea78abfff011c5c9d00e96537968cc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e05e615851d6ed3cfda3a7c573664184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acf3c32d450d50864980dab71cb8eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b641ddef9268a89640123565b5a7b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7f0954f839821dddbe95d985104f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4281dbcdc77b824cc6cc9cc62054dfc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c4ed853c3968e2ca0b5f2792f1d85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a801f2b08e62cb95d0f2803b41be4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942b1060ceae8d55a96b53f83d74db4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994910dd7edd6956ea5ddc0f4c77252192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefefd9c7978c2e3aa0ca0ce91eb824193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c192ce7ddd4af1b1f65064d6779f15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fe094c2a16c94bb6f342845a409f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3b6a99cf5cfa0df12f2ed6da47e27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665d57d776ee5645ecd5dd042e093d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ec1df993a5f40fa8edaa43c8efbc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32df2c4795171c71bb1dda4ef997ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305f1d0df91c80a5119ef3dc8be9e9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831abe08a5eeb715f4f549cd33bda3f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea01244dfa7cfa82417c097b52179ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf303ae70846b2e34b0f9ba92b3f0723203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9998e711e96aac76e22e738b7a07c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129331a317799857e85e06daae49b7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f69db42b0f42b45110c51831112a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba3c83669c5c4bc83def36604ccb15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884155ff41e10e7f9e648fbaafa11d6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f56cc8301463d86fe44f223f9cb6c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44868dee8395f535a4210b60f7cb30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20766dc906731f12e5618fdadc1eb5fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a254dcdaa88bd0108fb0dfec4737d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6e623fac7857438abe770c25eba71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eb12b0964b53ede0eb9a4c81ab85c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0be7a54cdefca92b34e65a3173cec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2d86aa874aac6ace450788d407451216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9eb2870d3dc86299ded11e8bad5ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f693361784b32557315f593a53ce656218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31021b1df92c3ae835b36a9e07ee60b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1cef479215a71a19d7d0cd420fe57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f568e1d8350be4b44d0a2da6e1f2705221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58132eceb92c8c3a7a7d67e1ace6ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0adae1937f1c35da3331e8602d19e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b097efd318b57ce9db2358e9e74042224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828f61198d0c4e83a933daa164cefe5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8873ededc28ac68b7f7f1c86dedd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2033731bbec1928674a508a592402227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff59428f58ab5dbafceec76dacb8595228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec875cb2b15ab432d0146c127f40a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402b675feb39d0797fb7e29081a3fe5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb638605af83dac8b2ab9b664c7115231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c4918906a6b13895f94e2a0d49a75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202589ac5ba4889e493e49679b4e98e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e657430a6df767fd2f9bf26cbd2c006234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58e3d02e11678c5e8f0d2db465232c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705a7e9d8d76e1580e5b08e661bb351236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2bf64c244056cedaedc7157aaa9a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4faa047b622bdf2a12249090e26ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cc1eae2d78bfcbf354b1546018e10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f72054ef98bd97ca781ba23a8738db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71a72c28ca95a28bb155839a893e9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3c464cab98eb69f426423ca45758f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a19ccd6d0c78293eb32982c1a240e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17226ede928aa6535f7159aec39ff3b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b50a09c0c257f1979ed2b4a6890f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cde669ac29862e7795ed4e25d2ec6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129f6ea7454b796efb0cb1da4ed48a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a182e1cae5acd78c715bb693137cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb6a323b69d51b85b1ce4bd53f0d16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462f54f0f579a80b4a6c67a6ac7addf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9b4e2163d3aaaff4f8309c9192edb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fb520de59c6c6691c71a1c9a44e90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754d6ae740ba8edf8d61f3c0c8df8a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea927fbace1dd971c044152ce167ff7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186d14b6657a1a4b83f3b59c2cd520a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3070488349132751be8cfe275adbb7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7c1175c129548df9d05bd6cee9e1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ace9ae7b89ba87c8ae1ecf01e19782258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab8c4a625b7d6e030b3d6705c2f3f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01e9af7a14f7bc64dfe4d17c95a798260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cfe6e0e0495ce94fa53948921c40b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93096bf3994716c43ea215e1fa2d0104262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de9b3f198aad36d1674383fac6a616263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aad743900555701a41b7ff74d4ace264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3f620299a9cf434ea96ee65748b17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70476dcd32d25a61c696fb31633b006266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025831e78e3e2fe9609d0bfc74bd79f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f9d86e78d3624b6012e6202e450af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9dfab1b9a9d8a1629f13d1629b746269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efad712df20645c877fa4f695b5196270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec7bceb48349e13094e48be0c7a930271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a366e6c89c694ebb6b58440b4c84f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6daa6c27a00f8d5f2524c8b54a55f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b50b36e41e83b41d5086123e7779af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7852ab3d993c36249b375e05f93ae95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bba85d63d44b4138ddd8c30ddfae1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd65e1c83cf1921dccbf0859a3c4f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0b99a31e96974ed1033bf1a0ff1e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec8031ed1c3c3fb963af24050172ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3773d3845fe26baa455492e0868cd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d26dd209187298711c4268f8693f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10786dc85eac8bc1f2d3d841d0ecbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76728ddbcbfc5c1fbcd8499bb713c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e9ee783f8c9059c0c5001e6baaac3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190e597de1e1bf799040b679d7378db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122cc9938e616eca5f0d1c5afff5b47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c70e8dd95ad5a3768c498a0d24cc4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3531a4ada1105b218e6b9c29aef447f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1231e0fe2952c3a2a8b4ce5af97fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7cbb1556a4ea8e96950637b590d70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1514f18ae0bd2f92af625d223c542291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1cf811f1c92fac2501ae9e84e6be5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6859c1fb809d384660fcfc5ef08567293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe63b686b1cab7c8559824e88c51d5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79543a4a18cc496891ddd9ee823593e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140f320a18593198d5981c4b4f06b35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3642ea7354eb1668a4113019ce8aab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b9116d9c74646014610fb6de9daaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c158886950637551c7d80483b69657d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27084f41b2093b541b28289d5b05fc8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b1eb7fb410cbb98a39cb034798ff4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da9b86553cb2a9b0bb3ae40e9585fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af94b9eb23762bf72a3e7809bae8b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82277cfc8122a2aea2d4f3fb03f4f85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2093b639b6ab75c5f741246f1e0060a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ed00fd42ef71a21d7dfe1cbbc0467306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2811b2076025b7b16aceb0cc6ce0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2b6cbad82c90df9ac665cc6877b74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412e42f948c3f27b8f2dac689e396c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834731605520999e087bc6526d7af00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab5641b320276c1b9f21a9af625d0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b3c828b6f10537f58fa2e37fe0340312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e12b124524471b6fe426b054099b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df774b1aedf620b1064c003e654f429314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9b86554f3f776999e434d68b35dba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff60c4ab9951ceb684f7abc6c2a02e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401c583c9d78bea421ad969c57fdfaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119006222faafa5f5895789f11f63782318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377a7c1a2c6b31578bf4f00b3d6d384319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c60516e5bd03865c248dee13aef12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f2f9e6e7a67b74a32f2658a50fc48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9548af19bf2dcfbd9dd04638e984816322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bfde21c718f467c8df115e351a634323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8a663b648ed5f02f5356273a3a8d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2288e474d330aab0802c9fc092da3a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23993553425f788ef0582fbe93894d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f3723f6b50708998cdcd5118cfc15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0a687edf0e7e99b942e1e48444592328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3b1e565f822c3e9f84954c157d38d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d465fe8642bdaec1ac5a93fd525bc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801e0f703cfd426470f9e323e21361a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60658ca344d8ad6af73386d08f2c2bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e2463545fd2ba2bb615800ab69abf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc07fca3d0ce7d665ac91db374ab9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff97711d3767acc2f816094092e4785335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d561a410fffa6ba0b520b7b2c45d4a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab020f055063000659dc236cd60b2a48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dede31db567a78a19c0a08dfa331907338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097843a8983f5d732087a0e5afb47927339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee22d80ef0d7ad4c39c391ea7f1009a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506c2fc5aa9668d80f67597f5485279341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e8e80f004649d7f1721ba0362efd1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18a5353bd460ebe156d201456290f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668fc037614afa612ad2b5c3cfb7e7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74054ccac72ca37c8e14b95c9eab3901345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f125f5237d8fd4148e238cef45f929346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee4dd0fd6ff0c4eb6cc51035ec3367347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110d7b84004ef8ea4d49bda32bb1eb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5302eb9bea71b2765ff6bda67affbb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8885638fc483fa4f3c9e980165219350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673df2d423fad73717f2a8e0a78ea51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9172f4ac494689906e8f01ba44343352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14a97bac10e5b318fca6ba6cafccc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ffbf4c6eea14637d08dc06f2475f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798955d464410cff4485d58545d6dcf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213ce9fa04153626751c2da78f38358356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822fe8aea338e518dae7254496c2a10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3db1237913b98f92c282d8ec73c0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1b22608ff5e9d0c037f93daaeba54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8014e256fa22b62d83ab47685e024ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d30fbe87688351f3514d554e3268d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdc460c610f9bfe48775c1ddac078e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe8b98f9dfa20d4bd189ebbaf5c141363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff5ecb5d0926c6de2b7b21ca3591d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973908a81a612a8560cded243a37ed58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2b271faf063300a5f2b26894ec324366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3767ade4fc6c58950885cdbb87556cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba2d4f98fd72b382e8bd4844210397368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f32d5dc8133b40162b864e972bf4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671be82c92c1fc7e3f349112fe87feba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177da201324959dc1286cd2d9b4aac0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c5b29626e789343d1a4839ba4c5b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbe31502cffc8457bd2ae6bc876843373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75db82191bfa1ab5b4412aa2a175125374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f64e7b9322d53723674c144a8ef56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02fc1f737fec8deff2b2790698f24f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be376a725681c25da71f8d1f2111d526377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508ceb76de9f7411b9570470ed936ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2f42acef872a48b46377957742bef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b53bdbbc000e043ac34a2e691dcc8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fd9bcc1f6ffff9acfdf06832e241f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e30a71caf8ea8af871be5dcaab1bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a2aa649fbf9beff47334c3e0a5ebd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b97a64baffec325c26bd00f45fa3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9637346eb66dc991e4c0ee14990a891385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76404dc72091c3b00c60f2543cd25c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7c97b8b0effbda506bf74766090b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e63848107ead38c2ef4a66cf2ddc5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c347c3f63c48c8df4536c53eece3f8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7075fbc7e017e7cf1c04f0b21255456390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbfad7f9c92e99cf2e84be7809df2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e229f9ec070138262c800e27d1c47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db38e3741881b711fb56270946354b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db532c1dd4b7323e67775c6b7dac36ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e79d4d75f40780b771fc9b99b2852395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b5fa4d6a9c40078bb7dff34931530396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c7223df358980165fb27f24d0e736397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184d66f2bfe22f3d26ca9b12cbc6ef0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafddbe072351c2ed44d4b6b40cf2ffe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51ec783da712d64a3e7cbfb6aec1e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b57f75808bb37ccad45b7bd956513401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d23a93caefdb3762d6681f8efa3797402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df20931905af11d7bdaf567340ace5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19107b1761d643707936e4be980deb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a58f627e269a7b6b5e433d47aba09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b66f592b5d991354c089e6c9783e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da1ab50e5875532ebf497544aad0c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a4578bb6fbd09839ac2811fc54530408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5c723b721e87e1203836583968d43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e091294869da066f540e5ce68f0efcf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e493ee58859abe8a4721df5122d90d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e8a43efe9b8970f845d9d55153266412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a52f370c56d2b63d92028cc0cdb7ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b30a31ebdb9b0ca7993856cdbd9cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd860d37099f5504b9e71b0369ea31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a35efe5e55bcfde3ed2fe0d2bb9f8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefe2a44c765c10c671cd2bfc3a4c61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88695b26274822584297578436407de0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeae73419d66828acc7a73882b46b1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10ad12f8570b0e1b91a41c4abb1850420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c950456a8b653739633b6df9e2db2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51446b6afe9ec5a1a2036b616b192f20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c411702aaca0314e8abf40713d5fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c72666efe745552d31b0828800028424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d896db8187565fd54555d958d71b86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e7b0e6f8bb4dd28bd5c51559488ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb6564d4e1a2e27dd872a3b0c8fc2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3054083e443c2c9e0bcad0a06daae2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177cb10c724f6097cb1a4fbd7be9567429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498b8f88dd0ad7a8f565310bc789b4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62784ccbfb34e28bcd39ed43b44ec21e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d65cc120d31567d98c8c466b80486c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3e2dc21833871271dba7f5cdba1ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc1b428774190c40a274af57ae839c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c42cd62c0db3f00d1f436289165e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bcd1d2a06691285c5d6c3a24b64eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062cabd0639b66957a5720c8c50d68b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46637e0083bfce3665859f59e1de0355438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c354a1b258316e6689d4dbff7005224439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d907b916ee7b58e31b2b5912a1ce4d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15743b8a43d0166686340fb14ddc275e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e50d658213b0d2b20f9c098b678cb6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a87520589418e4bffa69e466ebfc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577c455bf1f4f4450e27efea904744c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ba94dea065dce08f7df48def7f81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95197dec0a360747eb863531bad91df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522c30c70f0c9bbdd1e1319484f9c85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70f58b4cdd2b3e05927311e14ea11a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba8e6e162a7a760e64a1b92a7f7d5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cbeadb8041abe54be70af2a1c02ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7504044cd21d5d27f6635a0c50458451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6103f6ebcf74896d23b526b3cb7dffe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae7dbcac7a3110e787e766cab965db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eb1c6ad834dfcc7a6ed01a28a1977454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a585eb2c2b0371421d62a19c1c1a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819607bfb5a43481b7245577e0e1aad6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c4f50022840303a5d63bece5af5ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ad2f3551ec75485f3162176ebfbb1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ac277912cb194ce0555d4e96e82a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20971008ce184251649b0638b28ef1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57342272a33978c07b8319f1eaf6b003461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee534da2b21d4e5feac1f4a719bff50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d29a407d1f36b7f225a4b7c776952463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f9f63ef4129ac6dc113eedb4e4a3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f86dcffa518319c102f498bf5f007a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9080b2d59ebd0cf657a14b05e72f03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0bbceb4a956c4d489926fb36e225e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aae1b022d94989d2e6ed0de7a1f629468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4abdda2902bea1b5aa0626667408b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8c8586564b1ccc6dd0626c6b51aa7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0f2d51910db1589a3b2328f2a36b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae86cfa84353cb29e9e646d01faa24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61c64c8b4af0694e58e3b01c5ef667473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5c75d30753ff5809561b505b50f29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545a1bb8a560a0dd8abe2c9ed578b13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef440a1232e76a39aa224ade46019de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fca5e5249403fde518ac9e1b385b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e2f7172e5a36f978149b5a09314e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d572a8b452c0d9d1a70f233046ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214bba0abd9c4e77adc020db6f87126480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d87c716950f46a8b7337641c8ebeb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261e7a026431c6d3cfad57c354fe822482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a364069f97180d29377f9ee89e868fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b6c201a6666db5ad695a5ffc185ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd588fc99cdd9b0c23aac23a47edcf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9e66d738b4b99138070311ce0302d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc7e669717388b1e046db2585354b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11b6bcbb8311b1244d89568abca816488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf20d574dce054776f3d0b2666d51ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c980a810ed8e6c8ae4c3e375786c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f024b4c8222c5d8dfff62c464bd11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9be5b56f0d393506beb82365e6ab9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d096b4c00ce2d2ffe054ce100a2ce9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df99cea4bfdedc1265d70c1b0e2900d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e231792fd4c245295f7dc7641bc3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81e53a63ed1290d87ae35e6346bc62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5034d5e9b9c221e074d94d287dda5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3f00711bd6972396d2711f9d832a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ccf21854b56679b4caaa5a1156710499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f299324774789010bb0d52017bb329a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a5428de65ace6585c878fa533ed19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339fd6da83bfed0894e621fb9efb61c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d9fa9ec790b23d598247e97f3152b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0562447d06f29c634ed40f09c9e99b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea7be121712379d1023e7708d8470d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfde5b99fed83bfab3c020e1049fb9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd626528ad0e246f7e0f89eb40dfeb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43896299cb93b2751ff85429004c6cf9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e9c4827fdba62ada1b335df8276c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd244950793748ad2e8083bf03fae4b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eb205c2a026d22250346bf08aab36511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c55847c0c8ca9cf66b29bfa991db05512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693731ac51bcfbdfe56923e0f19ccae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6991eedb1b944573c614508b7cceb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad1590fd1f98ef131719f6e0214c74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af005886b2406d75c3b3993968f173a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df7c3eea8d80e3817a88c445c031c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb570a94022e4d4f8a490456cfed2b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f333820c3146eb65fc15f1d36a74108519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334707278401c7b1413112daa70f97cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2d53c2726007e4245ae126443fb26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302178474d7505340e23d1c218c91bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4356226ef5d1e4ce005d37978f01f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada857fafdb96d1a91584050638fab0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8407b71d61972d7d317ec1d900d5d26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bab9fb21d947a6c04fbfa36b869f04526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa962257ada47465b0bdb214668f1edc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684666a05adc0df8196ac047ad323be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c572329b5c488aad4c97d05e37d8fe2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefb461b9682828af6d7a95ba18a2e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9b7450e887a16ac3ff9edaaa83976531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bd1c495ed0cc49d17abefc2e5baa8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de8f683b66b87b2cfcd7d561a7b716533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc50d139a9ac481180b79d4bb0f6534534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e4daf06ca13a9e664caae6aa13ec2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daed34a025f995bfb62979335f1df6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fc95753554ac0ec9e359851710367537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30f92755b48872d270ff8da9cdbff1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960cdb09c48a7ee943528fb9ff731ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b9b079716f6016600c8b017db4515540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830860b34ddd4b615c447498afe9463541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7ab44557a8df1c369ff6996dfac7b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132bc211f3ea90183af042c1125bba1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f30e855ccbcbbe497cfc80f7d3dab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee85c4a294c0763c31ef7c9a6bc4f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9d7376fd7419f0cb37c00a55c3cb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00a8ca2530664b8488c1e43ed87b76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3df44ed88c7415f188fa818da230e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbc689a7ca6e3830cd35f4280f4ec6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19b7951e74202343a46be29c3365b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1490233e3ec1272695789b8b8f98a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd191c575b7aa27f4f3033feec42c27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4c3fc2318a19911477a97d3b6d7e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c6e8d33c1d8d4b239f6643e99bcad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f86c4fd49c983a9483b79a3192e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53127339380b13506762de50e47218556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5bc21663c68201badf107c40f6469557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aa1a5f707745aa7f59ffc93fda5cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1da3cd648d7bb55984fdb9afd1bbba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b1084b01be0986eef13b9cded6e49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e3b39ed27645ff7275030fa5f59b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f316bb783b08ceea07e0e2c234c308562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980e6b9c251009620849fecdd26c5fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace620aca92ef32bec40fa86cf3c608564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87521eeb9df01b91aa1e29b7b01fb3eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738d2667330127aea3e208d51197a59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b3a584ad7137ce9be505a19d02ecb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5845622d69e140a58b9b137a41e8d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec34327dacd2007b2a67ca9de1f710c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbc7e2067305fcef4ed6b3aeb7c978570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f6bccd9cdeb25f3504e8ffd7a6cb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7751e607636601f38bf54e06f7475572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2249a311a9e74f11b2ff81a1b8f1cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648133309db5106914be95ce822f761c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736465b32b19dddf419c59315726e8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6507f0a5827716b90e1a766eb1187576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10426ed92fde3eaed5880d32dd7a876577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50419d74c12a2f3e2a606d77eac096b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc28605f9ff54846e382ad67e2454c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b38d64332265c8d64d66f1234b8ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617fba92d3394b8a90e10336afd4d11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26beb9031918a5f696300c59b13bdfc3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867d7fac9586953a7ff7909b4d9834c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e5d50fed832771771723d1a148ea9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0bb97475c3270c67214539ccc0c86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072ee4f30486585f61fc04be4236418586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafde43bbe208288b806aa4ca408cbc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61c0a9bb15d4b9e1b96b7b94168f4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7376d61cf19e0d3879b43cb2919aa3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458e4c2c6716e22bee7293be3ba3c8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2acd5024bf27f13bf948c28a44f6aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647068564d5b178feec486c91b27df10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfb77a0a57d1e7a35bdec33d87ee83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66413bb71b7d03fde45fda2215833439594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c610c19bb08af9728fbbc8eed42b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20403edeeeee817aa6d14ab422a6bcb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b126fabbf3cc9a1fd88a77ded81d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d094b77dfe9c7644cda7b06022a4b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df37973bfc4b4c288961511d9c6edea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eae39f8e6ff4d018247fbf8b352d21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aa891600417aa9ce0a34534b47679601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680aa5fcab9805c0dfa151952e36a2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff34b000b7a7c1806d9692b4ad81a26603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5802dc1c4e27b94922438774392425604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b49d59ea460bf34942e4b17c91d927605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa552ded0d7c1902f7c60104d0b9294606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5bb0d6fcc261b15b7cc3832c7c9ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966b896fde63a72df6c3981cc13ccb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c584db303c6a95e1c47226e694196f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f53bed2b9a755a752eaef6b2c4876610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969f8e8522de16e36e8e129d2ea45bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10990c26a68fc84c5d6a1d1a8713ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aaf3ec30b5190eeccd0834350cd85613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6816135ccb38cd8cf8c480ac9c49487614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c533b0564b96bfdf31e15ac404d2d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a6263c2744459dfc1edd1fee1c9ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8334b61410fe946dc85ba67f84c12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcb38c1153c29db8e92a9b3d41ecc1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bc3f5b634d2153e0f9d393551f0fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4934e8a85ed1e76d39838f9d627d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999099de8de191d095ab00010c47f64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92117a95c238d7d6d20e59a85c8f62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369cd6800d6c7a15b98382e0eb60c58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1242f00ec740a33b68a2f170e50c5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a9cd9809252f0ba649f55a99cde4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc0a1fb4fba008c588f1adbb0887b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6129cfe1327b8128d3cc8faecbc75d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041708f6ae004afc87a00177a4a540e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd67c790ba50e4013defcb3066b77e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88eef7eadd6d152ec72933b3cb33c89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cdca68134761218d3ce6d75ae957c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47a73ceaf4259b85a7f0f1ef52c49b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893c630d0040fdc516396a01ca31a2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b21cc7f1399fc044792be2aa4a6476634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ad62eee937deaf1cbc19233c03f4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143af3afc727827a466d7f50b9186c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fc5f1f30d9ce4640c0b5efe0fa701637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2087399030306fc818487943e93b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e60b24e0bba19a59dacf1a3b98dd19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548cac51fa8941743c604ed8cd86b8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7068b2cb96e506a897f3aa983595c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2c62d4556f8f8272862799d74c124642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae119fb8325e5cb8ce236a68f945ec09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dc7c1a791158502be056b39f4c57f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaadf10e05d64af63ea9225adf3b43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93835986ae0afd3409660cc159b1ff97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ebd481f2703faa648bf5b96843d40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600d4f7feb4886831bbcbcef8830f82648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070e2fb632dfa521f9661368a14e4a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47288a55568759cfb6a1b21bd81ecc10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f29aece5112679ceee05a7e978126f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a43041af0b3d5da7adf831f9db397652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78706129587fcda9ae9afe99f1569e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3968bb29ebc1645200a6dfe503e74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed13e65b18f17ad3142bf7448d55c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2d6ea63bc002d22dede07ff07c694656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbecdb7130640ecca7b9421697d77c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5310eef5e3df9c5a47a5c18ad545b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af7339764d1c58445a855d08088598659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89105f15d613d08a4c1e435ed09c49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eaf8e3e4bbb16250e355c1d833fc3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e46b1f3eb290afd6717c885b2ab69662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66605d1c6f1491d9e1218c31a714901d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424934079f6c4c75d088898ef80bb50b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd525983d819667293d74776cbfc9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190ff1f3200ca98c28122e530fe756a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af5d53326f9cb6ea911a7cf1a3f4a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadbdc27ee3eb12498a0f4e084d261a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93b32ce4ded6cd313956a5f5368bef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537051b23f90b6b72516301042acd3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8655d7b7d358839a96e652c1d59bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36ec8283aa35b8a9fe65b1bd383e1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa671ad5bd7f407a379972f83f2cb8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e147688243285a3fdecb98e97a14bf0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8c7d26445849eb66aaabbf3364c01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287900836e38ebb86eb10af178c1c45f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58495a6be423e691ec6518455061d479677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883e6e2bb223414e77d20c9d471c529678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d5ed6c707b2f49bc5818209f9031e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9dfe64a5253a90f81c744f6cdeb1a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577adb9ef7066cb174d0bb7895cba1c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed958536851a99317ced663be30d75682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a24a39ea5bbcb6a4f3243a0a692bc1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575690fbfeb7994b3d183ca4eea04397684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed28e0005a12144048d37a6a6317ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f49d532904ff7b0599e4b733f40382686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7e29fa167c261530d62bac1410cd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb052fafbb89df1cc3514a4b46b0d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11250eae4cdc9b046e33d0f3aad27e28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f068b9048bcae3d96d3f16306af8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391b814f730e6af664df7459a02afbd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe21e60c46ccf445059f89be6b3aef4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117e33d8bce302cfecec5019d1e2c9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fef93ccc579060e0c1b7460e78f36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be04a3eddf214037bba3f21c916217695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aca45d8b2c91e0df36df2d6139eb2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f708d0379fc0054af46468b4d023d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb8d25d13dfd2754701789adf02a75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fa111d8c8cd76cca0594985c521be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52bd0f111d107bb6dcd0243e771e59700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d023d1fa75bfa583a593641c24be4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76552132ac45385905e3544bda12094a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23497919787ea6fd5f9ed3c5517c73c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51debe933b61000f86e06a05823da724704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2207b09defae8038b771173458ad1d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e7ecc58214e9d50d915aafa7c124b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879681257e2c1a1903c26c6ec00f27c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d2546b46c89a0da0e229c68016122708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166a477d8025683fd465394050c6b1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081c1f5e9d9d1ca040fda7069362223710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d454e533224687bfd4c5eb90cf9e1df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f658506bb1a5e2a4602140219c0f64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf6258a39cd476a702a45afdf552f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d586bacae61c37f281d2893de4307e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d46fd5301bc7dfc4b828653c0a6a3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bacfbc5640288c95c4cd9e6259a715716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b37988072c7fff4a9d6d02d5d67702717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5e64678021bfead6a100bc99ee153718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a33daf426e428a42b0ec2c337429a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c480c125df9aa0ebb51f0d64b32ad7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56cc4bdcb9ebfc7885d8fed5da273f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e7d4e3380ea051029b7c676991a56722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab2889c4b34ac108dddc7ebd178045723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b99bc7f486e5d862393ba0a583d50c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cadb011a1141cf4a7b1fd46b9f152725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5e9480e4ef5e1656807a6d9f0dd7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c50e5b1c2facdbb39bc789447a6b1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce961dfeb2676ab407f98485122efa06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883e787306238e944c4891a5e97bbd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875a2ae4b144df656f9d928f0fb0b19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535574281846ac6639b9bf0b00746008731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af96b30d7058abafdba2bcb78d2d795732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1d8d018d428b99b21b4c5b419b189733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65241cacbade5e9e8ece84881a024a1d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2f6f00f0b8b3ef1fef3339ac1b37f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c9a6fc27a6b34b847e3be8a784940736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094b6d69f89f8e3f7ac5b5a5e371ee7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa90970f6deb6f2018a457c9da8d5f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b32d8c1ae31ce69f479751c7fc436e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56466ae27818001e1a2231ca8e5817740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3421841675e2d43fe9a32d3bd45f20c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be06abb0c9a2b49510e8a9556fe2265742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb3376a6794f0a2c33fcdd8e1a6ed9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f769937834420509dce43cd43739ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c25ed3fd4bb38ba96f19e92391d367745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b206195d13aa597ecfc80625ff188746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef33a8ec2ce473daf5477c73d06972747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2052d315e24bcce3cd9f60e56ccb7c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1708fe52ff54c7ae683f247b2ff080749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93347f287cc10885f1e6aeb2dbd7bb5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d04cae4d4ce203387721c6ca6b07d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0db013f96b4c422bd33f4947a8b7e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292bbba2c7e4052a810a4ec93ba8d38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5f0716073ad072dfd5c1fafacb6d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf0222be3850e9bdfee41585a1e4a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff343dba733576ac15fb294b17edf74e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435298a15ff0d738a48889f24f7b7df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc9a16a703418a5efb7ffbe4f7f280758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c44755212624b0f9669bba8cbab8c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e6df9ad966af01dac7f6f8febed5f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16808dbf871fd31a8a1eb36abfc7647a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2452d87c28c4958b0de923325fd8c48762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a868b7b822f12b6ffd90aad950960c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511620d44cfd9e388209cb4c161a931764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15204c64705a79c8ab402a7191500e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b581791cd8fb360bafa43fd6a9ed8c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3c18c2232b7b96d809fca6c4030de767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb763e12cfa04f7f7e8eae7ec68bb87768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f856e2f4d9e76dd6a0cfaea095b3b02769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d909570004fe13ea6a1dc89c42da5d4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afcf78a982d6bd0b45227a985d851a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87723b592f84bef0a0e096b01c1fd3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9b6f73657a5da0ac39ea117609efa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940f898a32a3ab49b666efcacd80d08774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee078ebbf6a11e73d486b890235f848775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194410d76f1fa91862a5b6ff66b303d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b299c6d7db63871f4bd9a49360c5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7d97d3c337d17ac6e682ad6f7a2b3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ca4aaabfa0c7609467677904b2e9e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392ea946b57a653df3513d1497e6592780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81fff92f71ed4264c8a6c012036734781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af2f87f45f7daa4e806018758f5cf3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b094baec7f478b668a02aa4efbfd06783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a570e5c1b63b52b866edb96a6d8347784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7e497c86130a7e1c1237e75290468785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae5a9c77b2d9a65c6419b5cb47bd29786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecdbe454c73a8461265d622e2f58f9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8e8f2235633c44b5a115c29e9dd79788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64c299772a4872a4ad7b7d6a2b8bb7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a39fc77398df4c1c4e046a9f67b83790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4403ac364fb312dafa6bd0b9976da791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474de82a50d9b6453beb87095dd00475792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b841199ec97f5810ff90f0b9f5787c2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ec36bddcb233ed81d1a46e4267d0c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc797cd124790dd1fb0429babdd75f58795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24658cca7b5df1d235f8cf64b1e68709796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd30162e730f6a28b096ed8b05c350e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148990ea298fa0c0e2a787a81a470d54798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f852742b94dac7bee55956e0c9905a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45baa636a2a52ec4b35c93260b79258800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c503a3a8326848d9fd9cdbc6a3824801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c883378be584d8145d5b57389cca555802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b14e494fbb9031cd5c68ea98c0d33803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff91427c5ec7785a349e1e1ab468ce804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5630c59177941a55b8e05385347736f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df7400b19da617d08851cce1d046a8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cee4adf045cda83a9037a71c1a99f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8e86a7f37053719b7d36a15fa42ea808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5fb7591767d3d4593ac416c4c77c7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607542879a6d671b204992ac50835535810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb09c432f1877bcbba94fe83c8fed2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad5666073dc426315e36c9add64f04812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bd47a0366b2bd4f6aac1f91717323813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62dd818a216a6a49dd12fa4d3eea60814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb04d41682738f9adf548aa282736a5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72120ebab5578b44a14b5e26c37b42b3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d65e1559e4556eb127839055935ed9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660692223898c55470b2990d228ae3b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39757dad4d3d2f7fd302918d622871d3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375b044da912a5e9688f8432b4eda50820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4d2c5dfc5b687080e6ecf900d960b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbfd98f0d43beec3bf4ef835b5295b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567ceae24b3b5f9a81620f890b63394823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50238b96b18a8d03a9ec31f6883a484824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021bbc795e8acc8954bdb9224d0c456825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5658cc0cf89d0f7993cb2db204bd12826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d2941205316f56d0240f8a97bbb40827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c9614a2ead588058c639f6d53f6d3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d99e129c2c1d925e79ff1b0b7b6eeb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df63454cf66011130a6fe0ceda15dc1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fdad8767eb701a9c285fed4f713e7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fb1e5eb3027623627ee1fa6a5a2fc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd13dcda3114aeaa152628a2197d805833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdac215cbb20d96fafe1480e3b8e22834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9249c9987aa4c00e27dd5478db971835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9849d7170cc177672f268ba139a3a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e90b140894eb0603e35e1cf5b41c01837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81627aac07a8c9b01dc05c139dfaa46838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70fc1c3652de78c55f6ea919399a88839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23782116e77ccccaff5d6684944953840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec8417066f7346c92bab3d51ded018841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d210410f4d4e6702e17c7ca2508ae7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3f2d3299b211ea55a15e25878c119843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a25ff5244f9dfdbf0d75e50d7653a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95d8344a4fa42ad222482cd48b0a68845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c793b771a4f278fc4c569ed2f114c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fc0f53bd9cd6ab27ac444a2fb39a9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a69085e050a3c6e0ddaaba081a4ea4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf91626581b689d2c89d91e7222f663849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80fbe6c6f217adc95f5dc6794c0fcd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc135233ac547ee3c0601de1a321016851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7b40d850246d11fd4b0e96f70a551852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3428e715bd41e302c6dbade4c5bfe4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb83d43395115ce3375efb3ba2d54c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b194ca691b9ba2d91a13787269d25c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de1033eb24bad24759db411324429d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a6e6de3616ba737c7f8d566e6999f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e98726d9c26b63bf86077c18c664f4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdead2d69bee9859d3cb9f300549d1a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c0884c374a95229c217bb27f44258860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0d70dac85fc478550e305ce61aaac861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b1dc5ed7092974daeead64a3712b7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790ec6c1a45f7292524068e536c7662863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ec279da36c300fc4dbb6aaf3a560d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e3bf241db0567e4a03cb84e445381865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66669a5e770d0467cdef04a7612028866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be409d3861edbaf6326bd902a9be245867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f69f377019e9d2e41666057b53714b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ffd982ab3f5ab151ccab0ef442130869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ab47a7c179d8e9eb8ffb0845b85a9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761854d753b1889b7e701ec2ef425028871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e4f97da1637f8bcee2f40a407509b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba0c7e932b9039706bd19db1bc0db6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77783f21e449eaad13997061d045fadc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc599a3c566001baef606ca5e6b3be1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2ab5deee16678217647f89c5baea5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331358a54a6c6b3f88dc6d1352106fc2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12e6e2c52092a9a78b497f975cb993878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff2f1b55f0559db481a182124b5985879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d6a6615ca431df004a33a4fe61daa880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d669f324fa3a88fd4b1127ddbfcd17881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b5e8195124d88142a90a3b55660b1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926f77db3f88880735e3ee0f112c3cb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333eadc01cd4670987f07f79c07dd15e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17039c42b19b713d14d8b58e3872a1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb59746caf827fd3ec5f6e4737d452e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc60b1d2ff12d20fc70750b6537dcc1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9afee898b1fddb727b1a04f112b5a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b15161cc0e24fcc0ccf0babeb62a6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeced29e7aa7e9a2919e494e8952c5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c753bdaa2119f9f1f42d47ae390f7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d25bc331605107937255a574eef6b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edd99aebad4cc3121fae9a74f14981893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6cddbe534ec00bfd5b0388fbe8806894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7b541c9eb43cba886ce2c5abe2095895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bf6ba913b9ff45d78b65f731031f4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dceeb5465dead5982ad843af53a2e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4181642080ef0cd085eee16b0bc64898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522b55011348b941771483ea02fbde6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6649ba957ec791a226f2139771ef1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9455f54482ea6b863266c30f665bb30901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea4200f5da112bcd7fdaf455fd4756902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ec86cbd88aba93b1713a77dfb5081903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a95b09ac2cb78010a181c9672f12f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce5db0d6dec442616ea7e7d41bd53d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e20f80675304235a3df3b6b195ff52906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92172b67b006d0a8587291a7cfb553f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc77bcb37058518baeb76c756891cd3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333342f2e60f0f778afb9009e9d94320909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c3cac59ccd8ed330610cfcb172783910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c451a6ae10bab5151fb46d9d27ae6f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96c699baf1d85a6593c1b176b99e0d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73406608d5d4ac9f191e46978a68d7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d4e012d06af71077cd0ca9393bb71914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390734b9a01afa193a3322481a860302915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370c6e59fbf0c2669e1018c613c1fda916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15cae143a86cb61b7b5800ee6de305917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adca1f31f8c64b541fca6d3448c0d7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf02ae4b04fa1b61436b4ffb605e5f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524cd61471ca1d93c6aee5664152e9b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6fe63cc395dbaf58e516d42a514f2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851580131e13e330305e9da3d682c6c2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980afc63a2f0ef1cf4419a560edb1efa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8493f17be4ddf7a7646809c4fbf70e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa3b610283ad4edaaaaa4c9478710a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863978e6c74f157d9d274e59614da77926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227152fee694d8a89bee98c1d6730c9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965915d491b57a40737679873af97deb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912278769cf27dc525d25cfedab3b16929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad71b91a38f16a45e9547bb07880b7b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fec28cfe20115eb37d711821781039931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac65e327281cce5cc9d712811f907f2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bf5d189d2fd201092eca6df1f1fcb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60271caed4fb18500e47d47ce50e04ea934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ba7ed77a157cbbee583a534ac3a35935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd97f414439dc0b9f0d39c6bcbfee1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611c4e180bbb2b77fa9e74741032e9e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29ec5afac67abc359d32eab5983bf8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9341a6df72299b2d2a02843060c3fe939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb39c5d4ac0ff10a062976dac44fae940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8548ff00811b752e38a4a1c16341e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322151013db6d4c497131f5bd154fc1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218a52d667218e25c9da3532376da19943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a617e7ba2849227f3872d3606ff0282944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b23889dac35764fead9de32a80e400945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2325c55b4fa92c2adbff10f9980adb8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616dccd2af7a16cf5be51e077748840947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df13b53295a3e643af771945ca3d09948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01469f1084c381171fee90b0822d8c54949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fc1501cc253601bc100f58b551376950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf67afe97cb779ad41edd82913a851951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7f7156f72f8affbda9f5e79a2cf57952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c057a9aa1b048d1ec4f8c961f9d77953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951858119cdbc6ff20c72f54356edaf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097a97c7de3f13651e8182d04657f5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a37a21aae68b3d0781f1128cf9b332956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444025919bac8b4f2128031e06db138957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e63b94daa73b1bf4284338fd6665e8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d843723352cf86bcfeda874759c9f31959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f2c55fa36dbb36f6ca2e7befbadf6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae673e07ab7e26bc7f8190864dd5f3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c65933e7b200adb079cae83b5051b7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fbba0751782f3b4e4878f03044200963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac7820447d32a8cb46e25521424fea964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5af09033ca3511330e66fdb362c620965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c4392b8bd7a84ec063e1e0d17daae966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9bc651d124f236584e6cee3fc5606967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35579b6a196d7d7a24733cc5695e32b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb197b37d2a360ac4c9ca8225facffe969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bea361be7e697b97a4c75f51dde770970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634306dce6c0b303b435661d066a774971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2351169978761a1fcd3da3ba315baa2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa276665d8a8c29cb15c464e88ad79973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747de99c62b6374dc18f3525463f9c5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5fbe48987027f1fd37cdd770efa33975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3e0877eeefccb664b9346713dd56e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb9e1b913d2154f2c17f2ebf5cbe81977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46dfcf4d36083c49e9d3a612d05e99978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93e838709aef4245b39e2340c40a91979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af5d9e0ee8d00de751f8d256f1e7db980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28452b7d6ba4798d0150877982bef4b8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c271136a143fc1da188c75e2a9336982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66401b881501cf1b2f8bacd6f01fa1b3983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7ada9ed2c3293532b58c02d9feef6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96d39eb2dd8557c688a1334761a9fb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7e639250fc728909f1277bd25c338986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bb9e54ab75bcc22cea74c6d778775987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3d67512a68d2dcb6269fb7989a2f8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a1af20718fff9864f2350c81caa01989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf45e44c17f0a73ea1b6e724290f3f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748281074c14ff6b0054c109a2bc6d17991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc305434dd54c9d65b1a493105e5786992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70007d2f851ecfe8c115105f0497997993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461490fafa30fb0f16bd098302197b3994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1588b9988425ba0aef2abda1df0b810995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89542bcfa1c72c27a1382678767f07996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864dd6b67e09a3362fab5966143b71b997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10adeed402570574b2fa8a45dc0b0121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ec7007c977acf96eee0f52c7440df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a35ba33b8f46a69bcdb5feaea50ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4538527ca6d156ec6917ec3474f8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302decbf66413b2f940afdccb9e45265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c654b68dbd0ea4010daa37a7d28816b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56804765188081bdc6ce54db6b32bb377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5a69e0ad1845f67803baeccd471048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb278b44ddbe08e49dd7ff25bd79bfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdd7eec8b252cc81362f785d37b32310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf14a7c684e09f2dcb04b17aaebdd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0d64ae56046d5dc65e3bdb1669ad512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46794d23b98d155fdcc51529a7c27ff813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bf62eb302a752c0d08f29548eb07214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24a0c4f999658cd244bf0a22a614ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ece7f39c8e466836b3a431435ac24316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faa818fae339bceaff2220442b237d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7363a780d9bec8412ea967f37ff50a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538421356e4f7cb31e5bed3ad68050419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f53843f850b8b118d0f7e567b3dfa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4601bbca237226a6093fc32e6fc43e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096e127cbde1014a89cea685c9c76b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1693a6c387ac4ca34bcb67303b59323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d1a5b7a96831b829eea0e3bafa1f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44868697bd40e9f3fecdce9bcae2bcb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e6c49f4983b386f09b27516c6d68d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15622fd36bcef3e3631da3e6de31d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ce70add1c8936af282c7810ccb52528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e1d416532e3d9a849eb314aa3903f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395eb4dd6efa2f75e2f02be53ef0d8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ad585ef93f3c37e6e74074bd63e0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1563e7968beb8b77e219d18d7935932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a30525b68a851234c29e7275f18d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8439149767955890232a9eac23665134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22c334eaea89d40cb5f55d2200438835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434be5345f19265777638c777a1e9b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e95998d6da0b6496a22582a5f3e5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4465d00bec34ba88f052f00e1454f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98d6c1c7ac65e4d0f5679106bf4b9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783375309bc096c2c34cd5fe2736c35e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c1935b6704dba2cf7c37e6622924341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909a1c844728cd5f17bb1a2a05cc72542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d7a0b332ace031473286e1307e69043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123adabe8142c791e4dbeaa442f558c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f59d353994a723010162e1c6e45ff545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc55cc51c8ab2cc8e6a6fd6784f45746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70ad86248714f7f8b58a612143f12347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2085fdd9619d011dfe7867d52aaf4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f90614108ba5e6a129014b960f0eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4c62cba638cd3714a7221810a25b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960ef40c0363813410bc7690b7e15ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b6474b0c03b59801df9bed6a3913352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2536c81f60c05a34353a4f1f1527c4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f86a408f6c8731cb3c83050742ef4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e8460794fdf646bebe3870649ea4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d469f88411f44f2ed79b208f5946f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1e7fcab39e6db030b786fb4560aa157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313894d012ba5120e9668c7b002c186c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bf1296696c078acbe1ae2f46f26a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5de8a0ece7f4637662da87132be33a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc185f5e3e9b3b411f5a987e155ba361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80e2b02d971bb68b1f68d8237c2ad862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8370fe3725b91744d26a2c89ecc587d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b7ef6796cc3d5192d2b136d05144a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60492c0ce48fe57d50a804ae58cf929265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695674a7684a17d795d8bbbf258e271066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43ca24f5ba22835eefb92775373a4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276a7ee56802f814d525301e9d5889668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bc9237203746935c18c544243d77169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086405019b265c55007463818c26b2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e297501bfe4c92f32f765804807d2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f0a1e2fd5452b1d8069bad75515b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d832825ec72f625a29ed192c88a43073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21063abbe9a9cfc741ecb24c205a09b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a337f0d1ff15d7f5abf8552a90060bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f144db7b9e249b111245e32354e26476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535277bcd0bf2c2f17277b035d05cacd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d360a20bd3a3d37b0648cdf9b19a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55c68365532852412b19e83e67395a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f38f0f036fb2ec1cff8da935875b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080a838a85705e358c213dcf39c739881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1094046f224e1f2b14ad03a1275e4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42486cb46e2e14a73d86ef35b369251883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcf0e9c8e7a81d86720b8e43f8f46c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5bba13cc4e19dd5dec373b56b912d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7d643f48d41120c233ac0294df89386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb24d9713ba92a76ff68cac955a64e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaaebdc2860ee9bd0f445632cc1d9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff42eab6bae3416dd9e08af977ddad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b21103bc4ed9ff7bbfa57fea3fc59f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959649843566d215b5e8b1dd46287cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566dfc7f627cde5800e82075f741a7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4795cccff8379102cf5a48e247c5f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02884cad4853f4e32406deac8075083694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef2a75b2bb2e6af50392ed72d2083f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d793c02c3552c01d92a0f886b087196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4876b1fd751ef64552d57c3670f03d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eadadff2829e2c2025ca4b46ef29b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673809f421006502ef4751d1ada32e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebcc3255cbd5acdad97f25200e0ebc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5af7e92ca461eb544d69f02804191101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015219737dd52470453e1e406863f14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89569ce24ac12da2e2df91a730aaefa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694781ae98d46dbdcd53977a0b45316d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaacf8774a74513954fcda3628aef5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82888147b4ed3cf7056f0be447e4c7e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323ea85c42bf5dcfae380ef494650bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d762223a22cb0627c2402e43a4640108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8fb073cb7279f5904e838328f054b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c007b3cb464c409e9f50cb2e5172c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50005e351d414f132cb6333ff8e431ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cff344f800ccfd871bb633eb5533c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c78e9f3706cf5d2220d01c8ebc08f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dba084986a5c6546bcf87d8c51e452114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb3ea2d3416c087c626f44740d28d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77c92799e9ee73157a8bded1f1f368116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2cc718e5519c4556c58b3fa42031a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263865e3e531f675ebfa9512c6cc2527118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae514c06911aec897c028895713405119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9fbe1af05242b907f7ae8338a0c4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9555dae344f3c744bf4c05e1e3e46f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29b7514be945289a10842490319c31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f5797f4fa080e15b227acfcd3ec4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8a68fae96933caf56f6bbf405dd8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f8d12605e9b3418d71fdef0a0dd05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a914e2ace785a279140f734fb1f5da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e77323c829cee91fb0e18fd3f15c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d51cb52a5d218be73b758305cb226e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eeda819be288c14d09cdf60c1bbb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aba4c0d8b95d38cec6b9e1814cdf20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e183a1e25094d56bcbf5d52493c71ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be608973e935c2076901e3f570312c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d78826660dfdc14a1fe80bdd4376f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c87b4c17449c9145051a591a01c59a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a2c422f950edcd4f2d657dcdc01db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8c7ef250f31bc3f9e1f99cdc05ef8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea86038b8779f007623e260aa894855137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179f569e946f6a9c8cfe9a4edbc1b4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2292c309e3bfab891cb5aae1f084b47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f834b036460cfb91ef9e91324202350140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58c6f83025b90841e0820622e32188141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b95e1b29c773f3bab87195744bd13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bcf129f0f5a1ac06646ff48af4b80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307c5784ddb63c30c2ad23815572b70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872228362ecb45e99fac2d7a0383d067145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4bd4fa66b61550dd9a0073124b35d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331cfb6e38f47121759af901022fc6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb94a9064cf0bec3d6aeb29c184baf3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2a3538d88f6d572fa7ae84a20eb46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57effe2d47f7da30b0dbe4d9af00716f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c526c5d38f7d0663795cdb7109fa7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987c559bc7a7a33dd935cabfd36ff80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934d15125a64bfac01be9c41396f801153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67ddfcff7fa0968fb3e8a046f83b21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c8efaa65cf4a48411bfcc3472cc2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9c43119b6d6e06511964e5387d17a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45977e2cf223b8953cc347621730049157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd429bf3cef364bf05f0f84421682a4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca630e623c1472953eb872ea884fe85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e67488d940ccfe78bb1fd54bef7b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691c4d68c115cc3d2c8ccd2093d7ea1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9387d1d2d616afa11ccb8e6c2e58f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af18acaf2957fa92ebfa85a6938c1d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c380c0c1a655f3829e9b29a534ae57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6268312d200717101765c03a069082e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d43fdfd1290e0691601ca8e4d7df6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53136be8999f42b20dc4ff6bd6329a0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991147108861bcc429ffdab7396a1ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d60a58a8427a24c31b4094a5ed552169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9b193f91120bcffa3ba52f5d7851a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b4c8d536e602d141539c3c761612f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e7e7b05860f6a34673a7a896cfbd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7368fb6a5a69e183711611d1aed40c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182935fa601bf2d0e0681d6f140ce7f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb02bc70ad67fecb3a21448307fda6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551a521f50d0fbb36d29296799b0cd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69827cc9e61852b6e68afd70b38ee1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4171744332ac2b83f9eec0674bb6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97feb7ab36657fca4abf212bf9e3b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc25f037e20d57d512924ffddae3b7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2b8e79fc106f31fe232f8996f1db4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7863b175941aca1738811340e22fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e754982801bed78cf528d2df8b895c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39c60d83fcaf803eef86c3f3f929f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ab9baa71c6a4d82245ae617dd7ca2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38037a6f52fa45a8da8cbafdf9d4b54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe904e3903b6b480b5a4f826bf956a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae3916280e1889d0f5f37d4445a2c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423284fde99ce49d135a4d30c6e6ca6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32e00a008f1ca2bb1bb2059feb3d57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79cc78d0a701c4cf012eb604b77430191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961841db9fbb53750def10030d995c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2b45b3b3d74c800195f82bac2da06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5e2a83c7ab6b6d8a31e6e53eb9cbd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad73ab41625c431e46c14047883122a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85735dc79a5ec6259430fa10f8f07d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d59ccef9bfc4a3a74191ec9f6bfe8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c44bcfb8540537d9273306f0acaa3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef733aebe6520488f4116c48743ee7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3794db95a0cee855cba05ed49ae58c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a25742866a6ad0a2878624217d869a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11259d39d3e03b0f595fbbba7fd89d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc17ec234bdaad69699cdd4901079c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd3956a9ed6b689878d3b4eb1b769f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7ef0e272a65984c83f617f55ef7c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed753f55a6134862655914c826a5419f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7829976a4fdc95527c59f977c9a777207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222d70f5ab2ac956fd0e35b2bd10b0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad3885e2c715e13f35c6a6a3d13bce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd29b72b8914f60f7f4eb58a38252d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e0fc62d2bcb80df84f9268ca3bc51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c844ee13d8f219ccbd5789600bb757212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606f094d02a01d671a3323f8a1ecc57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81036599e521ba8aa38c2970617357214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443defa37bbad78183a8098ab6165a38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e773ae7635d210e2a7926015c48951216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46427d3b488b5668d3d42d4e8f341384217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bb08cfb6208f89d7d0500f7fef52e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1606d3315456b3ba0f5628c88dc920219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050008b28db4332d0aa7b230cf54af3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d7977921ae48c68d159bc4905149a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169301070f61439ff8fd151dc3a6361222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e057af5ee1fcc7a5c73f38d4d2c38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e014156843ff16f37ddb42e0a92b794224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608716904f966edfb38447616026888225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881778c0775a2fe7616b4be088b87766226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d97eede4ce6b031b1b8a87be67ded2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f3778af619f17818c3e2358868448228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd441db7859b0f5be996b72c9df5474229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d813289092f33a509c0232ef2d73fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d660f472dfe551f8aa58727b41c07c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d702f946fbd7bcfa8026563984ef09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a0cc4720a0ed62890fbb729ea424c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dde82a2610ab278d2359a2aaa2420234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e83c1487985f346db17a673a0094c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee405c81fffa3736a96569ad7101664236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81718112190b35f264c7b26751ef1589237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a92a5fe279a63d49bb5864b845b352238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8db3fff233b9e0242f20ac2b84304239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6941c8be79018ae8213738ddffa0c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013001718b15e394720011014d444d8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9ac437ec5db6bb271900a6a3ea69a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ffb7902d71e8bfe2ce6dd74e6f677243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8154496476af8e5694a2d80ab885cbb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3ba596c5603d1f0630fe1710ab967245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb49f432302d10438b4fe248858f76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9534f2e021af4ea1a3fd746578189be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25ef9d179ab75e091e9e8c9f7bc059248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35121a488349be50791e186c914077a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce46e3bbe5663758d3ca3724855eb8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e3106f3deed5287f59419ec59cfed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec8324214b41c1d1064077c73b4f8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c002243d90e86369fbfe7384a5d518253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af449af3281f0c75dffe523fa17d69b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652675a9a7b937d98c8ea27ad3e5b54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7059393160ea60256a69a99e929d0cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59598d69aae9a6b679d198c89256c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce63049744c08a333dbf6bfeb68f34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3412c5365ed30607ab472044d69775259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29629d4f984f679275eb8560c5362940260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213d505048c41ec9587c2bf1aaf4565261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c1fa47eb01709c653642e05670f45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ffc434db77701dff510937534002b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae178c499ebe66f2bb62be866fe3f31a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbf1be15ded3d40ce852fa9ef649af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ba5a7ffa8e32ea6533e8785714fe4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac714619ab8e0285e3d35ca1cbfd03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80279590423cae66276ea02613c858cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932702c5ab45ad109bd3957f65f3ea1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3da28b7be326b98190333beee689e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb453198f88fae5ae9a3c74d17ae3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6299dff9c35020f5d760fdb932fe943272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07798d48d49b93348623221bbf0c39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32b2578da2d31156016e0e61aee786274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f337b3ab91f071936e3edacd0fb24d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96721ee395ffac278a34d697a3bea64c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a782ced9a00e68383e6b73097e835277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f4adb00a873327645b482ea7997a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71265adf9966310d001cfb51eeeeae29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78a147ba2524bd938554fac9fd8f7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754ed1ea4689329b00fcd23a9074927281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8862722de9be269081c3652924c6c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3e06bb441376ff9dcbd586b68ea2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae206220b50e5f1e453ac36aeab54276284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797930d75ac01c7bd06a494c334ca381285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf2696957a47d05e88f4ce5aabbe6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81647d2d9ceec212a97ddbfeff99534287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5de4b6ed546e8dcc07597ef4063f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0644288f5b7ebb6d600854b19b13a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25724a9db2c75083efc86fc3ee436d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794a158b5f84e84bf7a2f2d3f9eed8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1807915dfe1874b1f4ae9cbe382a44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331d1fc8c3f1332e0f0d3dd6f2b3c3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b871cd9e525d25c48db19c9a25248d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29e8ca943ce5eb56f783452f673bfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b05dfe4314421158cba4bb4d91e9bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36cdfbe3ebb9181ee1a336cac20f0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cd7f604e5634011d464fde6aaa2e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dde49b715aeca0e204a9c211c666c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20236087ea8183805152396a2ff171b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d79425248ee31184be167279e0e962301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2458e5739ec2216ef8d7964f741c44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149f5ec0c0214c8e711a4cc2a188825303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cc5ad556ebbce05916159e8067e3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b22ba6641dbe2a952caa695ef0b11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e53f2db5feb40b2174a1bd002bcd11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d52693fa0f6920f08a5796f185c1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7aa87d90745d80e59cd6d001e69f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ed444d2c7973a87d4cd3b767c88f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d9a5e8ce7876d859e6c162bf2dc56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e316cd4d790142aea86c1167c1363311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66a04b28329cb7474c4af9d348f034312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420d94a93da8041dd4e7cd28107fd86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c511369322b05e8df6fcabe28a6c2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408048cf8653ee22ef3c33082137daa6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cda4bd0c98de8cb836e4c72b993ee0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204fba7d5299cf4cb1e18f8db96f130317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c589a62ca236570da6b9cc454d028b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153610fee316c771c264683652af1f02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5216afea9b343ca3e464bc742b429d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f19df286005b0b079c873dffdb2c7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001db88093fd6b7ec05abff5ec7196b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece67d842860003ede27b4bb21a3eea9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0968131b6188dbdc4cdc29b76d4ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26873c3b9ea16d4ad46a7546642616f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9af65e37fe135b2eaa06d77de7618c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50a27f2ff99bd5cfb10db59cbaf42e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaf24de0c822993c0b729e46a503b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb614b17a00fdf8de45e495f576a5e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b1bec3484e336f957aa871cd03e8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c996d4ab5a27071a01301bbd6393fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dddddb5dbfe60280b34791dfb4a8ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225dcbea07cdb1394acb646b150e1f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284330ed87c7e27164a60e6f41b5cf3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7356ea53b96ba0cf61fb7ed575bab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5814dcb0246fc8432306eff119133336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4504accb2698c9e6ea8a5cf6abccb94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d028ad255a609877ba296551972f738338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd76ee7feca7ce6023287acac45f10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d5b1c47ee217c136cd1767e86b3cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0998481e45d4d6bb9a982e35246259341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac30be1851864a6ac48ac2be0cfaf0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7050ab95e6e9c8ff53d1c8ae21fd9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130699c0be1800a13d26eb297447e45b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399b707a0e255333175fdeb4c59261a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd7c7d5a21cb36f7debb1519a776ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc70236363465a7f09fc0aefbc04c2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ec80dfa32877070912831e8ce5b87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c0ff0148592f40de7e01811d237e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337139e024eafaf99d58818abcdf53e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd0b6cbe5e44a08b08231914694ca3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc96c113a0bda086af0769a2bc0459352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce483a2b50847002023676d0e30ad3aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ccc8aec60fc2314109bb004523221354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fcb5d51042d24d8d75694196f5452355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2866b498a9128100c1f108190ad25f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4218909b633eb3bdd6827b49011fbc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfb02486eb04366a4a5df029862aa0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a63ab50430851a519258f584b9015359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feda6a6ebe30b579d7181d951cedb40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ffd4c7772ef92fc5de6db09dab591361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0316b9e78eba5b781e2e5b353c97d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7ec863c8ed318872b64fb5a156841363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af7049e7286586e1592b8d40ef4da3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e293b162ba822c9b3a20261d549bbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc535a023eb2383bb56c42971664e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb14d6a368b3f7f4b6fe53f05c7ffe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdfe90765f4fd2d14cd3a7065c43dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28583025a9275089926369abfdb41c75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c17810080059c40729b4e0ffaefdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94c3328592024b82165f693a051005371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c54715c3e67f1b10aa2c68442ea87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eea5f71317c4bd470319bbd4a1afd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6754d7a169d1d0f1d5f449cdd7381ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38159e3c65e1410c6a36b7e4f14307e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137277c8e4ab78876b94cc855454cdf3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af630917276e2a97d7b10a266483585377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455693dd17986ac4903d5e9dd7965363378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215cf039fd60100b1b03ef01cd6205a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06bdb8b9ba7ca724883399de6c15d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542503dc88ea55e5da25f40cab7b24a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828858a255b8eaa3b396f4f54ca2bb78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f3f3ab25f5e4158afeae41e17a730383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dd5a69afb627596ca572e82961e30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b56cdf8e108a8b1b1eccfc2b0245e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa94734897c7af7ea72587a6f3be991386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3675260836ca06a2014f3ad554832d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92751eab34eab5ccf887dccf34bed04d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a639bb28c8a3e1cfa06b9c58736649389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60389801abf68eeba3349b35ae2092390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4223f5cdcb7f349ad51c9291e82ed6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bcada9661b1c4f03c6a68183253c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a78bc1339860bf1e19d326c9b556c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e11c6d144e64a4f5cd3fabfefab86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816420b4b428132e8c2daf8eaabe1ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f1ad2b39bb394c36618959f3285ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2988e19f7553f30c2b67ea06d0f84397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191ffacc153bc98b9d3aac2187c83c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d803ce6b582fafe409aed921ea17d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d147573de6de0032d78501d09b28f0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40933127478bf10281821761e8e031ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0761aaa98bf8618c8f40b0d68b8fdfb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adb58bb565bbf91ff629c3080d60a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d798353c3e00c484e2fce5af6acdb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18dbccbd1944c2c5db780573d7f4cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ad4cc95aafe0e9bc1c48bf04f9e3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe45dc855895f9e886aa284ac267301407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61ec8043f3102f9f0e0efabaf4beaa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb3f58a812dbe4036ad75947a6188f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca7893ce28567a9ad1b3cf440641d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea5d583f63b2db759509adb4fafedc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107435e4ee82098237d8f541d076a4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f505be5980ab55cbd08a7e9643efc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ef687de5ca8ec9994ff8f68e64a37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc366ddaa9ca75898e299a007e1263c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4e911f197c547221077f4a73f7f59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886db45cf8bb97a1d715d2aa0986c6c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1ceac8e6d7a078fb076465c07650b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0972e176679eb901ab98721067e6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e04f659d61351935cb1227b513dab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d871453b46f19cf78c69eafe8097a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64047286bb96e1a2ff3a65deb0760ef7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4fb9ef0d9d201c4bc82c16452a2a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45d46a0e213f8c1ccd37ad4a682da9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e51825efe61bf807c87363a8d8d53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bdfbc5c4427dc8167b15a81d006b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec70ffc47595da6880718493b085b94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c78f314931cc1546ca31aa6725a32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891f7782f3898e227a5cfd7b2241f95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931941de9997e284fdd7320aa0cb217430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68689a389809213143b12b91bdcff70f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12674878bca243d4c939b1e3f6998450432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf4afd5a045d350e564cc17596923d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa94fc6139240c0e2259cabf70beb27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e422520f3852814a5302feea7a6b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec8ffa0e4d24a645c8d853d6bb95ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe663a2a905d69ffef616554168a124437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bf8768bf4ea018a023daf0b3f3c51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33413d3887badac926637030adc4b23439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab610e6ef3e503af84d2f608a3a1362440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6df87da94bfb7fca72f65ea5b4898441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454e8747a7e64cadec184f3b3aa732f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b93e1f518a2e6924c22f8875fb7ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfc62c94802c958501d8c6fdaed0f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa9341f6af5b867467f23aa810a9f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3e5a818a05a66e3812d7c1eda2665446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44586cba975a453218ed71b994f9b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7143aa316a81156b87e8b2dabb2aa2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748947fd38d47fb83951912de696115449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810936649cb50a0b16dc33fa379ca9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273f6d3733f3a06d5f5589afc7f0124451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a768c2d608d4501e67547b447a918f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73675faca589c8d198225d369e3aa02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ee218d0bac55fef9b14851aec85f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47207ef6ecdd628d0ded11a5d184cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8b1439f96fc05728cfd3645f76d75456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d72d21718bf1faf092f3500b3995c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d3aedb32389fff9d7ad6e37f84ab4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696921cc9a94aa1965ceaab255aeafea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540bdacdb7f3ac609fa8965d4b5f8b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde420d203f04c1726f339dffec3c9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4751c4cae06758ee127661602adf4af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd495aa751c81d36c4a3b9054cd3e0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3d8b8ef98b46a327b82b5773c3f70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf743066bafaa6bd61f0ae3f5b6405465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe69e0fd650cc33b92e6830ade24be5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab5d80190e8f39b4bda3bcec19c33a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f5fcbebb9e3f33903e5da4a904232468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3076fce46776a723f52170958fc68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e846b9791a5f58a65b33a84eb3f93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dfc1d3c91da9ba661084cdb434de7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a6476de48e02c82bdc314b1f74949472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc1106204f2b7935dbb8d5b727379d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4410642fb215ca805a486d9e2cd5d04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5bd210517b4ddd8b262c5af150377475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e0360b17048511d9d627c2a0841de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159fc512be4f2974b6461085fb4a06b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2aeef91cb728ec992c0958cc90441478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605473001333749bf3a26224f2f4f78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed3d7f1139e629e414c16a598d7761480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f48439ac6a75dcf1b47acff3a0c5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8236d6b5624ef55262642faed6ce4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98938041c394f5b7f1b2384312c914a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abd59b87d5aa85530e0299bbe71838484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd52c4d7b9c67fd17c9f72ca012a4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1e00f344a4d05b86731ff07c70b8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a2405ac96cad5453c647657011756487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95704e227dfdf04889c5b163f969ffa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2ef47f76441c7f88b536a26d86b27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3014608350bb0cdb3ad71738e1ec0f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb556f7fd1f2aa422341b7de26d07cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7f1308c70678ecea5d80ff02e292e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c208f732b38d9c71e2a6c4fca09ba21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea62552e2bd91c17fe4356e7f6a995494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aa3ceea34c41c4e658a3fae64531e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64985b664b6de4b65956de5b337e2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b711056b58d3c4278693fd5fdac9b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05a5f90dc261a02e4c7752f7c26457498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e40545bfb8ef4376845a099083775f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db9ca61390619e16179d0d243856ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d405b1c3f5232584874954424d7b17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6fbcd760104c7acc429f6807d4f0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3636929cc9200ae6bb311e6736ad39b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed65ae959c8a71549d918751a9025c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388edd57d511972f06673eb6edd15f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db022f0b9f1abdae2352cf6e96e78f3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1741b432b88df1488a2240835a665c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba23162ee11fa2efe164537287f2f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79037db705613642332b89bfc907819509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d2086c4c6030a02ea376580364233510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fcf160648e4875197033568613d9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d116a6ecd0d4594e4cec6566ca872fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dd8cb9e834ff489371069614d895c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e9277df985c8095f0514f8a9148b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d46c98bc06f8ecde7c5f7b1a43ed55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ade2bc94133d8bed53ac96a3822ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c94d62b2235185b42041e9fdb376be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed445a3f5f5dc42a34cf5e2c924cc98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783b42b68da911d3cffd58fef9f94e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa949d0ce9eb11410e7f8bf60f3e30520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e8c2d645021a4d671e34cbdc8a9cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01795a489a03da29605dfd572b41a046522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f87cc5ba6fa2de168d77670418eac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b051d7b21ef9dd77efe0925c618b58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c75579d6d8aaaee460411c1edaaa2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34fef9bb9b29de2694b5760c0b2326526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb71571cee8879af61bc8d3bd1ec4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feeb2a7b957d4a6550544992ac258e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece92562779fd5a09a31a710a2c53587529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab0d86124f8a76c50284acaac266b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bbb2cce463206cc4799318a6de441531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb536d74b07f2d0d8d2141a482d0366532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90a7867faf47da3a79005ef81de7eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc8f516b81c8f7fe9f1f0d39adaa84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb643c64e5e98600a42c98b28b0e8ef8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b40f90cb5dd03e3e36480ca8d142e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e69ba1f4606342eaa4eb67835fc0b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559b6f486f87e0624cfd6b51e563a32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ca7d949dd06025d27b31440b98095539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bea9ae2764c93256110f3285c837c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8f6f9c11baba9f5c1f0796614d62b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc54eec40d85edcdf13973b7d976d1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae211000ce7318c971f9c2a9aa607853543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704283c1853eb28c47ab438992ab69f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c86d2c37b8ea16a48288e6149ce079545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106bb373b47db20fc768aea39e85a3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ab422ff9c9a5ccb74d6bb3cd06659547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26becd833de091a8ae84462b6e0eb8a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1c4a79f2abf75034d514e6a8f08fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed878ca31050b4360ad4e3ab0fcf7051550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19657628c50af4a58960e9f673e71c9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19180ce7da2b6860339d7143deb919b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d6593bc0e969b1b38ffa020ee9a1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd3a355624f74ac3ae1c25b6a6e864554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f41485cce832870f04755262265e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534cbba3646f716d7acceb65d5fbacb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc28a420ebcae5b44b7ea1aa155877c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15436afe4b58c05eca6cd52d41571b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75573711fb180197b782114e84e9b5a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e760ecc9987d800283702cff2efa49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cde1459b23b8ba072701908ca4241a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de013a172e5812eb604f60abca6be2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daef09fb89154caa7935f9696e4b453563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e9a05691fcf67be742fe3327094ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458780d144c8a9e0739b817af1fcf858565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334157ea5a68a447eb966c370e9e1fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69214c2971fc894b9c96c7f3386ed8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e469d658e86c408601b29af1dae273d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853f4874cb23295478a8e2f878a9ec5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012f58421840426a771e32b5939aca7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848b77f9a6973c488bba317ce9fb4a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c68aa85d849efdfa442c5c93634f99572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af15be5b392d7e61cd7b42c833dc0f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e44951117a7b4f316a4f0bab0036a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b70dc08644364c6cccd1f26c5dc6fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1cf06d1c288804826fd07dc6042b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f10c88336ab4a9101e6e6ec05dfa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9a694ed258a5fd3a3d99ec7723aa8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a3b75892594453bf255675336fb4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aef7dfa52128462ea006b21530433580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b516266535f7400b1cb4395f912d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c9f687bd7f9e5d309f173d9c4cbb5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2db3505ff6221ef30e1326205dfb51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e5c794708ebbc5ba9ced002cda8ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01409614865b45bf130da5acc3ffeb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31486fb4a5e76f3bdf3f4ac3b02a3a54586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8893312156ac1026ece39f98dc97f1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a8fef64ac4f4e40697d01b5975dc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d60631fe9406f5942b8b872b4930d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751652bd76a1300194a73914487f4e64590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c082799890bbfa0a0b131a62f49a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780eab4631a0107128aac20588080db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab911a5a81a803d2c38efa659d3b1778593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af355f736b474cf8a5d95c0a0ca6e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30577b084c3a2ff280ca7db6648d761e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c844bf1f84d753b451833985170fed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bc6f87ce09d555a2e05524864e6f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4209c27a2a92fd39fc9d47b406c2659598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730c2f327c44f76202d6d5843e623cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51946fb6a13ffe7a78815593d39aba12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c29384360b79e2046f35d896e0143601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c5c6c100c9e68917ca164b00603e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511bc7d2e16714ee23233baf8e33ab8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc06bf9c2ce7ce8241c5b1c183a8be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec079e6fa974a6e63efd83477178b42f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db1a5f076e9b90a7d1bd5d197cdfbd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0443b4073e906bd584dbe80f40339b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe7c23560a9592b757854785d9c0ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e134e1953c9449ba14229f800c136a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567350bf0ef58ba77ddaaac73e62f4a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3c811495a307aaf97cec8efaf570c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cc5fd8ee699d7f7b181f3ac7e4906612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fab046f754d7c7f8f52610f4bfdfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c87d37b33292e48c45f20ff986f4df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0563ad36344ada906f771252fd2563615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cb3eeea04bce01411564232b87d5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7e8037912376a7dc95d41dd0b993b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791a3474dda3c11b055d04b82c1a53f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0189ec655881074ec9908e75eb5eee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37e6287fc1090b611aee0e64099259620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7ced54e8e2540ebb37faa0293083d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4615072103f904bba0ebf484ae17bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de550c56d46c297f8fe37a261d94804623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942a24f95b351e451912d615af993eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330ba1f05c336fd7d3a4c11b82f8048625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d18837d7fad6e55c80c429f9abb0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b9bab045da1171722fe6bb8aed466627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8728a9c4ac6df9914f1213fed9e4ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e9a5e51744167d4a2500bc929b93b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c6d51809e0ff5e8fcdd21265fc2f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352e7f31a38897510804280a4b928ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc311641af20890b3a23269359ec40f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c736c2cca10c1f56c74571b6c1dbcb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07ae13e25894a5b3aa6728c978f537634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e1629e5eb6f8d1de9556a5c5967c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc68d0cd96ae9e8b354bbabaf4e962636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dc8c3703881bc1b3e9574ec3f8234637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba60d92ae311602b5a1f959ff1e2909638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae158bdc65768ada7faa6aaf7828bf2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c3c0515b0da407c026649b2470fcd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42928c829a8fc570e5dfd398ba59ecd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909960116d201fe8b8268aeb208ad0f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03270d7f84baf3a1f08e133a429f5a35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2cac265c05235aa1ea637334ec3dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969da10d749ef87e1dcff4f7932b566645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888039daab46e39a09bdc82dd82f3cff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f875f0534ae2c1359247563872f51a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18e4e2d9e01efd4eee40e797710de7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a539af0a099b0a7b7630f9c314f99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a6dccc23fa67237eaa2a61eb9ad17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5df4c2eca1db7e571f2e8282e9d95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd0221764f552767377529bc91b8d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0875ca696854c1ac7e8f8be2d931723653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b269e09e33d52a9034b6aa69fc3a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dc35a4744ea0d9d142787b9e13085655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b2acb5bb9924abe49fba15e99f7d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbba4c2373222736c033ff495183eec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499462b7bcd7ff8cb4bd3485d4acb2bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802b6621446e88b852cc71ce8e5662d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96a696a06d6414464f0022b4ede799660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c98a74b84bd8f76d6b0a73e74d634a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ba223639c6e873f5dc6f6e2504b79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660026deb068a92127e2cac02da352bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef066514736a653663f59b3b243e68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564ff005d7968d77393e72a8528e320665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7180c12dd05be902b80676790d1d986666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ad2ded5eed4f0c167ade9651d2c3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13957ea1202670c5130d39c2a8873229668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d19b8d4ca3f1651c2d9391f368865669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a51a325a2a1fd2eb9cc821b5824018670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c96f0c5635fc2cf50ef3f7e40ab267671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f68a0647d66e0b995f86248d3f6a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23975bc8a39d6bc6283f0b945d1e5946673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927db07915a3ce269874946c4e502d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07692176c883538364ceb52c789c6e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2283a855d04645a73af845b2782ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a81dea1c67fce1d1af83f1946c4c57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799afa7d83f453362989242173c75ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb257b5292e4067a94bad41cf463685679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7443792dff51fb146b33ed360280c52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d212e8a4c8769098c27fd9ceae345a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb73ef23eed5474ccce2fb8cd74a8b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a230273d48ad55997f1b54f7cfc2a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7f1c6134270f0062417c59b2ad0ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422be12fa991d04bc9e06d2b08e0a7fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af6dc233731b45deeaaa81402a6ec7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bfe494e21cabce675d7c27c4f4f21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17805585c6b0bab73da709dbe23ab07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3298c935add87d035431ed0dcc5a39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f85e28187fe798a65aca58bb95b93690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef011e84f0010eda55ba91ca5d28c7cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5489504f35591cfc8ad46c30af2db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f618fdb0569ede173eb0e1239563fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcf225d02fefca4c422ecc1f164740694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befcff7297d77ffa69a10af9bc77f40695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaae2d01fc603672de112ff91fc418696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a473571719e207f4dc29edd561255f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eae856c6ff7ad5a2696e8da1405b70698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d408381384c1bfe078761756c4ee4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cf7c2090d50eb399234a9dc8ab082700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0793c1790a9f3dbb5d4c81fb78a4f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186dbbf1e96437c2e0d58cccdc090d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566932ca727dde79f359b1f0e8989c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bf071711b44667a8e407f0aad910b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27675ca437dfda3eac6bb2c082c8b2ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0113f96228295a85993a3b04d97c84b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b39a46ad8dc22e7712f654da4d56f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899f4677d7482c39b49439000b4776e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87066f248c063cbba647f6f5196a1e61709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dd12acb46ce747ac1a17467ed85bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96911d469ec610df48b0bf2d72d90068711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d939ff0df11c9b2e9d40dc5f338a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389cf0886c86b6b1472b66aa9704b7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d0e4261c090a23d4ff81ea992f28b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e3e02700d67217f092fa4425d0807715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757278ffd3cb63b3607ae90d767310bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c565835d3f85669e08886d52e18dd5e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d90c0c76067071b1277bca51522666718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40f791386a8c498a3e1a743131f9bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195703dd1621735267f1d43f5584b8ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86bf35654d1afeca37ab2e76a0f779721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8be698cc6fc85b26f0eb7e3bfb449722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ac38efe7ea53755823e77cb3ac3e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985353027bfc8dea8c4c03ee774a85b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6b4e395bbdd73106b7f945dbfd149725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704008c1a459f171ef3ed442bd0dca3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c38046e0ae49121b917e609416f00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4703a2e3ca07184277176dd9c901b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb273366c46d0344d6ea8d3fdf10ba31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf28b2f962376a5b2ce0974bf12eee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2d5c0a8019c2d1e858b7fdbdfbc50731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b259549424328d3a08233a7a380ac6c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45f5e339a3a29962910c8a358df191733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c314c9c6527542e516ecd850f9e0793734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e0a931f7224c468084521e68b3855735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572e30a43148c7b2373a965998b642c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a59e7789e73604901ef11310c5b518737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264dd5ac3d831366f886550b12d69a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ee4daca7ec2a3ba68dff0464412ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533e785f33342ed55ce69f2c53f1e65740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a650c9c2500ee2582253e2644ffcb7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e743381534dffbf9213bb4988a18c61742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed9cbac1d9c424af960e042b4c5886743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7ce38e98db38404851430ccdd4a57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03ed1c2ea3ef638db7d0a380549a54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cbc25b9cabe8767ac004136644dbe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab8184c3befea76eb6fa3ec60de332747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3989971a1575daa5c0db5e7f59b51b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b6c662d7518831bdd1076a06e344d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac140e72741d325af35dd4b588e063750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb90288d86526aaf1681b0d981b44d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace12ffa00002ded7ecd6922ff1da6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d2f64885673b72e8d9b09756478d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dde7a6b373077b31d966d119c8fac8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cc3837aee5bf527316ee0bb8353fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a81a4b66b6cc10e639a38342c1396756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e838c6e2606ece74e47c6342feddb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723775a5e96370cd261eceb0b85ad18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fcaebbce3c6cc58e57df862086891759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8cc11a062eb6e0ee1074dd6a31008760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81064081434c058f38cb9e8f06fbbf2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e310d8691fdacfcd4d8a8c51cdac591762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585650a2acea7ce8b1babb91d14a3d1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b852c926a8a86180c0a1f834201e00764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2780a8ea76fe8b5e0e2f4f31ee5ed15765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edacc345fef7ab70e1020b6a4ca3189766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e24dd7060e9171c43b79b07deac93767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be6869b125962f37939e7af417fe75768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d183b6d7679855c0f548e17ba4e6d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a3414105d480ca6ccf390ad140728770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194538e148897f077350b4d89717e23771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf2f125b21e8808b73a456dd632493772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee723eacd82a8709f1b890e94d890d1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608e0051f59b2221566f1f9142441b1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8503a3a3c793ef93631638f5b80f9f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdba6228c7d310d6509231b3e90c14b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce289db07daef37f4ea676198c93fc25777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5a56e1d8aa49f835a2e02104f684e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b4e6ecbd73cd796f5e6bbcb538b21779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229712626e884cae0dc5a7fcffc3a2e5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb5133b40c212a98482ff8ca667dfb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378039d898e810bdab85f6956d27318782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7380b6bbaf5f188696b8b7194fec360783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d29a9d648d3fc8289b9ed548a95ed784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c84c5baf6a8b06ad7d3dadf25da10c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5343ac0d6e645548c9d1c6f809ef18786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34c33df2d07ead62617eee1e0d88dc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36309db81a2faa07d8f13c1097e01589788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c34f189ec521bcdad12218f9f4e54789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1825f9c82085059f624103b924cb70790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4979192b1fccb41d5cdcba00a189fc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f17359ed09a0557271aac2f2375c4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5198f080eeea3f2dcd32351507d6a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27dc062e526ece9d83d9a67dc581c6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76fb8c69870fb6ba5afe485b5dd759795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfa8718755207587f2120a33c94961796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818916d4bcff52edd21a19b2ae8e74d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a02f48354770016fe688862a04980798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28126edd5a96b00f492eb3cb96137b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b283281317dbef9807caa0e9dc1d77800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b8162a79b4860c41371195538dff8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0b8e43ee38cc6cb4ae847ba18de98802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772a4ebe747696f758064c9b6b996ea803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2df30f1983d45aad6ae406a13085eb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd570e2dc9be465b0b0cffc48ea5db805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371ae62655799500ff6f68265a6755c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6ff15b4c66ab3745afd6dfa95b352807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2f45dbfb802de242080526ce71a43808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08c21dd21ce13d280d96c7bece1dcc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809ee0e4a2cdd79cd6a8c87ea299fc2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d7b8da7f0aa22327ac18904775ceb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f44b14f10fb6c8a40c44f05c0f2fc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0cc9cdf6d7a8a0e56f99217a59305813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc947ab1343ca768ef6e5073f73f1e7f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0a968c9c622c82bec79910efbc34e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a32448dc32900fc3be17fcc59a627a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b6161585c127d453dfce620a3b015817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eaaac98e977e68c71e9e577d08d27818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bac078f4cf8c0220f24920a744aca5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c026a1deeef96026af1c6ca35d44e9d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04ea78d995d9951f086274f112417d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8fa718f04e73545ada5cb5399b421822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9957c0c4483397e6d86ba26a40c34823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe301b98b784603d0e24d2aa1bd6ec824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d50e57595a49edf83214e307d1471d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd029d5fa0acafc9fdc9de2751b3d2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3226c0e35ed66b1046bec8abf04024827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e14bb9671eed5fc8c001cc66ee6ea828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d036501feb6eb96c2659ab5be7d04829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f95d21be48c8b0d04471c2c78ff72f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198949fee61d47efe8d31daeebaef1e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace2a258baca97f24249b774086ac8d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979108616062a51456e65415d722c5c1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78312459dfb7cd70e2acaae502575a9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6299792558e2fb88504ca4589f9af835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b42ce94b26879f9f5b6f7903ec90a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b6a0d0a37757137b53b246fb3d5d2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c78ded4292df7a322a691c9ceaad17838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02232b129ff685edd1f2c381f160451e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9c7911dda051e31c22a548e082bad840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae0f651768536541d82ec829d81478841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9c78dc2a4bbd9e4d71912353f85a3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58373d6112fe36ada54be5f3947efa843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f56eb87452a9d7231616aa77f7b67844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e4b9144646be46b3cb64d2c398df3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aee0243620f52c4a74b013ea0f5e2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b2df43196153c5f7d3eb21d23fcaf847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d7df171aa0cba7aca1e6436a010e8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1535c82e0f84fc7d7d6950032b2cb6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e6e5ec18ca71bbd68618a508fb7e3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0848823d63c2d036035c95bc869e5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfa121950b0080d5b86e9255ec8092852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913bc767805f3e5164e4bb8d9cece89853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbe3c3d3e352e611f37b8d61302e90854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bc3e605c0d970e8f170694df28a65855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b69d49a699719cc9e24b8d9c9b2b6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547efa9a9be2f24e9fc4db370f03953857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedad005d8786fa321215eb03444841858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dad1a231c8004a46c88ad02530be7e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac15cb73eaf07ba1d2ae2b105cbd77860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12facc956e5794a157c7cdcff9dc4c2f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8f1ecefc5621f6a62b190ab95f393862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d9c961da74c51327c83916c0830b2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311b3f78e709e4cf5f69e9b8231d16a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf07b4572d4cd84087808a3407030e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dff28e0a9c26c4b3bc1b73d5bd31a4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eff8bd16cecc29cc99b6cf772e302867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086fbd370d825c928c8c09109d62153868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de9831841d3455a0675e1bab9bace0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318b13ee9897a5dab3b06c9793b968c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e0a291598c879e47e3ad95ad92758871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459f69cc1a969a3c0df6f87349f8617872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe36733741341c6ae58c213b1b45eb8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85156d05633f93bfba8b2b107d5b28874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95f44694654c3ab1c298195d84c37f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2147eabbdc0a9c26b440dc5987107d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825755d6f78671c88ae6085541191a5a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf93ff9c153328ceaea7ab5feb20c3d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0ec857eaf98e35c0dbc21846bd395879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68b203e25bb24325af019f868c37ee880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d1e41c7814100390d5141406e66c2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227daea4ae02d1b82e5d5da4ee456af882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd76f649938114762c50376a9e695ff883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dee85e4159459a227a02858cc184aa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cb03ce0a765f2f72925963727c35d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1fafeab7477135eb7d1f532fcdcd4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831884796b265bbf75cbda988f19acbb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa5f7551ddc8124ff1db6455cd3950888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec55832b7ec11d3711d5854484f9743889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89297baadd6dc4582d89d48d9d3f8c63890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4ab0381ac54653228b7e36a6e59e8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd3fc9f6b273f6896ebbc109dcce3c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ec136bf2c4d869c4474f9c4c297c0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacca67c999ddfc06b3854f132c8b33894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb229297af60feb667a926056aa302895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2f4f92ef4300bdd7279543f9a368c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d3b538276fcc45f21ebb149a95f7c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8dc63bcd74fa8bf0bf3538a23016d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44223fec4aacc9a66f29ebc139d5f57c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ac97c986b9a7d2cd2b04747e8f3d9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619531177ab704ae913d2cf856e57447901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aece627eb6656524fd29f61b684edf9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13903cc9ad1a743b6a0d0a415faab0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34da8c0f700d4822470ecf5d35f1402904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8c5348b809991678db1996a446674905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffd22708bb194e3015df79c7b3c84d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d44d75deb1a866bb003fc033193677907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d196086b6f55117ab6a4d34f880ad908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcb72e54aef240c4947f7cf83bdce4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997ff70d26830c54ee7c4bab66d32a2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cb8f3f2921eec933bb5344ef96a1d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65b6600a3f129ab25ae1019c2beb33912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac56927b4129d47aa6f666e34650dc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64fa6a14bd00d373c492e5b2cc6dd2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f5ec461cf31ff1fad32ee776743c4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a56111b61d22d0cd2506ef03fe006916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33e64ecf1c288a489498547fefe5e4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d9fb9eafc7cc1265af5f15b6327ca918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa6aaa8f631d3f4af05bf0b6eba9a0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad666f90cf3b77958ce7c322d1c26382920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55e8040c79c7b85b62afc1441247e4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f124d57e94a07c7e91d5794c9e1a54c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ed96b2c08aa422d58a0c1a23a369d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c4331ba02de6ef47c1e40a9e6ba0b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db00251b84e96430ab1b3f105b46dcd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3330989049f12fee639ef3875fa34a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45c5c8de7ee2e8fa185325f83b737a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af846ae053bbd2a4641d0179d6f6285d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eb608d449924697408cf2af4c9cba929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2cd6d14681d5dfb73bf16be7a06fd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074e23e24c92e8086d6b38ae95145f6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef057b4f7fe3c00b51e4014387114010932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a9592a95a391040721e9151326777933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4a43aac435e37335798b80440bba4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff18d0cb63d3ac9aea9d17cc77fc43935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f922e427271836cde9b8d2df741ecdb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71194a1effeae78099f7eea46ac12a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d899a5b5ffdd432866be377052ecf8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e9fd5a6bbd9fd2f88c0f746f36bf1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9937da11a24edaf9a4fce630608da940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943a8464f65dabf236b0d26b3824c62941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b792b9515a603b18e93cd949668fd9c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdf16683f700c865e5457c4196b8e5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497419f325f5c6a5230d774e4ee9e48944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad00e641bec8217e2e6c10a568c3fb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e30e9e25fc13e91f0d92de16bf146a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3847db9ff76fba0b8093df5f08e39c7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b4021fbd3294d9c99763cb251164c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e905f31fd7cbbb4bc8d8d0979e1cc9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb2dfd9d485770608f34d47d6cd162950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db1f8890cf809bda250f6146c81966951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1cd90e24f732bc678d125ecb8975b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d34a53126d95018d765623613dd84a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf386df8c80565c2455133a7509d7b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d2ea459b48239140bf699b5ecb71a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecbf48a6c4c260607eeadd1522e967956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b42a78940414b05ba92c5c8135e68957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6ef44763d1df0d3e515da595d83b2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafb941b3ae6e98bd927a670cadb213959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45166ba5b78067193cd2a1dc666291df960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eca04d0f7007f35ed306f0df1f3b79961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa991b0b0ad3163b4fc54b46af28816962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aa6187e3d75bec038a61f2322ad2e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ae1a9d35debc412f8139177ca6927964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6b5fef9b0ecdacd24b1eaeeb850c8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13961f012b7f743054d6b930bc66283d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d112bf1467c3c7ee52a3e70683624b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f647b94623887349496f1a2c7e71871968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719763a1c74e8bd674ee294d6d18b0c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2c7b420d3ce14d17fe6c4d521fcb4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baaa1ca1e58a023bd953df7f4818bc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83931437e00f2b504f0c2533e4a6f5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ed80b045a0100c513cdba61e619d7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef9aa1aeaa920b440e96a315aa8c98974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227f49d47b816d73b1e140ffc55ed8a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a86de5891c03dd85dc3986b12991e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c85ee32eff52e4ca2dd4eda370798b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ba201fccc3d092770c86b0badf858978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fc646b9f798092b4393e61530efe4979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb835521ddb13af78c6c46ca93a9365980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24088cfb7836f4d603953daec6cebda4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e1ea47851ca3f4b66c5be4d9027d1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4f0da4763f4b94ae4807c6dae42a4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fc86b82b2045c17df6a0504c5a556984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630cfe3f04ac93d0d947917ec37ed78985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9c90cb9d2aecbda8fb5d31cdc3801986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f9ba4b31bf0be6f7dd94b970de8c4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7f01d927f5e286467c8d0776b1c5f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1a138582e2c454a6cf6bc17fa4c5b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9c1c4ad1d711106652c632270909b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a051cfd11098c96c53de6c583e45366991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4bede2577f22e4b406b7bcae9cb9b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392df18a6cc87ebc55f16021ce23126c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984a14aa09799a937c5ad14e73f226c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f016ce7a3e8976bd64b54beb311a37995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a01a81fed4203c9cc3d8c4182477ff996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acfe4702a85af2ff067f9535bc3c72997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>