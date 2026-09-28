--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60969f7361db119efba343e41c33ac121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40742d01ee262317f26796e369d5c52c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbafbe0af883884d196d2c09cc7b0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2abe9875e02da113ae9065602e6624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880dae224a0e2d16ceccb1f9946f5d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1389ff494e76359735632b6e51d9ec66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a00cb938404d5e699174b89791c6047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c83fde700c1a137b6697c0745275b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f889e0a957c4d4c40aa069a8c43939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bc53792b7abf2c576a2959057bc2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157aa0d2bcb196182ff6d79ee6c7fe111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ed07bdba858f3a2121321fa2694de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22eb705bccc4c22679a4b0b354afb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb110dbe2aa74448933819145a34ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dd6486e32610f5ecf28147926cbb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77197f5cd6bb37a5c0c4f342cf9648ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0297ca228e912c19c565113aab6b4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e7f8e2a9c47cf215ec1c3ee3584cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3473e4dff3107dc1726d3e51f28a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabbfdae30a4d9eba3fccb8a31cee7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca9de26a54da50c7b6bf79bce443f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3252bc78b95367a4ae048cfb5082e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88db228565937fd263f7f3878be45c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9ff6038a46539847e3803a3a433da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd470fc6c721a723fc196ae954b29225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa92d41a5a03085fb061069b7a07aa326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87799610dc274e98e5669d72338413627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c951009133011fdb5c630f5dc4711728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaad3e3e9096da229980dc63d167b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1226438ec9012f2a5d71d221a5efa2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dea2450dba27386e5ee590c668ddd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43986120de3e55464c3ef3905cde4b2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a3282dd3882da9731e19440a8274a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9126a7a12350176eef9099ef63a1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00655c9645e05f52dfbb248c52ee95835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b53cc4d7a14d261993d520eac9f2f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927caa93116271eff2af5c055936c1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af74beaa869f034cb8854151675e2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570062bb34618b43a575d132a06321939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bb551d0fa647b0d1e6c1c2d04f71340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cc2c0ebc03b0a3e05c3a8a52c574c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca761a166eb6a4c38911b9f1e0c4fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2d9bb5bdc8b4e2d8f0e645d2cc0be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb5f00965f29e5fc164e04807eee1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f679c6c5ad392e3b82f38f1fa54e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84698e1a299881046f1a987ae99b80a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd252b674ab9b0933623c6c8938e8f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfb299ff722c4027a484a087809d3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e87529d997ad23c5d1e5da7187b8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331197014da952096a07b593b478f68c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4986a981318b0512dce703cd9fbb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdede82da2a62fccc3339dfaed612d8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85cbc080b61e06f1c5d47593526d3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc406653d5ad81b2208c6e7d7294aa654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cffe5c4fb53d6ef9ecdf727fff1ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd569feabfb90ceffef25534a02f01756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6eb98d81de8cf9a1110a6bd65b15257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6c66f585e37c6a7ea320e53b738c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b67f0d2b3f69672a46060f818d85a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e0af2cfb827cb0625f9dfffe1ba5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1347f58e77e5b78a4552f2cff033061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16328dddbc39f3600f03286fbbc56aef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be8961798ec01f9207736d343093e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008243dc3710ec4949c047143e8f35be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6ddb47fa07164b8c4be9e85f7e46f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92040d45da2c23ae32c5ee675427e9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90a072753592e9adef3b975d82290f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c71a7567358d1bcac6d5d2f18bf02368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4937ad496fe84c49aa7facc84dc5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024b33cbe937b5e4673d487cf20ecc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8229d13855f6ebca4e468ed8012e9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fd99d8dd4c677a7105aee7df33a2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbcf2b3a2f5957266aecad339d7fc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304953c13cc280d4efe2bf2a21af02674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b558dbe96dc3075bf96407aa6e9512475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acaf1ff65b2039e9710cf51f0efd4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71c4821a1a87f2a423633fe6732ec477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e5c3e06d4f21cb8dbfd89d1efa93278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce6cca692b98ad9301fce19b46855179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4b29c777ccb6bf69be4bb6f7e445880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa99a445093142066b3a793fc17fe1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35120b42d00f8a0e9f1f8ef60db7cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68604b3914e8f136c10a27bb711269983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f36fd4a9699f02a1436aeb1f68d23584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edd8c39b3066d3a752577f5f4f948485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723028eb907ff0969a2b7250a89afe0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d93bb66ae8f54f8e3ed6da157136387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea231e77b089778412c9f5857094673f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7e33a482092129f8941feb347466b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef0b02d89ae7f57f35f33e32195abb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fd710eaa0ecd8a2a0c2f4aa13d26191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dd94c86ccf532f53fe0d0cd0e777f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9de767ce822cafb69ff474547cb4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a100201ee034d5cc128c90875659894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5f505fbd8f6b1cedf1644f509c19795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffcdb0be717a393e5be4f9a48d35da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d8f825a6eb72970236ccc8f037a3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b4f2dfbbce6468a66f54de49bc23798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ae7113d43fa6f9f1833fb71521d8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c093880cc88a07af7bf8e0eb08e464100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b688840cbfc858cb7e9964dba9c52d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c90286f9ca751db66e6588ff908f7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfea74fd56782634dd526b56b8a420b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66da6c0a6c030945776d5927ca67f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1088d530d36c0078c9a935e3901a5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6010729ddbd081f22ab004cb179b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e81cbf250d79b44ea1df8597b06aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b086d0fae53388e6d73becd411248b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e20f46cf9981ac282031a35075540f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac1734847981efdae5e2be2546ac08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570ce197e8eb6e8c8719a6ed9da66db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843afd8b0dacac9bfe1c0cba7b6ae52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7695b19259a47f592bbae5e079b2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366189bb8e153d6cb8966c329cc20d78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe7b11e307f4c73e905b287a6ddec6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484eebc700cbb49f0a91ddba74f91da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e84eeb2ea40ab496d5f422e722028117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bb754fbca9641f2b3a0da0dd40137118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d998f6ea390b1e6c41acc12136a408119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07e1ddd70ae2fe104839b740f060c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56b09fb57f0362c05378d5014ebed9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71305ae5864983de5968c7006cb02f67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766c3717051afb95c3bde7c017ad3cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95a9cb0c6aa6efc33320056a0ce34b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2da1da520668495f29d73a5dd010f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f125bd2bce7687dee3f07d55f25c29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4493f8bb043f876b55127ebf7a6a85f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47c78affa96f976d7653f89fc90f7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd373e2e2a5e05c4b2992cfc4ecfabe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffb87dabbe49d1586e38f3bc2156aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0024ace69450167262d086f8591bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09058a7abbacd16369e7871d19aafe71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e30e1db58451cb273db7f98939545133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964583a5ce481118de7143afc6d86325134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522883d171e6ea4751e1e29cb1cb1cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751fd1fa525c5c782aeda1cbbbce456136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7592fa0d566b81997c1a74e7bb0518137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c55821d6cd392e4862c99087625d6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2fd6014554210c76ca4edf859031f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09245e731c1708a6814a170a9067badc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfe32c483b775723dff2450a700828141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784494fcb84a073e46555525c4f48fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32f6841f88a8223fc45c550e262ba1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f816f82c324e40b35ad2eb6e0d6ea04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68d9454fa96f2bca7cf4824773404b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234542a5bb8132a78983520a317f218146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de55baab5eb75fa0be569c3d2ee050147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13c365bddd666360d0395ed5641950148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c2ecf959313874d4fd128704bc2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bbdebd8e984a719654a38700ebe70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ba2a2f5a6b24a8b07d99bd4f017d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b45bd278ecd3ee07839bf831c6adb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ee51b5677dce3d141ffa61900f116153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bca70a0ac560db5d892d53b8b1d72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fd5482f5feffeacb169befba48d43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e69c0fa95a8793c8caf8f079ec909156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa2f4d71514b840574754d773ff459157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef701fc71e3ea800546eb298eba6c88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6e61979578a208c5e59ce13682dfc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dadf194472123c15332443e098cb3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a60cc9aaeb8bafe60c4359d5b2b490161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213cbb4001fc631bbe9bd2a8325426b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182add30907e9c688276915b3b0e4db8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f19d2ebe93be28ab506d523d71a39f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afab62f24e34412fc3e3c3624df3e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42eb2bf237e174cd2dfb93b6b358bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09056f9464e1a514b31af32e272fae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a8bebd40a4422bf82525c996e098d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7be7060fce92f8d92285e1b67bf23b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4ae9456627cb3f7394695038318c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4de883a4479c1e2f52a605bd18ba9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c3212f6b7dbd2ae40581fff597909172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e31a4852978acbdb59538c133456d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fa64e26e4b8dcb103f7a6a0ebe64c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4313e6d13dfa02e789b3497849d76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b5377eb56e46f96ab92cc9b4bd8b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb92d1d07d6b7f3d51df9f66f40f79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577183b4317899f475d1edb63a77b886178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c554018059a34471b81ec1c22b4785179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b76f67d8ae6aca6330e3667c819fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab64a742d92739f278969f9fa264984181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea804eabe212f422bca952f48d8002182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c8b706c704b3e0b996848614cd9ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfd125e42f298cdd395e31f97dc72b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fdfcdb7fd0cd70b8a844be6250687185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db9203a0401f33adeabade62bea4bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f66065f600fe1c0c0bbc19b665fc8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd91cf19e14715db043c6b13b468824188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe27c098845e780310c88b4fe373a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67bed59564da7cb3bf704745af6208190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3be37bd7446698bed96b3b0e1bfe0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9d331f96cc4aac3889b996f6f560b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53ca99e57c447598c4d5792f7b8cb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbfd5d75389a646c938c31ea2b1bc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72d69e9bc0924a8c122fdeeee9be44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b9c0c22c72f24b76a7eb435df1790196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e68d83dcf3b1362918e278b676576197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645a0ec39b69f0573013179267fdea4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d90837452d49bb374138e351603482199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa06f8c047d6c991e67d4285435bfc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96117d3a234510681738d27c8ff8b83e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fd0988c8116134f86a7fb2709b355202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e53ede8abf96f534de269d78c94b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a7ea1f08d66d75dca5e598e008021204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6b9e7a52dbe311f5a0c582f9655a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eeabcd87e3de28d1d823c615a0f46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8baefbd74088e502ab7f7b9c5665f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8ff7f8c1a9c083ebe5f8e6342f59b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03edf8f5314f3fd82b8c264341b3d42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a71637432cdad6e21371db92a63d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd32916c894a018f06555e7824e059211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75a994097e1154e884b8960ce56b2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289467bc2fbc85ea1241cda04e3a395f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544ee252c1c883be55a98ec20bc623a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aaf867e9f884deb9465e259f8f9b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94790a5475254b86eafdc02ddc3e8aab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38746ddf742ab4177c27fcc40418a01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41d8882383d42db9d15d1a4f8286c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce4775d0e0c1864c3f6b3da93847ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a08775709e19899c27a15656c52db3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84167903ddd3173aa336ed6f77dd8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1dcef9a0edd0a760ed3eec670352d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2aedc29bfd7d0a688eea262116a37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341598bb232c90352c3bb31483072807224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43103eeb7c36c0a70507f82859e1e5ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdb33e151088a6280d9a426f0ab277226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89160ed7b5d5f2e306bf0a38a446dc4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaa98e6dcb2b76c1b8478cfdc2e464228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c513f80962e97af17f4dd231ae5f60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb8265a7cb3000fdf8b061a9947afb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dba0b882471539bf6ee72d77e28df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34e49940250b69ce7ff2d3f48bca4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093ec26d37c7cd3ed4e9a0ff04239a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a2eb77d7be9dfe0857fddd064191e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbf58099ad7e5a4920935d010fcd5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f230912ed36cc19663750422c5585f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57341346d24bbb8eed59a9e647e7bdb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3962ebda6783fe84ee42a8e165305d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65da87472011fb9096ee491f18d117239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88528f9b9dcc6fcc2f1cdc0fb53c8b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a681bb93b779e17c9f2d5658df7f4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90cf5030ac03b52241fd22f40f426a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce34a4427857d4bf63a168ece438fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c796038e8aae44bec413c4e7534c430244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e0232614ee1c79be10bf8eff46131245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92da36bfdf3acd9b82f48f436b904d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c68790913b2ef2fe8fa0c80f52e0a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0ae953328aa1c3fd91e9a560ff958248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fcb61caba9772c04e8290e6e0166f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322a1636da606763a006c9d6bbfd029250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6d8a83036aa0106486124c8fefdc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024890ad06fd93c4bb293b80508ab5ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7868eb2a74363abaf39db61c721cdc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b79453767255e13524e2e775db4471254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c69100d3757c5b0f5549c146f4eb4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9a5afc1436b544de2b658bb08bd0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2643d91d94836c1f624c2b250c746257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fc0d183c2eca2cb975d6b4408c5a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac365a30417c358de85c5369aace8951259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a148cd8eb74db08551fd8947a5155eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c9b0050ad9e63d41d4e14fdbab6ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa718eadc2e2d094452139bfa3fd308262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a52f7892cccdd8e72e9c079aa3d41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95b572eaec59a84f3b47796a89bb1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f666c5ac133e8b337407d58a904492265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52011e85d5e4346e6bd76c52abb87165266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af96a643d4c6dd3dbf4882f0beaa7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde351dcc10fdec399b228aee4c1180268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0fee9034990330fac66d908303913269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101545580325aad286d0afc29d4fcc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee591d34cac35d09861ad46e910d183271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7c4218cbedb5325bec571a1a70db3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179d1037a4f39ed2fbcce01e91d22bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072be80890f90609eae00515f4ee032d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598928d89385243a73847389560dcba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b844a95e1357efde6f20ed8761f13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfe7a992c480c677b0dfc8878c018f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9231a730911504ce4f6f5457a9b723278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84af90b38ee9be7eb2b40721992fca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4712b4d4bbdaee66580df8fd86dee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7877e7b00ee2c7237801f295a19516281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbecbc84f68c3433387ec103367916a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfa5819db6a48a291baeaa86b92f18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714666ef02bba1f5487af71ee3681cef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25ebf28d282dafd7f8645f4812d7ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a19401d9662840f7e6349594ff4b07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24cf3527bf85a7042a2e5bbc2739d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdb7fdbefb08e2f0dab1e6027bb9b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15770302a2b86190a13d63d27038497289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc607e5f714c555a7826f44cd1b7312290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a21937be8779507aa4f9274ced7159291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d668af2426e4406da005f1f87caf2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966ea13abc82488353213a85f8eb670293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4ecb6966a0eb05108c9cd94d6115b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceb2211aab766a258dec3e7b37e49d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284c4a530453f6055947fecbfa331d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe10027516a0e508112d9d93882bdd7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb38a0b922d219386706e4ad196a6ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94ff6617e0c41b4c7cd2f0fa57f1f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826dce74f0b56d38fe1afce89040ce5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac563500e7c9a9ef7042d5d7fcfcbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb19303ba3e1a7afb7a9b5b42063b38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d669719e9b7a1172aa66b0c83b9aeb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e861c9ad64d84f6e2f2e335c2f398f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dae78b529dea9abf9b64757c83299c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71e2eb726cbdf45caf251998126e0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33786390f98c3c195b27ad8a8def312c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bc1d2a2148857a7eb412fc0c0a965308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bc2254ea831ce23c8698973fb1161309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f02e7a7754edcc783e93e077be0603310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc52259b62edeec1296de8b40af8ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891c90847acfb1fe4c0e122e6ff1c91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d46dbeda390c8c569c816a767d568313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe53633941457f9c606e5c408c06b9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5703be7b9d5882bcd588a9905f8a20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f16f028a05f046d1548e68a03281cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d637fd57a09f428899bf1f069a0bf7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b270ad81409c00512eb2e6bd279a8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9738dfffdf5f7e7146390f8e9108d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e059bff08257c54b3d5f7ccba7812320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14737b804c1a521d782a1d4e3f2b6396321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e764ec4642f2b24c499c06b32b987322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014738b17d9f3f26dfac95a25f58f72e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df543bfdcdefba6de05c6c2593316c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220946ebb71130bd6415b093aeebf408325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731594685345cb4f58cf13d281227936326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749a05f17d2d7ec13edd5e1647c7b14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd39abc09ee1d76354a01a6823a6f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203e08963923e65543d252ce1304258329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd2c21b3e1e45a69c7615892c39795330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895221f55aecde8f56fb8a649fb94fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dbd940c0c1f97e1bba8b73e34a831332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56878ecb9359d22d6340cba37ddd29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efcb5137c016e09df43001c930f8df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f3121487aebddcd902b43f53549ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cb3e3085792f7a03dd0ae8e9d32e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563f5dcf0cfb362a3129f24e54a39aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03074c1eaefb2c7955e284e83655db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d95a83de86c80bb8094202ad843b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3756c8bf69d54564039b1f43f4b83d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0fc0791a3df994cb44c8c3d3b58c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ff35d2d9232fb6f8d5dc0ece0fa08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ef8fd881040d56047a877894421ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7171aa8fe13dd267cf89c8012b8ce86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912f72fcb68c3918e0eac0f05de1739345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffd4e70fdfa58267467d0eb863d8e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8683eaca64cf68951fa1545475ef77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7c1c44c5bde784b4c96b384f5d975348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783621c99389d3205075987f94fa07f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978ef0a1d4a3e0b50ffe0edc1e14186350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b86df71f38351cd703420876bda49e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d323b797a1dda3937d773748b6fc020352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82992f6438216ea03d16dfec28d4696353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d276e334899f0ecd45f25a7d34b9a5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79ae13fea8aaf1c454659dd6bfb32b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ad7bbf21c7305810d181f315fa65c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610594e419780acef868b77a818f555e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edc9f9ff4eb8a5efb728571775c10e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e2e5cf6b300826c08cf1fa6480269359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c113d3d3e3b79df228cacc76bdee469360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29edbe134a5ff46f4873e904c64787e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6676794ab3e340c2f68d335860bf92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e53d374619fb735b4399baf142161363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc6649e04d33f31002f7f419db89d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0866edf6bed691398d91af6bdf6c8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13300784ccef584dc8ca1062ba44d008366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fa00bb83161a99677f2582beff092367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2959f527cea61181759747fbc41379368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f557637dd08ed6eb37bb6a9411eb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4908a34a8693af50669b94cc0b03a2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59a1b3b095ff89cd5b8dda7db66213371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b6ac0cb554343ca4f10db00a4a215372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd315726c7295c4b068b6d28a068f1e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ffefddf6378217554a24d9d070380374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b49c21184784cebf12a398c4757bf3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239b4a0db1af20ad1de90880d06b1be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41a68bb0907f4b128ea85163eea87f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f12a0e24cca42498b0148b1a6050eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e60311277166e32416ea0e45e32ae7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0633d2e256cd445472c6ba58c14082b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde64e4cd439e33091b0d81bf286279c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c08916f50d415375fb537a47c17ef4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a2c9dd9a6e3bc4051839d59eba573383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b322490f9f4af240de33992a59f63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5d3257941e9b4b3575462022d6306385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328ade8e74f5c05798a26a16dc8d89d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604e7f0163ef8f13547ee48c861e456387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4709dfabe35aa31ea370c7b5f623075388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8201b874126bdedb4eec87ddbb4c63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b637cea6c456a277607e084bcc1fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47d669333a087dfcac16a5861bb0ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61806c485548aae929e386f16f771e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e64c30754b1f2985f4e109724a718393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174136c097ea1f082dd588177fe4d631394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b698f3e379256b7c23546cae31e12fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acff8699e258177db051403598b684396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5210f1e58082b724a245847a82580397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220aaf02b79e2ed9574ed72f371e1e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a483b0349dfdef6e208137721364c59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d87588da8d767644a9173b5545b0d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069856df846b07c99ce115af44e6149401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c9e6e897efb46bdc548637a319b06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf1df0be0853e00a269e0014ba9e2a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9102d2e73cfa9d1cd3ee0f5883a25c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5437d6152f892a59889de4fefe17a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074ee5d940ff63f0f27d1b87681b95b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aca9e111fabc8ea57a9b123ea208e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0bce3e9f197020fcad234535a2516408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7270c176c16d356ef8c0111e8980b22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669367818fc0899601e344071f0d124410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93104cedc26112f7b578c64a3b40f530411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e9f7ca79d5c2f7449955fb02b88dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d3455369e9ae7b925ba1d605d4881413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c867564241cc773c06dde6bb854857c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6afc144f833e3374eab074013ecab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f0f5c6014333ec60e785d3d48f801416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebd6a2064fc26cb9fe0f22bd8fea4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716b79afaf98f60ec78d9d347edf935418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfae2e6ed032f6ec150e858278ba6c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eed6cb4c1cc9d6cb8651f98cda749420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11d9129638a113c4a046dd9dfe9d81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d8c937959eebe1c198d13607b3c7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37430a525d1728190d83db5b0146cd9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9801067e7c008992ef91ae0170ce3b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76c1d0df3421f220e410079c64ddb1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6147e1a70a9b5a0f196e861c35f547426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22403c02c8e6c92366fc9bba2c90c02a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832980a76541a2c5d1263cefb2fcea8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44421acd5afab8976ae1b9a72986aa4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1527b903daf8d59e352c4122429a30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d499c61509249e606b734423d5209431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f568a14552a35649893a4eb4c230d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8883580593525f12c44e4b28ff4e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279c028195ada12812f975784500bbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0e4a011ce318dd866e9e489577d4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c84412ae8a8d06ca950611ea1cec52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2978d3782d3da71262e32372685ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2d2d64cf45e4b506ae79d17f62ae5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba91b6b71d1f990565f61107d6589ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c16db85c12834598a798c38882d2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f426d5ebe54d3ccd3052a3e7243700441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319395f1ea1666061c1d81ce46c85de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33613809c22a37801c387242bd7b6e3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758e6352a9b0a69eed88f743db32102444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d4f57c1078e3ae8273528161f2a77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24ba93f2ee656060f6c6ecebe01a2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018dcecdd545cea8b6019943b6c9580447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47219855ba8d858ca73fa5ba7a7ae5df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a87142aaecbd0faa54df8df711416e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296de30c1503de6ca53eb630b457e7e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7089203e1756f67f435dbd5d2b09b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfcae0a770a208e0680e979c600978452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882e2de30d3decc6f3031eea01aa092453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcbe325a60e66cff62e9e1f2befc02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfdaab11274c1f75f939b4e8bb4132455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632f4dd2d5e868be26a46987658a404456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ca485b1d08be2077733888ae3e8ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84a6506843c940e53e8e0d8d45ad35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec560ef225b857cc6468ddfb533c9a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae647f17e24c86adeff92a570bfe7f7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffbc47307196542bbcb46d854ab406461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05c467ddce0dc14a0ea568d32a8fc7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3957e7e087cccdbe29469192f7d76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13dbf8529edaedd322ce88d547243f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6cebc20c89ae95fcd907dda5fcae5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d2764906887e7633e820bdffb64ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a54317b9d153b234fc301fd7a93803467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab8bfe47be7fa885456084b7519c9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c762ddd46d42a8763cbfbd820d844469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32dd422b39bdc3b453024b130498ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dcade1a2a8a9aea3d80725b5beca2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86167b8db1149b1a57c412e8a3cabd18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c098a870e96c1be7969a673f4d74e11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a14c1128f7173b0a2ee4d58a99fd36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9eab1e6568de2bb438bbbbcd1e449475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b3c09fae01fa2e1ee91c49b7f81e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65098cbd53bc620bd349e7742da9da1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e49dce73c55d8f168608986931667b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe554970b2b03e4490769904628ab4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c57f78d076dd00269feb910aab741480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb78a705d7f64f1b537e5723908a35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176a2797c5d9661b17e8d564e647b53482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189db0160f3a96eb0dd1e41c1eefff5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78905de48bc0b66eae566613d12721ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff59d3e75dbdac10f70fb3e5f1ed9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30434af89309923d3d356c2d2c06522a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cbbb8f8d579b2489ec28ce3fd5a0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b3c8c628b8f1546de0ebc26cc7c1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01aee3cb5b1add73f3262c488ca77f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540774f9b0e7bd7c47c7d48d58827900490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2e2e1641c642cefb3f2f61dc6c7c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3ef8e613ac5756a0b2cf64d5c344c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7bc2f15acdb75f49d392c086b3dc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801611396d472a506a1c6772804cdffe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a6dfa5eb12ed65f1857058d08fc4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723876f9a238fb5caefd6e264fa08821496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e73efb12a8368274659976303d057497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff2140b13f02b419ac8c88bc79353d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4468a87f05753a67d814ade8d164c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ec1bfad98cae5f3f0a48ada8915f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a316ce27f25b05f16b131589bf3ef49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f22a82931c8edae578cbf8cfc8d20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3e2cefaa816542a4cbecb8533b060503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287ce681de981d0d18778ca6015d6a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcc85d4aaac6278a57424c8e5e4b44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218392583b3c6aaa809eaf4f49c56262506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f479e255d84f5ec8d66ba896d4ae5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6c9f0201c3c86f0a22bd9e2b9e296508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7231e9dd01df548eeecdf09cbfe8ba3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22b77c96b4d71ff7d3671137632bbb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc02b4008a9f3b59057feeb3b0382f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f1486ce67c10ba048c02da5551379512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6f69c5ec44bdd716f22ace4c62417513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989a1fde6fab9de66b72b0cd1100ccb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740700873a41b050deb59d2e68c13c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c14c64eb39c8c33a1038691117f227516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3c9e7d1081c053accbe1d8edc342c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441119ad145fd9f7ab01788c490a139518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adb57a50c73c587343c8c9e67d9570519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a7e91488c3e48d67524b932c6cb02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea51ab627f7d74d5cfffd02ac0eb1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d331137812b2bf3eae16f9285e4708522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59463510298ad3dbe8bfc015ad4dd6c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03d5db39a4418184983e9fc5b6ec47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03132c8225fcc4cba8fc7b0f22b9577525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84882a6862ac514168c6a8b91d5a2754526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afc10810cafb297591b85a8a09fe31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eed1e2b5ee62311ee8761d7ac4bbf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e739769f4cd5f0f54177075f83dc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ae73aea2e864e0a0d26cce6ceeb57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfede355e7572f1ed8181e7b35f782531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09e33c32786c6b84554bcf195985ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31792d16e2409be13a6b0434b7c7da20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce79f5d34ac52d7aa4a9edfa0dedfa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5e1e852bc3b229e722e725eb5f731535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8a19f5d1b4fe99fd90d3ba6feb065536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a181878082c0533ae833908b130e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bab86039a4a2cf8860763a79969fe8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78b309a89f5962e4f89c33f1a297d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7a086bcd194c219611776da1269d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6e9ad0b0cca15b118f1c4f6de00f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c50bfbcb17a80f5d2d5fdb2f72b2e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e5a1b57fcd4deb6fd82c8db831351543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ca253220272edc4a8aa4aee122667544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abf1ee8702e822b67d46d2c7b468c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756c9b2caab72cc490c7569553333a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d788f83faccd4f2e24bffccc45a46c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc36900bfbaf138e65639d8122153de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c82c3e7772baf881c1761a650cbc6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fde4ec0a3e894dc5f7b5ff26295de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072944e04808e69507d896588ba6cfe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2894c7c47a67d9ae18bf767916bc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760457289a339c76ed78a5dce41341f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba42cee4bc2f7f4a3c4f02b1169433f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71126270779086954cd51119c77ff5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c3fdb7a66f949a2ebccb992ec860d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cfc88230a44556f86cb1282a33ebb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70330f3165d0fa069a4f9139e1dd58558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacd6e8c77ca607caf9966894fe01dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681c4b026db88e8abec59eb54fbdb28560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f0c2ba67b6f00be2ca4bca215690f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c5f5b956fa2b5a1448b5ef637a000562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb58bf9fe28fdb26cd4024e6a9ff16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce6ff182eac61d85bdc26b0e3884c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a076afae14bd6dfc6c39724130c6e51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ed6539f0889387f97fbd9f8dbecb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98cd2cb1b3d81296a4f8a10f33acd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a3094688c16ec70b45a99d2cbd655568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78568af6d4e8c3f436685bc5888caf66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17cfe527aaeaf3b32a67ad5d9293b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094b1891708edc3ee90355ee6f66ff6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1b77b390853abc43f3bb834cd4a41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc663b1dec8cf48975df47139f87c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b9814ade440813b028dd9760c93eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc41ed3d86a6fceb80aebf59b81568b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c62fc5a4e84a026540978fd203a571576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ea0792c2a87a90c0f08f79ed75e50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694c3954b42f5550fb71500e02b41b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b40ee92c23ee07a43dab351b016f43579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408398d8f764be57da3f6079363b63a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893709deeb0bb83c25fb11c121f82ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a700b907b6ccae714fa4bbf2640d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b761603186799d8ebe6c8550d6768e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c52f1eac90334d36aaabf9b4bdfab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccddcc7440a79aab0c8a624d01d7c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f04cea9497e516056cae4e5cbd480586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a4982fc384611299325a0b2865786587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0c3b0a316465e535cb2674b978c5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642307f2d82e02730ae49241fae44018589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b092dcf0c183f072b94517bd0d65d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb20630d2d83f032ca9c9b658304bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b5a3eb44544ed23662af371773652592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f61aa889d5f678585ff547ce98738593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280df40b1e3cb20e226c4e13fcc41a1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e409322145f4cc3cb227e2f363469595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671567b02b6847dd62dddae55f1ad1c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f785ad1ea7125873353f2a17722bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558cadce6de14abb7fa880929e3fb5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680005624d7a8afa37ad784a638f29fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46443ed1dcb3b0caa43684bb9a29f7a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8e13ee0605c6f295ac633cffa30ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c36d2c20d870431964f7a2f3cd1b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab374c9268e34f65de25d57ef56eb895603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff7fc2c1a3de7ba43e749f8a5f01bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ac329389255203c2e7c166592dcbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8155f751a67b76d5df2ae4fbfeaa2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635c58fa662f9848410a4e3f22b0c7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a7b95af66d541aacebb5741c6c650608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec71b74cb197895e6b0541a4a724030609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9c731efca02ce18856e7c65cd4ac4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38014ccd9bb75be5e1fbce83f746da0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77381aab42d758abaccc06659be0828612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd4e04e1483a85f1a336607c9b4751613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105b49b9164c6b00d9d2069f530db3d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c28f1011d70060d362623f37bae24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632c6697b2a0da37dd8b2dd7711a6fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55be217228e67975631c8124b68ee6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e0f45052ff4ca95dd904755a81719618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d4cad277d3949fc6810f73aa58a15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc09ea7cb1a354ed0bcd56ba716dc4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b122cdebfe66e143f0b827a4f694b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78453400cd40c2e2a5d0ae41022f13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de2e90974f181cec42222011200b18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb4eb405547d621e0d3a4d2d7ed839624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe8933659bc37f1277bf62ad977f57625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bebecb2737ec5bbadcd248d191004626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead169aab2fb76309d52ad4b81d6fdb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce0db9417f2e30bb8a36334c2d2d6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b55603260bda722cfea18cddedffb0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058300380e3987a08fd39fc4cc2516db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3cac3310f845036e782125825b8f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89572434b561c2cd77e0c94030bc2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2e9c4dc22b8001a5a275e2eabe6c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf76884589d44915b3e62bb655ced3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf11d84522a3cfdf6a1e7962ba73e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333a419d48a4a3f5f99ebb97a546fbc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c5cc72693274c91f3c99393a71235637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426aeb311349bf8fee734aa99331a01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2ac0d87e0a055ccaffcfd759b1466639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6a8819f5df9d079e4feb6af8ee8e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be16aa06623ea3756ad62cd9165258b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823c26c4d37817ba3d095484cb1f08f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce66bbb00e283b2e2ab8f3f6fcdaa26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9da7f68e392da3ff27b5d45026ac0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556ea81a64ff4c5b5308c1362d23cc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c43dc9d9d48aa66f0d63f0e5a5de0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76212cff6476c6b0a1b876d7e727f4d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaae3a00e1cf9fef29229d26505ba4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3595afeb6eed6ce24515e61e27211a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bfc5e3f501a7e1afe81724f51bd76650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429d103846b642956661397b9191f12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e4fb3682ae565e7d93f38dcf75faa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac539d92e49614e9b50f3d1e176046653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5821cabd67162b2dc70b7f7aa0780654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1fa71fee396ae0c46cacd111b781a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a11422624a23d61551c15513b654d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dffe5cff38e4342d1e95a5eff3c1f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9c41b58ba480fe21fc74581fe714c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599c5d24aa2c67f7db5985d1c1e2fa0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd3b43aca19c1ce46260370e0094b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b4248494ef18bcbe6b87dacd8d654661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de570ad11cae9acd6cd49957c78196662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d8d8f755823529d042dfee0d0464d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933eadb6a7c65e56c51f170537543d34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943adf4c683b52ecfc77c71139f962ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92918e916c47a8530d32462f3c6ce9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682139252f1555f970718a693e90a09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8b2816a8abb2eb1614581871ad451668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd6d7ef87fe2f1379ac11147637e04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ed23b9ad5cc1895c5c6250c84366f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240c5b8980013e9fe2859819e274a99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ffba7d95208b3f53e1750d61477ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ef94888dcea6cab3128ec46a92198673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c273c5f8356f15ae53f7b57a13c975674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bd7d9102d510e8ddd76c940c40986675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85115e03bd7247e3981a13d5b3fabd2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0204e5f0d834a3829f703e17f0d9641677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e455912b02f4e16481af45f1faf0382678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbd31d8219a360bc1065c8ba82010c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6e10a26b4b196d529cb8f73a13bf0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2923baed60dbc9a4e37624ff103d95d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eac2707669a646b91365a8cd0ae2b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2c30a3474aa98a93f73b9b2ee7f33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4973a0c2247ceed173677fae3568709684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c96045c695e8d8cb05fc5aa0211324685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7bcf0394456c8fc6f48126055ab06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bad1a160b75d18eeedd54e61f3955f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c7c306f22e7cc70800e3297205c77688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f3219137444a3b5d433cd71dfeaab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8719cca07eabccaa6f36ce6179daa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2b7edc9a40f34a46ce28d2e69cccc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc0c4a7d3b5e792adad9f67aaaff6b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02ee0f403dc4ab590a7ee220efa67a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0256be1c8be13705ae63dcc5b9b4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32020612df0171d5aa6b72414dc596e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bd9d49a0b123cf7653ce27e341cbe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a91e63ca71a1d152c6ac83ce07a57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101c45a5bf56fc1195c3ca7690cd2fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d277077bfe27526db95219b3f9fb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f20165d1e65cc693040547baaaa87700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d893fb461d2a9da3d47ec95eebc2b1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093aea75704cb7848d68a39115c6a99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f0b66df1a53bc04b8146be6596cbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5d1fe4b5d09c0eb53d69600f0acbe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4594403b8f94ad64f7310a689608023705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5aeb753d94f8e1fbd8d93c37528d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2526b259247c321f791b0a65c3b663707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7374a8b2c26dba98de715d5e89361708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fe14e1d0783845c99a741eb4e697f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea114e75b7250559c2106e539c966734710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cced6e22e057d96ffd89b17e36b21b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bcc023504ac43a4b5386bc1196178712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6aeaf13f130eb978a96f29dd2b3aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820288f5364fb1f745e28c9450718242714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85824c1c0ef049cfdf4c0c91d8f55d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b95771fcb1fc5687ed3da85d84f49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0542311d339dda522bf0b0e8d778ff8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3553af1c16413abd0b7fb74f0f4bfdc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73ef2726c308e5028d2335fec6eb65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb04af4ef9de53a1ed3f95090a0b6d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faf5b5bbbed7d1b8a4f91927bc7bc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6602e9d9329685648a5837bf2f26b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264d0cb3c4c6d13404f8ef4a2f33f85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe8f981750cb76ff7e63a9bd488d12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db86b98346b176fb2c26eaed784f36d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfe96548a544f758f3e68f3dea053f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4387ef370057e25a50f7213421fc3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880fd60e47ea30dbc834ed1b96da584728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c827030dd710d8876390dec642d4cbb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9a405830ebe6c5c246f9e37cd7404730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cdba6d9023841cceb692e6e29f849731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7925eafb4043360a34de13da9b5bf3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffd2938b38791414fbc646750fe7dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58760eb53e1229ac675befff271c843734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0ecad4db089938867be777dd8b77b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b0a91570b5f30b98f81b7990ee7b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c49b34ebcba0b54583eefac2b5802737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb762cbe87e6bf9e26d47e5cbaf2cc2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50254c5ae1f935aa33575fc109df50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81167aff92eb03d7e1aa8b16c212d3c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb4e58f0a4f52bfd4590597e00bfdf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02dc89a480974ae5aa2e392e871a4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5c7cab5f61a4c5ff1537d9c4ad747743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420cdcd17b4ba971760d43b2c88287b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534975a01b622b939575e74c6017380745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d70f004ed1c95878e6613a92458670746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824fcbc48b27299c561b8a3a974fbe4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146c45c47f04f64fd9797dc604e6713748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c5a9857eeae38fcfd550eff26e41c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c82748cfd9204d43e538b406160b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fdd49cb059b4f12ecb51d914fbca0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7b122819be67b029ae134c86eafa8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d6d79abf5a06cbb33ef59dbd25397753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cfd805a441f257d6f6a15b0524d1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e7b7c5d53e9c91d842c4b0e7c3ddf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eed2a992bd2fb1ab0aa046dabbd61756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d19c2ad4cc396a4970381cfd87e5e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7befde6d2a9e01d20f93d934f7c095758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4934bdb048d19e070982292290357f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6467f99b23e93a5e9ae0a22becd0ca760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5177519370fbed852b833c35f6a8ba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00343997f8028d370ceefabe61eb82c7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fb304829c02b2882c19309c8fd633763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833a2cd0d8e5e75191d1cc5f176679a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156a2d55678b4db4f5e58f1e68775ec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c238c0174ba35b99aa0ec88651d3650766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3b248c7cb0044d11b3a94b764b219767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c890771d62111948db6ce886dca8faa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80f8fe0c20cbb35709afb9e6e2216d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb829150e65cb5bc17b87f6c2428fde770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a64edf4d55e5bb617a679494b1bad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9400ec4f2b914ac603f579882a7c6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335e9e962a65279a0a8a6eda1ae1f11773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fe5b7ae5ed1df6f83c736006b6409774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032a46c7b4564f45903dd4b32827ce6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedffd48678225cee3f3e6c59eab15e5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0eb39746de0e776a64bb76faa0b2e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2b0756a5514bf8f1970d0987720a3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec96dac31993eaf1152b5fc69aac0e8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886d512dbed3ed8d7e1dbe29b694f05780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0ae7565c597d00b7f84adcfb17b0f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eb870726e425cd1b00029c180034c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccf002c92a79801afe7552e66fb77a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23937b600483383618043b1926e9af9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f1061f369cd88b25dc1c7b5bacabc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ad565815a25b3b3d980d32c2c3b8b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58715acda45f12209c3493dc25d847787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c223e09d8d2bea14bfca54df4fb314788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8344bcc6aa792ad78504f53539a11ab789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda937a1ae39dd17dd97e8d4d07b953790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c310c367ec29b839d7901e232f09b3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524ce2b1b36848e6204cd4ee9e53cd7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc58ba8faf7a206ebf444acc44df57793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0d0d952bf23e8a3b71138dc1ae9ef794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15b26a0146caabcefb11c6ac8ed0c8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b523f687dbd8db058cc2dcd6402967796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2cc09036662cdc806410fe8fdadb0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a144054e4878f77fedfa85fcc6d02798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cd71c44cb944805870de64f1417d6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452c9c4763d1afa270c9de16e1ddf0f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46a9f18b5d81de212846f9db693b3f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d69f666f4a2048fc743f78f8fd83c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1584b768bdb0cf25d6b03b1dec2aa30803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbb738665b34cce22240d40375eb2c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72058f706ac88e0f58ee5a227e7c4e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc953496203f084cf6c290b8973916ec806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37301e5b01a48ab743980c19627cc421807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb7024c27c8f2b8b6d4275dac238b2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71297f451bb2db7bd103fc2fa564a4a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994c457109157fbe2200234b23d2711810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69460efc4f46e07a95c9c89c67b60130811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b3b92987e3aeb2e4a10b56d7cec6a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da7cfd788e90b387a3243cb64189c5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cecedb620f07410637763880aac947814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220265bde8d0bc797dcbf7a137f1479815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ad3aff7fd844330e2fdbf9f4ced5e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcef8e020edf7bd5e2f3ce78ac948ac817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0116e1abe0adaec7318a95055e47098818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0e4e62d1888cae30f3ab5a3cc215b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340e42f0a92e5ca1159ec73ced9444c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48caa319d33aafbebecb8e6c7fcd30821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7415ea74261f6ee2fd1c382a284d5c4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c2c7d261210a76232cf467a4110de823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127c3e2a6eb6bf71586aba5045202f4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a3da18ceda9014edfe0fd27256801825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91aa02427abda17c0e43b984fc8f26826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7fe6a1caddfc7ed66cc9472b282ce827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766cb372741777f491d34806a7ae23e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14844008c60ca301fa8b1c66fa79f4a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f7f28b7c4d83ebf5c4a1e5e94859b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1572655577c1cb1ad27a4fdefb55d50831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ac3e3eddbcbca2899a313c6db7b76832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e6b68efdf15955780cf145f703e0d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40538d2a5dc554477b2a218b648c0a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919eaacd2a52a108f19b2bcf32e5f7b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10058b534c875d9ce5e78c35b939cf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fa2dea6f6072f2bbefb9c88f04da0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810b608552ebf463f4e4408f7fca817838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc800137cbabec889e20b9377f4c129e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b022e5784fe67772a26cd0c5c42c29840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b8d0e0cf93423b26e256b3d0086ab841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48394ce0145e0a8d75e54409988a9895842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212751a36b132f8cb6ed973d13dfd8b7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e6ae2056c693eab519674d1b81d94844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63a8da77ff501e893762078183db5d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd011ee0ac1fe72be135a9e9fd69fe6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b29ef8ad5d7867635b8023c83ab55847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abd07207e2d5207911339010029e81848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc6618b5f0b707ec628afd74e1a5ff849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1d0ea4fea30ffdf6b71fc17cca0bf850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643290f8829d41ceb0c42784d22f81bc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efdb44708a670cbc3c011c86be5324852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fae1ec0ec3ac8e2c939fa40293076a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386b5765789849654bd4c484f965cf9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bb7fb64b7095ec159a61d983b6596855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae030388f02b3225f2d15b08345898f3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384c14fe842dd61d20d7efae217b395857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383decab8d8bfda091fb41a23fdf698858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6461b1bac640f00b5d464f9380a6ff859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b1b668f0ada29cfb71cabcb51e82b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e839d84bd42663e7837d8ce355b500f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eeb4517004c3f8080cfdec9d6fd89862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca826d799a892c9342b9e1994edbcba863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92b91dbb8f7f4959b8162f095b6cb0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187b3f9d2f62ae52b284adab3fba49a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbcfac10ff57bd6ea4f281134126ad866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff66214ee21a815cd43891047beafb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0e43b516b2a8b9dbde3b211bd39eb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7024fdb64942afcd1e77f54abe29739869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68795428b768cf8df8b63a34d76b70cb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987367b8b3bf5420582f5f71daceb571871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7314659238c92f5b19b1ed08bfa0355872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e39d2563ef390f90ab4308bcdcafb3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b539ce49b8b39f5982e3c3984350876874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad2f0eec85eebc8fdafe16a2474044875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb10a5cd252fec11f169ab568697ca876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d882258814afd2845995355718a7199877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcb1e814b3578bfedf29c1039dd855878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56c1150e27e6c4a5136261fcbd87cd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c832dbdf264445973502991c3e5d1e1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c98aaf8480e1b0fd65bc4ab40b2f1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36811cedc4185705c44742ea583cb8bb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cc729e6d6f7e9720bb215ff098827883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e92a1dab541cf932cbd0ebca98e2a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231cba46e4323ab9c8e4cd9bf97dd3e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ce4ea8c81b7f1b8e7cda72af4834d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e23cc59ca7222ecb0f8d9c329c26f7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8493dc388df23233578de885f6e5946888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212bfa3e952cb9c30a75fcfa4f7ef30889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7675ebf40343827d623ee98386e30890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09135bb8237acfdf48206b6226d58dc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d53a3709696ca7f592010c189efdc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e8a037b3efa330432c74cbaae2c3e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf7cd166039763a946f05b2749e4ff894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0577863196fa9a759eef54a3c4a2a2e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762173023b1c03ae96b5d94b46c0ee6c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606ef4be367f89f06ae0900900bb30f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f62f110b9417ae62df0b32da0d2c0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621c74242de598ea85e05ac03f4063a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43b7132595bba6ad88a878c12b1314900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49f4f2eaade6c11ab6064739beefb9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5126080e6c11c43d3d33cf823d24e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db2598214bad8751d6865515f67e0f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6365e44661dbb60ccc96f01e1f31e7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f04ada1af8808075b0be868588cc16905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963331f69f848a996086e9fad16f4e8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deff7212d8cdab857271f25717b207907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dc18dbe427501be364a3ae11595d6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76be49f4441fa54a4bd70d6ca24cf63909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a383f11f7607a4f464cdc6f5ca781910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42cb32affd6c218e5f64ab46e59b5e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fc19055760de783a032c468824c85912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbf508442358570db356a5dd901785913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012daba4c0645e045986122adf58af8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291e4f21abfffc22c5e5a30ef677888915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfba9afb7b9da3a664bcc09426d15f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a647f029067c1879e5005d21d3633917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7960f833fce090a68319d87892767e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2861e069b487c77ae72c563bc73e9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d07bf3f2c7d5be3b854f9eebcb062920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874084db40b5f121eebab681848daadf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cedcefa9b0d342cfe5f2fc44a4d22922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7967e4088447ed7424da46c37f97fa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000d0435df4c80caf00092820d95f9f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023d7a0e567eeeae13b1634ab72d55b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887384114e274a6810f088afbbbdc769926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a885ac3b5769017c0a680dae727dcac927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280a768814d63f1135910a2ae12591e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cb5724ec4a46728f21909fa218568929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b9deac601b321af6b5f8dfb36de2d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc300d38dee5f5e8ab42e7f8e3427f8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f185f760b213d46698449207b019052932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c5dba7db37022c96306495b420f55933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d09313144ae2eae0af8c544cfcbd6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99ee0ff44d5d8dd12600d88b4dc0ac935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a77062d33c9ab07bcd059d40df8f4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694084f0f7dad47d8982b40dfeadcbe1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52221091373137a474b77704909cf7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee28e92fdace741a21addce332000b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535277d33df12c2814fa59ae4d3400da940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6592fa7defea5acae6a3ecc11f245941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bb6221db4bd449127f97ae579df45942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea359115deaca66f2805a3f31b0a942a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba019eb5fd269a09b4b2b617c8b17ce944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aa22749f71f5689993caf03a97dcb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd4081c8164c235d74033d3cdae0e6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0795648e8e7658e296983aff5fa360947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b0d95fc621232848718625ada066a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25e32009d1eb53c1e7653cf067add9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1462a61a81ca54dffc5461ec9091b4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276004f6d73d3fa037db53d1b347327951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12341c7f4302f17706d80287a706061b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abf4a2c6f89e60bf7800a1c7098a18953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5b17d2eb22b85fd6a1153db8b1e70954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3332bb37c5914f838f63861c65e370955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2dcbf5842ab7aeb61c2d45a731564956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133dafe197bde53d76a8afff0c062bb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecdbee81fdc74fe1cd91277d28c728958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57082c24bd697607dd387cf801713e8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713609a4f9e6d63f374d2cd870f90c95960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9146c78e5f91f96f495b064c18f38f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc6c9f5f7a0956183bfdfcf3c7e526962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74119f15d4ee40012e353449c00b2c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab16ec7b1a97e3759d3d0735616d00964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdd300111b48bf2deeae1bdaf40012965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286c32dca2a35be57519c918d9f3a08966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558646c2186a0ddc7c17a33b6b42866967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab0a97db153ad454f1b6a47895bbaa968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174fe1a544f1bcc3617c3dc764846d7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81340a0227e07a8d04110215530c707970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0763fc35ada6cd3b1f11d7d2247f9e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6891c83aaa11258196bbd4c9a254fa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052951d831840926b5f956b8130d0154973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af879d1868f517a504571d479ae9de974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cdb340fdee8382e9afa73d533f26e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6b59355a05eb544db0eeaea4ec576976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3059f2114dbbea53d0d083c26770c65977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac05e7db9f7849ab147253655441516978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d1a4095fe0666f52acf13e2ae5ebd979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593e7b1a095c105df295c2a1912d518980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32774ce9dc3aec8c68ee0330596ec5a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79690f09e19e64822af87e621f037fd982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393e12dbcd39ac5ebf9b9463a19e189983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c01e1775e6972ccb0425e5dcb5a98984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089e36ec029eb41e26c7d1111c7b046985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10838d6f1839772f1a636040807fa3dd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073a7566b7469b15f1270118f1075e7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ca603cd68ad782ad95e8b5e4b8b73988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de495390f006bb7eee65f11ba5dd82e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862fcd2935ff95247c0d439a9a58bfb990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921dc8c68fd0a2f295cd3661e1df952991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218703c42ba1e553c5c670b6d0d266c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70388ef916571a8e95dc2206afa861993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e75bbdeb8b8c6e1fdfdd64d920e91994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce087a90279fd4afb25dc6d07c4bc4f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2216fd59d72e10b6f9376d8d91e49996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536ca44800a8a08450478ffcd0e2831997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30aa0666728ec53f680b5e809bc71c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e44d0f0e18463f76662d78121e7412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d817510538d771228cf396f1b88a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e961964f5fa801ba048cfd0e9e6534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6939947b6b85956e35158572e3d0615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f21d0709ad1a0c60f777b627095e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa0f35ce96a7304f3870981c0001d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca3de4bb725a9c37edadb061b9c1718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b756ac097699e81a2a537b9c0bf4b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5330d3ccd7a98a61709a46f2752141910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8d4fddc3be9a9777b47014f5759e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec502cb5eb77c32353d027a5ade5ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cd5676d8b1a6119873a7dc7ee24c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f92d6e7d99a8aaab5f8c0ec78fe3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9450257765d1100857f5aaf60285c5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cd7ea6c82196b9befd0140039f43b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a7dd3bae2e18fd6f299ad94f6ba8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188eead3042638271b8fbeff73e9d4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b998182503ef92137dcecdd3d46f7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b1ff8d4a665a31b1a7fab69fcc16620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429e5d1dbf7f529a24031e0d996270821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed67ccd0902494723a718fbdd174e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0610fccb54761404d9b21cd959ef4a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bba14ecd5135c212035494b5f1070c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae47a03466846f5881ef1b1af96d8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da91ee8d174c937ae85f4629b589dad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343de04e903d15a258707b2391a44f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e6b46806b84321316899ac3f774f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170671d068654f28179a7548ed4842f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884f02bc9752790da895243a071f92830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaed96f7571a279e3ed031f933494231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1851a0f34fb521a54345b027a321832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627b177dfa1c8cd13704be136f6109833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6103ce7ef8ccce14572aab3dd66fbd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eef9d020012e7e4273312180a6911735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9116b9c03477b27d3d02d63af65b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd7d094e815dd823e27268c3a81a4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb094c290d5ad9c26ac0727f1832f6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f989774c2c10af1be29c88fba8d4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226ecb1999c8b921ea90e8ba7f3cdd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a93ffe50667c79008899f1983741df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68526be413692dd5715ef211f64fa35b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232f02b5fdd27656a950b71042b34a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca05417f4ce2e409a9109341bc87fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc3e812aa69fda4ba797078d2a1cc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd0aa44beea634453de3a23cd9016d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225b4bbc4c66580fd35d05a6f72371447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c2c200b6c13bf9a6ac0b4b1b3430448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8976f4e85e7d901e804affb27d1f33449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497057f322204f57321fb325bbf2131350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107b3b152e9d75bbbf196c76d9c0a9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c07cbf3746224a29ac1f223d8dd5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edd3abe9cbcb7b6f5b9c043ad050b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6adc38b2df590b38d431c141482b1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2535b46876116946399d9995b0403255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724837de4b6fc027fae684003d713d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5dabe7fd6f83ffd831f90d815cb0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccfecf6bf72d5b07d3440acc4ec53358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2d8108e1b95aab110ab699b0b19ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22f41d2f642456507fcd55232c25c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61be943548c7183c85fe483bc7c74361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7adbdfafaea3af857dd54cb3e0c8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb8a30b79fee4ca59ff35adce5517963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4919a664dae107d55b5a75e520b2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281a14e014bd304580fa3f0d920468365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2d0ef779e6ade2be8655b3526c5aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62a5b061ed8c26deb0457720b3bd9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90480c0ab779e722eb72aaf950353768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecfe85952ea636847376722d227cc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854173f01a605a98a0842851280febb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e1a71c5295ebae26ca064507e89d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f98845be793e5cff64ece4dafbc9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394fea2fe403d388861f034ddf17db773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07208bd0ca9b082362e30f8c7029e41f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b831ee439ca841522048757d41333c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca723abdb056bcd36912aaf5d00f0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9e3b8539043d2381f3af928e75bf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a472df807ac9b632548e20c5336f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd34c38cd9b6936016ebb7282e263ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad63e4e1a9f812f79c26f87d739ae680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68608f9f6c657e9d98d69b26554ebd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f50eb3d4bb486c078e6cd4ffb5b76f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef10214d3262a8a3e46ab3fc757f4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc84d54a13615dd47a59509773abf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f24c129221c53fb59b121d83fcb8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c69f141f470e606f02cda81b8acc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49762508141b32a102f76b3f103541e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902484675974bef802656ffa8436b7a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c98a88dd3da79a15d710fc216b7d7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14c46546ffee28c9c270e0d8d931fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ebf09db19a9776751697c9c5b514e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaea143fcec55fe2bc3eec0bdb3f0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fd5df396bd169cd91452c632c761193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542570e6dae88cf34116e40933260a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fecd1ad82d999b0754334da75f6b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d42e41a0f7be78fb4f6e2787bf716496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b18ff7467e1b18aa78ce7f5cb75b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9ec4766d1640dfe5b04855239994298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57640b60a12ea0df4fb09c5a03ce8e8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c1434a27a73ededd594ed7597e7d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e63625c27d189464883925839b53a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ba54654e5d524715d728164eb1506102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f02a269945d06843da6a8cf5915f1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9d4281cf5dadaa3c4e89185d3fbcb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf63b5a5e01c5d38a7ee303f80e453105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c53db45fd5b71fc2db0f65beb498ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22388ea8e3ca4425223659eebdb12c7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182181e549b7b76b06eca9e735f91bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758f14316f6074fa503c046ee893c67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb26aa90bf5a1f648ed4bc216001ab8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4d2df817459abdbb3ce2c6a609528111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5f53d945c158a3719c89ae8abdba7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca97833ecab86c582af3cd7eaa9e3c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85507585d67012f2821cba946c0a9501114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca2d7e5031cadf503cef8cd8827df7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690529f3d41aa9c7f1f1e180f1e880b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b780a7127cb0b8434e4d2b79f7ab544117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece6ebb3ce51344ac077d9fd1d656be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aba9263d47232174eb008aa89500d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7696090ef2f3110a44069d3ac700c39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe49053990160d6732ae0200e70ecfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862a6a2d5237c86b060d531f242e256122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c800e9f91695659349f2d38cbd6c57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fc0148336d0e736028661ccf6a4a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f81b130c2a8a570264bc9b48f932d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56857e0a79681e5ae91c39aa480c3a92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723095fb9d7a1d368843f902d28dfe0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3e8c20c402bd81f9c4840bf197b88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2539ea22142d8ff5cd4db79ad79ab46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb471cc52d69c5811e4edf257c430e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7427297ebe153822e88b0a231cc4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ace778e11ed316c06a480cd202834132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3f0d245edd29cfffd2b4d56da7e23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c944f4f17258e0476d1cade2694a5ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaf97b76e0e5c73b0cb26cbff79625135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85570b2ce5eb2de3a6dcb971eed807136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778df2793261813051d360a20ccb9978137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44e863c47664dbd99a8b658762e961138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1abc01ddb80a00ea105182b18f75b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8434b22d16fe71226b96206b09e5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775237c7d9434144dfdd1eca60e451b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02f96d1b464c72dea243908ddb8346142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f666f1f8c629cd8807b9ced3edafd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a55e988ddfb5e9b4ae8f444f84fc39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1110f98d295e450a18c452de9dae12c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d648846887a3865596694462969ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158f11489f83de749f674fa9f3098d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982de06c680ed193e264bcdebbdae64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce870ed488b8771b6c83563c583e19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db8c65d3ae65c923674d05b05e50dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06fb7c0b2d702607792f458a67a1e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556a666c28a05183e4ecd31fd42366c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af62744432c4227744fbd196088fe5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30435539abea3abfe07d57ce72dadb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31546772341c5141c261337fe7ad40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e1213ee4f5aa4b9a8ba69ed858642156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e56c144894acb3e2f4008ca584fb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5567819c261e28d5c097e9b4e2963158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38c8f626fcc6ee582229e22571395e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198b331095fd39f0a9f8c065cf5022f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d56d0ad590857238a27696a1b7e59b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0312bffa0cdd08ffe21df3cf48a29f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef58a9f416a92af678732c566b1952163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac40b31be8bc3ec5084b0b0fdd956bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c575197a2def0edda16a9291eb266b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bc1113a30c7865fe13a39b8bd910c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4f431bc125aa527473c195bd47720167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9639afb4fb0fd58c4f638b2817a0ca5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30e366bf7db847bb1f5a990e6b718a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e182f240bbeada8ec62a9176e6aa4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90c5caf5271bec9bee40606a9f5705171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227bc7624b8707f7ed76f14bb3f3a84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56de9dfd0094d1ca258245c09848116173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261bcda8c3cdb7b2916b1084ed76a33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b19f22f80fa90cfd63acf309c998e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827184296ae81bfbb059af21ec45b5e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf5ccf2ed1179ebee0d055621ba8c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bb8019f72c6ddc5c6c0491508bd88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc3a239b5f67b21ce189a4a4fe195d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026b5daccbf9e92f1eac50b6b3a2125180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272da8e7e418a359ef4d6914b1ccac48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe813686b149ac668bcd0bd6f2dc4f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a902893b296bfe0ac0a60712534a70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c81328f85dee27971af60f83bcc8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3ebe004287fc7fe748cf2c7ffadd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb88e426424c9f3d8fc1045efe5c918186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b687e70d16e4f75c0cd742eb05320187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43804a3ccff351ade88619ee7031aad3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437685acbe5dd52d5f0fe5b25c20ea1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258419cb4b3d5187ad15aacb4786dc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ee901c4827661fdc5202aece36977191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da296fa615e5576148c799ac6a3ddd6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cd0ac763b3b39117d687838b439d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257df7570c9181647bf6b9d78e339c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902b4c51da91934cd126a2e0fa1bdfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a220afee568c459a25c77cc9f12e27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaa5e30ec24ecd518cf1acb863690d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705d45180eee323561ebf680164a443198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df96cebe1bf6ae294861591953ebe9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acdfcaf4133668152ee29e73373ee8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bed987aa1dcf4362fab65408f832b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89ef432f64be971143efc5559ebd76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384f943c80ae3158cdaabd1f77b4066203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdffeaa1a507638cddd8f648235eb76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497f175527e251f81e37f58ac60ec5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88590e147d9a6bd3be51337e35e3c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424b726c579b150e4884b256be055d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c8d701b9115a5e1092f7e09d09c68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e0c23691a061017945184bfba3ab3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f683a28d3a87bea0e25288b4e1737c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ea905fe7138c00fa6ee86249218b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1089e0c088881fbb320accfcacd06e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f879d87b1418651978f611acbfe650213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe1f4dd1a72ffeec33d57194a3f9e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9bac51a7c434401fd21570c62ab87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedaf90911dbb1f4da92b42d9c810f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e672038d420719d6e1fb0717aff135217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b3fe9c1e18bdce72b889322bd52af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4150bdb5291ead45372d436446d55d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7ddc5cc400662a4faa5509bc29ca2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0306175523563a8c50c1de17cd67f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c48360120d07bef748517af1d2dae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e79686bdde351adadeda5ad430dd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b5859a6e10dadb8363a8ddd685bb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a4bcdfa4eb27a6c1afedf47075bec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e357a7f819b028f24be8847d8b110b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5333275c92f726ebded513bc2071633227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9685d9a702f16674066d38767be9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52894f78b7b0cb2155128259e1cbc567229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d36691909064216458c9aa5cb7fdc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a201a692c0c8d42ab811288f44f5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603f02045df237028fbe6ef1dba1d03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102e3fcf65010cdb51a5b94a1e988bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb678b2ccffef3940f814ad0016abb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f48aaea505eabe2ec1766b9d5776d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5e1b21f279f42e1746a5af7248fe0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d487a7687fc109812f30f9f8ac5faef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b62dfc6f5ebf292685fba35e12dc1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b8a38138980304d8c60788b5c30ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d412a99900b6d5839b9ff92757681240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40c578d54e66b889b36dac0adccd65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad525a211bd0c27c2f64d852950722db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc7ae6dfcbde076df6be353436eac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c754a2df04080f201b5a3807610400a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb89a9e5b6323456d0ea735ae654761245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710924207e9448d48dbfef2964b8150e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30619ec21ada0c20ad668f41d0de1b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ebf43b09911f50f0c6dbf69123b44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f5f30fbaa610396d9249526276b85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3413a3398e216a4e9d6f7b7d19278eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd436967b558907de7a75e436433bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31d13cf84203c1b589188e631402b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112d7d1f72bc9fe949aa0c82e409f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fc58b769a4bf7bbe634305e6cc7d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e5bb30ea5e9cac1669715195fd7ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ab5dc00ee0bffac2f3cf96de3c05b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6160faf17975d6ad79793d13dccb21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb51ffdbc17d17e690999512d66097258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fc2896d97cb5af5bedd2a6bcf84e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcff452a62e3199823089a0e16b5d1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcb2906be655551b680f498de24bb3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20703728cb99f6f0a6fa92be9fb30d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d675b84a7aca4c6e5a760c8616c082263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d872874d433c6bd8415ac0717f1591264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df59c7ce70de3b4f5f12482dad42bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f5165b3c49d1d7ea24168cf3eed9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec215d1f8f0efebc4123392ce5f7bc0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d54a3f5f6d4d35e7066be3ff6c8c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274366fd598cc0dd6a8eb4fdacb598a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99de9b1c1456c103b55d381c1f33089270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691190c420c752870079ee448ce122d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27de6b8185fea5b479b6a2a25a53229272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b6d28573a675790cd4f1ff63da9ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a79e74c186327d80c36beba727822b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60ae6ae27971ce6e03653069d3ba40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222fbc94c52cc7d03d74fa3206f89b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375008e11a36b2af371f21afe358cd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c98178062cbf0fd471b1627669fca3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80d649a892f07f7bf0823867af32c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180873bcd6dfe64c6068cb57c41c485280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fae4ba80abe2c03b3eb82f0bd5a268281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f6fe776574d42883539272ba2c767282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd99e7a67b6689ba8108ceac281d50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ad7c2b39807a1767efa7bd0b7415f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afced6261e5b43a05274ca4b35b2e72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3193ffd5f42d391c558c72915712689286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070560f5079a67f0dd9665a123f93293287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ed7b2abc45092b2a13d4d900ed388288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a64c8ee32d4e5f157d232a4346da84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3b18ecf55921a0fcdebdd2fa9972b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32920b3fdec046f673974c0eea2d28c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150be5a65cd6e52bb915c01c4c57ef64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6632db3c128e85db327168956aba2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaa01cdb6dddee4a8fe483ed9ff429294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed4f4d9ea795181146c58795c38c73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f5b643e1587d5c19dbde8b945c7ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16242cabac4341c6e00031ef25702a00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2e50a6a4025a19e4613547c0b7d9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadbb3420f9d864621509d8d61516c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29709c65650b9f99c5c4f9fd9dfc76fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf86e2c28e02ac56c3fbd2e0dd069f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a5c3d146ac136d3043257344cb4da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21356321769363cccae3f97983fcf651303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7bf541f3d559d90747172c9cf7479304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f716cc550ba594cd3e34f30a591c946305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7977d726dd10f3d2706d0efc27156306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399662a34a41340e2ad34959f6b8b11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf7ce78e2d9d8be932cd42d3cf10ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0151bedf8a09a74fec3b6a0827706309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13499f180bd7badfca580fa5979b8949310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e728aa87a4d5f95823bfe6867f40f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526e368130718981176a1c92dd3ffbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdefc4294bb6467dc7ba85e8c1eff6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4139ee36222e79fbed213d50871df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06599a2a83c5ca8d592102a615a32c82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e479a5036584ce89d423bc31c63eb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726587b8ac861d87c8bb320e842775c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6065c3c125c919555df1d39ec2931318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73621a3982ef6c23c0b316921128f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4b7924cac059a082fc6f08d44423e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f482606e158347227fd9549cb58eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204563ce434146bf939b2d495ee2c23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f48d4a02811cd3e8cd42880932138a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f27adddc4cda71219f25bb1d3c6f20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230395007aef210fb93f03ae0ded73f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92a41b3f08cd5ee86fc26429d4b5ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737261386b629567e78895f70bdc9de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585f8c8ba58b0cd37491ca18e693c0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c97179bce76b4797fdc0d37369e118329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4392af1e4768e08d178c138dc1121df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d51fe465e5daef66c3edf7ff317775331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f0f9823661b060db70c9b425f0ab9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631de437c6db5207804f5faf151534fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57055e6db7f7d514ad78d5fcb7aa60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cacc5965988def3eae35311886f94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9758951c106c547cbdb64e5488aac18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1eb578f3c7a0f8b0739acd17bafbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d49e26fdb0d3f073b94f979fff5c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965553a1231e6435a9b6d6fb902d67d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f485fa679e488ad8ae80048332222340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f48b584efb364dbbae110d2b8992ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4649a093c0508dd77cd505978c1d0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c357ba55777760cff77c559029c7219343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d861bf759dcff5c1ce832917dd2a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159491dceca485a15dba978113f5a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f931ac0d176932bf6040ba1181dcb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270620b4635ce803b0bfc5f70a0006c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4399a6afcc14bfb5aff59102f40a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3180f91157ebff24ea0c269839e67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6de0ba9351139ca88ffb6227dce6e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ac6a791414a0b9a94c854b5a4a912351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a95408475c5e2cf900c6c56ce11ce1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049060d9ec3bde5ad3fa6c069c9895e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d351c578e4452def4d59b7ccb675b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4ca13bce081b5f98df1118246eeb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999c7e0111d5a10bd59348369e0ec83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b675ba62eff4835d5f28de045657150357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9fb4e36585db221cf603177eb991d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac93aaaec1ec82d11593019c624e5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38da4b90fc9fc3c017f98ebd2eb533d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed50d7b672a837e26abe03d8fba3d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf7eead279ffbb2609fe8603d0c002362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5345a7e0869174887f3bdd84e940fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ef4a722074ab278aee3969c4d8658364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d432072421020df759ba787246243c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57a6d50d2d81c4158e956d0c16858b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d20d1e561ba307d2e620f3cb012a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d51f10e3e98604426ed2fc5571563368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a435c9dbff7a5aafad30251e785a29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c9f11e5db0f97aad1fa876c305d21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5c1af04990a18e35e00aabee8ea71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efef6703754e99ae39ee5e59cd3df56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbacb8273605668ca2b90f76755d12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde136a37badb4371d6436852fa9fece374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b528a8a4e0621016617b785439ecb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee6745160c00f01841cf0e0cf21eac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f81fe05f958a875adcccc4ff683ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a024b870cf2130a9ff51616d4798d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e688f75496c86c399eaa206cd6f4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030031ca024053b44d005e32b564e7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f60176d4601864970c3640ac6bf3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412ffe9d98d346375b496696e3d2060382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4bd1e049a73ad38ad78f41d158ab9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7357b5f70ad33aadc8a71f04a9536384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667291dbedcd374b40d8d13be76dc71c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf7ded1c9a85ea6ee69e628290c4a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383b82afcb920cbe2bca21b97a8822e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a846b033f0bd9901ca4bc45688bbb86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1556cc022f51cb8de876c0e1d4e07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea6453cbea554d0e94028303be2757390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3e03c0549f5a7b2004a963a6f2069391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f647df1d5dc3557baac0bd385396cee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11108f1cbbb283b4070d5d39c4f59f17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa0ce1d64413e896881e1f8eb2ffc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b93b59282b881ef8550284e913526d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5919699314da3b78aaa5f1cf18bde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c794488646b188d0039e09d72432245397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575bfdc14999c4eb2e56ea3a29c805a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba41316d7cd77c6a325e3e3cb1340e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376032929d4dd9e5d7082740b4c3860400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b0ca41bc3c6498b7f059f112cfd71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d5e9905d12a28c6d1f95a1436c1c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ce865903b51d376423c150c1fdce7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80d5292ac1f0f61bffab5537ac3224404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98133284df143909aaf15cd299d016cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6e0e1178e4431c3655d5beeb9d246406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df549656b275d6670998ff0f6c944934407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc412fe066f86751d0983f97a4e6b562408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525e9b716176b134bd4f8ecdb23f672409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e233e6eea58eb8cd4600d89512e2b30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff375cb4852d219705a43160a02765411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b5f564868100e80e23fe8c0f73aed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dbbe2a4772d4e69a93424850f3d65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc82653e1159411cac71bd38316a994414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc709490601cd7f9642364a698a2334f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f46b8717268bc89fd62e36a18a9e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33776e5c4201d44b8e859442d022cee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d89731f83c0727b65e9fd99868c91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7d5e41a893c3bf6c315127156288a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8b15af83ccac179054a83c10a47d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899b7f37b7e3f35bad48fb741f570c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9f51dea9a6c88c7e4e10db9c7ca16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ab8f9da04523e99fa835c59e2d3ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64887f2e0824ed63b7141c134fbc7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db858b8a68666ef8576e1347637c5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd7f631dbae12d41c2ae8d3b4adf60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f4c178f23e736d4658bb2a2e25aae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc5408fc00e9ebe1f5d84192d40117428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0e7ef8758736ff33b45f36b72a37d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073fc19ebb17ce27f22736cca414ae1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524900d55a73e38b8a30212422dc3e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba4cc33b09af8eb66358524f3e9e43432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b536bdbe78d45503a8cf84d8767da9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba6b571ef11eb0ce25f35f21199ba6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d4e5a2b5779bb92e555162daf36d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a8cefe92fdb7e1c9f2f6c700184ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4807c367cecb529e344421a0f5382437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd030b978b25b402997349c1daaf42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3377e4d741654edb20802023ce305eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73862af268af212ad077a9499734799a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862f67b0cfb3bb933014b6e15450a7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4e7a7218432ba1f833f592a51c7b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d7d518a7ee28780492479091c15b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12895a44f668b6b1219a90831672d3ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e95c1a2caae02cb71cc19dea39a4a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4a85fed919861c0e4c0208e523531446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae564590188bb5ad549c3bd1f3da06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aa24ab06caee1388ca03e5c55f6d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670558f7867f7a3d02832327f47de5ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f003ee3b0b6168897c2d97efcf9633450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b96f848d06db2de993d85b4722d831451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a37ab055346c65b178fc6d0591a14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d841a41e671290f84f9f86a082b075453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e370e24cb7cd54fabffe506ab5fbdc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f027742135868c94914491991bdeca7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d0aae8e88cb6c68ae3c1c0515dcb1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823286c2da850f9e9fc1ba610095f44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4ef0e179a5e127b17bd9d3e9d7a06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f989697368ec64e4f7593da9f38a1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cf5903b8660e471e66caef480fbcc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee41156ceb2623d167d43cad77ca32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9923a51125d0dea4bd72ba761de453462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be450e4723f9e8fbc5acc6d863844306463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450fc48753c242a1b147d35546856ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2251967e27d3c4180092761cd112011465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50246407be1ba557e00cf456277e1f0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bc532ac708c41eb49a336c8873c32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a05c6961f3ecf3ab7cbedbeb62fc6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027ff245adbb53d351b44738ab8338f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e569a5b8e927b4f5f56d3f7132c74cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002148d68e21657cc2a425b4a50426c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc448637318f9f571ee11fdd4a373b03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d593b78f23d93680efe530cf9a457473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58336372cd6250f4bcd40ddd63143b88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba28b24f0c20624f1bb71933c4f450475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66d0e9d0fe47318935f660b7df31a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd3e08415c05bf5b85eb67ecb9e97c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116e491326d280356ff7abe902c9581478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc599578165277b7820d25e07a2dd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c32682a2211c61399f1ef21f641dec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8138963faa790adf01c77aa9ae1d20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c8cda7d2c8d213cc5d9b270f44b1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7492236a0204295b3345d87c58c36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fa7f0c5a3c2f884ecb8978ce5f79d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edb09e1738c8454a1eccd7e512687f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f251456d9bfc882a7a006c8a70316e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bb2387335c85f9494d487e84a2172487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18bb95c3618a39e5444e02c3b0f9b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966e22b430eea737a5a41e49987655c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63615049be1f25a06b7404ff46579c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeca554d1f25cb2d3d5eea06563faf8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e5250d89d85109d8bc9e75d319d14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b80806b83cf573ddb4c84928613d8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63705540a4e3eec0ffa58b77cd852d76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53176695884bd6c3da8a0fb07288dda3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a253cad2a7b161bb6c5e30a8deae16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca538cbe252cbe94ad37dcebdf140ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef821d6333e76f90581f84d3b56cef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6c29eea6af45152b7a3eefd00e0b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162ef12361460924cbed64d822598c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07139e88d2d69b51ed657575f0b887a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebb930d9570fe88633c79742c75b32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f3370298be44cfba712ea150b24a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12845e9fbe3b0c2de7c1cdd76e967b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32e6cdee899264c9a072c496e5d540505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ee0d9e197ca4c5676a03683d3221f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c343c3280106ddeae11bf782d8b40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929119aa19c6868a854324aa0ef98a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c241788563aa4980c3bbb7235a049af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458af62b909c3e123a1f0b2a0bf94da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55db3a8683c72fd56335aef4d43f41f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d832b09ab790e5b3f8f76d5f7467b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447ff4a58982fb09d869ad4e79df909513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273c5fb30966cdcecae7a5435be9b5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977ee4f5844135fb91a4e3916e65f83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f74d48256e3bf919aacb588e40f5db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3bf3dc6bbca8e3921dcabcdf3bc6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a561ee5618f53f13e4d658f5dfbeae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f19eed6f88e1bb4c1aafa748791c6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f721d921b0e2462e2093e5bf9dd1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecd2bd8615de1aab2573aad3f9e3e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebcc2b53237a313912ee35116c317e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17be2a168cae926a89d5e9f3d0b9e59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c11ff76e30f8a48c669d0eaf3535b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2fffce7dc29b9498e338155efdb2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fddcd5e5ff8f8b067c93b1f543e413526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6b171b20fc6217f016ddfe661f0c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531e126e3a077cbd90044549e380f67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6a1bd8ea5fd2726d6c7407c8da821529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fafeaefab755ab1fedc0c453a751c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3bbec549bb88fa950bae0a5bfb1a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b07acec7bbf569e2e5f463d19433d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757b46adedbeeffe961c086affcd880533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb58a0f2b52bdfe14df45ba0bf11a45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5d83bc347a25f234017315d699be6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d45c963eff27b59d63244057db4da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82ed40753c48c8e6fee80de8d781a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6e600234a1b3eb4c3d698a041d0f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bece746f88a3d7d20373f8e12b729539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5ce36134b2aee62d239bd19986375540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974fc866b7bc851db9f54e278d1dfff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837be8ce9d990115ed4370907828262542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813719b56516cd4afa2733711f55532543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2b3cb4a5d1da1c2321881cb07fc15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf1c682856edcc07b464d825996a02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0d42ac3defc1a5c11edef3e387f6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541be64bb65f6e8caf791a9265c8310c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e523eb5f2f4c4a93ce02b3070bf08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca10f91ba6886be6f392659b893f666549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfbf2902feff755477f5054ea434fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93985cf9c0644981f349f7aea701346f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a665fb1a55195166326cce417df0f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e82a6394c5457eb9381cfe5706d3ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca42cac5715986605e60a5e2aedcd9b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa837a81817da900f302922ab30b82c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c3d52d5bbb69873c9d89425aa3f3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f766b05dca62cbf08bc9bebc54757557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b93dd7b9b847b130173d1d8b81860558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0be75a6c3e9f387bc53eeeefb2b56c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b6c76733a764ef22f9fd9ea1bc719560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b70ff1c8794a5edf70942e75ad15b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54c76984adffb4fc29f1e2dcc70bd5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae644c5706f129d7402e95f5a9d7138563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b65f11aa21021c338052450442450564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194ba64d92a4823037ed15a594f64b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3515ad20c3d0a48c5b038a55f4f42d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e68052b46abfacd1fd7f08fa08561567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13973f1a6661a3239a29d675b436cacc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df19062a09eaa7fc4424c9c4cf0c81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b15b3f0901f8c930c4709bc38e3afb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7814e4ade8e66651af98f926609cd54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a84e4cb2db3fd3e4b1e48b99ed5b1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229579234773b25b848fc5ba362a3a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5907c9356cf4536ef6c5a05a63f267e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2622ae4169847941f1ecf870124b813575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d61eb60e03c142e5acd8fe3fffb3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a55dde00fb83cf2cbdca4a0b38b4ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2895459f986f30b3705ad74bd7fff10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c17f004051333e0245dcf6946faa0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1e1c18eb963ceb29f89841c522b6a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ea8036407a69fa78f3603ddf66f51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289070e28ca261ef8da68f76046d308582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc633d2b274a88039ff3338a3eec8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5973cb496a8b96542be907e7ce9142b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a26bd2da994e621ba84853d5bcaef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d9cd7058933191ee07e7bc95a98e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffba0e355b8b130326615a85c6d5c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124ba39c5afc6367d83823157c5edff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2036b0e742eeea82abfd3ed993b0b7a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd7d4eeb95ccd8b71ceae2880ade21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c031cf28d05da80fca3b6c669bc4f30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0036c5c3d3f1186fc51ed8cf72401c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072d9264e2d6219a9e2567715f2796f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286fa5f735b1ccf848701de13500f41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d6b3132f47366d27cf37d35c0aa6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92e09c089cedd05d06e478fcaf769a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6f527aa556dd6b5b6f2bfeba6de94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d68776ea001734827c7e0eb44952c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28538ca16d8c9427628248c524aea17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbb0b63f04290542c63aaba1d6b637600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4086ba2949ae8d9354b76bb991eab1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecb0617968e988a931b59a2eeb7ae0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587b6a7294199bcf333215df28a21fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b369702dbd33407999c8e652d2bb0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102ce76153aafc7473368e0f4335e3a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f80550052d7702828fc387adfd7e70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc77ee9419026625405732846b6ea0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abed385ec42991fb2e91263df0eb572608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2013ee6a205dbee06fb3e752ba9ebe2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a279f3b7561dcdae9832c895375ff7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c82d0cb79a76d4a8c13637b30b06f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060aa0d2bb2374c3cd0f55144791860b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffa14ee657a59ec595a2bc25ff96cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e747b6a332e66a1a9029840ba4836fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598626893e2fe9d92b4abcf179a40a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298e7c6449a6af32b8627094afc9512616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9747f09afee980416e5549b1c56666617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7f1f10845f4e99c84a7dedf1c1f1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f05ee912d4ec6a5175868fa8d2c14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e982e6fa7fb1924dd0d300847871b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efce11de4b22a6e3856e341b655620b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0e81957270c722d4efbfca20e7bf3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709423e68f23c64875645d21cf2fb44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f3ec9b8458b61ff6259937c164389624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052fa21bb6fed1a334091a3daac84d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f733205cd1e5d0444dd0e1406cffa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7631cfdca9a4d31b7f26c365f05cd6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d100f4af918b79f5143048538094c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a7bee2100135a38847a444e2197d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd401add703617418b100908ff82787630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd2fcaff1da2dc11ebeb53dba666c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c2723e1db0010da8d8cec5652dd52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192181a9bd51bcaea7fa15bbb17ec95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864a21f15793fb706c11e168b067acb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f75e0a45b4d1a680e562e2cf22378635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cf35853909d1b0b0a77b2b2a273b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2eada4cfe7194c911eab4a615c412637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871c442c93c94789a3eea4ea1817757638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e643a337016bfcf7037caa2516a5c17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cdea9494ac67e6eb00840beb323cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e2506c8907048d77adf2b69290d43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bfceb3ef4273d3434283270e460d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0226a353e322d400a51d57cdc00fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c99a8fb7ebf0c3cc2613137bd0ffc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d26c383312a7a5e5578f2c0e9584c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e5a36677a0ed508b0dbc57dc30e52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9a7de2c6763ea1f4a4d95cdad810e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82341f7fd4efa10eddc555d3b7c3b2b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2859a2badb335514c46b756561a72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff9b816a92965777e6a8ac3855d4c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d77db34199973b4dfde5225c50df91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb1fe808e1a0e545d57e15b9d7029d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a695d1972d9892fd0bd2458de6b4481653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35b9b48b511b209bed3e11bc382fee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e791b79d072593ac6ad04c725618323655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00a7ace92416e519d6366004ae4ffd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988bc6882b04a7570ac95d115ad41b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff092662b7d831e5c8730ce308190c6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb388d269836f53e4bd11121c68a2495659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf06f869d64119f0749fbf4a2d73ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf07d5efcfe3c0449e71e003c7b298661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d86c1b641fe1b1ad74aa898c8c035662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171efdb318f51a7c4751c7c18515725663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13963958103bf94e9390fc39c0c110f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54fdd24824f769ee01e6cbaf0e6557665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3cb1fa5188b0a95b94073d827367a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc68a836d8e7070e62e3340953f2507667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e952948b4c7ffd99fb723accc4388668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd8708d1b25769bcff68eb89fd6776669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7e5056ca2eed235335801c221206e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4b71ef1145fde91af67aade53de5f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ce67f212ce27ed8a3ea9c62c56e76672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4babb7e92bba6da054a54bae1cd0b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b94cd532318d20eabcc8f1a61b343c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce11ed8c0c0d63a3aaf6b93ad5e9cc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2131cf4d364eb21ea5a06f9d95a13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8335720a7efbb204501336f6262681677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81626fcba8f6d074c4614359272c8790678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02362ad336506fd7296d139df9257949679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5d636a129a194a595a7efae324b4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58310936ca82990bc3f57d76c7597ea5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29155d710b5039284ce14c2e22f9c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f234aed0a0f5b26154cbb557a0a3ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e225d90d8e982026728f1520ff52cdc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866fed0c6671ca2fd8fc3b0423f0445685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46713190d148d3d234c30ab651084958686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aff61e8be2b4e5cb2ad535cdf05ab9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f6e3145c3bb1db17141371b6519b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e9905ada45bd0f87df50fb5480c9a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b039470a6c5634574eed60ca9a76752690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73f1d78af85de2d1043da998717fef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6c1b54bf0c0ea9748c458b51ed446692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fe76c2e52e832f581a81891604964693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063e91ad43a6423f9e14e8ede6811a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399480d842a46d46891c0e9cdd9542b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89250f453ec9a65929d4eb722cdc71696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67ddcbc235aa7456ce00f14ea5af4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8e380e1bdfaa69e61380a1637df5b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b96b74819ba61931d76d4862d1aed2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034bb78e8838acfe99e2d3e3ddf961a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97062f40e00019299c897dfbdc331f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb14db0533669acf52c465abcf3790702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8547ed31f1478f818cab8dd51586f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0260874fd0a39609b338731f9433043704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4669ce85e0b19e53465485992db973705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfa16d64809873c87cfb33dcf2a054706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb10fa79742dc0cd8693fa251d69cf9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd85196c05cae9223b832f008d09dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dc79452838417dc0ec62998acc15f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2208149cf215622c92766054195b35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e262070173eb1b592690036b0c93d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8a865d3a42ba194e1a35f7c1176df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e3596fd2c6c75453b250f5311a5ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6a518dc500b10c717bf771bdd6237714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12df5bf539a98b50c11cd9299de6fa0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2a4c9ad5b7676d54324d04366ab0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fa615f0ca6b42a71f916aaad46896717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6abbd59c8cbe8117df63fb32706062718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361643e04c1a46511030cc193a728988719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6d7f7214158ef7501d4e1da045a9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85199313704618b530a22e56037f0763721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3ac445d6e30ee17836eb6c391ed67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc99d95d37ada1bb3bc47e1cb4a02c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc66ebc9da59b08566adcfa0e002fed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d602c4019fd532858cd8b740f5891725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d939a6fa86767da8365b14c2ffb4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d5ce20599e777a459f5de6d3ea868727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245a963dd51897719f8271671905811728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543842f3daecada415a54e5cb0998774729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca38b211455e34f1a1dafd16fe98cb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd50766180a2a1ce98e5fb6c34e1d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97870d17e91336234d88228c03a43c06732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f74438fc56fa8bc4f2c75a5c469224733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad1261284d7f888826209ae391fa5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece345a314870448baf35b031bd69d39735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2af551cb8d715f56a1c4ebf01afff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7d75d70ef1d8202ac5e585c3fc32f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe63b5baef3871ad263153bc5a0f39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a134a6ffdc6ee9ad324a8119d125fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5d729e57c01f82531b4df2186ab5d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cb6bf8e634011e3884fa3599da631741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edf00f45be9152de15430d94a6fb72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5bfd99b4c117673a462838d6e431c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ecb4cad2f1c42b6d35d046c448f12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc3229c7b652627ec606a1faef8a47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20b5450536356bdac35fc1738cb391746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6937b3ff6066481b58a1d15b13e22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a8e6321bcdc3b393a39bdf1ecd484748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcb894046b90cef809a9a226c9d38e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfc44fd6606a29c9356a444a18c4c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01eb759a1f79d136f62b61065d6701751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2670ecf088469fd10910c0c5238325752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494e749c1f9608a87cd82ab779fa592753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18dbfb8587dd271a23d305badc67fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c062f946e1a37f124f4955cb8eb34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09055e538a4abc68e75e99f281d0c115756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c704dc46d85653f81b9f4dfe571891757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a627434bfc32b6d4e5cbefbdd35e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274c8d57b271d017f95a96079988844759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c05a0925f87abc8f14c903f6e4166760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837baefbd33c65844bc1d26a09f1655761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed1f704dbb417cd185d99ced3bd58f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5011f9316d3b1a3defe199ddde5989763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30653f98216d75b0b1e7b06cf59c971764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37fa7b3fcc3c18fae239ad6163ecbf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd064f39a8db77402573645d2791e5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4fce33aa114538f4e8ca5fc87441a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf14e813e693917e74d84ccd8aced59768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe01af93a9470415c7322d2dd4737a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b053ea4eb17d332fabd87e9c47783770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219adc34fff2def826ef6201c78a74f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2b1445c8c7ce90e93e8bc5b0bef9c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da743705d75e9d3e4131946126baf829773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e3793d7c5f628f0f228835114504e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8c48406d896ef4ea1bd34eb554b89775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bde613ee4f84f2b7d20a7d9e6b9db776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566b9efde997e4187ea869682a11741777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8a61bea069e0eaf2613f241864ea2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf946ddd9701952e41035b7c8402e0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8924a479f8470e61433624ccac0a9b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b5d524325acafbd4412ea5ce6bd67781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1b6e63065f07d41f732c881ae5db5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f300e8d61fc60a1f035323dcc8aaa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383c2f7eeef2373e4dc7f900429211b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c73c51fe7638a02ab798fb0767ad82785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61e6684507aa693b72ba27926bf30c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0928f05dac4dac8d4b054b616e473f2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76dd3ede1cc0dfd45db9edc99c2965788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c118a45b0da6ff78a58e598c80d055789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b578f7096d65e30cf7e935332f3cb3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dde62b024f2dcac522b88004809305791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d04c89f155bbd3722e0c8e13f3e06792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf994172e7bde0e44e19f633bd1b11793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e91bf200a7b7abf1c49dd67f479d0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64d136497b20e0029605556c376840795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05525f20b2a3f3e05aaa5972c6c2108796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec58955af9e0d35c6f4b66f4a5ea26797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6cd75a0cc08dc78ef4ff84dd20b54798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a4ead3c8f939b3d2eb8580f66cd91799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f42142ca39bcc4f2e244d08c5c49a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74b9b436f2249e8c9dc864b9f05479801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e22029370d6b497fdb652270b3fe2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f62f63944f71c5542e49b679a8a9fa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ee4e9100e17a2548b4a496d7d1f5d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537007b404991b50514223e56cd3a5d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754330cfd29fd74875828adc28697e15806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63c7f6fcac760553768e651b2ebac9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c852ed070705ac36c5f09a77a4cc720808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd26e66263da73fd4b53903b7d72a9e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fb28d116d75fbb5598736d7100060810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfc23f1fde91d5e4da1a7df3629854811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f325ecebc23888030b3d9de8f36d0d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03f1959c66af4ab60a9db3aea7f142813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f39941504d49fc4558d2e7f7b7611b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fe2c4979b63fb5ad0d06c91260cee815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6413a23473049540692564803b52b65816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4be7624884ad3d8e3908622134477817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546a695eff1c4e188e23a1bee363ded818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36325a339b524ca328edb757e86a732819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09037ea7d6b4ffd84fdfe640a26d350c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6d4d28cfa0a9a8e256cb244a5125c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8c7459a8ee858d141a311c13371f6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c0d14564bce2f211c789aa43e2242823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127eb199dfd26615ef57d3d0a16977c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e664ac4ddc0e7bddfd077b55a89e54825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27010f31dbf1393e4fd5b13bb0316c87826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d108021902498673be4aadd4bbfc4cc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5b478d7f306efadba788710a6b3d0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3109ccbffded1b5b7932b155ee6de2a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24632d25a583c266ec5cf23a5b9cf10830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fe69da0cd82264654d28b527d311f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff9366bbd2bfe0698aee150ae4031d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de5a1b839b60d398142a54b9b6ad5a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d8f1badacfc3e4ef36f4bb0eb280c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbc2f4751a83f466686a6cf1097cbd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13924eee90a1695ef24a59d4f5e4e32e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25274d197d6bf2f50001e60e607a52e6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053e74b3f3808cadb32e6ea22b4e1ad838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426a04ec203cc48b195d38f4b55b014839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e39cd9a3f822d837ee53d0f427bd3b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03496a28e9f34d4a0c4db6d775fcd5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acdb393895acbc95647c4c664d8ca0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450607c63bc6a08257e2e7ce7d9af46843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16706149e7596a58107a36745ca67e9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1ea911a2e56496685b80344fae283845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25befeac71317948aacc07c8ccb44ded846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bea6524c8cdb04366233cf943719fb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fca620f01658c9661ca59c29ef290848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d71a416a9b6547ce4cb209d5f4706849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83054c1fd8e23628ca36ddb5988812850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75625b645aea5326945e022d0d26a4a5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358abdd6260350780d1773272dbf47b6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347bd90abd6a7a6f6a7f7855a929afc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7758d8ee546e7eaf55c5b07189810b1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca174c8ce43dac56fa2ec2ef074753855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec10074f2e38a40858c5d546bc4108856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fe0c3c03b5160051b11db9eb54445857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14720e42f8a826369998ceb2a6773690858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907ceadd12fe5dd3eee77fc0bb0a5dc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfa7c2518c1f8cd452e2b43bd1ef10860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604ca6762cefbcaa1c705490a4bc01e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb776f23bfc6f7d4d3b29eb7cf633eb862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef3dd7ec0835b448c1529b7367cb0f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4a68dace324fca914f0552166665e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f965f4a9b3325cf6febca436baf53ea865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422671601a5180e6244444eb21d7990866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a140bcfd3e3e009b0dac9875d68c1a8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991491304f05a0f96a850d11b12b278868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e5684694d83ccdac4217f7a136385869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990d96d295348de357b055c3ae8601a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46564e7af9edf05bc6988c7f213571bd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c480b98358a4cd424f33a0a7b04954872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1415f775a9210c3b6068f5e104ce7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2464bf96d45d98f9b93946240a05c25874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f380a6deba6a2a8cd5f1ed386453efd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1da8d50ca1293594c78177c4c312b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b653a698ae0a33fff3a10636bffb85b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392bc1a097aab9a8a86dffbbfb646d0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f8b749514d755f65baafd0d6b0771879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02167626d92fcc6a3b91a8ec4cfe59b7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da6abbb87314279abec932cd3aa617881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d5cd00d1b39029efde0b8a7292d3f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9641f1650c77f042410edffc663023883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971211acbf679f0e4d0dc84a7555fb75884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129e52da2f0e59e28accd524fb508b9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120402ddb9ab1a01bd1a00eb29b3fb07886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd190176ac7662f9eb31f0acf5a6113e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9ae5bde97ac3b99db0ff6bede673b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc7c6e66e2ac2b0146940da0112bcf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd08b9923dd0d5483c7bab8c0f183f1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf2218347931ba0b432b3578584b28891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e44fad6ac45f4f3aedff4542f6aa21892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b409873dcab7e42c5047547f9d38252893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720ad833685be9d42cbe8a3a5b78281894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40949d1c01e316b05610905db3c39e7d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced6742c660b102dc89230060358fef896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544d74bfe3ec9c2421201928b0b0ce3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722254ed660c9699f704ab15fce2b425898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa5a1863ba3a09b9a1935b501750f3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82ccba3abb545e209578fc990ca82f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb333cd8c99b19c423de598a01f241901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1804c297336c35a5e14a771a83557902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9780c1b374e2a43c1061b54229503903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914497e84f89029999fb03b848687d4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040983cb3afa615e7eccb6c668faaf1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52793e54986df56dc366733bcd7dbf0d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd611f7fa202f678dae950e705b8877907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dd6c4f177bfbbbe65847d8151df1b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9387bfe50a49b69daa1bfe1dbafc68909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274a5e91880eea0a9d9d887147f7c10910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895728364908799d0cf44b0b464a0973911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687b1d581eff86841d110f957fcf2a2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23dc83c2b386f4ac7900f98586604a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c987741fd48101817da69073bd6043914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145960051b1a7ed6b8e9ab18d74097bd915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde213647783a7de4c9e5200ecc265df916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e28f20ba49f48b6d8900e0ba89725917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413c075489aad92c2623b0150340d52918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edf2e14f1c0bbfea3aed142323abf3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad3cb8c440c67bf44558eb3fe953a8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e2869b4e71c962cee6e4904d0d8f5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6def21c4828224e5aeb22ddffae5fc2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf610f20ceb8b10edf9fd85cbe946f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a576ed35f40c528d7a13ab89feb8bcd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa176f2cc389f7d9db0e43eeb21ab617925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d700b8e66248e61677110a9c96d7d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1eea88f81d057e17c45aafaa2af8b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c2fd6f35df40c3c6db7ae9ea11d4e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d2ba24238e25acfea609b81c782c2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbe05196733ce5aa297061c480cf13930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0b08e68ac5a99dabbe7cdb52d7ca9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd35874010ef3c40acbde9c5a759ea932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3cd00da160914f38d5dd9b0bbf5b1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7c1a6a5312751630bd3de643f503d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591038013d36987613734aee6950561935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f02f65f629ca0b1426027d00d93767936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555de3c87bfa22bbc8471f5aff279e34937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64423cce8c529330163e85e3eb0e3375938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3a5aec743ec997d66d8331a12371b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e91da26d9ceeb93d60b3674ddb4ee2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ad53d985945b537505e814d1c01d0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd057bd988cd348bfbf513fa81def9a5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c579bae865e8f7f4b287950791919943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad07710b267d8760c5719a19cd85fc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01910734d7f0f525146e1d8235886c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f0514bf24cfe71c5869bd6bbe8520946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ca3e947be8c67e04955213fa539fe947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73475e708d119a93a745aa5ec95ab107948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d243890193079eca5141f19c84eed8b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c30317fbf8f4f85624595d9016a0e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ddb1dfbcf58ff4f95f71295ef3f7c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54951fd76db9bc32a074d1dfe9857f7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd203d8a4590db0a3e4a30a16ed47b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80db359f7def3a776e2dcce9740541954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988800a43d70521ebef86fe739d2cf0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221608c7f4bd0b927f9be9b55ba4181b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a86e6ba98009d938bb556ff91aff8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117d89570bb8308d1c5ed80a698874e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9a8d9e3fbbca544a8bb3eb6f5c1ce959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dd14cfafe3283161349f1ff518352960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3ff7c985571425cd6e351c3eb14d8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a212ba1946cb8d5c76b4b3f826dea2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcc1228876a97824846f15330487d2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9875e4fd9d5ad8594a3f7656a6245964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036b36dba84e2dbf921e51ef867b13d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7dc1a67e89ae052671b5103985676966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf82a8295ab8068238a1cfe5d347c5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbc2b4188748c06b6cd98e5e70938a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f221cf0fd7e6c5c4ed3e4f80b0fc05969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9492a2ee1df69d3e998a44be1b3bfb970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aee2b0108f031af672a39552845629971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1356cca05d0a8903a4400a4939c7c3b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3b25847eecdcef86f002aa38102bb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e908b9e05a781ace2bb298d9cd3d11974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c69a7b1e00ddd0a2461320298e769975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a553ca7abca21c46c96cb746c019df976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474a10481e36d51854857b200f90aad977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008ffbdcc27b20e17558497427ef527978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4582106b3948434b7b67d7cfa87b6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0c7a6ed54729865e2b1006e842a96980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab685a70b103e7ab7f5eb98325bdfa9981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954633f10648f9da12fe6ab51ee0ef61982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3963eaa7e6e2c13b3db209e8b9092983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf65f3a840d53fbd7c8d6602ceb8fb4984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbd0a5649c9b77b286bc2fdd63c7e3985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048dd2032222fc4e2160d1dadfa539a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8600d8a9cc5f960737614fd9df75dac987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37066844cca6e35d90a09112a505c1bb988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1d988374097a2c3ca26b08177c2b3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84081721c5073ffaceb354be417ae27990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815b9a3735b26d4298f758a04aa09bc991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba963e035ffd1fcf96f0bfb1fc9770992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769459f561a82dcff4bf3e037b104e67993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47912fb009db4056eb550919d5ad9334994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772a11e9389094b43405a20f1ac0a0c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea0ad2c1d167d653409f8d661af305996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a42933dc558a793e1d4dc26842332997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>