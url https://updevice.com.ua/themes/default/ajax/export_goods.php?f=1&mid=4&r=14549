--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19113fe15a057eff3b71e5542f706d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a228e4e421082f0946782f125d15e3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ced4f6b18bc918fd3c0ebd711aca163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4574bf83715afdfc546c2365bc7624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1d1633309a308284ca0516bc54dab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f592552e1eceff48815bdc39ef6746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138863b624ab97254b95b80c0752167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5585c5216d66ac381f34ed4ac85808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d137bfca7f627d88bee2cf6e78db2fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a811eb8511c4d21f7f38ce867c708ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282a71cfc966e73ac33819e5064310a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be985a471308e9f86db94f54dd0d25aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09505de0e2ce9927ee2b29c60610ddd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91ab38a86aa184f7d18f83e2f3d4f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab00a267ed0d1ff39e2e250134d46ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c875125b9f10341129aa29a41c617916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b97421b6feeda2084191a220ea257c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dbe8e00c7902645be4905f35900b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d4991e780f973f0a0b6cc8c750b4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883916eac9f3192bc8cab4942b59df7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec54b58122ae4fe2025d1d67d27a61f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227465db5ac65c4507f0740db23b659722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252a430ba766f65803723f4522f619a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ee19abe917e6ff11af5343ffe648c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8c57fb764f537d0f7f8b7e7172a5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76b9aba1f5323068d265f40459041426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bed351c30cc9ef4987115b4efd385327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28373d0c9b057283244a3139455946fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6acf3ffe55e2732bd790a5920c6dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b46846e2e68b3d6862f591f14ee60330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffd3c11f55c8a6b13fc16325ce4b3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5265b0ec414bf09ecec2abee1af5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386c72b933e1d79334892a219848f1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f7131a02e3bb253ee951d23df55b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200590c303b9398b4bcaec46c635bdba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b422c06ca76da5875bbc6f2f9ba2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f92181176de5376088524cd5db40637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0743755618429f3a22eeef83ceda138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f972f67debe3a9d6fb4f55352067139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b264574adbecb5fbaf2ced7011a6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d047b66744040be6b80d7733ddda4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e1e8be8567e73ce26b06386fd4b3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec30cc4dfa1df33fe948d4c0bc767043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eaaf089b42dd58a0327f309832a9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b17a89e996ba4717e8448de223cadf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbf11a16c5f3b367a5ae4911c8027446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4dc370baeabe22ebaf01af6f7773e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3ff4ade9f54a2bc6337dabf62397b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcad677feb51ec508262e88d21327bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf679f78708762b655376d36340ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb5a2c4cb31217b517693be87ede4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da311695f910150f76679bcf38f32952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a4741b25d5f41273cc9feb03eaf8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0bdf2fc66e54fce5d81ecf37e378354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2f87acadcea5b77ecde35ede0d91a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce72215ce111b9823c011600b59a94b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789310a38aa0fc2854a6ecdfb682ef457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794d6a2a474e5298286579b0d7f646958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f757090ce267440278b1729d33e7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b77e3427b1bf2649c26b6afff814860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a758b046fc9604ecf0fcbd6ca72ab7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30684ade9879c8748363dbfcc6348862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d826854d077253f2c323638a06c8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d2899165e0a67983279c955372d6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf060eef7f5258f0f7d0cf60e53a2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43ca32aa1b3816e4822764ab50d22266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4903ab449f4681f4db662a55c7bcd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbf4488c09bae7e7d41e3f42e6b93c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8593482ec487d5493e16fda2d1730c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada44c9e24d1c381e26cd64c02ce6b5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526597361e31da9f16482b0f7cc05cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f173647778dddaf5b1be142d1e04e7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2abf4bdb0a999aecac266c309281973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cce8406c161ba6ad0a644eec7892374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b8948901b119b0f7ebf9a6fc75fca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5c2fd224817f03592d4e05ff9eb0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a35a5be2a2ed7f1330f77ef2abf3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62854fe734b5b65dca95c03d11ebd50178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd7a19648a96cd2e54986d74edfd0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3a856c84b8b2f3e113bce511055dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea58631fc04b429fd4b0a5faf4db7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862f5e10af273b8cd35a95c5766ed3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b626783f154baf253fcd73da64f13f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89e88d2a626c1dc198004e0831521784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0353387ab44e369c6e075bcb42e9f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ee02e2ed875f68a81638428d68fa086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e53e760fb601ae436b48b2e3a319f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944acf99d8643b1bf7b62f86b2dab51288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3297bf8c57788b803b38f413aee1b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f560fcf7c0362ce847a63b58fbbd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71fcf74efa44fa5fab296e221e25c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf6b9397cfd7593bfdf814ab07170992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a336c097cb8d04074f3aa58a39a74ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800bc6494d087c707162f4be0ef02d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9535b3d8ecbee092c3e10b6cb75c20a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fe7c43af64820647359094c8b573596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436947430646ce9af00a5cdd50bd19297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b200af8332a67baa9453b0a339ba3e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f775081370d37073f4d8a3c9492779099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9df8d05c50d2aa3d5416bf3cf46828100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98154b64c56126b8f2416a22d102d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cd7128e1bb101a3aa03170dd3c209102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa931fee992f9adef72253da3448fa9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1ba069f082f07593308d779e84214104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b96c0f8779c720ba76f393d197501f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cceb55a2cfe0d14e03cb4100a186aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41795fba7c595ab6762203deedca35b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47c423e2f614cbc88b7eab3d6ed1f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82742459cbd9f4bba8d0de60387c5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c06e913e320292fc2b4b88c594833110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078f381b5c6ca67ed2d09934ff089f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0482b495bcc1214a3acd4747459bc79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47877168e08b90731e0ec463851631f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335ef950059aa61641cb39b10c494b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ec16e7c5e00ebde459f1b9b0a7206115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3acf6194333bb9009d8f2011275f72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90a2d9836ea7e98f1fc65e5cc4c0fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9506e07ee72887d4555504b615325cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea260f51711b320b1c4af898d7892d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efc3289ecea3ae37b857aa870ffd9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0313ca780fffddaff6883613aaab0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14209e01fa16f56df8826b6f4540b2ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6896587bf0a5fbf5d1d196aacd562123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68d7e4a8618e184e13aee67235e8a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4909a4fb17fadf99ad0f69bf2dcd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89479de3b168442697e3e8cc8f6dfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48eda8d108f3946af46f2de842487f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b535b6513e6d9fd92881aa724326a27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b0190007e77b494cb21aa86781165129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ad0604a7f58edff8a244e9f10abe6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af345c897da3b4665771108477f05f8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7541b63b44f08d8d69d2a6decea87b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659d8adfc406701a1524a2bb06539c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e6d5da8967461789206d5715483b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3335efe4d3531f3c232ed719b6d10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39685dd3a661307ca824711c8153866136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70ad03617b4f4cc2be852a268dc73f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882adeaa0d901a5c05228b420da86343138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9060be089824120ccf27adad9138e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f99212f9dbb4a0674c568d9b9cba1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12e27f2a160e79dd2c99061a6160ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decfa17dc2d99d3dc3bf30f0bace7da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2339eec4cbb5fb20e479f89fbcd32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0680b3cb4ed18e4574cfaf8fd15b61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e062fdb73766c550f0d14ad7a18746f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc915dd3a7c2b1a15381ed0dc65dc2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b45e26d042979fe46208192ad4f984147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612c8faf446fdb5477706fdfb6f36af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4232819d0e2a63f9590ed8c4152b36f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a24001004c17519d52a0eed0b84149150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e06a7a79b37ef0a5fb2b7366e5e219151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12840f46951c836bcfb991c89b3db8b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4584d06ef3e89c5e0466c56dbcea91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7bff47bca2fb177a98954e2315484154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63665159791da84557c7cb3c3c28c48b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fd07996b3d882aac8c42171261c23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d576d820fce5e6f5a27446785c1a49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e8fd89f863a67aa698846ed667800158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8677840f07155ee56a0bc1a3bfff3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb49fe553b4d8a7a9e50849a3c1b54e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435a194613110f6cbbca8ed45336c15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8fa66a858c25512895368048e001c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a971408f2d115795d189a00cc929b4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acbca1b92a1629a447d4153c42d58f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bc96f35c849113df4e1babead7103165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04e60d98da047a306e7b1530b5fe0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e04101c20f7a314f0e3042c30a175167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63556bec456aab56ee35bd2ee8d45cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d34659f3010a945d24ba65179011d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77695ef3034f7cb56d9c21202d090a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd25c5589bb2d8eefa976a5b85ac3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02cec3105701083ea869c312018265172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a20589edf8f6fb3a2f93e8d87d9029173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9ae2510c760674f56ef96c2e1ae44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff5453f545b7e60788745fc207c585175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47b3a06729df12ac320e015cb08c44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8089c915b81bd5f8ed699c7ff7cdb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f320ad87cccfc30e7aeaaaa300bc0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb9a883d6aa485b4102fadf508233f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32ee18d42e7cd58c8ee423c87a351f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07001bf6be8a04d381ab2d1cce7450181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e12f6b02c6c147e74985a8bdd45cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd5b9e5c0886a2dcc97f6e8432d003183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b386e389208358335c776164356ce6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959de853b3767fc9a981c6af4796617e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208a34dcae737fe3297cfc247dda858186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141bb623c937bad98424fc6154f9f7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79486e74d1746cd1915cf6f4d053dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f163e77e8988e7516cec58897cb7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1cc2f33076778ae31ea33cc17001a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623d3bb361b06c3f86fd2befe834c3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c443e5af4fc124ae72a3d8c93eb593192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5d232d2f7245ee024bc652d28864b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8539411dace8f11ae404dd8ff43628194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e90b359518d819e67cf6e2928b47f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2025f2a0527f373ff618424b7fa2a85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61007e9ffa00ace0d6546a62e39c82db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1037df4f9b37196060aaffb33c9c5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087b649a1677999dbc36d429fe3ab05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231febb51d31b5b3757f0951341ed7d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351f1fabc0306374bf33432e73e3c56201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510dba006c7be9399ed83425cb834b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08a668281919f09c6b85f479918bd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea6807f2c677fe9c0643be9cf73f2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bb865a4e7dcf8ddbfd780833c7537205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8956a8ff957003a037c8d0b19b3d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac084bde166ebc329b1218ba8b52922c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778ae1f4f984fee294526b7c016ec4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ba12020ddfc78d009fbab2e339740209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b78332d75215bacd73a17729133db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbea45d15a3a45e1059be9e18ffd64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00146518c9d362aa2219fd16c25d2b6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fcba09dde1e78527e03fdbfaab9b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b62a0745e034b8e061b3f47974124214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105e3977860cd8b9031493577ebc06e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679c9fb62b9995659bd31357938c938216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bf42ad72849f10685d845af24e13f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4624a412b91149d42c8f8e2b9f53b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152733fd3bd6d819250928959ca3c7e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0fbb527ddd680edb54a3e6df02fca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c9c3d447d37201972e562393aa8c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149dfd591e1cd25d5b353fcf0db2a64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72992747a689b933ef6013798a9a5772223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6e2da3cdaf07bbd2664c03926506e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65490523710551f2b94959df3a47f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d116fbb62256adef96cfcbe676b79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cbff51317ae3da5951158409a9352227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ce6c72cbd271f60d31309990c8e54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc3f0dc9a2ee2b59bdf6d50824c6b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e355be6b9b3a80414f4f90a91c81aa4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe951c5a7c82932c99f1ed64abaa5eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472b60882707c6eabba28fe3a023a04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4967c2bd0fa941dc96800672fbf847233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef5047a7a1ee108b2fe6b1e5cbb317234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fcddd5d921eb4dbc38c26d6b601c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96449c0bc75c613cfe29ee1ac08270236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443fb3b7f0e05945df4537b0c56e886237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b160ba8100204a5496cc6b4fb2a8df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf67ade368c9f5ece1bba2b87ed01ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731199ad719dc8c0837d02a8e238335240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7486eef60e6039a387492c6055251f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61472a1ba445c867ef14bb3cd54593f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a69b38d48b330651482fc90a3a4e60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73e39bc377dd35f9a86c051878d110244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ed638b9ee6abf77f6595d76053c36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fa7ab096e01d5d1d71448b9ea34e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828e89047b47158092650be854702d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f5a8bbedcff16fabda0493957d4d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e63d51168fdacf98a9374402cd5d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33072e437b638f26f2b320e9898ad653250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef23755c089b5a68644d47d940354a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d050e19ab61d4b0cd587edc353bb2e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ae4831f6454a36c4eef394e445ba0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bcfb2546308a72d17d3d157ac104e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e62c07b7c9b78643af7add26fd5c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbbca05d40bccad60b5626c971acd0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60793a8ca97e64e2b2f927a7a24d5d52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb002be7531c23907834df40a48a22c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c2a93fbf784df2294a6febb141573259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03951a9c73fa158b05cc35e5e3feded8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ff53089cb7b79556cc3eaebfe0008261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded57db851cc1111d51b4ef4414ec59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9163c011e6642ab337d0521a7fcaed0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c8ca93979f6c2a0fd575feb426bdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7c04a1736b5c0cb9ae1a898c839af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6ffda2ce29dd5285f19d45a86f9a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36021dd2248704849514f118c9957624267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c73a38051ee3434b65a282f84610c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2bd20917ee49c55403ba2cae3fb0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbba76487546929e98ea5e85dcbb16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b8ea03f80cf074006cf72f10f8468271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe67f6ce0bc53d17223eb71caac9c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c49d72ebf3f23078dad6945562a6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ef7bd03d92738a0033e3b8ee92d18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baa23bd14323919c4e75dd5280b7e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1c0c7a40e5f2acb53f383308b4724276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f59add1b05545e561e7d01bb42956e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabb315b12b406941a12267b6331d6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b244c4db163f830454521e7876d155279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c24b92bdacdb14bc3aebee22a5e556280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca66dec3f82bd0402921e3ca41686bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c8b45a1139d9c3d9491c314bd1af7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910216c150ff68c3c8c9577a78dcccad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5812801d8b65f7d165723a86e172f8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbe154073db10f7425324c2b327697285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fae3042a619f739e1cbc23e17af4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b6caf745b613435828dc91309365b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e607cd84a0486e3d5af6f6a0c126bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c72d7f66fe9f5413565c12b0ef74c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a091219b701650108350dfe8c6e76cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457660acd9065cfda730371bec2a488291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be36392b6fa5f30a7f969008b2b1733292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775560182cb8e8c55153b626cd326a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65451692a85c4fde2adf81d4fe3b89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c66e6dfc18896bff40beca52e3d45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6f1ccb5c3744ffc79bad8f6e3d2cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612749d5ed0e0677942ea142231e409297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe51be76fc10065dc9124188239442298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f549165d6361e13c0f15dba29f9fc14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3911ec4e6b2381f18be0479db28b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c9d90170af191b2b63616e6ca973d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03551b876282356608e158af8c4a83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee864e4a7d9df75c1cea3a216c607a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fade61b3f4c1e808b2ea2babb65ba57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a7ff9e2e889c2127ddb53e50d1423305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874a802551f6c64b3c361d37ae7868d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b33d9a0406c156755d84fe1348c193307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69c325103e8abef2cbd57dbde0106c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b38324a1aef3f2623410ad6615e412309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3837ac349fd22ab2000d2e0d88bcd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf93e643c368dfc3fcef20be3d51aa9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187c2539292b6b9319eb5fc80943977312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902bb0a2e0cd1f7a0f4173aeb3043b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ca3a72844944eef01bcc366515d79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0bb48b4d08aad3e203cbc126d0b0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9ac506e2ef55fd134fcf94f3f406b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8c73bed5a6a39150179ad5439c3ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0617e4fa659389f8d08d093e8e0d0c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31aea1b5921135fdaecc318cb76409319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ccd106d9668a20b3562a4dc4ab0bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d7b75ea0236202750d16789ecde96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace16a2be646d819d282cd8542e3de32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe751330fddee7119965c6d082b0072323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9c9879d634913e54e4b106dbd4b0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a431e61fd0f6917286e3c81bdd3eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a064662f16891384680c13bcd12d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bad648b9bfec71d6cf79c3ef62512327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3782bff016ddaf8a46b79a0138c39ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609ac691ba6a62680ea252da12d8e69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d552bb3a58b417eb98857c9203fea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54470e1165ba8141158b8114e5054b3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaf60afb6959938411b2bfd6ca3c45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5adc03062d76fbcfb386477a79b74333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fc7bb4a9647a7578b8491d79f861d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2f9f779dfa978ab77155a73d424d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad87f79cdcffcc8b6843b141d733a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002740aa4e812c053fb19077c31f90e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd87eca3b04b9fb342ab9b8294bd10b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daa52ceba593b61ff05c1cfe50322f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e997c54914709eccc3749e9c559d45c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d28b02d94c5bcc9355d93a56d80c12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b680949e33edec9d377ffacc52917ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac76af0f0fa0a37073f13c941d8f8b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1420dc6121c501ed0ed3018c65f8e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d9f407664f4eca7321551622df8a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec2df8fb8f3c46cc8791d3b985b458346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac84f82baf9b514e9acc80420a5a78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95162688a6d4c70161d657884baa9396348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56190524bf15d8164c440d60d6dd2ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467e1865976760a0116f931ccf438b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6134a5c4306e1db915963c4eb261a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de496ad03cfef2fd33e2bb58b20ee2a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773fc83bf4c7c0e71b54753336358f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac1b30f04a00da032e2c89037b77e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1de7025f65800f0770ebea9e8759ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20826f841751bc598474dce639099c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a523be39c407482794c8a9b979c69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fbca6b9e9c338bd52f8c736ec4eb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaf5e44da3c31542287c50177158f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8327bd35460a11fa98a6b47afba1de7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d2412623caead916b58e6e3aed79d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5588a6eb2f8a05ca7c55e1fc78b33b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff65d648851cd8e41ff8660fac9198363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8b7768e14a0920cfbea4375f789dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72149f255b65d0a9615071b6ae17cdf2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54540b539a77c2ff1b5829389e90a561366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eff3d5c746efc8f7e5224ff50908fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f92c81a47ea28861283db92114d3e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e68e2ee657bbd288e0765ae4b38257369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be03dedc08acd10134810ccddb68d39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e12072d417c700c2b7734626332010371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd131735072f07d09cafdd8f0eeb9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a955c0f6b47f445271bc228d77a4b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf62cc3f91f6ee9dab8c2f5dd3aab3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9270f8b62ec58dc87d9f677396eb19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913cde0a639f3da7e6d0b1d6630f11d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb84957795c69cd12b2e8f4f19c21f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb57a939bd15f9424fa5776a25d59b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83d9183eeebddfd813c072cdff8026379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d454f2ad73ec744968e1a4ce6a457380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb83ba69c21685b8b69986d54cd07f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c23ee5406a30929ab6153b6162ec9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f4bffdcabfc416bcf6007db12e895383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778c307c5aba8b12c36474ebf2c20d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162276ec9a1b343ac64f2c1701049e36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c727093d95bf26e8ef5e2e45e0557386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df19344f7596bf0040569b78077d64387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3299874c0450c8faf03b0ff3b8edf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829173e64498bab0b9f5df9d7becc3b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571e80602bed039aaae1a4f85d4846a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee44759c70d73df8585f4da8ff4e0aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89929020048c1bb0adc4b4bd93324cf5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480a7518cbab2de5797c3dd633a8734393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0623d86a7b6cd1bef7eadfc8174e436394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265f193e545d830f2259eb658ca1e21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44b736a51df2041d06fa6a80557dbf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebacaded05623329043edc703158e92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211be041d996a1064eb3c4305a1c3cca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d854f8d3030cbcc32081e94dcae6d1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab1fe49fe4857762a49ea52982194c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b83af688b577170f451c5f9fce78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2179e16aacbb6bc19e63e8c5deb1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91214ba21190340f3144724832d9f9b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f62b6d85afb23e9ebd20a87f4f94af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96ba75d23f5bdaeb5f1b2230282144405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8732316e4a16b989c4ef705009dc55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a1e5e04759357e9aa263ffc05f18a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea3d5f86c1d2d071849cae70036dc2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1fdb1da19b57f293d44781f27d4f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fada71698bff92b82dca90b8f6d2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff654876079d108b14bf56a0aadecf4e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe026907f5ab582d00b6455ed174c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ba6def15ede7ddf089e61fe2326d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18f959e336c17ec3773da7c20bfa34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dd39aa4f6c9c06b7d512b429092e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebbaff330ed759d01f9c7be0c9d176416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82250a6cc4d51841ed625b544c6746417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cb493935a72b82054567517f203e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c8ec0ac68ad4e6dc1de20b07e8799419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308fc9b48f38c2712b2351d913c95fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42e65056e955b611edc34b81145943421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc18f23cb5cfc84480df6941b8959422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130bc3a4852d3b30bc3b95df1e7db47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e254eed72c8249766ae387432b522424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade33352d1cc57bcb619873396a7f425425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a960d6dfd2acbd1f262a12cfd0b8e32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22004749e2021d655227d0f398822ffa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5e8019c55f57305ff71c05fddf7f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb2104d3898b509728c928cba915d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51291ad09ece32b617bcb5318a70b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac549b557919140ebdcfb0729b5d44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e2fbbb005f335cbbd7b56e97c8c6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d02692b1a15bc6d0b22a27e203e42e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d93771f289c69d76b461191669d4ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc59c24d2bff44b42bce97f4339d283435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02033861a258a4652d3d35d2762c3196436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac801f286940e20453d34e67bad68d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627b20f7a8d5c1d1a7c2061f0794570438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c6689fc77097e5f3411e9b94b86d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec673a944654cdf9cb526cbe8d79b3f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390434bc2de9d049320c7c1c8a719c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029be1199e133634e3824f9b12282bd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4bd109805195a9eca798a392f995f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900627a74ba295ae28009aa9508a86e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb28e054702832b61ad3e5c4467c90445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53f3e53208255536a0746512e49783446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5d44b252012da65c3ffb016108355447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7cc00a18cbb286282bfb60fb90ba5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c7fb8426a4f0b1b488c0a6383da16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08012903f97ac2983613b609db1a77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f4d1e037d0325ffe71231b9b4c9de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec003e8a033663da5fc4445e384a7a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ac76f4c351c02bf08ae45ac5cc4bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26199e2ed0f39b20b3eb662e433b4ce4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34942fe73f4cce18f9760d75db1978455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43102fe962947b0e88845dc8bdb33502456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba861584516c6b0d733a1d522c268019457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37704592038ffcda1ba5d6f1f8eda327458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1816cc48171233b8e83104b8670ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90db376b28841144fa1818983772a2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b916687de372bbe9eebbdaf6efd10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21307d6f778527eb9250ffcbb533806462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9f9021c53e216b59a8bb32cabf8c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79566a90236efec0b30c48f0aef55d67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042c3362da9d111ce6011181fc6124c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a31c7ab132d5b51c6ce06adb3236b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29359f9ed4fb919cfec647f8d8432bd5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5216d37838f7da22a587b9552eece468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f81551d92dcf4a13cc6d47242de3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc765ad8c7517a7eacc2243ef2f841c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13830acbc7891f650c8228ffc210dba4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763f3ea941ec596d8bb69969b85eb17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5f4060dc3e85c0480cc674d647977473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bb736eda12f5b16db0533ea3b7ec8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b387460afe4e4d9c3ca524449db49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12268605effbea4dac9c8338e247974476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9c920746389d1fb3de83eb0bde087477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e26bacadd3123bfa341ea6b256a76478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a10b6ee1d69817e56ec19123bf3166479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5207feaf7c2c540016342aab4a407d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6d7733bdcc57e2c430f9ef78a4eb8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951ed948dfb1c0b0c535fddc98ed309482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8ecfd2f8a38f9524ea7bcac0cc56e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad7430ea0d72e7553d5943b7415611484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca578460a2e45bd61ae8f6b2bd5d03f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1b184346ac503a2031b7a73c8eedc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b7a3f3c4af61a279b4f7fd51675eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76fa3943194deca81863461b3752f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ef609918e8d085449596b3ca1f89d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ba1c2a363e1c4591203d8b29eb5c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe42b5eb0db220eb7053521c72632be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b55b73baa9bf36dc1a0e6b301272ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa9958be418e16708bc8a3747f6c65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483fd57a25292e975bcdb7e3ed763d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f893357ced8f90ff6fceb4eb603c3e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b636f70146664b50a84f39311d2db55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c916bef4fe632887a00e4800f0f00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612a0855aefbd12e6d3c2e030516839498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7884e5a7230b9def3eb55aead0d50c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c781ede1f1c1a48b8812647066294500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc590e3b2cf5c7b1214f38ca84f8f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a857d160b2fb26c92b515226218806502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362c7ece8ad5eea6cd0dcccd7d1e6ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f586465db9126b90aa589e9c4711a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024394b98d73a525e52ae537a7c93c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6ec96a4da5d59a77fb3f8d51bc620506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b66f62479fb781a07eca1b6f2a79fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51044d6a4a1e47d3d11336a9d90d828508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5273458215d87180a76a62a9e42447c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402729a4054c503d95bd575a7b424054510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae601a0d3c83e3c5eaef14b039b6b752511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811f4c4846e3138b812ec4f300de828512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c182faa641ab60080ceef5a118e1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6448e487c864a4d247e899ab7c770e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c764da3632cdab362252743e5dd39f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382c1f62736a5592225b77fd52731ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f96b206331456a5eeb8eb0fe51c6d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beab60e2a69e8d31ad53579eacc44a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af633597cd35ec8768fdf00586ac0968519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530fd2b330b57ef65f128525dd5990a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341f1bfd59b9e4ee9aef945427d968d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d54ba645ca228e80c7a2823bb414d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9290461f12f105d7d6f1c6f781a87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedd3705331a89597b6290bd3bac29e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b35b6407c93580ceb7b5464895ce7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69583beb857aa2c1ab940231ed733e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d77ed662b1393311427fe5697f60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4d88eb7ebd1903beb09e2f1e728d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a1bd26ba96b67a53d118a897e7582529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55155238bb21d900f7fd4327a7fac789530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39a48b45147d0b9ee9d0c9fff6ce3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da4c443e2ff177a3f9643f62b24554532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6757be10487755cbf9f1496df90ac56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015aee93b422c5e77b2943ee1f74d21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6d2761b8041d507d6528c0dca4c17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ff4c6e5860e4ff9626fac3813e8db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263aede91298284dda2e9d6d916fa8db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c4335bde386ada7a580188c61270f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259f0e4cabb60ec70e6fb37e4df26b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e19faa141b1a376756d348b222fcc1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89b2e2cdffa6ca0ec708294dc56e38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f054b29d2b55f1d69f29bd621ccc5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f3ad34a87e26323551491207a7d63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d6bffb5eabba786b55c55d3aa786e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e7f43ee258421610fb67d34390564545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecb35de5ae5a0231084398c420c761546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94a7a0acff7fe77c317430653b868f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ec6f5404e20db6dae9af5e2fb428a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e206f842e107a4ec1283831238422549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd2e7275e9b615b54b4b2cd62a70b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c3a2583aae06a9b9ba63a5c8118ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fb6949dcf64c59d9fe0ce2c607b99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab88c570aace2ad717a8c205615a4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a0bda868a67c19fb1f7f007a85ae7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4d557c63ec844f9524730b2f1e1ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2d652209bce5e5f00e473c28d681d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a819c7c3dd542e2624cbd68aa580f01557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c175c6b524e92c5d0add01061a551558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25230f8d64ec838c6281df38ff05da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce4ce7f7a2d9302745b66b8a195ee9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508adfe6ec4bb6f740f9454d4dbdd107561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98412162698e884b7a9ebbb56b44eae8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc1304525479ae89bfacfb89f94e93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e41f4bb629f8246b2c27eafc8bca7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82c980758d7fdfd8f7211c35eca120565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871ff2cbe9f0289287987a324fff2b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6927071f6cf1d5a516a33d77e18989567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67ce304126aa23c7fb07e597d7a8ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90c12921bb3e01c3a772ebc264f130569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3958f2fd757f1566831c858180940570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04474807a40b2657dc79da0caa626524571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfa305d8c9b251a1a13be3abb92a0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0e2cb5f77ca9bdc48d8d42e6602b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dbbc0841829e0a44f37a57210aba9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af72776ba25211eea0209e4e71f55d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621beb9feb54cd340556734a408de36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756be5a8a62daf4835af152a232e60c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca73423d447ef7f5421ccc46b21bf53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc462efd6458495bfd995f4375e68c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1115233c890bf46b2d13b2bad91bf7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a88d13940e24cd846c03a8c99444fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d1356e97785d51c7e0d7127bb66f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482aa5df81dfaf3ef620086f0221c13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d62099b191c8727e17ba5616a01d8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054016018b5e7ac87a8b2ae535e25606585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521a1c82169636fb83f9f77d0f17027586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5f526d0a9b95b7f4ef6fc3cc350b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b3420355d2846776ff1e8272fd8e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63cc4c630048597b40cff97ea725be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba7e71828aeb329be3abbe3b7902dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e4e4e103537633bb17f5d67b8408d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b566757361411f6c7f7320cc3cfe3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577860fae14d954b34bf07245102f8e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d8ad5f148c1217d87adf20a544644594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b5d886b6372c1841efd4ec107f44f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d9879af5a2d317228c60cabab4b38596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0d05ad404242c6d9270b9ca418073597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d7eb7d0974780b122f8efc35f7f18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07f3e4913071fc814cb0f39053eebb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf76b8ca10b512ae0c382a6570bbb6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995593709d388f1df2dfa7c3e3825fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32740b7e94027a8d422bcd23912acb3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a2f15bbe8bb5d84d5f8ca6fbf0af3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50e47ac29235efd6aec786588ecc67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b0307091ae3548e57c0f23ec5f432605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c778ffe7e000ca31aef92c4ff3354c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6fbdb280ed6392ed666ed8b6e55ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072f44e781f871153edb370912aac2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee82e1d97531ab6056e525c56baf09d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec94daacda22126041348239331f3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab87f3a70d4b77282384a32a7b18df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966809f803389e76260ecce562e6435612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164720f4363c0895defe1325f6fc6bef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7ccd6cb9e823b6a340595221f342a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc184c9032db92dc97eb32661ccef9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fe43dcab9db439d91d0f654acb09f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78493cfc62614f97b5793303b89676617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dd86c4a2cf5b184570ca19a134a65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb91cec1de725aa4f7770ec1767f804619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928075d9ebf9130460794a8a421baf4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522acfd66dca2639013e2680f640f6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b4525479b5b36c59a6a0cb0f9578b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967155e389a1afceb2310d91249f63b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c328e37095105881e4266408bf6901624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c74419388a5414788df480011a8791625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2857e14ef841ffdcbee90743ed0029626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed213a83fdadb6cabb2cf83f725967d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f08dff5bbb85adccdd1d38cef4f50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da319d53d9c335b644197f89395c83a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac0336abfbbbc6ff2a0b4f51361009630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b42519d5a96624b4ed9d8ea7c03f1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ceed9dba60498b3044960262789d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e70b4414796e64f49025025e001a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73281740df0b8c926f490ba69eb2a8fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cc9b14c7e4a4d7057d18cf4999330635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fda6aecefc413f9cffa0f35bc0dfc4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564700b3905d5cbf396b5f16be2cf31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6cee21733c5a1b2d1c144cef4e04e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3390b45ed50f1a1914d32345961f2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b640cda391265de30e9eade6b61314d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ef0012e00a6cc53b24d64c1449323641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da33482c05d0f5c70c484bd374404c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeb00a13efa8ae71dbd5a091616ebf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd6c8f46000813430541f36d7d7956644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25141fa972c75854439024d41a21e4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4317b1e056fbf8f9b10212ed7f736f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bb9c0efc1ad2a330850ffb72a8502647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf560392e85d91c75ed83715d389df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dcf666dfb422ad3ae802d727c465f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec047fe253117bc30dc6b0704db256650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa224c16ba5fc2224bc53d69ce35008e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816301664d01915a345a090609d1f7f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dfe2f5c4ff4c13417c855e4027fa7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbde4a63fbbfc179235d8966d3aea6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500649eda83f9d14fdfb8286caf437c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fc59e47cb58d4db1323f07789c6c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfe7d3ccc4add7c89a1448101a5b0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e06c8f390cff101a78ec36dfca6fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d46dd149e2a3d5845fc09c0a44501659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3511fba34c84067fd1ee92077ac7c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b1f64c7b9b2c3b9dc18c46da4b3e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5add5e1c5e77c7f34fb1756ec4a3593662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e4ab633f8c21448aa6d6f743c2167663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e2bec78cccb8864cd0ecc74e6d3f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb87b42f9c166116ed024d3f07389f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420206d77d913b50ab6182c27b6d8a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64f21bd8b18bbd1fd5e335a749cbe9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d4ab3f18c6b11c9d9dd7216fdce6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33218967f3d69679b9a93de1464246669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1dd7ea1ee607e10e5f5120330e29d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f82aecb9c5271d21ef9ce2cb90029f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f61e8236eb0a0f23f707c046bad71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70c2dbeec9306d34615bc4e3b445a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f7495b53c66e36aa7cda0a120b0be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2e5dda9f87c8c4ac24b80d56ac8ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c91435069e4b388694159d0313f22676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3779abf870cdead0192645caab2cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bdb9f859c1d7b7e08d3e443349181678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b413b8b466e0bf23e8bcccc0bb849679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1dfd17b13aa7866418e9bc8749281680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf732964c984c52cde810664aae388681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63245cbd5adf928fa2dc042dae1d220e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb696ef5e8d2da2fe22e3db7839b5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1636e41919c23f43238f9a9553c69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f67b6af3e32d07d609d59e97a3af4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a93bc27c02553dbfbd9da0a899300686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663938d78df37bbec12366a696018f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08657816b3994b8dceae907154451216688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf03958f589a1d5c076b6be2d5d356689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172b7623ffb90b1f7623f9ed39cf4ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0498a45a79ebc5931072c5a48b8077691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaa8d98377bb94a8410fc1116f9f2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02451787f1a9fd715f6d46cf3355b27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e7b868ac473cfa1619bb0b1a755bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bdf4294f1ae102c18f2a61ed77282695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf619a71faf0f6547274fa7005021670696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4a3156ee60a67be4c051dc1d56580697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf60c611b6d27b0bd6f3bad9f12ee0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc1e7090bfecdb57578dc10b0fdbd2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152002c763fc304973a246801abdfc9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa985a26cf1370044cd259cdd54cfc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cc4f69ead5cc7cb069aaa9a2f3c3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3f112c165b329e61e1c8e6200579d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfffefd71fdb57997632904a4cfa26d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18c8abfd384db3e93e241bc31aa6c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad98dfb8240a48f78fe1cbfa6add7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e5e9b7fbca26c14a8f620108f840a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ad20979acdd409b0d0b7a29cd43fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316558fbf83ba0d036b3c032d480c650709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c70158c5add34a5da2c603cd8cc06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93b3cd54dfc8bfa647b1ee70a4f32e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02817a8dc6613af9435f9321824c07712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e3961edbea874e93d0fa102402b93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb066172db56a3b66afb74ab513111714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334c7eef347fe06f5711b726a09c7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bbbdae93c454cfb17501677041bc6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108286a109e8c9341eda19b7fbafd7f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776957fc60f004917d463d44a4d18a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1944dc4bfdbf50225cb0fa5b4a24db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44691078ed1b29485eabc84980a3aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7696d698bb3cffbc410630ee30d2519721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f352185ea23626a13f3def279f0350722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c362e218cba44523396a5b92e1066b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce1cfc1604cd4ad16aad2d9e25b80b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038496b25c4aca449283587d5ffeec5a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae012cb7d6359bd24eeb64f5b4ea2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689a5b6890edbf31a4bb36dafe43f28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86664799ac5717e2153f78e499085fa3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163e14d469b0cacaef771566beffdd2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4317030c5d1889aeaedc4caf7a0bac7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f939a9a137efd3f5ff100561b4b1e8a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8928b9c667fd9d070e841d109090378732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf46fe09c5a8a98fdaff569f197a00733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232093387e5608b66a79c3a7013a19be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca54da25ec98667edd2f7ebf9b08001735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d336eb89c123cd5763041b1bfd661736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c8c8eadc35217e8d7a6b5be734e39737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ab0d5cfc1b0f1dcf1f9ae7299a481738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4244807a8c39d3816138870f1b130cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06532d1da56e579b7f9c553bf882b6d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad49e208166579bcec069c8f12e462f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049c0bbcc5bc262bb48d0e2e2c84402742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e96d2db986b7f699dbb1f636cba262743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437cf7fa42753084ce55ce326431281744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d117392c53b8ea8777051245826a5b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb609d40f8b62c98f392ffb117a5cf1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9adfab092b963c461d84282446fef0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5e69bb9cc23997068373e747a514e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad84b7a668ce3adf673962205a106ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427274f581c4d7e7c297f35c1f5e098b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ee16d8e6587c4f32b26b6d634dbb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a85b6dcc7f79f53d51767e225785d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450369e13d098edf7801faae3996f830753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ba3f231711146497070e894ee1633754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cc2c57ae67271973de8ee3308e09d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e66f08ade0aab35d4fcbd99d1fa9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600df30a06c85fe5a6ca0bd04f8f8fee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1859d37445425d431048116657c963758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c83b60ffb3bd03db7c189eecb16355759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d60f2bb2d5e90657321ff4e8b1bd6b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95943bc7fe00517376bb8de01ba9b576761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3bffa34e43674a2298cf46c6b97ca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed994a29bd62db4ffd73bc36303e634763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34023d08ac7500835077df8d17e779f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aa6208ff5b3d840f8fffff00855b3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa6d0894c7a8d4e958f3e77311eb25766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b364d175e92e6404aa8e54839718a3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35b1556ec1d405d63a8e6674b02c4f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d939f1bd3e18a624f2b45ba71b4c8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef45fb26306a17b2327dad93bd35a8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cfac3a0cee0230f23e7f36c31c173771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83255956cc916419dea1318072844fd0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4d381b138c9ab10f55de8b3309780773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef22e962202643abff29ecb1a0b8adf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a671995f5d7e492c4c85faa89f4b821775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb60d5c8c56efae76c7bf8a9ce4b981776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6f78f0620364193a31e1aeaff77e4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea8fe9808a1c30008cbd89e61d98bf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eb0458b5af0b00af0b84fa6a9c654779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2b9465e6407d518fb55c70bed5246780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d361895ebd120870100fcd60ead7778781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b03072c84506323ac34f3b8489cdff782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdcdf2b3211fd6e97ce1b398901cb0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d91c3a06ba07e17902464b8137db2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3a0548a00ab064e3fe8ac64234bdc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4d29cdc2b679c27420a76bcc03393786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb3a998010002e166f2a2c9ab89c75787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef477ddaa9d00ee5fc9188f507bdd33788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841ffaf464160cd509fe5db22e55019789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e64a92208fd5d4969f08a0ef05434790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921309c20a7a63023823e93e76731f5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3955cc745cc2a97b57068959cc770b1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bb4c911921157231be121ccca3875793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50579be7dae05191620e193454dc3db794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8035a46d054f584f1fada9ea118516795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e3e579080972901f2dbef1e07c311796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8296fb6f17a5fb064e65e3044ecb9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cbbea13994fc9ee138a5901645a63798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be50f81386c9e44adf433c1a58e484799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4def8d5d5813cf1c2b935e9403332d0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90bcc5c1905181c6c0aca2b5abcc28801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61af6e4be098ef4e918ccdd64475045802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ec208013a9b097d7f9cdd335daaf1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92853d89d7ed3af637abef8bd93d12804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1156112f3586b0cd6439059845af3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75268737eac43db5ba845dff6839c7e3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db961747d266025d8d6fb50aa77ff7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4d8cb5a8c7aa4a345a932346993ed808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7369fcd0b9357d6e4db0021ea4af4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4473922148c87863407fd7860f6f7b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239ea1c55152e24845abbd7ea6128a5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c2ebc5fe42961fa0688bea3e67f7c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4685253a1ee561ea00e319cb99c12813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef544c7b7896867ef23c4beec3141a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5e950ffa7b5721daa71b0f4f5b43e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2404c76ce94b72defd8812afa40a0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e130d1b1b1637da6827b6c379228d2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73cf9e1e19e2d34f5b9c17ea8bf124818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96b34b5442d4110fb6ad2fe2b5ff1e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5b38facf5d4eabc5d793c3e300d33820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47724199f6d237a11cea3326e0f0e4a0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6231f718311d8d30ded2cbff1f593d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401dd703bac6f6bdabd8600b9b88a3a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086228c8370d152ed4fd341b005bafb5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c66079b74b657ca29b2537553a2ce825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb19f6ffb0f6ce1b1df97b9e2f7963826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7a51235adfe7afb927e24adcd2fe0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a95a48f821f4932a20cd971bbaf57828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd42dee39146cc629cc745abf1b8cad829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d54ba8c79b5abe4c11a58fab0f9b8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b88064d386d6f2d9f5aaeb86a5fbdb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f808ffde485b906418f74f71ae0f8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a936db6ec5ef8b823a66751c5798ff833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d446e35318366e80587b5206bb6bc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580dc31836540ef666bcaae091c411e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0611bcb33032584922416fca508ca836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc618642583f3fcd7483fbe4bd81c701837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19caa44ec89dc694e0d95e9c204d31f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9cbe2ceb5e2e1430e0cd7ec15362b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb2e49439be8e815e2844b3c4dc1ed840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd033289e485be7d7dd1e038be8e36c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08fddb6bf72381735fe09fcbf29e29842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb0570bf93b3ca42435eecd1c0105d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c547e376b0d058ebbca5b5fa3fca21844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9e6282166acd3cb92b0eee7acaa61845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89a7ecdffbeeb17342bc6822bf9b9a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951650591587f1ce19bb5303b8321f5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5976646af1ab42210397760bfb479c6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4f9d67b39841f8b70380aac268635849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba165fea81e4d3636b0ae86f8761f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d06bf99d93c7f0ac897522e03efe83851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7ad8f5313dc6a9f93db031d0e6d95852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132287077bb8b4fbe0e50876a7a49011853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c444be64e60d2fbc44ea0156e2d68854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822405366d13240af5a04e4a0b435874855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc977ee18c15f240b74a86bbde00f6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f407da5c175569c594bb117445fbbe857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf0ec801494258a04fa40086a27823858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71185202299031251b3181f864a937d3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5c071cb6b131b4c701943ad208bef860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62130a95d6fede69e99e37ca254a67861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f971e7f2de8522e6227decb8422333862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3db7bf3834a47d08213df632d92d2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d42b430f1ad72e776e3764d91be4f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039918bab65553430eeb76c7041c4c62865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91528b570a5c9145f878f13cb829fa7c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627c1d48d867c84913bcadbb3ff3fad867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d058f6e67bc78d495805d2c9d8a06868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe08caaec45741ed75b3a4196eb48a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b26092ded6df55c6c14a642895b3a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763cca7fdb49c0c04bdd6319d417105871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb06187126664e6f4abacffde11199872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0418c2c1ac8bdcc9d5da7c053db6b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb338cd8fe95d03351d1b481266ce58e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ce30a06171575f2ee55a025391f7e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29159b5dc3a9d154f08eaca005de628876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f11640eccd96f0dd162aa1b278e755877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c64de1214304bafab78cb69a300e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82275b11ca04ee3c610466e85ed10eed879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd6bcc2d0a2602329b26a22fe34380880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761528e1bea0ade7653def7cec1b5bb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4940f721ce8e02cf82970f3f7b304f9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b955037cf2cced7cdfdef85178d0d9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e9675d5945aa25bed0c1746ea60a2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffffb887cefcc09285caaf6fa3a8616885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca9acf4f5b484bcb710165e768fed2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416891c3789a202d9a0f0537b6da0ce887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aff7108759e93dfec13779194876eb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570530288cd18e06c56c79a766c05b1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca46c2e6ae23d0d33a47e054c7e3778890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570501c30bd24018d0c24346f85f8218891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056842c6a2ee3b20a74eb69478b53968892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220a7fcc86c35a9ded94a668e807660893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904effb4d4add706cc83861a4abe787894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e98513d4a7a5b0d7106488013afa0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2092792d766f0f39d100b21d646a844896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b476105dbcc532d3046fb013e86236d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e81e526b81b29369b35990a13b2433898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a840bc8ccfb09cf344ab9f90013e8e8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d2b84bdc408a4a4e19e4243e53d3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd265567c8a36b3769440796b3ed1b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e922e937adf65483c400a55f395af902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdae27ee9bea80072f595a6a93a1c3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438de0f9b8dbf764d2213d1690a26196904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef5b354e3a82580b84d5477866edcc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b38a39d685832cea67507ca4217cde906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf36722dca32d1c54e40acf618900c8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021ce32577603467e70bfb055137e8c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c0540b1f81ce6bd0392e6037216fb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e7e30e5ccce0b77209568232f3003910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246d3989dc2a022da1f064ebfbffb95911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6199135ec14b835f25c71d89774ffd7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a98b2839ac7beb3bdfe305e22050af913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30dd0c1502fc8f4dab01efabae9eb9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e0d5c27904346ec48dbebbb5a45b6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32388b64ed21c804ad31195151b3a6e8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8c008d70d160c5c611bf2e682ff6b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbf13e39e7a2ade12bf2401727ac27918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b92a1768e585fc663c700d6fab6ece919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f9abafde97520e11363059f28e2fe920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26c650b6f76af41df4143ece298260921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27af28e31f582212b69f02a78468d33922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ffd1bd210a1b43b10a40d6d72853b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb8c139cd45fe80c4645d3044b27df924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602d8cb8915d531b384011d9d7223a6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314342c9c3529e0fe082649975177e7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81d3a6bc891128ef4df33a2b3613a6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20f30840e1b9e7bf4da9a04d0ad795928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6531f8105efcaefc05abeac282d50929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb111508c4e72a3bed23dff561f28b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad37dc85db5e98f46635e667d1da94931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01957725b6cc6cffccc10e59878fb70b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa89e42dd59001cbf1d546b0d5d3aa933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd554996dfe5ea9d236284d582af6b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d8670a7e6c6cafb943e13929ffcf4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e631a572970865d55c8bac3273c08e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544cce253d40b26714781261b5e873e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca47958b88cc64882ced7eef38baf4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb58c7cefffb40956d1e15d1768a10b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108045456634b3917b8e4f27eecd990f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2e1763f86b562f43fe237c5849671941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c92900744f971002c89d3f04dac64942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c12374d81b79395fba98dfb94577ad943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514f10cc17f09f796251a1a4a862535944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1265925388b03682344985f19dad39f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9872147ea22c1ba8dd72be8a2f2a0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181031e0e9d5c01400c4d548f9ee5b1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc211c996d6747f25dc8d88d32bd0f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19d77050966e8b2a55c1ed784f9d1a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb52c357f9daebc22e29c258f0e6e1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff136c09b7e0942881b0c04b266280951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79dc76d3422bce44ae1e89a0da7e87952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647cd4b45214e7aeee276f1f91be3ba953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde47197ec7b5fbb69507394e6efc371954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeea2c0106dde2f0dccb7f478a8e73955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c0d7ebe743919e88620b6ea73b49a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fcdc135895bb279a08cb94067f3d2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89713bc2909ab43ea335f8d22b754e9a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2c69a96b128068b071a63d7b9b5bb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371330d4ec6be56542b011b6e44e07b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6943c2841820b73c96f5182b58d766961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a0cc4b747e3527a375fb93e164754962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b48b9a84285e06955e454a9f4ffd4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d3c8b570b7162206b7a913ed0eb28964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8c2a2ed116cb462e11f1771c4de16965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34ddf0e9b1be94025f070cfe198e18966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dac6417c6808a3049c80c1370e2d0a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b842782d9407870e6c25302eb5a1fa968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeae69c341c99a2f2973c124a792aeb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ccb209a3b12bd20a4fb4951aa787970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6569fd1f405d2eb773f75f992471c1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a829b83282165afaf38e7af812e40f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6a315ce949d7405f66f5e4a15b6aa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415da9ed095ddc008d113d5c26762d8c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348feb734ed41f75bddeb0690851a03975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196cfc9fa3c348dcd892cea64c4122b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda5af70912fe655ff32fb13a1c6f55977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d4a43ec1d5a00d53d2becace0ddad978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfc17ab2c2d5426915816e182f24ee979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2290e451a1e270df4bc052eb69bccb980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063b97995839dffc9c4d632e08d44d7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd42a39185738f6ccb56d6a6484086982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d916562676f9f4c5cd254b43af5c614983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c1fb5b7b43135ca49c1a576b97ebb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b6eb1361f9a3bb847d10896605d11985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0573ba02ddb70de589afc56ee4d4fb4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184d8662b780c58ad7adfc0628d685f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11029ad03f811f6259e82f3e9e7d9785988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fab5f4cbf897c44ae84ff6e4cee94b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0a7b90cb8a3599288a74aed482eed990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ea270c3953224394d5a52e9a7574b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7332e4ccf009ffc2fefb6547df62d0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7186adac4902875f6ff18bc41f5613993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8dfb06bb68aceb699b019e3986fda994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ea39fbdedb1607e91a2ef7c14b8e8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294e6ef7c35158d7fe7599f6a154b29996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59bb1177f83aca525793a4f764095c997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406a16fe4ffe4ef3c1b65deb5954cf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2ed3dc1ce6f1911ea43bdf45dd1d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f1345c552e98709baf986fa24a0943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127cede0602db4115ba71a41e65a6e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb7c4201443cebd441ca0ec751d8075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a336083ff7e4fd692668ac71381fdc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b764e663889f20d7e6d95caf984827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fc87d495c986b929f414d1cb8446c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334419444fc34fae9ad24b3eb43eeb389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b101f462f81067598c1496194ddc8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384a14238689a247e6bbe111d3be72c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2305cc2624e9a582221cf81ee130912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7412719cbc7c0cdfa93fa54163d5ed413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9decb30b9f50f15326e9835246dd7be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eff80df52b8e50849578a00ddb05ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b41c002f276c3724d5b191279a0da316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba06e77af28d6dbdda2e2cb8f1406ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f22eed8c51c9777494fa917ab884f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36502a022f5163af5caf72180502ee719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bbe2ad82ab98e7d5f1c05565c99ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7428bfe1e99e565d26e1d16beebe0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536ad5d8dfb01563a805f0ed8fa7f8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c49c61cab49bfc60f3b8be0cfdcbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a7ba18759d9a1112828ab0a548d4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48acd050ac611429e4153fea5714a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839761b7aab36d681d8eca1be14c5ece26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec775c5c8e715e46e12da47712410d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e161ca41fb65c0a17bd8c1d5c5d43c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bc195fe2466c5c9c5b2de4e06806729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6868085919c2bb0c0c24d6aa3486630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd854de3a41dbb7b9a259c2d937d476b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa9f8ff77cc338fd1d935636b7b07532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc5d0d504a4d2c61f85b9f178938ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246993abd8db4e981f926086c15c65e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ad4cc4e4fc27e8cda1302e1547f2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50349224d711ef5857e25f8391f892336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d64f12eba3ee5dcb405bb739391cc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf8af6d9bea646dd9975920c1a6e6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749bc652f3f05416bf56eb9a813a60439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0558b0fc1da7fe92fd9620bfef8aa5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118131ff89f2de024e3f1596e74191341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e8976822b5d6bbfd94b53c7d31c1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f93fc8341d2d3ddf4d416e6083f6e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa35d9f5d7c67f9c94e709395a301b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477f297116af5b55194037a59ace70545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621050adabb4c54fea5bee01fe2021a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a2d047322b6ffefc7afc235b05ddf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b684f89998e2e4bfbb74f6594c37b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fecf9b6405d0023f5da927440d8f5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6c1bf469b9da2685a94df108880e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d900337fdbec80af37dfef2fb89fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f212f78b01acfa0c0a3d82886e6b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bee6bc1ab1836975a75861313acd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8280dc4e46a51f8b58d9416d18c36c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59e07e5ebbb6b13c1ecfe9702d11c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf39e643e0eafa75d9d45bd66a3e4ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c064b6e80876eda0b2e8c41bd0a8b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165c3367aafcb6629c3adafd4dcdb5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e494411f31a5ddbe38b5a4f9ca8de659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f23383244083b3be9799b4413f61060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411b0a8f3c82cc2feb035a57ef4b3b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed89636b720f6b25296cc728db292e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e385d8795e0c2258337c501042d08c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ea2b2a573a1c69de33ab726cf8f3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db03052591f69c222dbc2f78ad3362165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d41c33eaf5560a686eb34a683e1bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c65259f997488d3aaca388c379092067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946103df8e1f2bdc6bb4f6d5e1c2215a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be663b31253b20e3db846af66e39fbde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce369efc9b698e8b2cba6cb30c0008cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b91c36537e60589144b6f5ccd342c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c830a998e8ac1600888023731e6743272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5333123b72d17760913be3620aa5c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a39472ad5decfea0c0b556a7027a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e4210442b5a256494877cf5fa8d1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e43b027ba1c6496dd4aa6bdbe12b7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fab2c2b75613ca9bab2b52731c97b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a378b5b44d6886ffc8464b80d7e926c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a29fa39e1ec7db2fa832f4b88130a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787ba89116cf9eb8f0b5c04fe68c7b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20d0ef69e7b377c8c3c5f0028ed24681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dbc35f4e93c8ab49f234e654d095982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d6fa66f0ac3a5c769d86444caf2de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cb0b7ecf2a45b69df169fcf7b474184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741c30ccd130c9c95527a251c5cb41285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb722a447233ff5617b712e16e4d8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c2dd41697a6ce544969bbd5d6823587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef86023447c9ebd82f9407b0ae61ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c8ceb3987a2e791cba3dd503c085b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dec07e9d473934262ddaccded2110e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03891a8acff87dc2b30392818b3570b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541fb42970e305cc22d54ac4769620092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfabc1f45657a4833185b25faa9804193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad741f73cce300a8cb0ec3c5f19d6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787568f22073edaee2df0e301492643495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c2fb461fbc565b625bba5af1e7fa996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7ff4cad94c9e5f76052106a9c81b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451ec598f113d50047509915805430698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27483dd7c580c34ded0961ca4e8ea2d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968ca996bdecc3c0e710781a9f64af9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364be120168ffc019daec1c747360b1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc13b0808ff455ebf018c090b07a77a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1373b3f10c2191c80119238f38264d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f160fad0bd1d8f497aef0bbb62d7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db6b67550a195f487be4dc44c19dbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37578649880356b0786cc5121e62df04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ff17c01a376013b210989dcd4df84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909860edf22ae854c27a652ca79907c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e964c929e17589c28f21a488285d436109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8043466a4c26593dcfe4f702016c38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd076b4b7bbf119d3de285dd54d0ef41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50f1ef6ba219c8debe47ad78e77943112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cece29cef0e421ac5e5be90f142dc32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a061b886a877069bcaa42b6a68f47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16cfe2be7912a758a6877a77d26253115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b267bdedf262369c8943b483c16c2e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67b363c95f8bb9fe5a8a0a1e4a0bd0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010437c6f0faefef1418206544f9024118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda53f28935b41657ef230a1c0bd58c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca83af244a87696f10b97696f4a508120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ce16f6f96fcff152cf9c6ac0afbe1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bea683ec01468d7d587839cab07f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a35dc020d1e61915efb0119600f42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a86a298f4c01137ed3704070c38e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257a73e06e85cac761115392534e88f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de9ec55b042d9c99c96df8097903ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4ace49b1fa5d8379f110184b64325127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bda7b0b3bdbd75f42dd2487cf69bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04911891875114e986c0f627f3ae5ab1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed05dae2ee15b06a0adc6c551530961130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d5a84cb0f901ffeb38603670cb567131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a7015a0af3fd7e587cee77c5c5ee4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc148341c094ab72ee80e5ac5f3ace6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2824f7cd641d995c269dc2dc2ee5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b5744fdb45e822d72069fb6755d10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507ea1bf3429994cb27906dc7f6eda4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55e537e9dc8ebf28da77303e0b37aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48d0b5ad349be0abf0cf43b3b9dac1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0a06b7216f8cbbb6ba96adb0f8f85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95fb332993a0b0284d20d61b17a0cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d661ca583968a94b16cd4def143c17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bb0b352032425e0e20f0fcbc0765a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7977237e344ab4b65c2bfc9d43c32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321407f1393480a7ed71096c7ae1d940144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd6a86e7d7c8776f0e071b8dc0bd70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f200a8fcfab401d213f6b40527d532146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa3856f634eb1470961b90e455e7df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d31d054118fe151fcad36cd68ff93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a51623458481ef966c10eacc7d29f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5aa3f0debd4d6f86b2db4d0b09cef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afc16b62448f0ac2dbc13a5334b276151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b2aac4bce6fd0907ccb965bb8be31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461022a84d1908e12268779888fbb786153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f7459f670d36b81cdf36f5e45b873154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7005f7e8862a9602c7861199516f7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d816b72156b88d202ee7875bca4d94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae8998266ca4c249097aa264a982fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a4afc699fb2f459bc2300ecb7da5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773880454b7caea7df43180f006ecd42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184db0482e2bbd287744ca4d85d5c98e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59315ae739eba48a7899d8278ac890c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3d9699bfb926be495153559ac73af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb8584d20675ef66801233bb088949163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58178d687386383b42b3db13d8d632a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619b2662913ffbec58ad0164d6b7ab0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de8a22e11a851aa5c0d47ed3bdb06f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53c885a4b4a20f109f4b26a6361b8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a9b864ee51c12fe3b9b92c1644c48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f00b7307b76498a34382c9ee712b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed076b98a7c24607a6db50be0175d464170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f467cbac867d8e548da7a9c372a0efe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71682c3ff46be75ec9ad17e6f4646c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed4516a840c8ad32590fe43b7b755e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea84711c999cd974ab9a095b9be59cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698444b83a64ee93b55bc459157411eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec5401a37483d549bb779299a53f3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72acecb60dc6be14eb91aa4192e301177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaba56371511cf01d3a4ab6736a153b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3e0dd8e5fe72acb0801cf6d5dfc84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bb83e3cc959769445908574794e2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d86937f3f530b5c96be3ede157ebf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340e10b64c0375a87e82f1a30b7079a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1d439e98089d7a2fbae507e0e7d6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105d203bd843b795d4d458e97d6591b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59628f24168ad6c6c9172f48968f09b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e81c47d52ed868ca50b2fdd526b6e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c76593ca715c982a74e9d78fe5a614187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf9e2fd6c337095b4218b720eef86b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6ecfd9735798ee28030930d63194f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef7297eee8e968a3fae574a0b55ebd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfceb8d291a8684487634bfa311bc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57b2ebe1b84051088fec691354054d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170b330cc9644b051dd32bb5c67a591193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a389856fb8fe1add04c4048fae58e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fea0e41ba96180099a99b4070cf8b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45b907b9afb712028356457f899c08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6fde79cbec145cfaf73d9b76546b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413334f4b05edbda95211d923315d879198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861845b647d40f57323bc486b21b4bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14049994258f9497c47421e85beb8867200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b3774e2c86be9cb051b7a5fee65aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336d5bc02ab9e7a8624fb946f3a7f8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf051f0a59b3c3caca04f21b566360203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4092c545a565b231c838148b93587204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508a26129b71746269d00ed03ebd812205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae24b87356b81146ea770661e1f02c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc14cad8a28862f9cb0b0b9a4b7381a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c671101484aad4bcf4efef2024f8cd4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eda38b790a184ab408341d484ad85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef156c5bb47d4deb0f19768d7b20b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf76f6114c6b2b9e26a70ceaac7322211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8e466c9a48d88fb3ac9e22b30a417212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7bd980e704ebf0ab8235205cd3973213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6803ebef0f492efb2d9692cace894cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff974af78f4d70bea92c8a3f46d574215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2130ec365dc148020ad9774b8db0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f62225899f401321fd3536d01107f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6606c845d1f1d5578f497128acdcf6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b65654bb5d0f07f9234f5934d0cf05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f40b80cd7e90dd32d79deb7b1dd7e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c515211473416ea1a94c59306f84c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4bd11bee25b2eb69449e4f35c4284222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0aa70a67a07674753466df01ebd6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e0aad5638f1e655fc4ec1e09ef2ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb855123c28e305c259938e0544e66f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d482ed960d4580b382e21151be8feba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f62129cb96e53d0a6592b683a3d2ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87095cfd6c801dd3d96581a7325a08f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96a203da96ea417397e8698f6a9b3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a80a8f59c3b458b4eaea5255b8403230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746254d3dcc9e72db38c4d471a658378231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd12f83602716dcaebe959dade14ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5095754b61a7d8e80e86057ae28d281233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d12a2c8a25df1e46c8a1e5586bed3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ecf5ce076f797bc4cc8145291a2b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db29a4fbd88252258db0c0b8bd2f4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5841f03a16f049113be72d3661bedb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2e5a5359df9d464ea7b7f3ac3b8c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172b4753e731b9faa828fdc998b0611239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99d029c081f07b94906e713eb08216240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e2e3764e7db0916a435f182ad7692241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41775a9373d704fd38eea3ce4232f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21d8f570a14df9afb435c2e54e9e17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722be28181d64e8f92900ea2700f9e09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a31ba6eca3ddf4ff7c92f60a1204bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43433b702609ec721ddf3faa160ad2b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4432640d8d7368e28d61312720c680247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e455c1cf2856700dd190d3a15e72227248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148746051edccdcb85ee2c680cf97b09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70d287e6f9db81d3d1e097f68c4ca5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf253424a0ea85a655701d1cf6658b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bddd898f451fcf1321d34e19c3454252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2c006235337153e8bb72197b7a206253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7305dc9bcf53eca17e0d457fabf66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77b42f6553730f76aae4cd4301f566255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e02e36db1228a4de4f40f8a40aa6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28009c4c64d4f6948bc6b6e80518f0b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bd9abe75022a809fa2a44f59ad581258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd85b657af54477aae1c3f563f997c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b964ad8afb27b1cd448bbc4efc971260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6abf8089b2fcc3bd3e92d6451a842e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d637a08cc53c09e74f3874dad12dc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b912ef1bbf8b176c76231409271b47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e99623ebe5eaafe3e6668c094c889264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf53c5bd44d13392251201d420489d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560fc0cd6734c1248b378025c8ec455266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebd8951ea7ae64a46a96aede2fb2ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d315fc17fe12ba0a1afb986c011c052268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b3559a2edf3f158ee6b5169d7b3f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45678777aedfb94c3efa9966fb41377c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3659b063196333961d0b4ddf9a3bb98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0bca3d5b2580c493dd9dadf2c9935272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f82142b5affadcb9d3b250f2a2dead273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2e2e7b9e0eb0cb641e3dc81ac9594274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97143035b7ca162ac7329aa8762828a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497c76e69de6b83595090ed999563d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea71a1b0463e869d3271007ae6cca1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e5e2dcecf817830099b4f0b2a9bb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd991585a137419c43472e599bc25a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1a9ec0ff3cc6d877dcaa4f4698f6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc1d6353b9ad7457d7f48d08e68c59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf9492462008cf8ffa221b057eed60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0a247315d7a0201d7b506ddf2dcb7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261d9702cb7015323b85d37774c0fcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ffc9a54cc0299410deceaf66e0e7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0909c9dd2cf5f00b344e1e607c5a077286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f886cd367e1f26086ac579745e32d08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbc6302916edf800a3dce6f38f4a90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d963f4476ba1b079386058926abb878289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5e35c3747d5dd3319e93179b38b41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a1b8606517144711051feb66829ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155558da92e322edd603a8d4a001bfd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a85bb84411346e0fa1496b8d700071293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08743bee0c869cb91bc09e0ef925b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a2bd183dc7603be5293df1e2a6ff3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f872468dbb2ebf4f191a993d0e5b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde92c204e48471e5fa034b23bfeddde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf00bb211d465a20ff9016b29f85e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5a7f14558cc7e59d0362e10a4ff9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a6a58081389a47e41e8eb831b943e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f0c6ad7554b446970cbd63c919699301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43a072abda1a0986a20ac856c0f0e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7518835786f70fa6eaecbba482d29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30701e0b73abba3493f13b9cbcf229db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7ea55e1335533e935728382abd815305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade885be7ccc16c00f59951f2516915d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39827caa075683b7e593ba3526b5d8d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d315afee637b5e2414cc1fef3b62b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea77daaa75e7b9d691e11b6db6b4ccc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba849fea2c624a0fa08651db5d7372310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df517f6f1ed1649ff203fc07aab0ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e1d2836a8f237c4649fd8d7e846c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd69a99c3a1a5283aff8f2c59a1b439313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cd47e10ffea97d2f7d0434400a2e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00174bdec3547c07014f3c8bb32c4dd7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f58cf50d36e182ac9ad1d61e25d7ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78064f981ab5dc55ab7b38c77c2128317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349afa0dc6636296f9c6ffafd19fac6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e732fd6b7f8c52cf0432c0c2e4a3b18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311d5a346a2e2cfe911392553d5b0f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12e5d211c6c3fad68b9ef85921e93c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876dca751a2cd8c41937c3f66484ee8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf20efb59fc140d5c321211e8929a2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aafd1a1562e2e895d33ad2908b7a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da7a22c3a6956bff17230a78d5e2ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd0900e5f214e8ddacb17fb7f7ddd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc60bf9f00e200dbd2be2b6c411b700327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e0603ff57d7f7a77415c47187be60328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d6a90941ad15b244b8a29b41a953d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a85910f0f41a5856df84fa7c75c949330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f1e4a2f590637c90666671959c1a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7fa0a12740d95ee0f2c5f7d37efd7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c987eb12a22e72a784d01125ff60c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534cb5d70ae384513fb1f31200e7074334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f3e9821914fe429d77f36b996c2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3a5f4487fde9dc1b0bfa52b3b8404336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe5a9c8672971e1a8b837f6ed6db68337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109a3daa40c5eda70131ca9301c70dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44925503a96b977782a7c328d733427f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5539db1dc874bab5e6c5bf77adf7168340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310989d28f1b6033e02f5412748abd43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46248f3f5f604641ea29ab19b53a22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb6afe570b83c64d5d66cebce462c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6602ae8e98e44c06e8011f996a42e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7b12e291d0a7af1b356f1fd8015ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09b700d05551c34fc9a6d76b9020c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29d077d6f63d77f77a5b7ce0e381c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfb86bd93e22b4f46809b8daddfeae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c7eb96ab528887be0a084b167e71f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0dd7b83b679dff82bf98d854b5024350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cfe853bcc869a5eababfe12e37e8e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aeb12af5a896231b0967449031c66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39981023127023e406632c25813f4c5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46227f276b22bf3b5e5bd9ce29cd875354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eb99bda41e6db6fe71609a79b5aae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b45be831748232dc14d4c97339229356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c625ef9615d08b686940bc5b38855357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00644f228f241d760c8d793caa40f6bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e05b37efa6a2f132619cb81cc6d59e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a3e7bcc863e3d4abcdd8dac586b1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097b3d03d62ecce46171006b06f31c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb33c290b0673a5507660baabbd36e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7f9ac42555762f3cc4048101ac28b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef0578f9e09656255a7d5d50236da0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465f2c345a2250d4668460b0868c342365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edb6bc106abac51fd2f8560e85d5d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536047476dc453b8a399db498261a34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5be511965dfd9c520bb9cf368af86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab5774178fc393aa916da517b71c4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4f7b56ddd1647b5e46210800191e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a701cb79226808c99890197445c90e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79d869d178a0e0229d894c83ee2caf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90181fd2525d7538757fc092aeab4958373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfaf23f31bbed487483648a97c1860374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cca932ac807762027094f876849641375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de38d285abe22635b37940ed0c4607376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39e7c113f599e2c0814817c422c4b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220e54a63f1a06dfdf80a8259dc6e69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1d84cad8b21f0ae26e29418525b2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39631b7f7ee4b430082046e90818254c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf907f6bc711c82a72f9629314044420381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8f3ce09d4436d48d65fd8e783a609382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4f45cf5f87069a396355075edcddc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc44183571d6fc530975caaacf03360384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0df14eef860d9f4535866a1067fb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25532149c8d5d9abf6ea7e4f13090fce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce4a82dc4f15d421ca1857fb29df44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c14f05c3d57be6cde990f6cd4beed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc392241975275ad506d2faa6f83caa6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde4ffae9d3471996c940b11f721b7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78868be3099ff0dbc45215c0da3d459391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe22dbbb1d3d2f1b7508b435fad439a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f24d34c43ed0763936fd4df0ca278393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c72deb97576d2af623c2cc267a3d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439bc2043db70e117ef6ad2996970bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b04a7f089fc3f087add1ddccc3bcc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca605d1880eae4e6985779af1f9560397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306cb66fef353bd59fcdb7eb06637c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008322629f0b6e0e13df4a3c77a2233a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eeca93703bc055bfd0976123253d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ab7bb5e06988dbf661d8cd0c20a0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397476ec62fc434ad62ce376605a04e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03b680c19cea1bc977c03f9c592885403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1559da392be9b921d07799e14da261404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45e0f055de83a4356eb0e812a9f1ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe69a68545dfa73e796320345aa5d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c0e21fc1f99de697e30d41c277f3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54af86e5e0c224356496d04f23572b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dbd7b9082b47f4e929a12dfc01c90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2eb042a546996335bfbe9b8921c71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc945c0f211e9f6585885b9da7af70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfb21c943068b8fb96d92f6d42c692412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7571ad294677ddefe7694048c1521c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d202304e1abc8351f3112abd50afb7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862c564fca3d2865ef72612c0b44a61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608049aa230edb8e406fa943976e10fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecad0e7b90c24592dad664f21fffe18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab7e29fea08d03dfa7f3da688d7667418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cd2446a6dc5390c9997c6cbccfb22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46679328143b9a805994f8472a5694f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e272400afecd58f8e8c85d20fe9244421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e772421e93564ae0aa1f2dc12a1829422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680f359c7f406feefed11d4a9cc1de6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8531b19d17a4057a0a2204cd373b98424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedd33a1c464db11e0c97d101e0d84b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9556f50fcbb38230b5ee2b1f5f47cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b51d88724c33224ed22c98dd4d312427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5fec18604054a761d1360f11fa8d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc406878056b907f7f2e4bf10f4f598429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18d47e180a28aa7a4eb885afe68524430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50493430c6e065cadfd98cc6a303d69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d6d187cc011889c55315212863259432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d629f2ddb8295fb546f551dd0ea9b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb66d2cedfc3f8f303ef2ce00619e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53ee22611ce7ab8522c639fe3d818e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2becc48ac73652aed0827010e4eba8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94d5760dd96fffeb5c81f7d736bccc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f926127bf44d2b621f64d98bf55f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde573192205706286a3a56796e9e8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95c6d69ce0be95f574025c93b2fd91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03e3450bffea8beb68b1e95a3cf8be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328c7083f0483a7a49708e6bb648128442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23eafa84312d5c03e573e6b6872ef8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c9e22c88661a4a161debba8154167444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817eb50ca79cdb8f580a277d4ded517445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf1106e7dce4a4459f390a6f833d0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b0a59c8f519ef8391e2bc0ab46bc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46297fc2b895a0a01723f26d09966125448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7564200444cc61dce6815175077c78a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0601bdfc8d33def0d74516a2b2ad4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9786e203125e95b9e9e9c6f2e045d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67f373cb3301534b6120b2640d8db3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05523c612c0a3cbc3301ae5e936141e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caecd0865b3811e8dd235052b1e53c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80522bf7535459c71bcbdac898637ac4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb6c69ce4f696a482b93d23fb46c21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c33e68d3ae3af26775c5c40e4d779457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20773b6075457ebd089fc16951ec2da1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdebb4eeb98c522b8091c005b49590459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb3472ee4b665eb199720dfec18518460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab2bacb29cd44f24aa05d9dc14f54f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e573f12b1f25f487674ffc508e7144462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90bff80d0602ade6cb31bcbe77e4dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2784851027680627d8a55b1135adb0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221622dfa3f4eecd6f8f1d32a2f14ff9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe6907ee67905795b30357ca8af5f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2768979656a3a36b1067ce0dc78848f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328c429c180d4d95a49d38de3aa697b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f5789d79cd501808e67ddfc91cb13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5b3f866edbb4f4cc55c4ff627d0ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779df53ea3b742016a7eefe63249b509471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19136f2fc78a6cf4311b895f630d7893472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9db3ade9825a3fd0da218cff8a2ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119484a548f6d07bd3c3de9647d797b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca0a326e0aaf3bf4b53b9e8c173a52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47523d2a46496fab91e061c08bd3f9ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56139007f09a7e6ced8a73a82610d19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815f3a7128a110a25bee9cafce96446478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e37336182f1bc3a66855a591ed1a11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c65df3ecdb47a21d9006030ee0f7bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf6985f73417083987a875fe45e3d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147ad61f24065c0aaabf9f23d67df9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d92f87efb15393c7318fab7ad0d7ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f600d5f74719265147aa9b2f48853bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf751b6cd0d3356c9d4d2a61b050cd2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25929e609d5cdd661b51ded8498625d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115f6e7ef5399fa20fe7a6b61b554aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7772ecc8d218eb981b20fc9bfe308488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d68ccd350f0466ce07ab37e46f5abd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a18fae485b92d880c671ecae883f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ea62a0ffd6bf7d4750f524fcb919f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d239b6b747f85474de0585a61a72af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b36d623b05f91ace159646e6b3c92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df737f0b8da9c7a9478520c86bbbb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e026e6cd51e04eb30345802e8a161495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d299f56a03d496baff2142732a088496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94375567985b6d44a9582ee0ac5f57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4a09bd0c2a3ed68d9e3bdee1436a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6829f55a7387e502c84689cc22df2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be9f6087991bba2dc0716139bedcda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433682a1a4c003a819d01d22ede7d63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c077a63525f6a94a6127058bbe6b16f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9d28c447384e55f42775cb9158c80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3f34ed5779cac225c60e424292fe2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac3317a6e034fa47aeb0c769758488505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4a2eff20aa92a4ca24621258d6a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b7721f0788aa3531bdffa3ba3ffa1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9367b73ea220dad7dbb7239fb3669f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa667c14c0a4ebfc5035212a1eed3e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8ed45ddb03058fb34f7fc0543b3eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908855525ea8c4b34c815ae8f787705e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf5920f106810ea58779cc252447a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5333d8432cc3f29667a00d8488812c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871acf32e0bcee8ea0d3b3c2a9399c3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aaeb19267083d79553c36e36b8952515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5801db31973fe52941bb0f9ed05b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec34045ff4658cfcb41a775fea4bf4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67eb03991edbffb438cd35be2e52b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b050a9fcacccf5fcb6406d2dc1c4da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5418f25dd687f882abab914e345e12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a50f93471968a261c6ba7d708ecea2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351269421ccfd472a188ee92f1d7ba8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f59487d3d616d8ed58af634ab6a6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f67f0047ab4673f794f808b67a17f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390171de0deabb8d24acd326fccec66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09a1c5509f6da39474d27199245b01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cfeb7a18a65efbe71543386917f4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c89f8edb64707202affc20dae718e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca172a4f91179d1b0175c856e6b338529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f0a928d512bcb0c8c76f785dabcfa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f39195703ec5c233097cd9cff2906531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a3101b5645d95f491159bcb4de65b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54586e733e2cf18afc614c5278976f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc591d2b7804d21fc347ad01ae36117534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce139973968e892996f458dc57194d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe04745593d10cd906f532639968de7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61092dd1f5e8948242794a5c23fb31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad984a4b2bd104f1b1b4f783dac0158b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bf1c2dcc33ba36d5827174e7b5238539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915996f9dcbfc6293392472801ef175540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb324f8e0cdc74e055b0393e98c04f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0769f21725aaec9f0187534194967542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54976cc16a448e1c23b9661ccf8414c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9a8c762d6457d2544a9865c80b3c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febf210fae2cbe30739fafb96d24f01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371c401a0dd3698c3e7ca4804bc95fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c05e3523eb7d2740971894509c14a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e51513052002b7c10603deb7850698548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367a6f7e45dfd3d282f3b309a2bb174549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861290444289cc528d3aae49a63d1de2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9eac472a05fc2f28691330531e894551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b936b420a85d7fe283603b287f6270552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd99baa3eb20620c4093ccb69e5290e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058c1dc75b43083acc7fe2195c72166554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f789bac133869baeb7383ee0b243f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cac136a293f406e69eb1c45589ccbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ff3fdbc930c186f89f78653805db7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870bd7bfb88b3d96a89b80375b673ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa9503e92eb4ec6fddf39560a5cde5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594fda890cf711de89ac533cace2e2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf385bc70dab31426da3eb1f4cc1705561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a40a0b8bff5c045a64a95a2f0d8dbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d680abfe2f4d40e091fee6d70beb2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139c8ad2dfa1d21873925e83a770671564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626cc92ac7f180717f34760588c4135565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361c95a9cb20aba84a2ea204dcb7bfd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504b55f426ed9c8aa3b3962d9e0419a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7ea3575a51d3b9d1e6b16b5163228568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00343473565279e6a39017e3f28e2af3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033dbaabdb9b1f26be9b26af912dc49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195af0b7db8655f272c7a6712095c32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fab7c4be653ae065a341fa6c4277f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02734dd731449e9771a6b932ea9540d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37824d29382353919b7086dd4663de1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13433e4b515698416b396b239b8bd1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406ea19a5e472b76647acf9dcaadc16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a26bff4b712bd15a227abd1f4d819b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe5cf1c45d0f0b63ba5e4d83a256a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e788e129b31b392260b71605bcc1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179eb609b56b33500f675d0e2d98f41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6053628aadb1e8ba11deaf6a455ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf760c28d87cb4e5730aa918efcf424582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8921793b9a190123408c8263cf720c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd01b1bc0c009d5cc57ca668d5f6633584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba4205dfa8337baa98995e7d51dd18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a22f286326445824b64af556294e76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f007cc9906757691a7f3a71bdff279587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cc52d2e55cf86d3884b2b98fe7879588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c269c07cc39b43532286fbda9779b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eee1bf67107a93be6440cf951df44c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c130ce76f92916610a94cfa26a173b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc892996bf5df423e988b99a903194f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae8ff5f3658bb075a11545dfec45a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7eeb4eb7ef0839fc4e711a277a419594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad262478bf9a8182c03314f4e19381da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ba5dec59b976816806696aa58e1e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5852e73b2f6a708943bc675fe813bea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2766700ef9de28a823f12ca956983598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d8f40dd73ea44125ad41f9cebdc53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce273bdba006e3524ac6bdb4679701600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c7d26f5a6c0f45a32f5a46fe18cbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50e156716f38d1eade97e1726dc78f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba966a54d5b19567a6e226876ddf597603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d32d7ace71ce286c1e424c37ab939604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5ef9e56d3671be509ee359928e216605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9ba8df7588020a228ab905a535557606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84a8806b4996195cb9d2a0541db2c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d8e85820676d4ba620158acde252e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efe9fcd126e3270f5af38129881b58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59bce1ff999ead20d8d882c48226b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df239cd8c6f763f34e4767a4b15509a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1cbefaed4b84f7ef5aa84c0c1a39c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285afec279af21b07a86e416362bca44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecefe4d102144b62deebad3b43b1384614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be4d58434bf8160e2c73eb005d5e58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc25c73075a9a9ad2fa0c903aafc18616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a88950a882ed03a70c1a3dbc105f95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770d58d1f129f79e33c471e23e7ecaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5e2f65377e3935d907b31e9dd4064619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63999be914d6485721a451ac49c37b58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154983f54ae6a51da9e6a25d5048348621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbf0f3f1ebf64097c939bbd30923ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3159b9d12cba1e97ce7419a217bcb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5be8f84a76a56acaaba9683053be91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837af480dd0694456e30d95b0735160625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567ad39650eef9c155d7faed358beba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a30287980d3639f10d2c6b0115d0be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5143a428abb4c3d1fd598aae0713fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fb56cfddf338fddfad7a68a5aaad3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8837fed8d15ca98b04492aa099f88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d985e305967e0e4bd65409ea86ceb4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901ba5abf32ae56204cd1f0fc3855d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1812f43f4b178c1c8c79c67be24eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4a4f03d2d3789ff8fba0d0e3abf10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dc74a96aa16ffe612b2a2bcea2376635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b758e4c88f79854508ae9d1c0c8327636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d9e7487d614bd581e2335fdeb5c02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfa13dae63078214598cf149b377f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd55fce5172ac3b9047b24bae454830639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd03707c377d33665f00ad9b3e9f57640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddad71d65f2865dfb34d1227e08dcb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7d0500c7a7c3f25bc6de9c4399173642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de2638603b61028287dbe63e8510d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c3cbf81ea90da3e3dcb90b8857d5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd41a92be5d4f405d611eabdc798c6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4d1aa64d4fea8b114826aea289545646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5190a3e426da467d11d8bb207a8fc04647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01b9a26f3053dda26b633a08c8944b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba42f27af177c275247f847ff66f79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f382c8bf4b7336dc9500255c2ba84c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b4421202a9d4ce8f8c110261210d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208cca8c1d19ff836c63fd7d9e4023d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505bd24cef31bcedc7e46c7bb46cc34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f768e2d189fc8e46b4be6c82adfd1d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06e30430f6f6fa42ca7f5cecb8d8e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56289bfd9141ffff8ad1d5b075a756b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713552795a51358df43d3142bb770137657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f711a44ed15ec1be47a530fb1843ed3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede7592038f8f17442d74909810abe8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22655a4d6cbc5088050212f22d3ba8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be98bebceef59dd8c0aa049ac6550d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c813fce864184d22eeabf8d7a9babe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd254d58911271d95e73297ad3679a81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6bf4f84a13a111efc743706fc1d4e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c87cfc16be12d7f3d78ddce0d98b88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25e97bb1bfcd77c247b7ef2a60deec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eba9f35ca25a20f1051933eae0b9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd711aa07dc286f6d030d95dc7e392ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c8a46ac79134053f6581d2cac9f20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c9b65b4ec8add7762fb774ca47ca2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad60db1161c474f13b431ce25f21a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6df2ea07b3050383e8c5d95381e21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bd92dd73be3b908906a743eae56bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749e4332340f0f159269fa5718fbc0f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24057bb6cffd4b0d50d3cb9f5f4f85675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcf3ff6c7f9f11ce3f4fb3cbfb73bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcdef56349cad28174191b599b4d87677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250d158f528ee1165710f43532a3476678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ef47ca25cb939efda72a0a9946932679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aac2824b7f7c6d5add15c4fcde38e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7c0851fea989712cb648172329f9b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40438f1a4cd3d6e6203c2e5b68fd953682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc1201d0f6bde69c5d6ae123125c24683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bb90cd9240e0df1e4b39b8da87e0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd27696e1b5d00fa6028913696d344b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2cef27964306d7d1a40b8bb4cf9f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26831d076191cfd50080a54f176d9b9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f95a897dd11ad93b0bfc74919c0260688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eb397c9019c68f64436ef6da44de5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ae98d9932dc0108d974bde90660da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a520a8b493cf7422a5a597820d41f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06272dd43cee36b5d580a8368eedd270692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c62b0548045bb6795d6e613ef4b570693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e65b627b2150249686af5526cd5267694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356f7833ddb6195b73c14e331f1e577695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fafa13d5720b1adfba3500331e72c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6d48a51fe13ddce73174f1cba4748697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84ce4cf6cd54efe856011f73456b31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157b40e4179ad6dd7f7cb1a0bd1dd80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc54a15d76e9cce4f70b637c351f50c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6d812bb7996aa204e1759a987be57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68218f8a609d3e25baff29ecc2b1198702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de15f0540f949280eb275c268bc0d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883f5f0c7dffb6dd9cbc832cdae11b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1df37f1871b94ea08921d6b721349705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c64b3b2deae20f232d9bb44f0200b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b530795f099c5d7ac47aeac872cf0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bced3f19b788f3661024acc355a174708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feec142247540584cdbb5588e3e2c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574c51c10fa9e462572c2ab51011ec4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783bddd3d1cbf11f66d2313c0748b75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91174c0bfd9fae554da5e5aa2e4f4b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e9c6de37051c05138cc65cb44d91e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b1c09979522a28360bfd5eb575134714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d1daca400cc2ed0ffa33e3269211b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913c26c645b9e281bf0daf437c13f43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1117e3d3c156981cad9ffe32d311c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be029ab72a7db42b3531957ecbae2f43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f859d1ca1d7fbfe9a57b18c5dfc376e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452630239f8f9d4213685a6a43d6991720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63794d4fb1799eda7285f6d9ebacb012721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a79f400002d20d246dddd0c4c7db3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeb7ed5281e69fd2d3236c6bad064c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b21ef90a47c6a356e36e41bddb4fe6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73beba78f543daac4021fc2f663700725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e42b38216f636c8c339cfee7c5663726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccc89cb90c99ca63715b95484b0c9d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188289036e9eac131df0e28124531c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131de91ff84d2327a5ea96b92ae3ab73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2f6c756add09eb149e2934dd4841e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a193908fe56055671127b5040c02a73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf9ba1a43a05ddcbf942b3dfe64c72732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dab7bff003a5458631c7348e38b87733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda13af06727a3fea271f5adcc73a0cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68f049ad384329a2a61d1fa711a1ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd069f69037f993a33d75d1b20ae90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b62a8fda4609afddbbc8e495231586737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8118ba82afb76fe384a7c4d34a2ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f529aee32e8add88f5d1c372f095c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a36f1c948b3832ac1a7794aef719a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddd025989da83a33e0ea06b10dea3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256db3386cb11babbea4f51b0f889c60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630b8c435a109487757f26929fba1eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9c1fd213224feb217c9860f831a06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a45d6fbb3ecba908477ba8f51af68745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa3abc1d415610fcf9930dbcd9e2ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408e3547f5434229626050a5b4b6b9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6c68ae05fbaeda326541350264c79748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c94459336606be7a87721594b5a7f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854bbce30feb8c174384f27d44165c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc4995e8ba1333dd72cb2efc14cf5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9b36e57cdbc8f2786a550c3491630752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc3416bee1eb561926f2d4f0ab6173753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51546c4614959062a60f838e4a7eb9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25f8ddb1c39d4cee09520d571ef3a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0f48660db23ebfc6c7fbadbbc724d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecd5164b3e51d5b1c052de300d5b0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5c11b8cd60575ea025ca1b562a081758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866981c7b30c75a2411f28ef625f19b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bcd87b7a5f7309a27172e079fc0a1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c700c95ff458dc42283469b141b795c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce1a75a6046dfb427e6cb63ed294e2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07603b80edf0b37b9d2581e01028a5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b729c004c52b97acede546404254e8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98182e9ffa9baea09805577cbf2b38765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de397005c6d645ac68d5e4986a2f5e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f7f0870318a1f1487ea01f8d9bb92767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c85184a06516c33c78fb52a3efd6aa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec63f3d68622c8fe8ee9cc9bd471b58769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63d1db4821de98b816f6e87bafda90770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c9291162c10a030fd94f656b2b67a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514155261688c898da7485573e0b9bb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bbadbd3b02e443e3a53521a141344773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9680b32bb676a0aa15fcec6c33e0ea4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd2039becb9335adb26b3d42554363775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d02130f7cf73cabba167bfb86156e6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47ce237e958ef132d37da51f3dfb56777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbff25ade277c7c958b2507d404ca01778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce89800e42f566c3cf249ad8107f5b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00476d2e5ef5118e9ce98333e00c5c54780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbfd632f18c25f06e3a5838aeb7850781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316c2051755ef45564096a5804cdf9f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fe05271afc10d533e3f2d5d187a38783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682c96bcce01ac47f2f85790401b34d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38409fe616c881adbc98a968d4920fc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fa91a844947926990c5c7bd818c48786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc1663d8fd2dbd57692f32fd07e38c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffa8d0040e0758dca02559c4af17b5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3230f3f7b04bbbe2d0317fcc69149789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376542688ec1f13f348be71c0c6471cc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530df362f995a7bf1f4c4e8a8fd560c5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67655fe24a852b5780756dbc7bc4d8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8a1bf0d0a7afb1e53dede5eb3972e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc18075a30109c595ca5a2bd152b670794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c7e555110f2d10d0e248205da6acb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26a1c01e61bbed682802793f65468c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72534e5113ae1cffe79b6d1e48a196e3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f32901d9415e2ecb556812363a100798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198df3780eeb6667802cd6ed2f99c069799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53242963c454e42f3b952741bc1d4f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428b1b234a511711d6112b044ae0a30801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3ce245753386df3502774f39de95b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e1f72bbb524eef8a5e3ae2f48398c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec604f761d6db811fc8a773ebf0926804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921d02f00384ed4efabdddf95b42094805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dff42b6b25ea6412d020184d0e9505806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00287715d15f19f3edb044e21004eee2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4618bd81cafeda32815fa6d5ae72b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af351952331a6aeb1329450a5ea39158809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed00187ddd2e67a672824f643e90bd5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21026a8adb8c6d171ed5186a345635cf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8b17f44ee28ea3848274881a8a923812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07e3f892404d958d01f3b8b9e887be813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ef4e71ef82306738e300a786ef8eb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f510924edfb9e99c4ab89ca37b527a9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87ab4bd247adfaae1130c0ce9c7943816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626a8dc0ee4a57347b289ee559038ad817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e0976641ef557ba579ef81166a3c2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad41dbf77a299fa35423d26d24b4e65819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cc519e387455deafb186ea5aac485820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaecb6e5769b3e30b4d81a63e1de67c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b734cde1454e13c2ce1404f5ef0097822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82946968ae80d0b81d90649fb588892d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9022e15f620cc58d47c0d62e20a62cf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09927d2e58c604fad4b1c9b521f14fbd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6089a5fe62f5f648f74e8d1fd3cd8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6789b4b08dbc2066d576848813f5905827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb46fc80837c16a57e0467b8e59537828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250380d3fe20aa454c8dabad04c2804e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f508e0ea6fe607969fdaf532e347d91830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb35a70eeaa6dd95944105f3a88019b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f864f77290a3c9eadaa39e1a846869832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21991245ccdce75051445c59e55af828833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744308dee311e1adb3581ac68d69f481834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebc4087cda2c7fedf2a06b7ec7352b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c787898a6b987e549739eaa56daf9b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715535e1a8f06974f905bca6df0ef1b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995978b3696d443760048ed46299004838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816602343442f8f7f966bd3bef14cf9b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1886f4d9b7ec44136ad8cd9e1ecaba840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc505217c2b878cc5a1f2abfb43812841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad54f8da3f537cb6920c142052f0a0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c06f8d36fdbc3dc3321d0844ab88db843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328a4d9ee7e94298c1ac97a10992225844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99ccd7070f952f81776d55edbde281845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3135ce37c981cbdf85d2026c6765b00846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e353824fba7bfd91596ce0f8c0f43a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab7a7dfd0dc2d3b4acc68593b6b2fa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca2258fdd8f10af1e0a60a408f914d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcc9a7e022baebde32d606d1c9d59c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f897e7a37e31773ed9866b8db25ce8f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3814d095d73c6b033759e9187a5a7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477189face633dc229b81b293aedaec853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee85b81b38ed67ea10268bf581b1135854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c280f41aab657d57b7373a486efda855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473650a51c9de0b89346e58f984d3a3d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6ef68f11cf22f2dc43dfaad664f2b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe66dd1343140d71b42dde85ffd568858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e866da33094d7808a868d303ececa859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27b51028637862af9eb4a599cd3d63860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cfa63e1fed7165e44ba4c8a706c56861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0c662d66269ffdb03da4f8f8e114f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922579a2bb37d25afef19473e8f17eb0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf478ba5eebd192a30566a19de5afd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a035c6d242a40167a91af574707cd28865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097c5d891f587fa3231bf13037d2e78866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbed45603d038e82a408859d1837e8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0a837dd88388e4c8809c345b154b6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e65b7dcfeeb6184c761a342bab7c2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e44f7f988ca47666bd95ec378dfd2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1bd75e8d04de5e1f69240b56978ba871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cc0d71f28d887d327ee21f4365488872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd016942a71ffafbdf1573bdd01c64873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2039d5f3789b68ff9e7f532f32a7af874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044698e7957cb550c31f89b15ed383e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed0e50f043d3f309e778b77cbdb754876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eb15dedbe83e49aee1d10cfdd2a7f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78908f38550dd00c309f82cf6fefd05878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb83049f73e1a532affb8e95ec8ee82879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50f78fc740b4c0d1ee04816d997480880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09628b3001823e61e3dde548fc7df54f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8d618e110c890b510a06e305e8cee882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcbbceeca6a9637e10e796d941aec6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4d19e83da6bb24e82f319cb9feb8d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3c46c68b2be4b582f2897a51116cc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778ed6eb2c78aec02380175399205a2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f481fa02b88416310c98be7f0d7cd0c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51e1c89f3b8bdfdc66c6823bb4ee00888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d1ee9ad90ecfce6f0d5f472309a2b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acf0923a47237643a43766583b9e38890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e881377543e12241392585a354afad6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc190fe109f7b320f362f7b82586610892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8e9d73b934b335bd77bdb82f61e52893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925708709a3460281922ae174e539514894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6e53d80fdd1fd1c3907e8d2abc90f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bdaea305678e10abc63d5fca2ee38896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5c1729306ea7e036e080a601f7b72897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba647faa0da492fd2911d0b650a7f9e2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d87d71611d23daa12aca3e1e8c46e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267912a718627c15e8d568042678fea900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618679375beab0a0a474d05c38d6b68901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141156ed037a7bf9cec58cbc38a5250902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e85e7710b4d78d4f39d3cde85d0f64903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72b7ebadd124fc62a96c5c1db4f6e1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09348e755d26ecc2ff1dad8ca62a6d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe27955ec6c60830df9f06d3ba2ac89906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31bede6b6af2b92d6f44944f2b38be907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae27301ea366870369aae769983a22a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71e0c91972c2ede0a19278e8c4402b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db6090ffd0db0a2e6064a4df743ad2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa62885bdc37c69df80744f7731fc4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a814c141a747e00ed437d4c1c05b0e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f6810a281e49a4c1e462a3faffb29913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b0a1fbb506e1ebfc1b7529dd47da5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e6308cfa7aae5b7bc76d9ba7c6723915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211694de4b74c70021c939ea87537d08916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e611ddb1596d5e609d80d11767e8d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c1679d278fa79b895bc0b5969148918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3b75ad4c0b877389f4702403376be919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902168133fb5f67a92b54b89834c38de920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee099a91f8ae0923084259707d7dee69921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bcd9c9553d9bc61669b1a580ee8cd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7832c3138de7b9cc3ff4c7735f4579923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f67792fa7555fb960fe83aa709b483924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0630663075dd5625ac361a349b385b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52944c1039242604114534209d80bb69926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9dbebf3c74e9404c708911aa275f7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d05c50df80d404d876be913a28f85928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f22ea3925bf464d2b00fc23102335929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef4519c0eee8bd50e2965a843aacf8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87906face328e6360a34c00f06334bea931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fe73edab935a12e94cffea54b6c9f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42ff892d81e3bcadabc029653d9c5f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5a05529378bd8281e34e88dcd4c60934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59ec5242efa7fdded0eb86bad3736d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69d9717551fb8f3d9eaa0d094dc2f9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4c141449974a54cbc3c12bff80f5c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9225838d30aa55c444ec1ddaa5fa59938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ede395f098c4ba5b747dba4534382939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae91098ef92d575b3706988164fcee940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29acaac4693ceff6d5129074f999727941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c8a4b83c84e01f3d0dd5160666e47942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f618037fdbce05c38edf6c9cef96e36943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64487d24cd2e2065dcdc7c3b9fc2f830944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb94cc5a73698663baa1765fa2c48b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8c2da4818fe2d4e11a7c7810a9c61946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea07602ae676b9ce615a2732e7b58b9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e571004a9950e560766c95f8efcb959948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c863bff2720b24d2f5816adf6526c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77e4315be98e517f6e3b0213d0d53a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2b3084cc4c4dba51f9c46cec03334951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ff0254e4b29f9988e97de62c81237952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbb51c8c7ca5575abf5d837a89cc3f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34064dff72e9aeff5d41af9038a46b45954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed44298c37d94e45d2b3e3aa72bbef5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea5a3ffe63efd2c7cb351a2e455d9b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f156199c75b3455927886c16e2acea957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee79419a94cf07786acdbf94a5de674958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe850f98ed0482f84f905765ac9c30959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e489bab8db7fbd2b43edd42123a68c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7c097029a22cc759f5cf4ec71f2ce961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98998393886e0aa1a5621e853488f1d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648d4789f8c8d23963e7e2cfe036d03963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975bd92db5281c8a1a724f45ee2aeb9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a321674c18e098cf323689a43c68ec965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd679c1bc494bc4dc108c31838b0f9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f1e99b6d06e2a6159223c116cf2c8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273b6504454d84dee144da596cd9577968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae548040994b089c2d44f573de3d13d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787da85f5c3f9d83d07e21e99ca855b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d8b2fabb869886f77bafcc71fa251971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79715888a1243f0e1a3a5a9ad2a6e7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb71caa6d47c81374867adff0724782973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930f0c00740373b1371c3145fd5d2a6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9863fab1f03958647419c7bd4ac7a3c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d191815107223767d1fc89d063946d1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d287330b89179313f2ecc50bcad4b2977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72360ffa6141d24e580d247839fbbc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514691e820c5a961e89003d12e709d5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc65eddfd2edd54dbc2b7f0277412a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e63f240feed3fb67301f4416299969981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a984d64f04b25cb27bafe75b70b71cb982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff4d184e8c456052fbf3a57a012b8a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868a9062c1b0c40843d43ca1a1c6050984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1969dd6bc67726e96d872aff58ec6cb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cfd330c72888ace9738c27294f9eb986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c36cfe24bec89098ebb2af33127ec987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24c036266df199502ec7c3aa786bdf988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a53b676a59c017dc9a4a8f78a7598f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1c908d782f97349bbe70f365eddf5990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110fd11e17f57746b9f021cbd2fb338991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69f92ccdc5db003359bd81a612804f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef695be35c345185945e8b220f04fea993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a44201c89cc873f715f3724aaeff2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412a5fd6df52d299414bc1ee796baf2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df844bd611f69030c833cb6ff4a7905b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4bad16fa3583828ee53a64218caba997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>