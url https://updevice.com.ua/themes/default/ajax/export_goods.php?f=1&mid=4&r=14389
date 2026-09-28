--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e554466c221161c2ca956bd639f1d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c69e7d4bf1e173cd23638f12e7e21c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b0116b3e6a7b28f180321f6f8afdc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74271b59b3de61d6ff1a3a913db9194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448a62c43bcbe83d69bf6436614f3bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9561692f78ea5d7321c17fd72dcb77b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340b2ce2c067ca0acecdc0d78c1f0427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cdcf3c9b48e8f1119b0da3a2597918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe06f5450e0aaca98dff4bb033b9c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afc3e818cdbceb7d2ee099c884394610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc3ceaaaf1ce93f6f8fbff6b856b7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eca633ef87cde87b03227d688403e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4381afabf0d43589fe6195b5a943fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615cfc0b8f4232192436032523fe7d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50155ce5f748d67a25112ec99476cab015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d9d8e88007d2abbb3d5de4f63cf4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02883ec24d80a88cb951841b026f6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3cd99d4dba5e52e41c6bd29b9ce5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aba750acc781e3f4f4525f2fc15fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6420df92ca117af16f78d2c37d5299020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe8f5a4bc89188162953e3d76c5e7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4543d0fc11117c1cabb5b426eef4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d25c881469657f531a4878a2fc6c7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee6990a42dea9896a56b89a833603024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8f3a605f50d274642ca0a9747889125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5868e1330c10ccad984e6f1005e75c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52823f634551ad7841b32f7b4014c0b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd0bcc131fa398e9d973de3edbed2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01bfa6e11af2f72971e572d0daf01529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa33d5d66efe5494a913529c559467730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ad1163a389a2b4b515d72c6fc01ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6db186888c7d1ce229c61f9c959fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f057cd1b0e439d8634b8c173ef4f6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca265f2dec1b746feacf160a764eef834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd364117c0e2f4d5d203a7d3f112e5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd93193937722c6a49318ec56458c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faa6936160d7adde9020b1445bd91d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8e155317d24fa06d3548bb9e0e64638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daef60bbab69c7dd98505d35591f7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024a125484b79f33380621a28e4bf2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc187221ae0597537cc037a10be4ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed295de37d79e827e098df8b2eca2a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44235ef61f79a11fce1026de78711c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58b3b7570170f4db89a3b8fb459f2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9950450ffb6cf6296971eb187dcdaf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343e0994a41f8f118254210b639e79f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e431d23b251515a066dec42c641b8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1dcce4f110dea7b2c5897bc53256948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057b52dcf3e563f9e2285a51cca205e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bf8b7aae4e290e39c9fad9725a58b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b59c114c1f00ef5caf738ad239f3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21654e0f7c494d1755fed30a92da07252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2cd4d988d44351a43653486d93c4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155883a395779f080333b24be5c092954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937d39f7ef7f8f043d3cffaae06dbed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baee628023aa83287fc81143fe2f07f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8210c31cc28686fb40f7d205d4da5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f130afc4a417e6096aeaf3e67e139058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb81965e4fcb821cf4e71ec33b16d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974b6d3671d780a3392c1eb0583891f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0af7083eada0969237b33cc7bb96361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df86a121f6338cbd6974bc5b676cb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a8ef6f603f06db03b1dd65d736dbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33219e57ee0bf2e8eda70fb8084a302664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08550aedd2f2b7faaabeba51210b1c7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c542c4d23b3716ebae9a679230e4f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ce26e2c46eaea57c5f4d63b0b9e4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157ab0175d47b0059124e03ce45c5c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c5869dcf968320295b3921adfd55a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80ff11191b7035f301e917c7b548e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4014b19caa4359b770e792167bde171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c267509f0883e2f9c5b046f85c8cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc80589aeed4fde6034dc917b6805073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8995b911c1beb8e76a1edae21c2ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac570bd8fbb0e536d6f664edef9720575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7921c5acc2fc72c2922861b9b318a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e99a01770db01e97ab56e5e358a9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0967a0074ad7b195547964f209219b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec51068eabd4670f6101c3b92a2851b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b92800dea433134a4505d48e23b2e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61b99a01c4ad67f1d6e612353948a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f60d49478252b7d0b1933bfca1fe882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9031d9e7d31e0e2569fc5624c15108983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df539df095c5462dc2d9017fd0060d2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d94fac90e3aebc5ae9958b81c9790985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4254d5b9f8ae5a2b9ff1a514778c02086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fb00dc0cc32a8f4248e2c1fd6bea387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeeec5255336e4a97ce757d0935ad2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0b5bbf7d364026f531a3210a72e5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dd08b42019b2d8af42b88f3ff5a5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c7026033cb56b8b18e0246eb5273891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a721734467417b6d7385c9ce8b6e1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0600fc005b56cef45c80f6b59ca5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e87f0a7162d8da98de6d738f7f077494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e26841991a6da3adebc5b38e5567795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411e68379e4972ac8f99c68c835230b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdde49fadf8be0fc3525bdfdac9b7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d25cb0581c109933be9d14258344a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc182f99263399e45429d335375e29199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0409cd1e75c23218b9dd6617fac22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bb806cc8f97a60a4572e57166e412101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08379679d37af2743b5ed0b235759ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287fd7bcc2c6939fac933a12ddbdc84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374d459769b48c14f999e0a90e0575a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dc9b977306d63a6e023dfb1b7ce64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee47825aa54edea6c303d6f2cd6a770106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08f53098a0656ce3cb546e0c7aa7a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8039bce8421dfa02eba8b4eb7728fca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc4b850c3abd36ce4e0fe2d3fde1eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d23639aee9bf4eecc72a1d0caef7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770553ee2198df941723dfb68fcfabec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a464cac51c4f8cc10b0ef289b34bd46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6e0f942ed7d27b16a3ec6f91627cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba1c1addf65ecdc647317f77df0996114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7498c27c39b32825978ffb433791d30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849982ea7a7c8e1c36734094ffd9190d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a219f1a716bad62ae2b91e4dfe67ed1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b201bb84bf958e3f778618568423f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31951c962f368fd14a59cef5206b0f97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc374f2ca6ee9ee1e59bbf9c4eb5ed79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25379476a6c5c1d21848ff1ea96c61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae703dbbeeb8e3e4e44d05bd54b778d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245651efbe7c77c038a94f5cbbcd6f3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de8dad50f141deb059f166115395dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b62b6a80ecc1961966370bfefd75d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6329269a7b4aa734f1f998e15b65fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820a8b08083ce6f31cbbb35ea5be611127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aba0067b4952b0008f51d0d0b3b41e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21f337bf33156c5b8eb8ca41d1b532129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b420fdbc7ca4d2b6fba33b3ed5b84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab58f79cc061a6299f1c284631e9f85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d564bc2f1e16b5c3413b034e4298a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad1162f66655fc52d62a6c218f3870133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c41b5c56cd09d0b085c464da09269e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c154af8b9858b3d01ce3f264117032135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb84276dac6ed8ee20e44a510d1eae0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558f9cd93c36838370c66d804ffe5ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09affffe24dc07aa1f911a87d116785138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41216f0ca3f32f01e9c2892424e1768139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d988d9db36cea58e72b2a9b3292429140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4f2815d9dd98d5ed081dddfef5fce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f8f8d244d6ed72af74405b71173c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed1b0ab4a90d6830aba1b8226e8f56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd4b09e839311a047c4189e669f178144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e46130b1e9b9365bbfa0bb3b6c4d81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bbf114e1f1d2f100ce39089e40ccb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e5e3428ebb36db7faaa5df9229ab5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113d2c759c365102978a003b6be6a08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bef0959f005a7c7e9fa6306838ac8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4407572e17eb86486e465ce7b747964150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b51bf5d78049a5e3243d93cce48bc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29940b065a2b2e3a8c0254a80ca64342152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144bb7cf494e837117377abe0cf8c05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0637d2dc0601913373e23f952f656154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a14ce3b18cb7e40b025a0ee0ffdf1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a823b4250e31a55c9070d0764244584156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0937091381653b262e6147478eed57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcca91ee0633ad83def41790180084158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90ec85be79f4ba61c38bf25444c560159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeb55b4984c20be64dd809733c247a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0863f3c461afac4b99c2861d07da3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c2f36fa1c0854aebda2f199b84f21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc26741e0225803532c7110a4da060163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98776666befbd18e9244f1d7ee418a32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7debc4196091622dfba51a794e0af7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924a652a18cb09cc24905fba1984d63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1247489c548dca0dda43bfad6cd3b4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e47b35d6647d9f83b3d38bddaaadd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d8b782a32a6120c6ebf64dd84dde8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab019238361bd071a7bf0ba023e1db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fce53783332fee8860c1b0b91f082e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d249319b38a9a0d82a80df78af861172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d19aa0edf4c1bb81c6286df5892b8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ac728ba84bc6822363c5d599648da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3b997969607208fcbfab2423c45f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e583db5b0f2946aa876f50c43cfc5d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc57a524fae8e12415627ca9d058c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaccaf077c0d5d5edb725b6b5bc9cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868089902ca175167e3412f4da07babb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd817fcfde97e6f49fa9b488ce0bfb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d81a4ce3ea65781b9294d439aa6043181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292873499ca3d53e888c824d701dac1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648d04ec8ad843660d7073bc2251ece183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf7e18e1057c141e5c9d321ae92441184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8d2d4cd33e44c17ed773a600f209b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f88ac50725b8175d2fd66f8c63bfcc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698d9f5dc3b5a75c271c28a44d6d1d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c33f3e2bbcb92e7bed6e054109a1c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dd75912d06ade81473cd012e4a274189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ab33d6fff3598b09032116cdda60f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66f637c0d7f6d1014713bef04582eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d85aaaf2a050acb2f3c385025ba74c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140512c1d23128a5a6d96d84f88a5d06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bb1eaecb83a18d66c8198b5bdef4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba113ef52a93903f0a82da01eca607b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f503d9dafbccadd78e8a69a7d453c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e23ff861606eea6d7edcf06006ef6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6a85b6c45cc9d5d454807a8b86544198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81410a01a28ad45fa3a2045021a1b32b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9ba0dead6589a7d23ab82ceb413e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fd8ee958b2349af4d79f232a91eac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3100cd0a756b40ea858fddbf72864a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079d523e0434d47363526a6a2bbf2e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d361c024d8b20b5075ccb89955be4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15eedc6aa409b35249809b0fbf4c55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeb35dbe64fb8ce76df245681ffd68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e6337c98cb2101ee75fa8d5b1aa7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889ca18a80401420e2f65b82911b119208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293245df00c03accccbf2054ec55400209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8162127d38a840f0de43b51ed6ce2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55902ae521e379eac2be92835a7a9a64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa976f970f38a3bb0ed08ac289fae7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f586264c5a51b33a791b3452c0c909213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cef942283e705504ecd6c96e4d7a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6a531fd7dc37933d1843ffa4343bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69055f28a1d8fff33c178985cb1e0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed9e4435bd9e12e41869844b268554217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef259f7838e2eaf4d4427980518efe66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54dfa626eef3b227de4a70c632d580219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3588716a9a8a149fe4dbc505d5b205c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9870c2308084826e3592b7cb5014ba4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be63293555c33ab3b3fa9530e4b6cf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b223b24604bc92617c2a3d4bdab36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65938018883e56a31c75f514ab2d8f8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982064cbf27b36fa8f7b2c764d21793225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf348163b53e6c630ce8e2511c95c32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d667c82c7b26918f0b19f33444eef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6416adfd13d37fb9503e9d4a63fe507228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d007f937f40c3c2533e5119d04df1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed37d339ff771635879064371d4f361230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f65a69cc532323022343d9b32404f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1f033aaa6dd40622834f495d3d6da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00019269e7ed1a854062fb7a77431fd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52461a88c1a04f885d8fa6950c8e07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063ae3696160fac2930dcea23c3d92c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d84d45e4f54d61a7c6732b443e31a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5138d7bb224e0938413c871f7fd7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd86de4078fd95c20341554c0082f06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78b1483ca06d75bb492403bb473ef7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85724160bff3271953edb88bc97ee3aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d0672b0fec1bdcc738760ada8edc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07edb2b91d3203d208b06a264c0e95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ec121ad92b81d4ad3420fcebcfe45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddc7f28ec070bcc162ff4bacf9b79f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e55d9d3b4b98ef539cb94a6b7bcbbf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3a916e19bb00da91e5dd394f574c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeafab45dbf6e1aacff0eaa059faf95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf4527e816b4bebe6397e163109ed1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738315e344dfcca2d012d56c522b8910249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162435de0b120b7b3a45a4b6c2abe0f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89248ce2702b5f7ce0eaa4fed7059b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff4ebdf34b98b34a86d40583575271252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7395cdae29fb4ddfa856ee043fe6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c0d4cad74d6f376ef5524d905d898254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eedacd8e3c6aa5a17a9423f67fff8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c77d1c71c73ffbdb086904d431de39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d6ea7a4eeaded3724814ec4932691257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fa4f5968e68a9e50bf8d15e5dd05d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b91e70885c90a8a35e881721313f00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059ab76a864b27fdeaf6c9d94717226260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3b0e4fe7d5ab90e92a03d68311564261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae960c9adedb8a5bc66193d8fc211fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d052e6e6f2abb1b8f6118d034dd9c0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473f6f6a1566a45966d30a358d3a775264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5618f4bc80696a3973c8cf6974cee54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bff4eae27e2a60afbb1fa46884b422266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090232d3953008d6014cfb42b1535c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bdf98fddecd72c16210b40e0a9c9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03fb6683fa866fac97584975aa3894269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa314d63fddec62e4a11a380fdd4a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb087135b58d895048bb785de9290421271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54f8cccf6412ed18fe072e8cee9220272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f28f988373673292fbe3e9b50e174273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b345552b9b27fc667d2dee66178f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a832a56f46c62f767dea1b58a00b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d56aff43bb41fcd207b19b25277202276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827bd6bedd041b575b6c950da84572b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a48a261e8cd57b47170f3ac6b06b72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de13f06991fde32268784a0f3cc3b30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dea66bc903cc470eb324c40189dbb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c810861115d5f1880c8b599f198915a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8961e9bcbf9239c087fcfb82322bb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6107e02f54056356d29a813e14e38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059de526735d9af5d811781652ed75e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c351b566da060db43b382f10881b5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b681b1aa6b6180fc3fd67b6499a4a90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c84b5735e9278ecb2a03a743d2a82b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa96946c61230381d649d5b91019c76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0928521fe4cb2b05989f594b5e81784289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0a55bee628e453549dc0c67a574fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8938ce7505742c39c1f123dd6748ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab124a50fb663d0313b556219aa8d2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1ea781f0b0b617fa9b78c532e12b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4038d9b0bea32741fe1b16dfcb749c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c18a69ea461da3799cdbc5e67bf5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890fdc606a684c48a25aa30e09b0173296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf8a81ed92c3865b32715eb72d5e3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b170cfc620add20e89d009782896c5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db248fd96adcc4b0f64f3ec511e914299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228aae8bc91b95bfab19b287d0bc381300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0d611b3001f2ad530405f6b154666301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674e115e5f713e8de03863d08fb30ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fe1b9f3af4085dca29ea699bce997303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a15b8b4cfa97dc5d11b9fae7e8948304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba02dd9c71e6efc317071ddd4eb1c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19a8c3c3e8f2c23d566cf4e7f6d24c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28b9904b06fa8445ecd331e49c9e67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b08fa5d4c0d72b41535f6d1981d3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfb7ea9da96c38c07332fb1e883f51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927033083122188b7e41b4adf5395c7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e34d312a9e075323b9f63d43dbf5c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f43d10a78f22d7219ff2c71166b99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc39eb1526407330deb7a1b024fa491313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567efb080a01250e7db69d7ac47b1f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0084945d37f14b5b5a9345f25a2f4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62542c2bc3c30f2340f69e22e4cc63f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d060859718891f9de501af7d2dc85d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2e09d36414a03c15c7cb64dfe6f9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44411083795266a97b0b8131a0eaf3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15220ab9295d7ba368501e0e8cd6d45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff764f4f679e1e1f9a11c8f64efab4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65051cd8d64bd979bb8ec496321caa4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491cb0336a0a99dfa7be37193b55783323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8f97c4bb3f38d40346a641936e774324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0764fcf847e053b5844bbc6c4eceb6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6c504791dc2b484a4fb29c9c8e71d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3a7388fdd08eeed63be4927b991c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0c601541d2e26248182ed2d7ac432328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc953be269e103c9500a4084dc87716a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5361d613af808b2fb6e23c0f3cda76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e65ff947e0fc9ce01500aff1ed3f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0c4d1f303356862da38f9e6f5c6dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dbd2613996935d6bea4fd4a2e7bbe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d25890bfbaecb9c0719d558b195b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d9bdf23df04cf34fa5f92d3648d2d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35451ded298b06bdd7f9956c0be071336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d775ee4f523634227aeb531367abf5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afeb8491ca5a5690b2e58655accb89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4665a6c3de1bb648c2f96c1e6ca3be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883e4eab8541b784f38bd261e597bd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3b6a4347affbf9ca3cf77efb13cff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03355726f0376a263fd6156e156e77e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4249983946e3ec40eee9749bee0bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ab1d8071c8d53d2d41a48171a2a99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a302c515b4b5337c1b4d09e52a45481345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016b0bb77073c2050bd50a628eff72a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff9643293d311bc5e81e5336a5430c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73abc779ca6cfba2d2987a9535be6da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a781c35bc1e2c44ed68cc3d5dd6e6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49670aa2772e543a35649a8d77ea748350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0f92b806071efa629627c86fa41c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9fdc4d0d7cf24dd3b1e6c2ca270e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fa38a5855cae3e6a9d2ea50503e76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55f6f35c9ef7bd2a4647ee5f1f8541354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1f4dfbafa7ca314ef41c6573ab4ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541ef020d7108d41e9d9d60c054d15a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bd31a35fb05b3b00601b48593e73e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecaf89eac332eeb038e412e884387f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1821f76a261316328a26effaddeecd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fc7709058e52c4226693c499311b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317f8620d39e86c4e3b8b2a51041019361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287e49af6448ca191962d74bbcc8cbc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89064e958fde7b39a77f357d8b0c59e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89872834c437fbb9d70c180c4747c68d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874afe3654c98e9d4af9b754b5859a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fa04ea5be0ee1b030820bed87c1a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602ae3ccfe69fb5a2447b6629e5e0af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2c4b95316993aac59c5e4f3815a2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c99936179198966cb9440af954b884369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91166d12e096cfb7f1acd8705d83c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee1b4adaa4d57b2a5e28c5cff1ea9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404967db92c6b715c19fa75513dd022372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e7b0be563514e322fe2836c85e88f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b123ef76d183b1dfb2c5271a0f554374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66b1a3e9871bffdc9ae9b20efbc7bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817aabdc746a92b6e88637534ffd01a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76b0ca6c724df413c0d0e891429c2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6416a1489f7a02be973f9c37d6e02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba5f6885b294265c7d04862faef0e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a035871bcb1ae669f43cbd081f9c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae44d00ca6842708063a777aeb1c35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f74f36e74bb7a25991b5175289fdd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb14f1e844b9843131342f4956c95ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4439840c8d52515e06abefc59272429384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9bb3242da10782f92c0a9b994207c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219840bab15fbc0978ac6423a38e698386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178b9855869bffd3e9b4c8f9116723c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0469e41e2fb158158ad7ada02fde68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef98c3250d55f39c3f77ab4914331f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f627bea34876daa9483d01dcaf200c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8c58af76b227f9e94e18130cdb1c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bec7774258bfb43ff6f656d19e24e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cace8cfac46986be932703bd99aed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264c011eb17f87099af26f732e31f98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1346d457360eb4cf0d2dd73c6695c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b380da9400f76aabe65200a9ed127396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142ff4d371fbaf85bbb0c82786581de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdce0052a123a0c9f3c7365f41db45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394546224fccc76f3b6432c3690a84a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a7a8f0283f8cf31d53f0a0e2f67d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b59ff613f4a5c894dcc3f48418144b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f8ff9454d70b3eda151f7cb9aa8a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643559df0433922b2cd59522715914b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c01c1c7a1f8f7fc516c2ebc3316fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd4c8855a34548651b4e19a46b771d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d72b415f003f8717ff351c62c7c2e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59487e59165b6d0c39b8e82f8fb020bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619370cf8a8191a4b2d45f3252c149b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03c506dd163e87a6f28d40ecb34519409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20418e7bd1833ea9633c02529429f20d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22212b6abfa25b0aa9475d3567712df6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86906f67c535fd47b52aca4d37a793d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd9c3ec1780e6f2bdfc12f5d14aa3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7fd995577831c041c9d777a942650414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a6077ab822819cd742a736348318f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126463008846379f6d97b1e96762449416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcf76522d55ddef7d72cc2a480e309417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd32032f9818f21a0567a4045d519e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d5c0a4ee77fb03497ccbee4aab2a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b993c6efb5925a828bb6d999a92b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0613b847ed3ac0659dc075ae5d0a0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f158eb5d651cab3bc9c6d7e14d60621422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5955c7eba5506ccba3767d494c46dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261284182557819a3d0f6fa05f40bdcd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dc50ce5a33dbf258bdc8fee3883d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463970cbae9c690b43b2868daaf2eca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed859e39b8b5721982bb6be1b1522027427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d9a70db26cebae2df8f3c41de8d4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdc3d4e3fa32996b413dfdd16d1e90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196020bd079ed3ae48ed3efb6f885e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f66952529d8b1a627950f09b7a866431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e02dcc7430fd31028deb35bc6c254432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4f2417a26b47cb6a5dc2db1aaf63c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a135252d5d497320b3176b5792dc27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f59695500610d51cd67c9eaa07db2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa6bd980794248a37422be2ad1c1ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319fc892ebca984b51343337d38b653437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354de88152833c111bc5e74ee5d1e4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a9ccda656074a79fbabf652b92b20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200640785027558db461611cf19c8411440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d62667925cf160380dd2d8f74e21f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10a81a21ab0cdc249fb8ea7cac74b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f6a7a2b14addac041cbe814809dd3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27901e2827a2cf9b3cf4b871c701eea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08947683f1061a78fe5416033a0d052a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee6a66fc05ef5e0014e6c7bb342bae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c67b192ca02229907ddb239f662f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2895a19c341215c0d86142dd1834db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f7264b72b73db870b91696d634886449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f45e4628e14384b1fa4b24bf42606450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521202938fd78ab022c96b98b0b335f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56af791f771c2a77f5240fde3fc61c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddf06e7300de27312b2723b2fad802453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad45afcb341707e1b7038044854e45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e7e41213004c6f49741d3be9aad05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc824df2d080fc308c1c5d81f9f4e09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dbb32fea14895a6b962d918a13aad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a3f3221fc7dcefbea090d587da856458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78007bb9dd768d9b58fe963935086d54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1685999a1e565c65fecfd0a02391ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7df8aa21918d4216980db5c33cae7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41e594f1de8786930b9d8aab9ae9de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48deba4d6f828c64002eeb5e338bf3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc09852b3b02469c1a7fd8dc87856c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab4031ee673394b2c98f525089bb3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e4c457dcc179a32eafb0e7a588446466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c078df1cc25db6f41794df7b6599a89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e302ea70a28ee8c1edfd01945f940468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb50af7f8188aad8195bfe5fc43895469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63ee61b8382dd2593904e75dec1dbb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5da81487c91712b34bc5d5538ed980471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbf2899d7f7506f1e2e0c0d689c6af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e52bb300816d6b89d57bca39be18f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe894b36cc0e809b501d5308b629f74b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40732d974cd33ab109b4848c0876d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d972463fdcb7c1e91d71793bb87e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbd114740e078cc5f5b1c24444d04c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddbaea4acfe9b2c8d91e78ada0403c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2869e5faa1bc2337ead56a36498f07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9e587bdd432a73d35223a440bb7d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d7817660f29d948f895db9dfffe2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3baa655aec46757f72895ff1d71f88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045d22dac1a1499d7651b6aecb8ba2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503b1b8783397de8e61b48ecc60242a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61ce26bf1c5b6cdeae86e5afb36f8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1e52e3150ef5926b616ccb73826d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d577d43f7759fd1d5b631535cb93097487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cbef0cf9600950410ebb2f8e93b44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2382c11711bda5ae72cb10d7d19612489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc62498f06203e4350d61d4dd72fb18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b656c78ec6e27d447a1f5fc0e16b2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98baed8ebe4e95964861157e5870a40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b20eb24485f1f6c147da7dfa13ae8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439977db882decdf53dec17fa58a865494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58ec150795367581c50a73f052c7d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32588b4e4b17fb96164dd5bd4bbe66a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b8836d28794f992d5ef83e64c9f6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e127b8240126dd8774a1273912c16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a12e01f53d96608ee4da89ba589b92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c90ae13d9e14a62e5727033c682c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5ce55ad75823b449a0c9445ef8594501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18024e0bee71f75a439df4f38f2e65e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cd7040e271ba46da108e32ca8ed14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8949b6f2411441164f4dc2f0b84cf9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92eb523d5cc3774952f7c70370f5992505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562429309a86ed503cbc31d6b004538506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ddecb520be10b09e9a2dd929d0dd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab93f50340f4158c096464c44375a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722454a7c4aaa72d8d6a495a9c5c874509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2424f24d45816ebba32558d9bf4fcc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5ac8425425d9d4c425685f57661c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48fac23ed5bc12b922936e07cd0498512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbda633055a6c89488a356cb3bb76ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9185b124dba77d4ecb115d564c84fc4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a452c592c5307848f2bf2f42565e2e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfdd88be4f2235a5c31b2678f64995516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143ad174feb72decfdcababfa345195517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c86d45e84c8a6d3be41d2a4382e665518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7629f0a1beb1c03366cc4e1e9ce1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be946aaca1625e544a98dbad3871142520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2976efdf8c2612d8956d4a8d0845f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51f576697951c8b30b74d65c0be545522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d90d35c1fe23fa11a47487026f918523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88eb62d5b7b470ae33f6aa705c9df3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be38e8ab1477915e623c5fc9af3398d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef9a00dbfea5befb81fdb8ffb8b303526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba28b922bf4265795673a968371616527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ecbc80ca726b39852d5f575e9ccbb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb507f4d42ac781fc55d794ed951560529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f8ac6b650c1b8bcfc009febe4ec2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48967e3db6ee6db16e32352043528a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5891edbeaac3c20584080693aa76f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b1e29f6e80b8c8a7b9aeb1199a032533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d35325549e1c8837ab12c250f59b19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047f06c2e780ff6950cdf4eddc1e3fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ef8c9ca48ecc21c2d85dba4ed0d42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60ed06920db6029f910e1f9658da04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affd57ee94a20f005a1371931fc16a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd941a541fa2702f13401fdee4d2d6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90124825dd1684da2eb06fb2e781b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d784fbaed2b01fd3baeb8d9c7a647541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9dde86012577345c06546ec0024b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e6c0b2cc3772ac3838c0af31eceec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c4eec80e489f4ba8d42c47dbdde8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b11ad1951d992193dd322c69b74ca5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb8770a47661c847be28fa14dd52f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875a5c46593bbe84280bfebd8bee4ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c52c51a51bcabc1b24e86c9702d1e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1501e21c1ff7d7816b1b47c4b8469ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41806b32015e22b72e52e8e4bf3493550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956f2b8120587af4d2ca824dc4fbba9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21a409f3c7769a65b25e57734951c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce913c243194a0fe14343dc22703d26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2fbc517a3df76ed4ae37b5abfb58b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d86328d9467ddd504c1c76f31446d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38e0eea2e67ca098a3c3a499b02a64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633f9c63bdc6d936b3532a59fbbaef1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473515ef9a703f3d55c8dbe04fe5e0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072054553454156ffc000b2861415e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2588768629504f5180f0652b2493f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbb14192bde3341a847f55e48477d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52009bd8cf7c08135ac22e642d0517562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07eb1ef35b671b73fb965b3764afd1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87d30c128ef6941a20c48704aaf1e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e1a06e55510b20c5edb343966fdd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537678420fbd10c9713ad87d35d51dce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f04cf267a87061d8e9ef63f9e7445567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1205dbbe8cf8d48de0364516e23c52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d59935f712bcc817fc0f329e2de035569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bfb0fbad3b1e52fdb5bb60806cb76570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ead0c9bc73bfe64e3147ad6aa2474571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0eb22470c7725e049a8adb9a6af96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceae32fccc2925194fca663ce52a7e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6706fa1aef346f86dad331a98d371b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c33fb8308ee6db760f9af045099c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872af70c4485b12c08536aea5a39ab86576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c10a8f8047bb7b699059ec41accd9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d8605ef4804a213291f9483991203578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607df46f9f1e6fbffafcadfb84f20ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af8f3e08e2e4c540713f492f23d3dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833b18fbeebfa5ce51a81e6d042ec82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07224c67eb2063808a330638ffd9f64f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d362784d9b831ed166c235e5b52ed6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab862ab269e634e1f9822247dce86a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89526426d783e4395d14c897938c47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20162683f2db88a2633f8dfb4caa24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e43198b226ac4e32ea933ff5003e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8c7675ad289c2f6bb79f609ebca4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50ffb3ef2dd53e3b0041b6d896c4ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cb619db9d839529497bfed540ac5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca3a7a996d18158abc7a151fa10593591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa616883194897553d40a54b323aa87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d7823cf2b33d6676fcc5c5248221d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329d79c3607d6b03246cf4aa37e27bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406291e05bb69f870fbe90d2ddc0421595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606fe184478173a89aaa73df5d2c541596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae36f5b811c165a8c769510f78eb8cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb26c55c5ca672cdd345dfa5f90dca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de75f1c164292b24765f1ecc5791a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03949b7d3f66be1b456eef3138183343600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8045be3805bc470bbc5fc3bbfc3575601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97635b37be29b86ac02a1cafcc03e405602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a063b45ee1ada9db133005f14b7642603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89c9ee10e58c0f2ab9f71687d2a2e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d7c397f36d11cdd6afe195ce0959c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ecdb8c61837728c6320c22b27bf3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dca83e942c8ffebd4de9d7bb803dd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdadfcdebb73eea5afcf3989f366c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8b067d32eba0c15b428f5e2616485609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8c6b85a248074fbdc8b667298baa2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b303098fdbbd4d4b3e6892367b025611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58073c1c42080ec4bc89a3bf9c55fd56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85a22fe04e917d56303c4a05688126613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c05443411809c5e0e744fa34863cb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27488dcac669effbd5072ccee349bb8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c60863987cf83eff249556a3562ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23f219be1d786aad020af1bea3ca1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279cc97e97d89eba4e88afdadf0ef47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ad1c05cb4c043f625bdaa08097ee0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833aacf0c5e1cf0f037c95bf6b48ac08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57166463f6804dc5b445632974e8c74a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497ba289c44f74a28b2ab36ad1cc249622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac784e375d2bca38088e90065c4a02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60537ab70711d015c4d390bd82c62b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d802e853ba6500d9d3e6ae6049b20b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e15fe07c31715e18793b6ac760e99626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cee59b362643ebfbb0d07ed058d295627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a65d0d751d7a009f848c8fd2df5f6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc350c5ec255125bdbc14c3645ef0d93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd275f8e9a23d25b1d115691a00d771c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0bc8e6a535aaa4835afeed0599893631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763d83066145d665b1cc68710c3a261632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa4259c70624929e7e5b2718fc266a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7638bcb7c1fda8857543ba196dc551634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caddf75e90a4e79d8820f21aae8e53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298f92b9422f64096a30de298404efa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bcc67b64854f315c20e3324fc7b30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5b0579b62624f23298cb6b6bcec61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832b0b28de07cd1b5d46293c304eb78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f6426c39314e65ea56b5fde2a048d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911308bd773fb5b5570251c27d0edad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57192c450d71b4c6903bd294f009b61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf322ecd88cf042bf7c4b5e5da66b79f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0932f9014b3be353e43baddbf82e886644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5ebfd2d6f65ee8501cbffd87aeb34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe9e5a7e6f56d9c13e6f6eaaee820a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b4f520575abd11b88632551b04819647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640cd811310aff352056af19d13cc19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ac642a8a2b038575c6199de42f25d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457c3cf5ac0c21464dc1a9b3bea6d8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0b2e3f719cd6984800c9554838f00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768be850b0797c4e0552a74d5b11682652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fa1dd3a169adcff33baf098847c2b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca094bcacd573a1a984f96b2fef11c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca0c0cc0a2a52a6f8bd4246243e047655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aedbcfe9a2845e17477b809fb231d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdc9bc45063b807323eb5e84466d6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bf6cca13273860970a7d92c4be8cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea20d5ab1513efda7bd4a642fb8352659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898bb1191891411aedcfdc418df8254660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2b28c87c09cfbbf996c21ad43ac8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd76c1c21706bc9c9a54b3b245d717662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ddc00e57df07fa2485cf50a0b322f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e9be455a56d64860c2f450beaf2f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798621bead1439c36e3bdc552d8d0de7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271f8717b439dc967021c7e7fa87ba6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a3adab8195d65428721f47fa0be46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd340ddba30b3a300e5722dac4d07f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5704d6107e53acbf8532639bab4da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f568a6c0ae33e0dc3670accfbb3a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ab461e445d65ebd39c84d42231d3f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f9a56a0b79db1dec8c4bcda42c058672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54ffa5cbf23869860e5cde89672cdd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831247e0f715d1c84afac2366ca4c868674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4c8ad8af8106fc7b71eaf78d7d118675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489578dff127f0acd35648daf8d3fd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ce6990063a2990d8c1179d8b53ace677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eafd6c0d52fe5fcd7778b98efdf014678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14133d9fdac9cbb8c30713ef7e034d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e2284413b9841b27bc0b249d923dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adcd2dfa7456bfc5988c8aad795be0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61d542a2e2f027a28595d8c24b7e96682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb3ff9acb6f08e92f7e3f7dc0b1516683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50dac18c2197d0d18098685c66d4ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf640de6f2b24efe49fb62cc1aafd932685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707868888143bf81d4c5cd4b2adc80f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0c54f3fa39c9befd5986019a89b08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168acb533556d59d146b637f9df19745688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d601018407452ae445f8ea4b4d1578f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52009c10192884db2d238e21e1c2483690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe612124aabd90ac748bd3856e3816d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5c108a4af1d149f2bac2c3a1897d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8ae5000717f8122af971611fc4983693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48588012b21ef165b28dc037041b6429694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ec93f36ef1313d9cebf3e9be667b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1fc7fb8d2405506529feec2fd4cf8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4b2865a6ef83602cea7c9b56bfd9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4befabb48e8b60cbeec2b999d1b596698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11c73395a55195a5aaf3851c1a985d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e3b648e354640e19e812f53e870bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142a309fefcce03a62670bbe338bcdd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14380d36e52551c770f8decf23a15e34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d055876a5fa1ce8c917ebdfce3ac217703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb824be9c4cacf0fec7b8c78327bb58d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b44a245143cd7aca31eabfee94638705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69313bede1f00260c82ffa6819397e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a94b768f63304af2c7f209d4bac25d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62352c9ed54efd64a848bed59235cb1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455b1cd47149d2ee9ffce8098306508709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c49042a59d164a84f5e37e065ed3ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac874bff2a9d43040c4372fc49c9e49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa374e3ad4da0c6285babfb5108da9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c2b9df98ef765a4c478c21cc7c152713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe6d6a600a5b369e333e480650a50f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45398f0113f97d876fdc189eceb48c6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6e4608d6368dc9fa23307cceecf00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc5b73aaf8fbd22a70abe938a98485717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b658da8544202ef15b49602c47495d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc896197737ea97f4ca3d02f9fedf3ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1433551c5bc07dba1670d37460cb3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4156d495b24ac7e435c365673ea56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bc160164d12f09023a84eded48bf5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ed7e073748da09ed54e53c2099946723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09926ac2748d742a40465382ab2293724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ffcc75f7fa0883e993d56496f56fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb915e2d4a78897d3abe68d421c2baac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fbc314c0a73b6c0aeb18bf601d232727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4a4b89c0dfb5692a85429c6519fb0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f800ce071928e16f5519c612191231d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412e68b5fe158066d7a62577d0ffae6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ebe2aab926f8043ee3533f31cca9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fa792ec29e30a3124de36633af143732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85a1d9614e3e78ad5430324e17f35e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c675115614baba7362b55f8f315bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0794583bc8b9341dee59891f930105f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105a020431377f2b48698d97d809f19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695ef03c030a46fb1c373d1096abb39737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1e4bc5354193d656aecf83470e5db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34036041807ba55889a419d564a7f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5df666b64c1706dfd42d40e79db9ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d4820bf0a612250466f33d296f0fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8704cbc2a5ae56001febcb5746f7e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5eadfaf43bf7835aa1fa4e14da28d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eba7d7e8842a138e13b8494711380e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb40917c20ac01520bc62b32b9a7e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32549917aae8fce1f87efa20daada7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e860e0d12cec1b303b99c8c0da0f28747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788383ff9ad32171a5936466e39f9337748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2bea9c09992292fd37d31aa292378749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f6f6bc6cd9143971cc42271f2a4d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ccabb42f8cae5e60ffd72391c851c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5df5de16ce3173e1cd249d5cb55ca7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528a1b582ac3226c4b31d11b6ce87d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171bee056b788c3d5ec335f27a775dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2c87ff2ca71a3fa3dde543264d9fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678f08e0045ac8c2d158df8d57d15b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde2b777493bab57305af5c4a81503f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82313412c7022b0bdbff13f37df9c206758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace270ee70c687db3a1ef2d9e53489e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787d755fba7542c2fb3d7b8c6793dc7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44f7e3959c40606f569b4ecbad8aa8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132817effb8bb649eacc1c9cb778e5e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e73ccc1656d4a0143a72f711f93a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b8adc1e561c76992a602b1d22c6fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1272333782215ec7f244c80de18549765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c28cc6394853384d7beca94f73de6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f51ef91c5d764d94349597e592df0d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d57a6bc2190453089ff5db2569a11768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d3d0f087966182cac631a30fd1ea5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acb9a1ac3da9f254079d584e4832ed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d9340a8f8893a4b013349bfb9da36771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f007aeb75929b6ec7125b2cfe3ae6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33376ecba7fbc9bdda53bcdd1bed8f0d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d132602978b16680dbcb234a1530774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53872e701049bd74f5bc42f51ac387775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075c25465bac21fc3a0c27664235c8f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e943279e9cf86fd59988440ee4ca858777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4ea52d5f9d6f32dfedb2d841b5272778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87034d7d8d19590985e22637448f9082779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cb6d38b3b07671329f3d325bd2d70780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff98d54311f6a98f3852475c44d6780781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945220a0a027d538605304363ed4b25782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff36a1e66d6286e66ddc849b058c69783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44760ca817591094373f9310a38c9489784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f494bfa6925257e03d9bbdfc62659b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53162d59e6dbf3d4f42dc4d0748bb2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bbd6b3f2a7aad54a92a7c4c5efed7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38692a187695a2acb3c6e6d43dd95427788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afbd15f4909438d37d5f0a67ca0c98789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86fa6c829df372284625e7cf4a4dd5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5c667d0a163e6f81cca78e5d8a6f0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161c06608e9b503530724a95ce24f68792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6ecea4459597989f09f42aefe9ab0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77c3fcdd26f2c962a49e211e380abb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e31571ebca6b89b665ad74d4761e8b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835b8bda787a254afb3883a8d478de7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9f2085b33ccd7abad1676fc76409d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab52c168b8a1548c4059f8945df733d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae9a0041cef8fe4f16b31a59bc3071799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51199ff2e7d1e673c5cdc2e53085e2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99761c6a32a6f6d6573ebbb97f1533801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f0d084ff0f82d801744d74c563029802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d00eba632853dc457ef04fb5957f8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665041f7951a95f1e57cd488bf4ce4e2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a26132613e662c4c227a2bc0b1152805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425241299ab92f129558dfec5297dbd9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b790c698a4b4eea4cb9179ad28d6033807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29b217eb1601f68399d64719f4a1f1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017723a004a68a581d9193e913d5c2f4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e9c58771ade2863bdc48319f14214810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bef666dd34b1084c36a54c094fe36811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb54b5962cee8df493a7f5fd781bff812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaba8c4504b46b4bd1049d4ded858c6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f8204c11250589fe86b4ac0b0734d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cb2054dcc04ba510eb75ec8661a46815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777eca01dc6ef7f1ea2b0048edb1c5b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3e32aef242b828dca6ed2484a44d2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a233d6799d7849289387f7883d52b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0a76898decf6273e3735aaedfad53819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42b17cfea48713a4fd5fdce5619c90820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f097ef0658758d55b796e58d354a7c0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d8986271f240b21f865241536f5d6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ce3acb9b0690ac19bc276e6043446823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc9db2c6ab0cec6b8b66612d3409e3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4edc2cba9e1e77460cce094900dbff825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b4fc4b49b54d4cdc32db296c0f898826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d298dfd111b600a0a6392815a92ba827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7e5fb8b99a3336b369e2822bee452828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df55fb81a73b0c32971602f6302ef9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a559c3301fb7f0df8aad25a94e05df830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc532f773d8204d361cdf53e19f31c5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9bb8211214f6ae71a23a1df36a774832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511decf4b4cc120f89c2343e7a433d06833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d8415e0fc49880de374731f8c7836834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d29cd8f0ea19c2b7b287fd1df840a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245de8651daee51f74cb41219fff90d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe97c1f556221c1e8f86a05fb46573c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8decb19430fa6c55e56814afe8fc58838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f86f0851b57d24cc701805b2f6978839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504135cf9b6835c0b8459fd97d9ac315840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64467a578639834cb216e08e91bf9c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78ea35d83acaab1aa98b43432ee504842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef11f64ba6e144390d5d3692c85934843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58081af442f12496e68f764280f020a1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797db0ab7d903a9b62a410fb1ed9f9e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595173058f48632755d0d4c960d0505846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d997f74856924929717bde362ba35847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06c8de5b64bf70dfc4ff30c59a9003848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95676b21ccc0eff0077ed24d1ff703d1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5c76c7e262bc4b62389c66ee88114850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a44495379ba67a5023ed6d3afe687a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8493c583803f21df88f5ca4c015cbdf852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee96029e03d5578047cb721ba2c1145853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e14522733f2174f33ed85c3416a52854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3e677638a0b6cff2623c375acbf41855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9421deb77d2c1e1a3e265dc8cd96762856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772360e51e6e45d00c7285bae01f208857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b1ed35aab7707ca9597950fc2564e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706f137962d4dcba2b4aa86051aec40859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3cdb2900fe4f38a10b529b827c29e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc33abfb80860bb57569337496c22e8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154277cd7e24212fcdddb31e4a49bece862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21d4343b9aaaad9a17de1a99a1b04a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a089e4517f0c8bf86f13d98688454864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759395e212b1f8701c54bf1cab484ce865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80f1f4cf303cd9fac910e2ffbb0fc4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fc508b2acbb04c9639b044a02e34c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feed72689eff8b5ede9756fc616a757868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db150ed8efb468df1eb6f32385dac3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823bb06e45f93ea982a9a4a20b58a30870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91283304ae79a1adb18667537b0f202e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c80d11106c1e12b98fabab273e20c5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbdcba4096f027f76a8b608a4a20dc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe564f1a95fc1634fae70045aa68660f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d74f6771db24a3719506a1359031c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d87a05d6b23934b2997d099f921aea876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc75d1034d7fe2b18ad145f0263225877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9522618aa539a8fe4a2f43aaacea6f6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074536a0c90a91f2afd4bb025d2d68d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21ccc4148eda4e458cf659deae89fc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b640ceaf984865e5fce03f16219188881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da55d0f6106d9fb8bbd9920b45b607882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b258c8eaddf9bcd1bb094d87a6daac4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99ad2aeacf798812a08011008806c4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a7fcd21c470f730139548d24759be885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ff81d9ba9ec6a758d6bc2ce401d92886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4a65ffa301f69e9de8e659e6c9ddd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257a1be84eb8235ac0e8336e370bfa5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff92147527b08b8f50d64318d0a0af889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30e90160b0d476415515b6455bdd58890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50874675879fe3229bc3c1f3816e913891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfed1c399decc9913775610608a1d3a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd5ea4a70a191bea3313a338fda259893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1cfae6c4f2e519436575458299adc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af41a2e6bc4d0ec2bb69a7484a8f64895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f03028b14f703040a9ee2cedaeee50896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bedadb38c5c1807bfbf12563cd721897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c18f3d3ae60c093461a67e9f30e575898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04647841c1a8604a3989f44bfd80f0db899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c633ca5b894579c77b7754a48fa9d6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a199b07fec8fdb591563f3e4a48a87901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f70e2080e6af8c0483d1ac36295c58902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3f69323c284e441a9fc0f864006de903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03544bac5bc40c8c35883ee123735c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574a006625a7b556934a55ed4fb65f7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e67bd7e852b49ff35f5406e876e58906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddb560dfc66434236c02e3173154f4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba395127c7cfe9b4c41bac3705efdf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d883f60c278583207724f939f4e984a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592e28b90ea19e23a560d13a1330d19910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880b5a5572a0ec5db074a141c9b755a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcfc6b695d09501a21aa97554f92bf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2f2a6cc869d1757b73e16b1d27729913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa17fb451b164ea5a7ed11fa8a5b21d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b12222e1740a535e1358c2f08d67dd915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaf33500b87fdd89ef0e85eb38f575916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b30e53809552a257d64120be23786917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f08c1b13caaa8f542492888f7db9cd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3763dad1a6a2a73ea70a5e9a5fdb8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cb153fd8dba6d09f272cfeaeedd7a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7036410b555419fd2235a959ceeaf46921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c57e0eb0389739ac3b6f9c17e0513f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7b0f973112b25e3ba2088735f4adf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a3b2491f81984dce04115a3bef2cf924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa8f28612924f7219e2835374ca0ee925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af00c4a109a78e3edeb80619183218926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a533a3a719d1a7f3cae06642b7bf9c0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622fe813b75027117724f43b1cae87b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71fd0a8e3edeabebbe244c1d45b87d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9615dbbc228e7768bbd372c100286bf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75baec0d259fb428edebad4af6bef4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40b8b5ca042cffa787ac41ee359fa1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ce2fee10bd3df1d44ae971e127b1b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e5905f71f3ac664c5f3c441f0677c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c82a08ee894e355a0cb03e8e1fce3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770ac8897ef7e86eb97b1e8053efa58936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10538e28532fa5d71a329106e09f66a9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d6adba2b7097b76a3814b92b8a2bb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2edbfd8d5b4e330d7f1604c67eb2c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b54b3f641e7a8e4f90a57f612905c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c71cb4d943d26df6393c7ed1b8fa0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b777e53e29046c804a32332660a56942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdcd3e18cc4e824d250e4f72ab02d6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3134ac6fbc5f5c7b2e8e38b77023914944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5361941f6dff8d3f2f4c468c71b460b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121e95d121329ac08799b03d4db4ce5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d4bd8851cee518000d026f0ae2dac947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ed46f7883dcaf8cf12b2355f1ce55948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85b047cd591e12577bca1a373596ba949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b14662476c23d33436e74be814eafc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0c7f06da11d3f358df86516c2b4b2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d09979a2b5b0f1d2d61df711d7dbac952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202dd455a3d337f8598502643ba3554953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d5a77ea9c041bdf00ea6aa63b8ac4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13544cc2e57453dc7f8a3bd42f2bf843955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03008eb2be4845c1f9f22771e485239d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bf7fbb6f998d4c2caafc3282ee771957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ad11bbb8de272c4a0e2614c806977958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbeef80d2fef1a5fe088be30db1493959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125915feb9edd717b0774257b36b78fd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0850425654132742af27cff4d84d5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81275345ec47edfe64e269f5949efd97962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f9ba03636b18b630b467565a60827963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325f0803c6e480c04c9f917e66aac7f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57950427d38dfbc08dbb09dd13d19b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fcd25126af8501e7ba2bc37e6b716966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad22154d775d7f9ba3a9f6fe6ab6e7f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50910ff86e9a8a8dc579e8cec0661802968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8618ce1e0b20c35a1d7038769f99827969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a259cb340965ea16f9d1f5ed7cbc87970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dd7ae1283d8bf36e64759f0489f99971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b466d88a7186aade94828adb39d08972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818a590ff635e6c1071f5cd43f82f3c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cb756fa51879c324311223d7c821d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436de9800c2fd8a5e7d9f19d2fef173975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72ba6f935d3b0d48d9c53c251067dd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4131d17486bf6aea57421b49131c7d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276dc568bae144055c0f38249535771978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02d75535d88d57c363053dfc021302979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13ab74f8cb5ac744b7b519fb7a428e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64c66ea5aee75987475df8d3e4599e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57165ccf6f275091a8560d90645ea08982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad6f65b4323ceb15a8ad33afef625e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fed6f890b50516ba64f2c953ea0699984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4476a98d80f635b589a71697f16e248985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892669e6f45e7e6efddd9c23be0826b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6916511d1464cf372b7d8ad00ad56d2987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67489b4f49d93f85d5929b08b2f5a8d6988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2455a31112b255c0712b432a80b8c4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99852e41c5d24308d2e616493831b3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6083e037707fae74db6696f7a977f24991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb39ef57e673fe5c49e24432cb337c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ea4007c38e979b9f8c0f412d0a905993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c59e239b05aeb401ad8eda9b5dece994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a81943c6278e01db1f82948fcdce6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec60dae9f35151aa27f1ca79a135dba996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21775b8896146ddb6e7fb80b1d1c39b0997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d094aabc26286a6877fa6aa21d4621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bb4dc803a4cedd8050b6ddb405e3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327be2940ed3b3923a3905d22a587d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99f0d106b287611b6a377056991c0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35802975c5f71ca38ff94453dc8144c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c744695048a7ed16c03841998430c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d855729325df0857a367b33050f547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a12ba8008559ce6a869a8d7d4d86be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ccb20a96571aaf5a31bf3e3810cd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432429557e7829792d98e2809ae767c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe90272f7ebba86f9cdbade72c2c9cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425dae2e3205bcb100388789ff8793812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662f07d28ca7da378c2e97a5a20ca5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab78ea7cdfdc2524676cb2e1beaa5a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4df5cd0c69a8310e5e5c8fce8107f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d41e293bf2cee5178fc1a8692d552216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37ff7e019e6c3dce553c8ed18b4fb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285b9cc06fe6e49978362374164939218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53690ef8452784a9a5edb4da856a46c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9cc8fbdac563f82dd4ffb924a70de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa629850f590da2d4cc7fc3caecf9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aba2bac60a105fe132bfdb68fbc2b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c573465a1d3e7534dbe4383409f53ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e93fecd835885a955e97c5a1999d8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c88b046705de8280c9e0ca5e3acfdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f74532c8434a8091a37ae92497326526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d879e97bb498bfa440f856517321c1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c8792bae760fd2dda58d890b067f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570ee68b10a3a4bd1081a30522eb6a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25814a6d361918d6fa3f437f44d4424430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3bfed3135bbc99a8b9ff415821f8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26984a096ad388f407f84ae34ccb57bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d268a5abe7a18ca4405a26c5f5483233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0c3f34b04031eb9ded923e89340de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cef34ba1fa79c8d3382aff741d4dd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd253e686ac4ea1674a95638f234ad0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437f65e851e66488f38afc348e57fea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a543a6cf45ccd760bedee39aae8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8bfa13e2c8add5f31e5330ace204c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d578d2b134ad245e9346325d0e00b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee55d9dc3335b4cdcda413dc9b460341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6c6a483636b85c64a614e6e078d2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e4f15812be7406c897116543c612f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3efd512b3faf18170b23d58b7f9e9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc49ede10f06dc8fb31f7f8b568eeb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114879a5c6a522003613de5d1a83439846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16c504aa4d4aa232173bebd0c8a28947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc5115a831fbd12d5e3d3add98090648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf9ba48b1949db9d85aeab02ef79b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7c9abab5a9e0908a2ebbd1c3b211a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688148e781deeebd87a7d6343278b5aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c026dbef92dbd2442fce5170be54052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbda1f3a51d5930786436c57756771853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db958731c46aee57f3c150b49eee2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0b03f455d7a738e6b0f677bd82fea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7964af13680fa1be730098d0e484056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c275548adb08a6201b1dd3cb463d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd797b217c5970eac6fe3db5490268e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1525efb920cec998cdde26ec1b33359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e770090b2a4197cd9d89db3d4d123d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464be84fb4fc0e514230afda2bd6ad4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e5c042c85359911afda831b441fd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5432aaadfbe84e76f56cbbd5ab925563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de769cad2ec82dea71e7cd1b45739464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79544fe2f15cf0e887e0bf664790617e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a962428d35d79404261bd2245002866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917362690a5b0cc57f60605a33b1347167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9043389e0ae17ee64ff2beb5917ffeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336f596d2292314f8e4f9baec62b4a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133223c62fec5dc87eb04aa313bd2b6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731c901574ec3df7a2458b8dd24880571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fa48c1e78b5c365f84b312b98e60f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d082dfd19548df51d6cbb04af9119273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3643205d173269554a43c22dcb78a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05623da8b1381a8bfa83fcde2093ff6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ac3ee1e25cc66031db0ece5972ef376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e3b460faa4bafd3a520811a51f4c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f63e6251a8fa15ce7d273e2b836a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9584d94825868e75671b10a0ba5321779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c43e6914062106d9eb3f86b902e2f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6c37e1b3807b65b80d1e03044181981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2146690e34b358f0ee3de4b2d6d7ee182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b696a675c46ec0f37f214cb9064a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c94c62c3d70bffb6bb42d2d25206c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a676a2d8eec480966137cf6a01c6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3b2fc74f311f7d6d5670c3291a85586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6544f9e1d90efc0962eae068af064a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64a0843ddb70695a29f1c73604620288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437645f78953dc133e1965fcf6435d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7d7a10db1a481cd8e9ea78f6f4fc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80418cd8a33944feebb94e6eef4ac791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66309dbb5156cfec6f57298f5cf08d2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503e7ae7f1c8ee862d797574a7b030f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2b4057fbca2b18ef9f1051d7212ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2bfaf4022dceeaf588d9391fd3ec995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61574df6f7a63149134259d19fc6127996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f074a7e8ec4aad54609c52efb8cf6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeee8858c7d945d7e0b7ed453305c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54311ecb8d216c5cbc6f77b14258bac199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0374567f51af355b72ed1a64433b63b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf79e3bbb4b6fc6fc319c6acf9abbb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3002f322027a87853ccdaa7fd87ed5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07899c144a5396e6ce7558e1951aba6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e3eb660b53326797bf0840448c4e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3b68d138a52962616390ee7e8b990105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27d96ad6804da9ba08ba5ea789b0fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe92312d8158f4937e8b7f3bf193e34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98845c680261a3f5a4407b963876be4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd4bf676d6ba8cbe53a53e6c87ec94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee685afe2170a9632b1ea2a46665023110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537530b3d94a58a256f906ae5e4eb1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cddf3e3081470ca0d67061896361cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a6f6e961bbf4953a789026e7c4458113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db940ca05c47026c6a8cf13c11eb10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713e52cb44534de78b4b517d9989b07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceba8c3bf259adc95cebab871447420116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294f1845067b42ebd91fd90f937f255117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133afd0fc07d8bc0b44a21184304263118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8ff315810ccd42e2ec43e76c5b81e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc5802bcb29e17e528abb44c13b7a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44bec167ddd86535cbc90fa123d226121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278ba4f44d5ef70d461c9054ee8478a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3defab3836284cd6f1134e009109c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb545e313cad293641a9d6045078e17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0e0eb8adcbb19ac0362361141cb07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db23a46193145d76d4d6fea42d5c31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2751057517df4c3f72802687ba941ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e484322f61b62a0210ffdacfe2ea04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5155c1b785c56c9f0c7ffb67a4befa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34e9afce57f6ee2f5b20e7a9898f8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966871f9eafcb4ea7526a7ab7f9dccf2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a094f245665dd380baa6b5b46a90a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1b0260707f2ce0b9955b6e8c493c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d587280f15022b4da42d41a5ea0b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f2a7848ee7bc370d461dacf26d001135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3c9104ffad16d7676a62f222860d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e87d18643af73657f37c536a3a5b82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac983611c3fd0f1cf4e1dc54e4bbb85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98da6d6984a49c80701983444131cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75814e53bdebd6daf21f2b26c5cd6d72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97de1bafdf2f1536231fbbb9a912e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa13f78518d9cbfae74120119d323d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db603a31c912d8273a21c6091139e78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7fd33e15228fdace352184bca1135144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1583e825f5ef483581ae51c60c97b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dea99f78ba816ebbac82b6f25d3dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab84ba37a5c43cd5708401c3ce04522147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e8756170564cd05840f87981fe342148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed3d8bc5f28bb9b8d3b3619cbfc709149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756114f81da8a409c803499464b7506150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7388b336401e9ff2877fb574a96ba3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff61c209d242a8e483cb0117f521bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69d7e4ed9fc589666c628a1506ccdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0db0a6f32a01be861043948b6014f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f25a8807f5e3ded7640348c34586e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944cc4f5f667890c819fbeff3788b08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c0fa8321d2e0064df7582ddbdb02f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58658d8f0eeef392b164ac4b1c5ab8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e6134c19ca414ebe571c086f2fa87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3056f6545427aef2b0bc149ce2b4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff71ce693a1ac718267ac798de685a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb4243b11d483df291a52a4e64cafa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab020654a5bd00ab1b17ea72a115e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe80a445243959daa5c57ce2d2783e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff8c0a9f1dafecf8f19861d39d59e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc6db324b193e709dc3ad5f68ea0b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6544ac79e78b959339c45cf8118b398167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e6601ee3d929a36432871164e9b42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11ce4948b8e4b8b8f96981af10ed15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763f74fa19ef16c4e914b447ad8aded170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ca894141e4d3feb4c2ebaf183ea47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ee12cd3b5619775b3041b8c0146e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d3b0bb4dc307e97164e49de180180173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96ce41e634e6d5719667b019903440174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843da0f8c519df0a213babc7f422b086175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb98689dab347d3c78a843280bffb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63572097fa8d53e10bb002f6e70292a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f251fcc51f4a973ca888b106257d4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f0044d852e9734e6822ace3eb1bf2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b738c3335f726aed0ff0fb9a7b073180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de737aba28821687720a36daa48eee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bbe3a6873fdbe66ce60b5176b0adb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15a5f4b02cb293514b8b988c621be1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aa11a45a224a7a0b143c2b21dc4bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf4457f0234e3c495829cc62be1ba7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801bd9cf9186bdd0578fb1430bc4209186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3db4d5da3bacf05e25d05c58c94d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805db6aef4c0d4510807808ef0be634188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979a8a23c040946fa7799f5721b1da1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9734fd8adcceb6f6a2bf1223fdefa00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2772546dc2f08177f9c07e868960ae8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ac882a08614ff8cc9ec49a51c305f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a86a13bc3496887c5d745ff0103f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584070ecc1aac41ce408f3c9c48f15a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf785da4c7081b01454f138d186b18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cce15c45bb3187918cd29d27298e8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed2efb160dc46e71535b7b3782a849197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b55371c3f02dcde38309ca5b610710198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5058ad402ed54eb826cc0df7aa0a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3753021afad9599eedecd55540c8256200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cdd54c925a39e644f1e43bd01544d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fa359176b9c9eb0b178913133ff2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d594eaa0210f38ccc034fcb6f8c7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428c098f6fb9f76d9cd25d06a350201204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b35b00f47ec78e5254b42ad7311d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16e321d6608f8932ae76914f97513f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadd5c8f925e4f6f8e3cb9b25562ad0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b1dfb07560d24755feab4376b44ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fef281df61574022b2311a3273b931209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf06d47ec4e7b258d1a2a2ef85611d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aeab80342ec2ed8f2c73dd0618db3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4ac1017345bd923641138e2ba92bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80027f588f2b82bc95a9487508fa39e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643b74244c715c98a85f8c4f532e507214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b66a2da652e8a27b0c7d4c9597991215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0ebeb9eb6cf0d5abc83ca156ffc1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06078bdd8841e3c02dd337811f202a44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9e34d9343363d818f54368b841014218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b99c97898acda20ae9db115b07186219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b4797a9e5279aaf28ff295de9ac1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea539b41f21a4e7ca4e9db794cef5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886edab66dfac02bb21df6fd0c57611222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba83fff21d96e8b3266d7ca109a771223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae1bb01635a1594604a658389ad932224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ccaa1f55659cf6c2cabc3acc60690225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c29de7d8e76f560ab1555216d6c83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed7b0230aeaf0d8706543de1fc6f98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d69a0d5f494c22bb745264f741513228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7b621a5f595afefa40b2f1a399c8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef375aaf1401f0c2b0738abf88f52f6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7aa49019b540d2a59bc4217a35bc1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc89fc7cebb81c77146299b952b33c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e171b61e1ddfb52dc434d3ac5e08f16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbad91ff8349ce40347af5d833e249234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10190dcf78c80961668ede094af26b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573a9f9fc817012c73972f4f68a1e35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de7689375df72ab1bd6555e326808c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925410dc1eb2b7ce9ac54e339b2ad20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece40ad770e18d556160c04996ce4e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46a1ca93133ff4f27417faa6f526de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dbc557183b35161198ffc0d8847d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108287e773b3f7e0e7ee2c6249993dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321cbfba1d1473f4e46449d61249ba4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b1f383512d96810ae9a7ffbbc02d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04897f430eafa2e3ceb7a683a2f03ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3ae04adf0f7ffac9856f2117bbf0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ba1be97f38d819a0a7d66eda9bf56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2718292c28cec99cb6e73a692ec953248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435f06d3b3ea69c8735a164584fad45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eea6e2d0fa9ef458cbf06ec28f8d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b474b92af10fcfb1d71027a6c4d7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa15613ae2b5dbb2a8f56eb0ec64fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2950a6d1dd2aa961dda0ad890fe62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea5b0ee98b0edeed867e93307dee5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1c3dcc02012475f6fc586463584a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf4f22491b7840e0b82d68a9577ae0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b2da1fdc3698d0c0ce88d1ba4ae2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cb743ad97f82da2959aa90ab3e9cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acf936e3ce1cb066d6c4798577f81b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3384e503adb1dd373767189acf391260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f75b6bb2d62c1c863ed09b14cbb68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a333ec7de4a1e7152d92bb9a029a17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a9370d64390727404e30bf1e5a142263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7022da39b11bc65189e2af5c0c8fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3658e2fdca87511c40763ec8439426c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb3a8b8ac6c61f426cfcf42d3c5930266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e56051707dd7a73a31b3e7ab48df28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f44e15c1c360881bfe42b0e5ff9718268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bf4f3fdcedbf21bfe57a6ddac2b52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50400aeaca30d51ba692dbc7949f1e0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a45ee8318e2425ca559b0c514de6d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055320f754a9ef671635a2f5b65a97dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151c5ca42adf539c1d3fd52d36c933f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100684cec2da19002f8a38b35e12615274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8fbcec16bec29dadeeca7676a1eb1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e14635d4809665785c287f0663c54a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738543baeecfe178e2984226e60b06ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6019634abb85f250c30301125a1d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd22978ac1096203cb0a44b6da0d27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb9eb33a477181b11bb699fd7d05fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb6796c6a8b3422747ff0e2a5e16fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487af97827920bcd35b3f071bff9ea54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fc7416d39711679247c3b73382392283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b74b45f9f7df521a938a0a826f536284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8970090c50b119257411caa64884f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7080d1c0cd8dcd8ff43bc183bd7b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43430655f404b063a087572c57582bc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d946efefaeb6598133edd2fc788bca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a4ca4da44e7ad8a91cbde6570bc26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2307aa9767807f38465990f5ae091aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3cd14dce3556d24fbf8c6326ba48a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea97ea0d495bf6e1a605b8e9b016df6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce2194c9c18e377aa60645c630c71e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594749b75fda41619b509aa6b50caac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af412ec871e8716d97aeab7d4599d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28258d8038e67fa3dad338322b4bb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b799f428c6ac1814bcd1e917a2bacd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde97c88380e07c80e5e152266ce6ab4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d5d65b3a4af985e330879c86522cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eab084bdde263ae92fc40ceb3cefa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3d2b968f705fd8760f72cdcc6faab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2c12aa1302ea70efc34a2f5de29fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379b5bd35b23b080a03ae50ef9a6b58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f005701286c83724c022e3f460ebe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d3a6f19fe9ca856a07236bdc83734305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74fe79a75555f649781dfc8a3c4afa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19da30ddb500dd53defc166e0b71c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5be7a384182617a0c2fe41ef61ed5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9492a0fb092923581a515fcb21de6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f832517d854fc3118ddba78f6a435310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dec810031cee485eaa6e0041b1a61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061ece856730d3f1221be89a2174263312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a25d1a34a7d6ef3196c9262ae6d31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369dabdf2a7ac74eb0fad62bee68314314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3be754582410fd1f68391b33cc773315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530106408c6dbec66bc2bbab770c434316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400dd781eec937800ec19fd5031fa48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a04cfc82dd6362c25657883f171d2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf63961abc40ddfd4eaff6fb47cf26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361a49e331f64e46a29784faac96e04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f82af7b559bc2008dd593810da2bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd810ab97854186911c29e364c0c79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22e8df72d9439aaa98900ef6cec337323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f061832f1eca41a81cf71079fd233324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a9a443c99b003e92575433d853fb9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccd145b7796e6c42c37dfaeaeb4030326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07540e53972ee0d48f7c9fbb4fe2a667327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1760ab97a0c6022d2db626a215dccc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab3fad0383ad0a530628b40f8ccf2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe6e16a7efab2c60ebe4154440b675330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5dc4ce25863bf43f83c24f6111863331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae393e045aac27966dd24684a100fc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab57faeb36e6886a67c9846b4960ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700348fed3e0e461634132d0cf593a66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415241bb079cfc00d1ecaa7eabe6768335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027492e2bb2ac4225591aff4f878881336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c46e182c3b5bd85bbf8be3f206e97a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d624466fea684ddb928055ecfa3c93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929fb5de44cfa22b049735512afe2f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a499a93f59718fd1aee096c38a2db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8a0a3c60db2d76454d474b8f4fbc2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb75e2cec7226485d63e68c923efd32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4a7f23313d05a763fc392a295ac4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb0a15828d75e77a6820fbb611ae04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c06f52c9c36f7281a3298ba9d504f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f03cbc78e66dc2527168f6ef7eba6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec6b4f750b970a7e43d1a4caf054e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0563d972df96e38158017a737dcfae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8b56fb99fa35365c18dba0fbcc3ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3e70ccd9baa04f66ebc193be1492a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059b5a2b9220034da64ed108fdf4115351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e148e9d7076ab5ef0aa5c1883f8e4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c52186dd9433a95dcd1ade2cf9cbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5750fab6cc14f578a0c8d08383a7cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe4228bd0065cc41e2a3bfed16ad61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436202960886fdfc2cbe73a24e5bcadc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950715ad588b50a5b48f82d537c33e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722d9350b98e15b7a43417b6e480289358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8f799878c23032f3bdfc088c8e4d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afabc13fa404e43531e32cccaf8df99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1d863f86d3a8dd91e1e56c8d6e3f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f573c2573b6bf021cba5eae80e4712362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b03093afc033b2c0c6c06db12c5b04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0985d29d0029bf8ae3a9af34a24b4ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76884a67adcec8d9c21dc11fe873e01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c44206ebb0c294fcdc120f60d77b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc411e5fa90cd26bf473191d33c1ff9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364713c7081c2c956600da8ac97e355368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f4e07145396f1cff3f9dd1adc0bc3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0393f13cf12247ddd2efee34c8e8b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c563662e79f3e3cd3042b8bca6ac082371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6430aba920609d79ae0e5a7a9f5b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0916bc41bcc19c5e95ad1ce36603a5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b751d24e7016e7b86cd923dde849d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfc4b8d655b630c998361b0b1e15d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ef306f9dccc239a2656ee948b72e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0273e18b35634ec251a2d6e710f2246377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f6078da1e3848f96a0dc4c7b299e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa35c31edb604fe33cfc0d55833e3d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9715a36243ec79858b514459e6da2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eb2cb19f275c1da47894e2d365d43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fded7e71e906774482cd95915ab6ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054e98af48eabb7a9f61cfa1bbded05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422a326f9b9033548519395c9a0da2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a387928cdfc0f3b7d3a0467db5bc3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bf91e1b261bdae4d7942b71c9f8ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759547a94d8460016d6a35a4f8436310387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d733587f04ffd42b9caf3a16233aeae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c9932b4a8e3ef46bc750e4c7891f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec5f68c98dd51d7389f5bdaa3333a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef6aceaf982b68c2aa5b688f1c292f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99d070d5e08f25236d4a6dff15cd76392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97bd60d1b05c83616653ad0e3b213f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fc89bd8401a0f1b46684772c24110394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369a9a6dbc0498f96355e2db56cb2ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d2fa6d06c00779b2a6fdcc6fe0f43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8dc04ced030eee35c8c947fb63ccd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7e63264621cd724f75d295c1fc7c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31379dbb074df6e84942393816906795399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e2f4b9ec88c7631fd7658696f71a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dcdbf9e6f55cd50fbf7a1b3578447401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944054ad7e21f16b8879321ae5fba625402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115f388e3f3930b636711131b3c139f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4104f38cb8a7883aa72020c97bb37de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd89ad32dcb819f25a83b240aba67fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8843abb8892db8a48318d0c457d7f28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a4f0877b94a0f871a5c052cdf0923407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170f1ac54ddb48dcf432dcae62a1f2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30430d8c348d49b5b16afdf4b467e42b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07be6ca149f7f715cd5c871c56a5b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a5f9df04e830f047cb579b34baab3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3c6cd70513c892eb4eac93bb00b30412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7afba8bd4e7f290ed5f330843e277d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc615c8e2ee4be595f357100cf91a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b44a650ffe6c75a63f9073097a3e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08527e66bfd0f6cac62f05d6e4424ad3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe96253531b443f849fc9456368c55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb9c1f77422ff5dfeacd426bcc40ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b6335758453c1a7785cb53f65385e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc89721701ea5cc86549adcbfc17651420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5304eb479fa4dfc167b6e1a5c20e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf33637034cd85cc904c097f808e528422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202b13685f66e6b63818b90153d6f7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bb6cedbc358074f0f762e34cb2f7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201f16e9b3a1098d1364e40bdb3a673425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4018322775d955f6d55ba6b3ea830426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562c0ff2bb87cfe0f1a5bcaa74f6508427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bf56ead5cb85d5f81eb1ea2db678d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f43577ddda55eb59b6a5583e218ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b1ac0c7161a653768ac5e6014083a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559e101f02d22ac3395e64008276874431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952b27b38b112d89293dc80bafa4d2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23976c56b0e20eecfb4d2e311adfc017433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e00e795184f6a992430b4c7b1fdb8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724484c55be9ce5ab2228b736ecb2ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7ed9eebca596512b30f66d9f2cd5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dea02d8afbe99ff7fbb7ba2686099437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfee4bb763dcbee701793f24bcfed0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faea64beb1626244404840b5c72076439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74638cd5798e7b9408403fdf6e48a7a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428cc916f45cb218bb64d549e470c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39e2faa1696fd0f2af4e71ef6f9270442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83487169f914e7e4d5eb90c2c559effa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d96f143a1b4df60b3ef191da8632d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7274c4d7d1ad43af5588d6fdf41b342445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5ea8d4b6b852b255f51a7f8e79fb2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f0223e1b4d40c19c7f1fa4d2e1bbd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f61eb13bd2b16d6d7f48d1abf3232448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376992669b58852edc4b61849f446ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb72a132f6f9b3b202acbde7e11035e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a26174fa413c1d733bba163e3b6c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc5a7ea63dd5fa87221d34064afc92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518f85498b962cec4e25c250a8295ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240a5f64dfcdb382d5b917466163144454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6235774396faac377895874444471e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9548fa701b6792b9e57bf2124b25819456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d052561f89c8ccfb477273a6cd71d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0dae61384868d46f856d568aed575458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a279393820d49561f0e2e3ca17edff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77cdc2816d019f301d5e719c886a6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954cfff186a909481bc7cf6960afbe5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14540c31a41b43823390098bde06389b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8daf6839ae16f83ca9326b0d7fb4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6c0a7dcd9a6c640bc70ec4de29cec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d43fdb2d37ba9a0932681341b90a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd7da78196da9eb4f9976a37a7f742466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4313e100a42d43e0c193c53fb394c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0bfab66ec254bc7bb050f3b5cc3c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2746d1d01834171b4d0a10124f18ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311283097cdae54e4ae4b2f9547dac3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7753a1aa9e73fd48b4e13e886137ba3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e64cbffe8c2b9af1bfa708795faf8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c7cbf2fa2b026bdaefe6867537a23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd935967354a59132602c9ae7b16784474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee34fb59e59ce4b764748e2a7b8e68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed70080e3c8f82d64a1e9346afceb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f622c75c5c57cb1dab7b039be1e6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cc3f0b70855f5c2e5ac664553bba2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2179648745ca31cb3c6ad914fc43b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a02c81295039d1c299a292e34b46d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb94e1a214db8560c97cd112672914481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067c297d5a86b01ec89934ff6dae9df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bf5c4d6249fe4fa190f249cb9a1d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb294e81f7e0794a4c166063af85fa03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6f41c243e704bee9c89f63486bdc7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf02bdb4b001ddd858c7ac05eb89b93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ac51e7b2e67ce5fb5ce8d6db02942487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a169d8cc8ac8d83d90ae865263aae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34529298d2ae52e24bd9c9db0ad3b35a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4685f0117a8827a3c1e04cea0994ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150da53c66dd245c4ca733d0a98819d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dc768751f05cb724eaa405192842f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765fc0a671082f8354df86e5c9104a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea66f76a01289c41a879ae6a945a4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba636cc2d91d8c54f422528b92df3c1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf4a397ffad1ac852571810bf949c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cacd8f5f6448bd8a6b2ad364760ecb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4f0b57ea87fceb1a2437c6c373d8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08313c24604d28fda38dc63b05bfbf61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140238ee74237100cfb72a57e738d1b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b584db8a9553e5541392cdf3c687ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ff4f6b01f5293930dbab5c2a96b04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725dd31b03cf2bdd07512f60bc35500503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cda3f8eace3779dce80e8a780d360d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c64a75616193338b09ca000001997e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fca5abcf89a8ecdcc937299e99ba2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cb6dee68a962cd7cbc4cc4a6ea0e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe228f0c934e7a0f2820fcc25020a48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af6d93dacec4caf11103acba7494bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855ea088e1d701aa50dfae301eee753510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fb3ae162e0df6e4b44a87777f1b51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dbc923b82538cf06a57d3d489b53c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bd7d36c6a11cc363c67b2ab52e025513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda8bfe72ba94d5d55b900d03c36be5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0287ce044e9c8828a260967d16480515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23f97286ee844cfc484377d3035ef4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e20a5b385246cb8599576a400dee6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf18c7550c1bacb93bb006446b5d6d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44950911f1de77749c50d02e2d8e9867519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a0563f08d46777a3725221de6fcb9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb696e2414f91fbe387e531e41f803c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532456e8dece92cfd1d3abfb7d3a434d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4d15c51c5fe3d17f69a5cdc91bbb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f431c69e0caf4fe7c247ca3e2362d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61691f2cbe2ff8327ce1786f79474046525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38684e31733ec41de0f86f34645ed79f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8f0f04e01831442def94fe0dc8799527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ebf2523826eaaf6c2f8e5bb4dad1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cb22a2bef17790cb2ff5ee96d1394529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c1ba6432e88dbb4ffe50889fd499d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ab2b1934dc3d7162c6146fc56fd08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92172e6927ba3e9e4d422513021f92c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db08ecb2eb75f5ecadc01ba1cc522ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c336cb91c47e4e581b930626cf948b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504cffb789e4e35e9393a21500b3527535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d909de5c2dbebf0b8cd93fbc388c74f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20eddd99aeac40ab780f095a5a364a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79516d3bcc15ca1b8849eed6673de083538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2efa9af73d8c9ef632369bc09053ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb51767d6c2ee17e22d45bd0c5b917540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88f741a4f3fa2837e500ec894d30c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce600923da8d6eb59318355da98ff9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cb443d94b0ca86f290facbdb2d117543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbf66f4951394677b9100e2e7b8dc2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfca97acf54ff8160c5e5afa3eb3771545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dbdaaee3cc3bbc1c12246210ddc90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c0967653d0d07bd6beff892bd982f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0175975d82afdda2f9fafe550b0a7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562f4c76efafba147572cd02b11d3f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a2ae509354048dcb460192694eab5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678179685d946bbdccba432e2a9e56ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0849a5f133c1118ba15436bfd17060e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16828ee598bf0f683a8d21b0dfa8e112553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97df2d526b0a60c1e550eea5c438b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731f83115a413eac37ec627a74ad06b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cb656eb0b6b3a66925c906fbcb830556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54ecfab079452375322bd6c3cd8bd6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeb770c9ab85a782986bd7777bc694558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb67b18730bf7ce5468dc9eb8369f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5f9a190691ae8431dacc266c9b738560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df87c4c807c707c716c8921c0437cff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b87baffd927753698163b99b1f7d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f32fd00090d7750bd7dcaeaf4fcb2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4d1689ad9090650364a1743baa3af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd0bbdc6e4bde8035f895628d93ef2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736177bf4daba70376fd716cf70bd58566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ec6acd6aef8444ac9b802ef721e80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20609a53d7c96057cd4e664904430120568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c52bd32d80d21b8fb1902b1318e3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4d9fb885600e5aaf52d3c7fad1427570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc2dd94c139e1028dfd89bd2f5048a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b8d5b1cf545019bfc93d81a468ead572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13a6e1ad3771a94e221270496a6b3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6bd4ccca0dd29498ea9750a16bc62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed0145c0f6e59b4409498fa2f3217c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f263704a066213ed0978368502e903576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f88b540731dc58a480e8b13d3ad7e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe17f36cfffc6079dd9387ed8327de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d4850a66fb7265db789565e95b4fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec0317ae723bb8a31d3921571b6668580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b394c78bfa94142620508fdac29fb0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3c6abbf448d8adbbbb6aa6db357c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3ce3357bf9cf2d138767bda4eb055583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cd2cb9c04914fa05de8e95d9bef1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bdd254b2051bae8a13720466aa40b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e2e8ef90f57d5658c3704349808a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ec7f180b501a19a0d03d303f49056587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c947c8be311f4d118f292fffd0cda588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d71261cfbb5646132169fda8002ef4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89612519ddc6cffbb99647a762fd83c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11b54401e5da46cdc2578cc33d93d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0506963be3c0d1e8fd7e85aa12fd85a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e138eaa514909fbb37b3e481b5f3ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21a59fed7d648c35618ef7855b5bcb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119c3e8302587c77169f2bf6b29ba26595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6dc4cf8e124a47cb058d1a709cdb0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbcd5f0b860b90706f82377e40cdb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5067237d458341dd9bb28b4a275e8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b4670d75aefd8f8a2dbbb0d0c8a58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f59fe21513e854a95b9b2914fc3f1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e096c794a19c684f5574541ecb9deb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06db3c5adee762e03368d7794a9f4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922261bf0ca6363e444b8faf5dab8d48603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6928e6629c5e7547a91bbfde0aa197604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70583b6834f8047ee887fd03259300605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351ff4720a5fd71ad1c34f4f13f65df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38d3458405698fc315da848a5a6eee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db47cf242f41b71c0b36a48887c6409608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542379a5a0268383df0f8c35ee8865f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7db99bcb9040b36f5e2f54fb83276a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070d5c82248af661e792d3730984967611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141496da8fee6218efb29cae6b409465612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8a7cf41220b4d92b963989ad059db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26442e5f8f6283391b6b57fcf53142614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a34b17c9a6b720dc4c3da38ad9606615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e0f41da1c0851f475747077fd7a1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bd791ad95c63ca6f85b5ff81521a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d0419f55351b2b301f2aecdb7eda4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ace5fe4a16205af26d82b0ebec0f7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc309415fe149a51c756d7832a9cc48620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01502b43374bb7f5ded379f2d019a60621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84fc4a88591d0fd501e17a691de907622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a534c3de977935503266ce464966621623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebffa13c348c6de400e76025ea0d0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70f61f86a1e95cdb654db35b2e8f9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bf17138a19e795399e80aad93f076626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda72486eb424c393359edc9170945c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6849bcafe86622caf00e4139d4abb27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650280d93652df4986cbb1c063c8829629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe86a28a67a335b92818076f2eff2dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87588410b142da29bee4db307ee105631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4c11e59c949f816c60b614fe8f6e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12297b69a5be8104e61633392755c79a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1a01d07ada5ce23b917435604acec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37192efc11fe172f63cb56f5b52b77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6e1700ef464754c427af8434c2465636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46686324d02b52121c3128ce3e16a32637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b10c4a2aa3481884034f1ad64fdb5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e976c27e33c6efacfd50603a393b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e2937a3d7a502202d9ddffef1ff3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a41b287c97dbb95e25354a23a9fdd7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e869ff92aa5820e2c309bfdfc7864642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a716a1922139f9fecf26d9a9dbc3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedf6ca6c86caf5e9934924b3b509fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577987f232bcf1b17a546417ed96c75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668775af7493b410f6b74b912dbd67b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e78162397d6c68b0a9ec47e0b401ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aed447e5e7108fc8ff77442cbc794648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865b9ab3f635332e49d1b152a5d2351649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc04b1c923db5c416c031ed23ed1c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981833cfbee6b3565a2fcf2c89771271651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f79f9a0d9116a0c3c99e8636858f20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9b75a2b8b9a697c7280b90a6f4c56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63610313220ebe959bfb3cd7eb78e4ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70802961b2c3f702c7a254b0fa85a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d240fbed1168304b6537107486d9756656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefeb1a7f3df1b360c41ba531c467c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145a838a4a4c6dba31161abfbd8a9e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c06ebc468209b220ff3da07ab631a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d4845ab9bc70ab784553a6dd5897b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086bda73bc1ed8b8788e5512129f12f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241fc89e4964027a68893c5210dbf1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51bd81fb56dd69fd55f9311581f178663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c48b41bd7ede10dbc43085dcb1eed8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606e169f1b9a8f277d5ae0eb6ddcd1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5539c86f615d0ca529b613bec1107666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee4d855a0feefbdcb1ce99c1504900667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3d2a1bfb18b42174b4f64809d3286668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd575525a24cc425c7c914554202e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38397e9ce86d6b07acb1feb267e555d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d912dce4b2c44c1e724f742c65bdea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e82489a8cd1f01101160e3a42757c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb7d0671306ba487f5ad23d0bb3820673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2290377499f654ba0a1fc0f76c27a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8169854970a550eaae2fb92fb2998675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f124b84b131077fbb91cee5c4439198676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeaf0b006310614a4702df00e3636f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18e00d58f798774f6c520bd14381fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8f43d872bc8cc827c02177c55fe97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434a115c178f5779223728d72744371680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4c6d316f3ddfef154144c2487d7e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62ac54d195f62569704168365f4c56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779acec3615acc4bdbf68c57e97780ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea8f8d12399817fb55eae326dbf92d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1684355ec72cb334cf12a126b6b6a46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b399e2d69229fc19b168380916675686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04706222a753ae5214dcdc35d04aec52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664c5d0c8f53d677890bbf4752a4c59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e2c3d5a5bd4c0bedacf9cc9cc4fc2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2d7f0d1c7512489ca3a983a4eea21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addbe5d001b0eff11a95f84c7ab1196691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55765e2f8a3ee7ea66e285a32c9e0d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552681acda5b72ba2950f7099745e03a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6eb45b39af658b43b687af5b14cab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bff7f429c79de9f712f7f1c9b3442695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95098a5ead17d5b5eb153da95e3e7c0a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d5af7acecbed482d407ce48a325f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d47c624de9845ba4a956195d66791b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0125f33639a7a68796673a8503c14f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae3c5badd3b9a835948df9335047dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9966c42735c3983597a8c730b663b7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7759fefd31c7f65247b43c9ae7ef610702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cffc85614223abf2d2b790ea77c9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b498b6590f1197bbb579a48b93689704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0731c64c53a24982482739c2455485705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e870fe6686cc3f39b2b527ad3992d2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebdc5d8ab755fb606e68271f629d05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5f334551361c1f395e7a804bfc9f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33da8d63980815e8c80bba93a93ee8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c0901cbfc94c67991c877b5f7d30f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f529802d22c00f1bc9ece95d224d339711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bd234f6ce4eb83cd33b754d724017712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fb55888d6c343ed884cbad31541ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f90804feff7fab5f6703087515744714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319d15eee8c3d4b0b38e625243dcfe6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc2a0dfe8ba51cc35fb1194e449777716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489762f5cfd391cb2c2ea0176d62224717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5248b17addf0c784883b3c2e5f9d8d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f9c8bdb1265612d8abd3f842a8c57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49470497f8b2f904ab6a738631eea930720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e93fcf8777bb0b19e7c4327e73589721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14386f2ce7f012af6a3a766e24b56f9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241afaeef424b643bd6359f025d4877a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cf5d61c35ccd4def4e7e57f006c71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a6c265b2a111f1e6e417f55ce0020725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe779bd52b521e389264fbe02641b761726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845dad83d3432d84e49bb13aab469cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e54d877b1f9810841d0823f5e3f73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba5ffbf42a1682c85a5b18c655d87d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88187fd4fedd83f8c1a10942dca782aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe4831030161d7ebd86e87d5c2c17f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786f308790e023f97131072b89d5e9b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefa1ea4730155b881e614fce5856bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9fc037edf6e9d7070633fd52e6d43734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf849a98373cea6963d46026545d608735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f64509929e478f6b21dc630f8ebdf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5685034223065525574fde27a2602737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825b15886da6b1806d701e7915a509e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e21c46a015a7b3f08bb80c192a2cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fff5c7e9562c1e13c34764197ded36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f2a3cd089dc47c9b2e978756123cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc65d509633d7c3d61951a9ca28633e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab83fca4ee6cfa44cb3f01390fa9a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d10226c15d174d669a9de5543e7c70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb797b0d3c7950686de4fc9532dab390745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c431e1c0cd095be67480b4b89d14d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555eb863dbbe55cf08efcd0fe739d4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0396cc3f8b4d259d6e6ca939e94103c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc83ef93c89c72513b3d039db72e425749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a1e7cf633282bf9e38660212b2f99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e96ea5890aa2cd77bc9138b38e882751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05875abb917be47def53bcc5248c71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed654bd22f1d24a299abeedb3b6b63b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768011d646de706d4962aec472b5ddc9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61748e8e63798d7486f22b0d46ffd97a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c43785cd217e19e4365fca1409d17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b27978091fc997b0a922d9aaec0210757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1bb59416e103d4b7b6f1e8fef587c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be2a0f187d02299f4236342ff1da37759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7140d2e8e8740c6ddf0b09933a426dd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecabf35806cc3db64f08699ea0854d7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd58252109174bd1e349900a8fae67762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d09d598d107554d1b333df4e2f7c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaf12a9ee11f3b71fa04e61d28a309764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da204f162695b8e9036cbe11a9e42531765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ea29cdc81252de887998b45092cb6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a77a4c9e0a1d4a45a8840f0d8d7a9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3cea733e27b9e98c9cd1392de67b2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed3cecefa5e0ef89adfe3a853c2e76769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0214c6d66ae1c0404f5a75d7703554770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bd63b504c5c4df7c7db6083c723a4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387599c7226657e1ec3a6aabf59d367b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743019d39429cc700748c3118b7cf4a9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46038187b235888021bea3007c9213a1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd5fff5bad34e02a5769b8ff9c98df775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32badf64adb54760f179ef2ac3a3c622776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf861af493a2f5663f53f731c9baf0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2db991f707e74df65306e51dc9de3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e80997b7b17cc48f5e5320034a6c9e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966b15746af1ae0371bea3d8341120c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f79ea2d040e920d85b47b824c31c0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116d6d666d52bba6c67e46bb5554a4b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5ff9fa1e52414c89b3aeb742e599d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5266f3d7af07b1c279ccdd09253d017784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b49b83ed61218569acfd50ab8dd45b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4032bb176900d23ce74543b23f349a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227218f571feeeb310a065cdfe67770b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fd1bc5e8a6dfa5b45335ef51829ca788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a95ed07b973257e9a572b2ba5dc735789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a361d97693dcc5a3c7283cd3740cca790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eefc117cc3d4421cfb109ac7d0464d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b9348b326703191b46b6095315018792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fda3bf3cf92fd0bcf9ed19c170abd0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e8d5afc74f1dc3169ecbbe16693d1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69acefa73489f0694cec69e3b7cb062795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056cd79d2d9328a414146e7b210a8c3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b3a38d1c07d7a2f6a5ab6b474a5a6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6519ee78523b5d26fe63bc5b4f3776c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb15aadf59db2212ea6db9bcf75b684799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5d347dc04e08f0ebdd9fb0e53bfa0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2f65128557fec1e8cced186ca9648801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0267e26afc836184c0cc746e1dd87802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4c1709790d7bfc58abad69bd2bd69803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393f312d27b3ff4c9f323a6636a7d39804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbc2abac32f0355d538b8abae6c87a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfc805833dca92f23e8dba6baa8819806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513284236defbd4048f4d5cd8f1e835807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00bd3d96c6538da93b14e4f09d5755808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c04b3d06b34031d4db7f8a0e6d4205809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778aae0efa3920c41116188a1f1e50d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856be6f7a62cdf5e3cb4b2fedb51063811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98245fd21f1477550a0c43d2820a58812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cd2c0974cd7c0f80ccbb127d6e0e3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35251446b07fe12d7b582eac8d5078a4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8794dda3337f146ed63fcc0a58f0f8f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dce263650b903a91b229e1c161661816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8922658da9cf1df432e5685efdf8951817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80842ee7a96999ee22c6035ce94de5a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456acb5261468ab266789ab799bd68a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea19083203cd6426d2047cbd4b84698820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca51bc454c69e074d1e02699c8c9bc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a61e060efb12c4a7a262ae941bebdb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd9de91b2f6e6b25cd76a195031d0b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401abc02cbae4b00e8043a1dae47f036824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e39daf604390ef4d8022bc0be7b22825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8161f6a4b19b8b9b431652c6e0c968826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea26bd122c225e708f3ca0a868d980827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a5e6ceb4f8585ccaca14b537a68b2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335761efd5a0ed5a872937852569c621829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cf31c0502266e49a2d3f70b603ff6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e0e41c6327f992a311482ee0cece3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b18a62b1ee5f16f5ba27d804958563832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122fc18fef1ed2f957da097b3987e01833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1916331cf12b5d27940f02befd61d1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bdbba63fab4152b168fce5480694f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e383fef2ab2c549fb21a3bd5d42a9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca0ee4186ea679c39d861d1482f73c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d18c8c42181a98cb957cd07e0f44d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218d65c4a20b23664d0a99c9d033953839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67742bf76fba8e7edb27d67e13036bcc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d8eda471f1a51c0200ada0a77e039841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a151c0166b51bfd5a1e39b823007aee842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf5014fb728780f091575de2627fcd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1459a4cc7755213118ee6cfa8043251844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73869f5fe5419950f6d62b3b289352dc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664ff9381e95c12b9f1f3af0692fa9d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f33634794750e3010a639090574f4f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c754e600c66654aadf3971745ac37e6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db730b59b6d79757d658d1da655d1e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a8e2cd39bbc7be8f541018b2d7cca850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad78567fa9cf6d91d1b03606209ccfb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd44c7f5cebfba962e520fa17c261c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cec64163f9c7bc92fb0d5e46d2ff48853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a2b03d70a21eecfe1de85474216e1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd39ffe2541d681a61e2fd172450690855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793bbafcee9535b62cfe863ab175715856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8f127a50dbb69cb292292a36a9031857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a86a78ca86ebe0f36ba17fdbf52711858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742a2d2926c540a9fcbca0d17405119859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d78c26c021712103761055fe19494860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221480df873f847133fd60bf8ee66af5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288d2997bfd97a540df806dc11e980a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d173b417b750af5e47fd9fa44da7105863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babbb661f554db802a0454fa331e729864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d188f0827c5ba9aa5943aee87e11b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04192a50f2728f657c3c4120574f56fc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01c25546857009b151d0d73ae80dd8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b179a1e1924f21602160f536257bc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc1159065ffd48be633c556c063f76869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f251fc5e6e57f1154fe972b0312063870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838060877d1e0c3d2e4255fc040a278871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c1c5a7ed93f59e88426d4ba72848c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420deea53365593a6fe9b779023fa1ca873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf449d38e3b03f24648f8f5d75b2b7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39109a36674199b3160809c977345468875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072a530cd0206debc9e1b2803d13766876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400013cadec989207c38fa241b126a4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89c5d19fee0e17feaddd14987caaa6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509337dd4fdb9a157571b7eee0d26855879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9122cae7e1365d4f2ff52f249cad88880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9324ef690c7f6399472fe7488ae5d01881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5591613ad146964ca5a085a92731806882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf7ca1a44f07e528246d491f6f3ae9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576258d757e4a8493eb02d47a0b712e3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179abca887380c2022d55a76ffdcd05885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa174ffc86e00ba581f321ace0d91a4c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d34e8e0e4c82155d57e48b0dc62d2d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b42923ebcf99827b780bc9b058b453888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17390b6f3ab2657ec219d06ab3ee0c3a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e1b4a8d2c07c676af77de943f1f6e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d15db0296c55d2d89e71c0e0e975ae891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cba0c48d284d31fdbdb6cf5468659f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbcd34f2cb430d072c1c50a97526f6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384c7b6e22877095f0896616af55c32894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f326654236fda2bceb3b4fd90d564895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a54f3d3be22428cb552f7fc79fca59896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5c84f02d8522f556da3cb9c0fbcaf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e20ed505d1ec11d267d5cbcdd31a7d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa0a89291ef33efe372b4647ff863b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925d01322e2a5bec726138346796c35900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c538eeb7aea2d7cdbacfa20936526901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8163b437ada54b24d2b43bdaefc264902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90037f7dbf41074e2eb12254da78d6c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef838e08c18112d89a57f837ffa45ef7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc4e0d54ca4123e2778f09ddc97dd9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ce8fed9210128a0c4d3883095ad25906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf06f567f12fa18f0e6ba3c76702a3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d49af1afd0f2ce9529b89e904e4947908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da3e1fb150df7233f83aa9bb1d8567909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098045333ef2c518e7058ced4c39a1be910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77fcc7497f0a8fab731aa38f16b412911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147be95bdca0c811ff4449b1c45af11912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488e31ccf51a673236378cd0422adcd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f6725621dff0320aa674b8e59c7b0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9457b6c11e06e949e54674bc8be78915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c278efdfb7fefae512d2888ccb3f55916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced52de42ea0451e05ee99eb31a278fe917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5185c17bdaa6ed65daaacd1e686900918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc491e047888784ad88d7d830dbb622919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d209692f577e06cbe320b7becd73e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32249b311bf03638bc083b3faea4977a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb32391693cfb1d83f91752887c642922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977bb1ab506584900fd215fa42e90f4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb06e1ee48bc4cd4835bdb8f3149714924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d9c3330302fa7cbb11409b52fd147925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d894b751af5cb332901de4ef3ae3a73926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf36b47fcfd9301abab5b84effd5664927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8fc311a5718eae8662310f1524ad2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56167505da538c679a3c8fdb1e6d254929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97196c58bc3174e310c04f628a39cc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747eb141957a7bd0dd79bd543eba627931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10d2ba159f59616f0c5a8ef2e45019932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8a38453cb121273b7bd2bfcad3db3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eea807a0cb981e0803d9012f68a077934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc2cc794443506e7dc4402f44fe843935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691af9c08f7d61fa5e0f58469c35af72936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c35fc76f4d26afe07858a0e72a73c5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3800e93a79103a0ac8fe22b6cdb96938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb52743c75dc7b48911e3277eb2220939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1320e37fef718b8e7b703ff929c68d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be516b7742821b9119ce5a63150f63e2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3175f6a5bba85b12314bf23199fbce942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0df4f381cf65e122ed50855fea2c62943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a7f7716170ecad573bbb88782e5c1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b6242cb0fab456c6335633bfaf5ed945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bf10a32c5d1755d1ef7f36f49e746946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9e77e3866ec4219d65c89203dbbdd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd488c836733d63410e353828d5d483948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978d645b6aa4e6c2611880a7ffe880a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681769e6c259b99c841e3aba7978b2e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef944a97476293493a08bcaa83651d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7605cfb1905559c07dcb01207d5304c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392c5bc50d99047c986a5e271dd37b4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ba2d64b1a800d10851ba328d6b86f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b78baafe94ebba505c8e7251b07a25955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddba36932507176837f91fb6807286956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c716e6840ff08ba3cbaa079a1f78f67957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7783e6ec187d33de77b99173c6d120d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c50c1149c10eb18266da07272fd30959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f6a78ea2fa63d37f82b60991203da960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afc021036dc66747071ac63fd75909961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e99725a9e1a6afde0077507b4d6f30962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0286ece063f5f8091f4031850b7512963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13721e4b93f035a87ae5747c016fa3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289556dea719a00e934991de3f471808965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0364da9854d777eda515e9f432c3af9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bdac441e6a8a332a363619fdb570d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45220380fcc783aebae228d88ed95713968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf3a62293b915cba976a6cf5eee6b0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eab7f0b8d10913e447bfb0769e3d0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1b82bb2a8daa51ca9d8c25ae91e62971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7a4657957829aa1728c374f074ab3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f431077ef826add39c6804a460918973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4eaffdf9f75c1b9c5d703c2487a92974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a021934b79c1a4ed2cdf6daab4580f9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d22431906944fa1b2c40923c1b0ca7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbe43afa74b234c28956c9f93263a2977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46be1b394af15a49a698b4a8840917978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e9ca28cc9b1315f7d864a91335a0d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d6276a73e246c79c1f716d3edcc68980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a091b58b537fdc12b4efebbae7eec2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ea483c6e1f47178aa6f27d3471989982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f2ceed42fe48a15d8f397e397ec63983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc923236ec0f2173c59b842239b7aa984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28453ef6feb4cafd727d818ffec69ffd985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48facab4199d7c762360ed71502d2a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b41c05216088f40bd055a5292473d8987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367c5e035e8bae73a68a8de266075ad988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60be2d6aafb10e9f5bd58e08cce1f68989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c80a821bac0b96b5396b3fe8b2200b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dffca31d0e7c3764de4fee24170a2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa5993870c2d10cc811655c20f1919992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d533e50d66e206e36112acbaf2b4e62993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5ef9b6fc1e4394bab278e0dffeabc994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617532f2d5389c992cf6fe5a5481a76f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064c8fa496331609bfae6221a8b9ec1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbff57e72f7d2a0306e1591d0b5889997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>