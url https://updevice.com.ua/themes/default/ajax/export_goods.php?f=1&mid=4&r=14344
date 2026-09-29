--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0934f6fb2876d8c35a29f2e6be6c191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fefc78415fde578dfea8bffb6adbd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afe44cd5e4b7b510effdb386c858763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6449615fa9e58de6c71b3cc016c314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61ed8d2236ab87a489598d2f2c81495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9252c23b185be5b279964b73ac6836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402de5813034901e90c7e40519eddc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b725e1d45a8ac5cf46cac09896864048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c5464327201d96906d5591ea353179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6b90420d721d8b096705c25bfd61310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e37878dd0b5a17e46a9178bdab67c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42a5ba1fa30c2db1da03a0eedc244e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d606024e40a106eb959f43ffa2c008b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f679a08e6a6d173464fa73464dc67114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf0526c743da5b8757532306757bad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006474bfd32225de7b6b744642d4dd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f65aaf2ceeb64f8c48509f5ecd44117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae61b21363926fab413f146e19ef10918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0f88c261b654aeac2ff1969bce4c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef64ef6cf60568d1304074d10c29ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d533a1b0edff52efba1aca21386efb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d23d3f7f665da2c5f7a8119a7c1ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ed9c1a4cad89748d771c0f34e057c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0a259f74893fa65fd9de2cf9fe9f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410462b702efcb10d1fff73552baa2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aeb7d2f73140e50016328de3225d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f729c9957e4de55025c38d1439a0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e58adeb606a57072b9a168189b91028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0eb0d4825ba76fda1218f4122e5ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3d0ace12202b9b2b5bd1bc998a37a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149d994ece0937bef48915c7d32118431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29047dc2ef328109007df6a75c8cdd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247f2208b49d62785fbb32f71a9695633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0da592d87d66107348345a31ac9d4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb07a2144a15347a0d5b33cb1cffbe035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506b9aed2cc136056a765eec4d4fd4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3aee1fd2c6ee30295cd1777bf36e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9d851289ae357af94c83fc158be0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5110fb36b8311caeaaace79976b17f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52c8074de3ac9aff32444ccadfe56e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30c5495b1a48f9dc806e55bec263fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20236cc73c368fc5f0bb65b07aaf0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dead6b756fce79141094d338c6475343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adca4c4da6beb2f2d62371a2847f7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e511dd3ffe34d265ff92657945550f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce2b236f1c6739b46cc9712c662d1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feeedac23193fa3fec42dc92d535c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2f090c58f30dc5b3a83e02e6a476148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00732bc0694a59025d5212317ed0fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc117f46e4360626df99af639e270b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09d76f05ee270298c1b4b8f87454de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8048af001d14d719e06fac16cbcef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06747f2dc099bfb320a20a11024e1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235ae3f9c362235f0e2cc2ed39daca554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208f116304d86668e7baf0978d21e0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13bea319b2b3cb0bd24d77cc6e6ff956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca4ba7224fefe2184985bce05c178157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524005c5c6d2cbbba9f0430bbee6b15b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffad4b404beb5d153981121628af6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34f4a1cf5c2a6e65d41b3c57d1ab7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63337b630e93bcdd6e6ba8b87f98509b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e78556f5d17b55f576ad57b7d8419862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16823f7f46e6dec18a21dcdd9645e76c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e02c07247729385bc9623719be8d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae5bb5d5099dda000e19f8855f498265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c013ae26b386b5e0304b4d4cd32a2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94dc2b766912ff756e8cbf8fda916c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2ed922e9a3c1db2aa8bb0efbf4ed268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2009c33391961d745816c11916d2e8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383671aee0232fbc1f2a0cbef44569cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422436018d037350cd6df99aa2e1754c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbb8a596e854afdc886e31f01cfa2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019c65e3fca1ee574ec37ff17f53b7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286ef3d7a3652f63144116a6185814f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f313d90bc908090a5bcf1e726a6a8e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8574a4bc5b44d2d6c538896d1a37d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141ed747ff208cf56d02d9221d5199e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070ee3d5d1854e26357e36b9e50933b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a03bb5366b02dfa5fce2a93cff314e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed17887d32f13832d0ca882313ea7f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d50bcb0c14e7a34181b60cd2b1d43d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfef9b8036653328d016401038da0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783407d82fd18846483b82fdfb9287c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90729424100abf72764c74039db338e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b362d3b9fa753deecbc0927e13c4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd88f2e6ddf37c9c76cb262c57280b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50f1c03b9b1ec94f72344b7d74727c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3c365e4d40ec1b49d4da5a70052c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dba6801ba08fa7eec8b702d5bb13889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0360aecdd60b882566c635632398aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9836299e52954a52b8f9e0b8281b6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dce392b9d3545da92aa84510fa1c8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99179252a8163e0e3c46936e067884793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00709e43d63b9aa008b40bac332d48c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d81cadfebc8bfc0d1a9024500a066d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa40d6b38df843a3d9e6342d041a2eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d88b4b5e8f4c3acfdddea1cd69b0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a6a92a981d3b299292ed199afded698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630d25cf9f8bae8493fa13e56ab0da899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c345b548f7147cdc520557296061d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16176b0f740ea815f71cf36c7e4081cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbd26ce7d79c560f85b26c638eb317102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeabbbe739d0956368263aaa80145c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42ef3457c04a792d13bef84c74f443104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf685d90ef542efaf7e321f4b503bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e0b107e5e10c74bf591582af51417106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566e7e4b6b44283e7555a49b1e7ca0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c28eeb5ea11ba9610e32158f9c7634108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e636f4624876db33f4e9b31c7405c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d68359bed2c28e5286b9b098db738110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ed074b30e56ddef31c8cec6a9c05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b367163a9a696031996c7c2cb4eb288112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ff08b8a56df3edf35632f5a40c7ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c170ef130243e42a5152ccffbc42e95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ff498a94e26fd8681f760787864fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3db97673a88a7850e0280e6f357e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be2260536291088d2ce27790496484117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1f536a4558373c9c0a0284d7ee873118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992e16d8d6317f92c4a5e6271ec5dbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613726833fb56f0863a54124c25d40db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a22ef60526a2220c52a09afda0de29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f0c431770a13c826cdda03c6e93a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219093a8219cdabb6ad97c756ff9c371123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759540b3a40386f46f79e13734217d23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ea4ce154adc60ddfe65c93a780d44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e2b44d52dea883eeeb89f65faac15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385ac40bd789311421f54f264362544127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57589742c57b2e6ef468a011ee4da1eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df27022c37dce68bc4ba65b1fd86a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3d7a0448a2d0de5e3de7f4a1f978e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b71c9fe89c8a11153cab9a1c5a973b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3f981d85adf76597fbb00de3feeb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dd0209905bca255365f8561663170133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f078fee07e53347389ce0f3675fef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87be3d9302f79c5bcfd05d11b8b827135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeffd5902cb5ebfb23905badbed1857136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092dbd81005b7a9b7c4026d2edc8baf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05026ea892f9c22001d00088c839a877138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd99d2bd5b5f3ef681600e3d482bdad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bc6172f350a18b059f5ecb44123f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dbe6f95101b145640c5d720a351bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691213ac54eb8a6364ed18d7c0463f25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c1c0ebc5231ea6f20f62bcc5471b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1a6ef7b184c9d62b75766c81bce85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8ab637d24b8a8e67dd62eedfdc1d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0285abba69e66816ebcbbc440b4e1c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d3e4a7e2f61338b604397acd5cb45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a4d33f091105ccf483ae31b705427148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2bb42845bd49c7495c586c9136804149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cb54bd55ce2fd0dbdfa1461affe23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cd36527ed284973ec0b88da51a49e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bdb33e2845a00f8d1c67a197cb215152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e84a2e3c9e84b38096b0f449c4b92f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc796dc5dafaf6b97cad4340e83cf25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc54a0b5ce0f7e5a48fe5cccb04e17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a04b3e318ea228c77d1f31747b813156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0e836ece46290745c12ab976fe440157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d311212102331e7191df0d14629ea3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ee1d6229cf9a45311f20adae81e77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2452a43b9403c9b9990055b17b7fed5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af0894317644301b20258124fcc489161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1940f1160187e06b8b1b17fe7396237162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55199d17aa490ed858ddfae63c53fd7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27216cd029608a852703de01c1c8dbb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3f79f6b1447c0cb71be6ff4b0bf73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f870ec706360698acb5c24798944bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aff563f27217b5ef6446094a57d52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c584bf0837f5a1782d3589227c6ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfe2788329b641ed4144b4f1625caa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878f6ce4a62d64e681e4fd83dd13a05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf57d0388ca616ed231714d2006e133171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4be2ef9ac03b36896916445ce703b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886d5f31d75e420e52518dcbc3dbe2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b4a48bb10adec95f562acbd52ed8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c056938faded1f63c0b1110ee5043ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82933e8a4db8c4b1516d44a757786e95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443c86380571ce9cf61351207907c47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999f3420f27c9636344da62d32edbb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843919dd247799c96abb4b92e433ca10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643b9c7b135d7d098172ed32beb21c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ac06517226e8a4e952ef0a220fd51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d003c795cad2b302d88811dc68f42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25393ae3a6b770f76d929a963418cfc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be353ea16342fb1becad2293d9b28dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90fd02a49e961f98409bbd822809eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175c727dd89b719f61e54f0394477d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b28d463346ca686426fda399d0c20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdce56e6fc5978ac3e0de8474112e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f92fe4b294c0ba029eb451ebd6df49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324b6765e8ea3596ca66239d76482ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc03a2cfbc6066a1088e496caa7339191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9833a8b372c334e031605a2c3317b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb81fa340ed3a97d6d1ed0d5b029bed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea00273e59d0a67d221782ae622616194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e12df2bc2eaaee8a9bc3b4df3591a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae82c50a9ba4ba3964be805de4bc211196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578cfd47aed22e6d2db8a0a76416ace197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d502bc46bff53dd0ed0bb20af3c861198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab527c2926d1ef1e9d1912cdb1b2ffbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba468ae90565e52312bf1c20148ef5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd923d0a4c21241828480a84d6da4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d17b19f53d0755e83921b7e463e3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46af9dfd56ad82a94c2e9167256127203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11082b26cdcb76a06feb8d1b15aef6ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eed9a724983b10f89d87e4c29dcbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e146d58c5c95334acf5f5ef51aac67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513abaa5407a9f971729a69b20146f4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac9257e642ef0eee6e623fc8ced916208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1ac99b95ae55354b718618c44f339209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798de080022c50479d7dee91028769f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4aeac8cab1518f1f47ada51c6092e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069854365ba3e3a5973cb1c89cae8a22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dac429fc3705f1a3815e5073572016213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27d1a4cd394200d5899a94e818196e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab507ce13adf341965a806329507479215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73ef745e443c77a5b863f3d1808be7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fef5b88bfe815c9c8b4394ed7fee70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f82f2d128a1aa560f77fa733a178c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cebfd34f1c04b517dee9ba28b726b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70090348b22b4174605182ea4378f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e8b4bcac701b6e498f1639147e853221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b5f3d5ef042c53c84aaf3220af611222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9797b027d91894401c46c62b3a15483223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceacab43534fa7e20f43586f461f657224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e09edb7194b0376e3b05a322c8fce3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ccdd0b525d7c9cdd30e4526d1e45e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fd9ed7080abc4aa92b5cb2510284e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9fcbf77c0a7e00ac5d68f3afe6e26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6790dad5c8b6d7e6263b4884b9887d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb5cd6864512345acb90be3e4a360d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51855eea8cc013e168be61bf08bae6cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ed83d2c92186d472bb688c0669b07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3f5824a5e57f49eafa96f972fb28f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d088111fa1f612ee7d94ccdc99d0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1076a08401c413cbca0018eae0cac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7304d865a5bf4dcd4af33050768e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac2b9850152dbbcb971e1782e60faa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8d35e50c857112bbba268d282112a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9307e1c82d000cbc402cfeba43a474239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd6749d4814bb4cf118ea4969df92f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a5ea7dd6b5841bcb825892733ded5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee572d441b9c12c6b7a190941f9264c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffb62f8d60835044ab93a3b8491ddd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ed0de572650dbf68dce9dbf80ec1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6934ee86a5a7a794766f6910b7045245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9acc40a8f41831fd539039b02cf894246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66776fa36a35167e6fae30b52df44279247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5bdc3fd0fddcce97fecb0ea635728248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96433bfc8413eb1f8a63095ec0878b74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fc51d6155571627e46b26624b385d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac0c104dc293b058161f479fe3efe6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26cff359009e625e29973c6a6af512252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cd986cc7b6f2ab90bbb1ca554e22f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c13e7d8eb9a80c0cac74ed435d8a18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5a6536715d8a252105e6281d11721255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b5cc7ed91f0d642ec1f5b794f2fd0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeff94248929318b28e7f6b0c9f6948257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956105c96ce52bddbd2ca07de7b7ba98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577fe02efa0eac81bd6092678762b1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771ea78aef134712022b8c74bf4fbd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47401772f97ce02afc9589dee3816cf4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ad32c6434755952877eb1a0846722262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651b1f328a662a39c56d74a5d04020d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d386d10114c528cbbd00bafec32b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2a80c9d4c6781bd8a8a480e0f3b0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65de1164133c4b474042d7dcc39ddf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5761b858fb12ed6c8836ad5e1019c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caaebd3f157a6611b89ae56235d792268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a36779e2f79b4d1ef1546d822ab9b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c3c2bc67fa4fc08b9d767eaa0be58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f99b377bfc38b32a2eee8a96dfd3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f6e455033c8d955ddaf37e56b7e6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef88625a7d219e2d0cda4011bd89e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205e341d7783828810b1dfa05253562274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b57457bd185d8726a3bd63a801fc50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab2084f8b0b01bad98f0b2038d77a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215c322e0bcd505d43b68f63fcd1bb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d7c81e2da68591bb8a3a266c18b85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71555e688006118f42b5671d002c1a9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58940709826c4f29e2af4eea5e0464280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821c337104c476aadea1fe96f13fbf5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44299e0e3d46c3c84bc39618c26fa815282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392b20fa7383c2896609de254b50146283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613c9b301a524567aed00a919e5fc66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc07bbff86a067d5505786a5c17067285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fd3316498b948101ddf0a55c9e06a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11474954646a050b934832bad6b84462287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f452cf66fe06c074fefb9454c75c0c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2d63a267f0f3e513aa8d6060a8aef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e8f3a54f3cc8b8e1a0ef389984248290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36482953ba8f0a80bb1ac6586fdd4aa2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdcda97e4860822afe2ae97a5f5da2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d97fce98a181805685ebcbf1c38e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381e92061c22ec84fc159abfe304bf7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27ecf0a1261aa70bfc1cdad64bee46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3284f05739af35036ec72312a6a682296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a84812dc495eb4688efe9136bf9a0c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a5b07c7744d85696167b98e2ef710298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97085e88c86f531427ceeabdb93360ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ac3a005ae85e45aea062706e72c30300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c4be3b8929071351e36720e595029301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf8f2ab6b2aadf9b16c2be665dfe4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf30112871f9900767a60de9eeac08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcca55b32e82a8efa4288fdf534696b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e4c15e5e3455aaef42c8a5f5ae559305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a7b93d630d79f8b3bb728955a6163306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8cce8c4e0eda9ca6bb49dd0db2c39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32004f767ae7662ba6e6cf4092f9e802308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83a14e44bda2c4cf5cd47a17cb333e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cec8ac1c905398286fc5e9270c69c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c8aea254e071c583fa2af2a554cb9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d224058b850c9d582280e8931679aa5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9f88ceab846b4cbb85a9313c296e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279e7b76ddc7d2600620f3480a9272c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8b420f7fbbcbe1280dee9aec414f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01248825404cc0df8c2a5c2a1bd90d8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2469bb1dbdee2c69dcddceb5f866a5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7998928f3bb2e69222b4d92fd2a3284318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d57a22832f9826f836456bba3e2d31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc190aa9fb5e7acc8ab92a58800e7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996e0eb90bc8d53c21786b0661ca7ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c13fee4066259ac3b3556ecb6375e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6ceab74735af133abceeb67f7a8ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c3dccc4b6c5043a19892a6796e164324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3a9522e07ff702e76eb0de29d7c1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f178ebda17e6e92bec2744f7d691d4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4025100aca182f2b402c05fcd9fa0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d751be26f90c6f1d77edf8962b50d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b93672cce04f831b4b983cdbd49d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8303556368c007789b836b6f9726b24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f986f540c5fc04a48e2e46880f738da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd8b2b0d33903b0e9383c0411d4377332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca96f9dd5bb7ed6694c11779bea90f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d545ec974f2d10b6077727b3c683dec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71e624a4ff95e1523f612074d04233335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa2095683d84333d0d71c8c634c3a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1041889fb7d193b79c13843246883337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a322f1ff95743bf8c382f67815619338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0890f9a41ef1aabe92233fb0e052d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5726c83a1db2e6417ad687ba96eb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558c9486f0a51c15f7f94a0f0553bcc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ad5773aa66079f15989825dfc43f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ee16ff7b8e62bda503d239c44b1b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7596c73cef396fac1dd55c44b067cae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b87824470304ceb6ec7b87c237a7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3de95ca0ea8e72109e5fb92cfc465346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93262352d7ff22f478f0ca5a38a94f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb21877dabfc680c847b80b8513ec57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdf4a55ccd4d85c8b3efb89a198830349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799311b010e6d32af8361914d291c76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f9ea4f152fc6d8070bca73f0c7342351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9db00cc85e4c46683ef47533579b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6de88a075f8437ea9c85257d7cef98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294232d29cfeb20136bc792ac3ad2ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f132f5dd779279a92d6cd6380eafe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e2c10c3b949d0b7f38b6ca1349548356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b40752bfd710f06589b153613965dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809e0acc2b766e0f6f051f1ada04536358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd89338d0651b801b66e1c55318fcec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be8ca2c7097cb3f0dd16cfb3d92da5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b493dab1c792a728198c20554515b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8517ce4fd74f88eeab5b14a4df73c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac11876aeb9d8b62d3a4fc9fe269ef1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad9daddae604bd56289ba00d688bbb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9c8dd0241014d2256182cdcd73d78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd48fcca6af79df29af2df93053661366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa429086430e43f87d2f2d7b4926fec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f35fb550b1796902e44f8e0eeabe37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5f6f6c989b32be10840e8ac9f3074369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fc62facaa1236e0ff7c5152e501ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21a16b438f22d2f56688ba97bbe6f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85812d590a4ad95d8d34f94f6ed7445372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0325a597e2c016690509793e19ffa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfa5fde75f2edcb6cd89c2acc8cc3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013edf16b81de1c36ffd705a0ea23651375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b687b0ac357fbdb6468d71391d412b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62e629db3f713670e30785d2046f85377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711973334313e0c97122558aa24fb1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc544b056f2141990f1336085d04f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43c630132ea4ae3bce0ea051f2e082380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8a8284347b8a0b8a615a11130c2a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cba9e0f340959f63faa4752d64d47b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e321d2ed23943370acc795d9835cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0de922129ac79004a3aaaba85d67d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6a2e3f58877550b7abbcf46f2e98d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af8472c6882c9bfb9386c8956f1dc0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4972c4407f456877a195cc463a4fd0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9edf32d006e2b83bcefeb490b5881388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3837e3aab63414d29afd9131b0b9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4aece751170f7c0ac0e2c9ca8da1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665dac1b7a5a45957947fe5ec58f7c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e307049dd6bcff924b24327946bdc60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c5b87476f7a5753480381bf110405393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8661420195895c79fde8feeb8bede394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0dc8fac0c653d697f01a26343d310395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d96e7a8aef2229b94497969672690396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e79c457d5aaf615ffaa5f87001cf19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507f455e7895b652151a62b60aa203c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ff43234c4210b89d92cf75e690ecd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e01441ca7430b16ec6a976ccf156d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ee65aac40590fad70ee7b799cbc00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787ddc860a8d9fd32f97f82c47ea3c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd96992b23c840d2b55ef568b0cecf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eed25cc84d3724dca63c8f82986e8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4083c3e72f5deb3de64b86c8ffbeb83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf102bdf7c967574edfe4a287342da55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c1cc5da5da9cc7643c6f74f17b15e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce7de0a20344c8615f5866efdd0ae1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c20462b8d276d0deb623a942b0c7a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f8e99558ceed8e5b3084e452e18a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67742d3828140308ce51b7cb4c41aaff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78434cf3aa60c70c2da2cb8b30c99ba0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1c3d460a3d35b6a59307fbfbc61a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44acecd04e5ece6108174809aa9e6bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d130e97ad6033f4784ce804a4879e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadbd0c8764bd621ee4ba421adba9c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c95a44686e977cbb5f776192ec42e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17784ba52dcbf6e2e7152e1fa2057c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f257abcc0799ee3c334b484fe2486419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d801a36eecf946c6c51796d9e7bab4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341d3a8dfdc2097e4df951a00f8d171421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71dcebf56b240607debd500ec109dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf89565b1b12bde37d847554afba685423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e146215575ac49614fc51eeae2f8a1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2f1ef18c676d8bcce5dc1dcbfe39a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce521486539e88f607bca73590d0d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3520dbb729709f486db7bcb946719427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7438291b5d966b4df7c6ae69ea0f26e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb3483f9fccccc306916a81ce99051429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3130a2928054d3a0a3b8d4f37ec4bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37bb55d5f540dcd56250aa1eb1fabc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d3594ad5fef0b45248121a5969d3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14cbc66ce36ba618cd7cedab85b7d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a048af01933b0ced50fb8de75764d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa27b1bf5f2559276332b7f002009a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b35c65bc5056df5c9e2f3569cb0296436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddc19514df607c95a1ed3f1d4a1519437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061140a29db0b4d2cccef1f10a167ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2ee0c0be7ca324a644b6cde3e71e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31af1eeb979995fac584cf3b41a15c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f6b42db9315c020b4842094c7202f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5bbccbf949c30e775c53db0edc166442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba4f04f7854944ecc00fbbcda8d647443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8bec3b287b9157a5fde6fb5000a83444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa51e2fe1e207e6f4813be0ecd9d7e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c384db18c9bc34ff5c27e114be68d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5443211afe25c8a27a837894881391447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756a67038757caa13156c6f500487cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9746f9ba115e2805c9f21e56381889449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b377e2e6f629e2b655d5dc8b1d14bb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e469ada568eccd27b04050138886d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47714fa74ea87f1b80732a42cb41e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26d8c1248ee30ac5bde58c73d38b54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de66ab5dc5266717191d80a17e229d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84490890c3d4b4ace330cf12a0a1c631455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275458a273159b53661a9b7674a00ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebbf42451dde9c207823cba600fa6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7666610a0f328d4130e0e496fb1a36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db07b726ce9822370e07cccfa4ad6ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70158ebfe185a136cb8c1b2507b6eddd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b891f9c154b6de9e65f7d1cdd0b864f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52f9f2f52aa9655c59b0d05f5e08a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60954697648eadbd0a73f2d1d09b9417463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520ed2cc8e3aa895786c850ac2d6c93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70274072cb7257cd88cdad20d196bd1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6636cc2db389b8d46501ba7e70e26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbe360a53751cf43f1daccbd4d92a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c0338a64642163cddcded8407d6fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407d2600ffb4bc2756c3324086a0ee2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a1faf950c2e020f3fc2f4356d855f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439362ca476b765b61fad8113642a7fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544ed83cbaf25629e1aca970fff0b4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949ad9adf711b1cc1dec4c1b3c37fab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0152a80747b7b532d5191435a411d9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0440abae5c535ca509a2322d52f82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13411e212ca5dafed766f32cefc14c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d664f9fea27c5d2ffa75d65276dd91b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c81d737bdf47abaab1da259c17a958478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad624ca8bd77e0be1509663ca61420a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02547ed88e2d35108e061ba32856c6c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6508ead84ab06ce0ae1b9233f71f66a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f45e7c96703e8736a44eb4c752a1d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24ba2f91d4eee3d76b38dfcbdfd6c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909b100f573ab42da4626935bf9135b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c154905d4c1f02d4605c11446bf9f54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eab12b014e3019c2761b90b0dec295486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076682b2c253b8db016b18a39c5c370487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42de9d6fcc374d1cd23102012c0701488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641b23ceb9bec8bb431b97ec3b79f8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95dbd00a9bb6111ec702bc16a0ad1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6674be8c8e19ea13b4da686b8f4955491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a182797f5a0c0470168e698f4183b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506554281aa0075e83d1fa30460e934493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a90b2af5065790a9356f629479f448494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a2122d607a3eda058d6fc4d72c445495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06c2d036aa8f47a3a44d66743b1ed9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3e569dd5633fd0844ab76c1e24c11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739a9ae59c83bb84508ac93ae6ae3f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2af1ff733641978d7d9b9d0a4b35f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc630f6c6c010c2d7641204dade0e57d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722edfb018cf2bffca05bdf0c2731995501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a8e507a8eaa0262cb963706018154502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac3f79e36d16d78a8cb0d506e875cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a4ea5728b48478f6fa1f738aa9aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3660739599027aa9fc591a59795c3b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0723abd663cbe25c15e8b617d3518e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b7414508d125ef27d9cc145e7f6e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb69dcaa9a52b00625a91eb8b22e07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5792eae54422534beedaafb0de29569509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81345ff20ee8bea82599c03dd894f896510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdac8f00c5e0ab9285e6cb48542fbeb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ab58b77eb5352a39a4d2ca97725e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de05bd0b65b8192f07d89ac5440671513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99daafe330810898daaff2d011abe6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2181b37a5fa660b864ab7bbb20247b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5aeb9940924767b826e45b8fcaba87516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08684db7ed1fab3c2c9cb2730ec773517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223aefa60c092e0202d59782500cc96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b15a64677207d93e091d1bfac4c13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef641e4d79dc24baaf08994f27c91666520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0bf615b14c381b550670892f51fc2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ce78ca20445b52ae3aac6d3cd31e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94e4aef35157e2df3e4fbfd4919511523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c9636c5010529d76f7f12463f631f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221ac11bdd166659e866bc0b069997f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0733797fcc6385e4167210af09236c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca10d8e2bf355280dada97864c9406527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d877129c3b2ab3cceca8e7d84ea388528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b257afe60c41bb217960ebf51dc5fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b03c7493811e4c2d66db87e883a0cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424a3522f891fa5ad0cf6b2a0063cd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b7c0e7f18b5664dbf8dbee8d29c6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa651c2b6bec591b656d9d482512f46533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138beccec8c20cd3eb42a4379a495913534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbb8d15eff96d5a60f5c9a4b24bb57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc37adfaea9db1adc0410bd1603bbe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506b5b05d0ecf24fef9f2c18f083775537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6e47022018f54886254b50af38bf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c315f71b3e1b93bd04ea4fb1920f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8538485ba8b7b62a21b513893a6a9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d47a9bfd99f6098200a876c5350a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74d8f63d6a00478a7ba22216d74228542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e369f55a72c5654094fdd090cff6bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823e03f65cfef1aa2f342f0b78295c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b95ce54dabdc027a38e2178e20f94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728b9505eb92f31a452ba88067a1f54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f3711aadcc70208e3e4a6f8dc7a75547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d70b5a1f809aa2562461e91af75930548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ae0503c3aeae49c35a46c66810cbf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42d92980af0a339bb127db89b2032d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e51365ff2033ba1e3bbd2d8e6d340551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834eeb16800385c56b56c2690d26803552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dbd25fcc540d28671422d4a273b8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb1700fa59df26440923b2259768ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6287583680dae8a5922544208e226555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fe8d2d35fddef5129eb149d603831556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9d9cc723cfbea26f8e5d0481882e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889989af2271fbd1a40cb6bc5da95905558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277af7a25cd52d32e7c70210e1afd744559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be87fac44b5582dc99c9215e0d7847560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e102a77d2c852ca83101f79b81791e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeda21550fe49134b29af4ff0582a36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdc42313742ddea49930732c08e041563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636a24f4017bf4532c08c9a6f0e75eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6a0c0ea17a390ac39894163fc6e7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66042c3d5e8e890ab46673cc30a8c520566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc704036f88af32a62871e3b2aa424567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f7877d54e7ab9f3223e834e3341c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfbd0b9b9e76c44d70c0cec77aed73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96044fce458c2d4abc907f33285d1d9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b7df567fb881a572c9bbbc2e10c97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d92f5d92fb50378c29372eab404d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620556ecf5148fa1e6cca9ead61407f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fc0609c1df59bbb7b6a90a7509577574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2af992d271a16ca0a22164f7f776ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219a312fb7bac6b99eb305deca6085d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91c7eb6912d657804e86ea0e990896577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9801093a11f245977bad306a1df175d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e40b056710c7b975dba02d349feee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe556143e691d7bb4499b1da1b2c9464580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e7237f5ddb73cc1412343bc3a4b79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4907a3eed139358b29a1c2a4383b3bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952bb26b92a7184b606c54c44369b60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10093599792e917c91cb8df4fc8010e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b20711947f71aa347b074e2d981f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bfc536841a3bdb165e0dc0b7087e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7312a27f8c65f191d7a10a13727129587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d5b3b2a83743bae1be9d68aa5ae43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683543ef6a21ce56cddc2bcd40903d0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff39a4f9c0316e16dc924252acea5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f517814d9bd2aab841fd2fa99ebc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e06f6722aca61272dea4db67a02f32592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12b8ac24e7e665dfcd8242c9b4ba75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aae4015100636ebd4aba54efb3e4ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871959983973b4a904003485f2baed81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fec48540cdd90818caf6237e4e9c49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f3765b0872ac736071b6088d2f6a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90866e8c39b17879a5964523311717598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ace7f5ac84e76c060725e0cf065249599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def44585a531e04d7019ff5af3be69e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db80c7144a42b88b365a19e3f77a4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0063071488a130d1e959b374c91705602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9764952135cf5f4ec16c026c2976603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf89c242c8da132367f0ecb061ce51b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a40d341c9c13d5eedf65ac029f688605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998e113aae0ca930501f85b776496bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1b83b22868fa4a90b7a12788be989607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f3a9487827d30336795f4a3841834608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e56c5b3b8986bfef7188f88b0cce53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58da1a704b79e5c9db91476d0d5c9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57f723eb5fb20b09bc54d8dfdb9a54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9f9cee74905eca219b5f33f69df3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d4948f3144a20f073dd3fc20209a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067db09d47f3fe8bc1cf1bb1581028a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abede32f6728061980b5eda7a3b972e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221746b5105993d5546d82675a016a8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf671ff9198b332d145e4e7d9155458617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7694902ff88210f9d190dd0d25865618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494666fd93debcf54961b719170460b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e64853694fa8f7ac767eebe12e1a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93f714a67a38729e9d6064ebde6277621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7330f4f2ad64c3bd7e40668d071d9cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4010e9dbddc1595a1fc0ddc99a09664623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec829b31974af00c8e50601e9005385624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383c6930a4e5b4915740465a822b981625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae4b1f4b27d713d03fabcdd1c77508626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ea8178929cdf37e2e60d4a62bd7bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dbf81c3daa9e7d1549fde925438b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6f2bc01faf42a610baffc70848940629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d639c5b87e10f4193ed6d9364d020c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f19178a20e3083270e81aab7b3c55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b042e417b575d3eb402ae3d1eae93632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43d914021d912a6c0908d00472d363633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ffc86692f2166ed6d4350b498473f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628b91428ed4bc82020cc20f906b6bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e018bd6cbe02f1d5ab50d2f5cec94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c15627fad6a530f382c9982697a32637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec563a2f4d3a6f9a6cf458345c1068a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b17872f0887ccf655288e993013382639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835155d3051b8a7744fa678e25edda31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd252bc23039ed7502c5fa4a522553d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7c84a7709fcfb4f77e0062c5bbeb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38c039c6671a2e61f4205cfd5d9c1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a814230458bda117d017d2e141d97644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b76e8a74550d2fbb45ad37a6915a5b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667e5f1057f258404bb00deb96c2b6d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d161e2f977580b5f0465d58071b620647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b74167f06ee94d029a683283f362a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4810d354ec22772e4e252cd805ed3e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584552e515cc96f885d2208d440d8af6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d393f9b56a7206e1986b3bc1f0cda3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec69a0f35ae8141bc3b3632ca6c813652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd11b0e79aeb740fc79f84973a220e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098cbac89c670f0300bda8fdb7c04ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27a83d2db1007d841322e2da6e57f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62888c7a4c0fd12c94ac12afbbdbd19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0be999b473929638b2341b87ddfa7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305feeecee68a95500d59032f3446afc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20d5c11f13ef8e24a31c22b6ae8a80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a222e190bc9d01e15defae285b3128b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32832df158792da22b84b07a6286320661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad4a3323df892f90572cfef157039e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db18a0d77253212e7e07968cf113ab6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0126a8e9651fef580d711ea0f60cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b567350b387335d1f14961704a632d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bd83a22bcc305d6b7daecb30035b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a94d0920ecb0f127235f73dff86608667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58b7a0818b43a3888e48cf6ec8be1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef2386545ed6ee0de1c379b9d9e40f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bc4d5850b843da92d30397830a8ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82915182405647d74bc91a5cb9b101671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf6b8d91d778904bc474c46f5cdf66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875b38ad37274e71a1f218374aea79e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fcfb56f07b3b65faee684d6b3477c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d23afc44053d78b61ea7bdb59e129675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503982c7f3f52490057ef71147ca8e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648061b38df259109ae339d732d3667677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39028e6fc6e59d71590f8113c8fc3722678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a5c23be0e6003d2dfb2e767225ce5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1aa99e62d1e29b0d93d4c9eaf7358680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977903db22f46d5cc98251d8d5bd2c63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5135dd2f1611eac79696fe27304d9b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca80f4116017c4fe5b8d701a825c35b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb327fbf1ceb0748d80167a960bb362684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b686359e796e415c7121661240f1ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874403a446f5b759e51daf1726536bf5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8fb28c3a43708633b6f77758be5c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1f9adba74ed6d503923d69d458901688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f2f9ed7a406bf837b991a89147211689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b534d9cc1702b1a7ca43efd8800a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc71e104b82d8c6ec4e9779f8ec6dd1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b981f73af6a56f7ed4249b9a039c1d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d5c1b46580fa1d539cbfd7475211b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5b294be9034c6af670b5097555f33694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b03ea46dfd3ee9bb10612a5c42c29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653dbc85ae436200abf63eb6aea69b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4884a3249af67e2529d0d6cbf5676a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1277faeaf8c884250a3796dabab2f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95cf740a63ad33f0606909961cd0bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef87becb273475b137ca028e9b89fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d6aef7f82b01176859147c8a636e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd86572e814a5e816a0ca444b4d0fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348590f6394a33bf9a3a072219445f01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01968d00d4f09ab56939e01d0462bb68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5c3f9c13eb5eb6f91603389008817705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302b7f69cd36b640e71d93b38acc5aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbea3898b0d6ac78c74b9294845d11b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c087f4e697d0227149848c45114ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2772234c72a954e39cc1d0c3d5f00a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7b52bd667e579e0c4f4fccdef5182710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea7e060982ad60f5d0a85ccf29124a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec77409a89c7c4b86cfc8aa10d58b57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2528d75a7b0fa45c1b834b6186af13d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0784e4a534e46cf30e9851b35ac22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e51fafb972b5b5c6fa8f86995a0350715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94c6a668d97f71902a5b792a417972716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8cd404ab65f534b0a17860574bc51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c92307c5e5c9fbe480fcbfaacd9e2a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58db579878dc7b645ab4f537d45da9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa898f95c9ac263f82c75053d08336cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7eae44eab39f1de9e76e004e2a8e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00062fe19f5590f4dc00ae20ed95479722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8124f10b8354ed657d24e26c8acfa3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e14d9ed75b65f0da981be8f760410724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc94feb93f50f9ac148d938185e78c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18741bd8e5d037cf95963fe0adb491f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7c48595a220f55f90f1fe3ad3bc44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b48c6136193466972ab227dcf0f6e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f77f1055a43b522de1d8ffe37986fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3641fe7ecc7b73e97fd9e25a2fa04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a250e1aa4706f62da2bbe7d8f32ed8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea612d83848a2072c7a65ede0c05e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678f72dd2b179714e7503d74480852d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb30dd16dd0334a4ff3539c5b700f91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebaac92fb99d67c4b359c127fae319735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54b1fdc998b66b14f8b92496da2b67736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0f2327686b377f9c4aafb5f87ec92737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036aad675022a96c5970bb1e00a8647738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af676e05406f2d808e816bfe32d18e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2748c379b9597d127751e84afd0cdf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779fe8cf4cab527b8f83579fc92be37741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ae26a61b99237f6433444227176e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659789e20a2bc92e9dbcb33b2ab4c13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d94e5c559ceb6a91c271d648464aa3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88085665cd49dc51dca37bc3703daf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2c26ea9df29458232f0428a758523746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b414b8ae55d9615b5a42d0df333a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fab739f0f844a5ada1100db421da3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1acd193c5840c19bb743de82864ce6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45072c1f747d5d866057c0e47d58c256750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aea5c92f69d3baacd1c55889c52fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105d379b0918fd1e94b0df6db017144752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7b920bfc493bd4aabd0aabce3f717753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fbb82d7259c0749df8919e673eba3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5284b298ae5d567ba44808617a9dcbf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f516883cedd1cef803b4390f931573e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547b427b3e207db7a08c092cf23d7e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5de9722e7b0594c66a8fb15b6952da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1b1d2013fd1e0386ed344075a13b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce927b8399aa913d1d60cf912370d7f2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b6e32b683eccd42b88a14db830f70761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0f452e4e2ad86761ed8ad8addec01762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f50f6dc05f9a401de5ea8e3cb9bbc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e315fefc53567fa5d6bb4a1cbc1afc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05604073a8d12b2d131228473fbf1fa7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf76b49358e448324c6593d12a0b72766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f49de6d8b39696ada2bd35e2d8bbbe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e55e533a4ed7bb340859c5bbef2a5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e2345c6cdac345e11b334e03cbcbc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd6beabbe3c10325ff8fd217b8acd0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5850ca010431e3b477838af478d08771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2790a0756af5dd1bd78403877b0bd0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fe5dc6b2736128f97f0c762073e1e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4d3110c3b64de59daeb35248452b9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37b40ef4016aeee38126afbe107230775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbe9f608dd494dc5aecae7a5830941776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f01ef4834e2b379a6d70e15aee364777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476ef0bbdb151e794074bb161a4a54b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d0e829b1c2f626955da15ae9e9d99779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49bfbb442f7e4a4c99b94a9afbb718780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077cce5a372771d3c7d6c394fc3a1c2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af75d5940e705178ea5d7f2228aa0b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d59da09606a688c966484332b83df783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512ce9040582927c7f46bbd112227b0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5bd0f682fb9dacb1a5136f4b5faf8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf80fe670f882d9af61173b51a320f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587602a187e15c6464ce05a8628131f8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1cea7a3890ac4b0690364b1f98e83788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae478787ee2edfcc95aed6470d51ae789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d533f11f1c5175e1eef6279ed546c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a382cf3704bf78739679fd38012506b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285d861c67a0a6e4f156804ddedfe75792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab562646651d1e258afee5ee5fa841793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cffa3397e4791ce51f48ae22c08296794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b409a0cb40de3319c8e19b16f0120a2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea99775d998d895dd68a5c0dc7eab8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07663540930305d5190292233b662c69797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d4dc7a46cdee3a396474b280f0377798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10e95c016dbf2519ccb425ec608b4d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182a9efe30d5270c83fd22dc179511f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf00875c67fb495f39b6e7ce6490db9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f8559c0479d1ed8092b404f972999802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132e698a3ba98d1172deba97dd20e3d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3b4fcc46537c55e56730c2ae51832804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ecf488503f5f0d2dc8e39c2a09964805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b088f1c4071db0d2eb8f9f9546982806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170c32fffac12d983207a29179128e8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180430f5e50b2678068e8cc5fc48bab808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20b4d8dcc3e1e5bc0d055e0f82f12b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642d5d430aff18b382ece4a94058b2a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c8e826875537f5aa490a1d218c946811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d3f7cb4a6331ca8d97733c1b39f18812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6b841adaebbbb1f3c89b709da5120813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dcdac650c3c541ff69624ac10963a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3d6eff933333f576ed183597c8351815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89521f7a572ac167578b55ab5d9c838f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645f36eb1d74d12153951cc4d0222e3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095a3e43c736a31b3d8a8a71ae74401818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994b0438f0d067e5c1ed87f3f2d10d8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513774d79d398f48e0b898875253f05820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfecdc8124c25a7c9961d50d6cd23b4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4385c924783a33e4017529d4af58f2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc7a247fc175c2ef3e46ba91ede504823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fa8d86c755e6c5b3bcd97a519b043824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aadacbcd00e9e5b6805c6e321980fe825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c7d6fd4e7b4a48044dd84204b6fb4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870961e53d56ae176527bd88f9729006827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbfa2ad21f2ca86964c0fb9e30547f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3a406e2fa113791258f3468bdf8e1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c181a530f5e6241f34c950122c80c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d019534ba1d3e810eec2acda509eb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff56cfdb3ab8764c13e65c931d819e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594beb52c8c2cae9dc5e8dbf6c808131833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680b09c9687ab69dadd390ed98b7f3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68868125971763dcc6a265d45ad6a2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76986073e1bd23aab2c0e5a1a34a2b4e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed515730c2597e3817ba4bc734893837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce040429ad8cec34b51ceed77a2332f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000fb3ab72e9248a74a81e70cd685d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09672d5573944665331f49c5f6d965a1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c80046d9e91355d9eee7659deaf8c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c04b71e147a0958ca239ac4dc84f6a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53352bc670a5ca18d7c29a75712054f9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5809b034aba7e66a7264ef3de34a205844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9cdb222a3314f7d0656f868c21fc6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bd497b4a471a5781d658bf05cf783846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f6e62bb735cdd88990eff37de0ed4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994cd89c8ad7beea003c185171a38df848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e921c7b0644bff9018a16a78a8688849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d68ab6cbc3ae7fdf9acf00b584592f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2818ecf8646768b7791358441eb6c2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bfbfd42ab137d5db72d8425e30021852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b93648564bc6fb78644277358e7bd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c9f2c0e73476bcd96170374e35ef9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e2d17b99511864e4f69c8e68e74ac855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468b6430b61f93eb401a91d47518b8f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bef49442cce66a5cfd91b4720feb83857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828984dc58203f5e17f5419d67a944a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31606a80bf639adc3eabd0823a00d22859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d939a6cdb82bf8ea93ad268e1bc107f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d73e14f75dd6aad1c940f33a363308861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79033df61847de9eca696ffa4a79d56862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c55962106f567c424a0d87a5e9e6d0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2823f47c1a74aa3513849a52b8798ec864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a82d333db666c3856675c79f5dd04d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2e8348c5bce9d5b822010c72d5f5d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f18421fc0c585d023dfbd13cb491b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e7d6c04bc5df76f1975e83534ce82868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a33f8fffcf3b6d813b76306279df52869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcadd706fd950a2a30e1183892c523870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863072999c4157d4e184f40fc36b93b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff4f131f76db8978114467a19658a2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018f156559d805fbb4fa6bf4d9032b0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f4924fd012f79e74a060b86bd5c03874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44452547832c274012f997bbc97497875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc02e21d73d8c6c7617cffda3781d0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cac4d571f03e55cc7cbf13569c75fd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e8abc2a53e07274c1b5c176b95e2a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37837c5483c2dc1db5630fc6d13027d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f034a5ba089ad0ae615e665d510d6f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd05870b1225f0dc4811404e3e5779881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029826cdb7486d56b7e9a7ad3c264d5e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8eb0d40f9bdb69555e02c2052c830883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d2ca1562294d580de2f08118d78e5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab922fa7fa9cadd1ced086c059f55c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54def9a329ad8cf96524d536994838e6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419c0cd7caf6d90281bd22e2cc49a16887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d71d0dfd97fbde786ac628dd867b43888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05726de0290a307e55f1b8f98191f900889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba226272656ff817c2df187d7c3e6f2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6612caeb213a7daa6410f0362a60c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf18b49c560e58c6cbe5e3b2c0782b4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421a1c1cea6ffee30554e29219da84f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acc443365c91ebd2a2dcc9806d90ec894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933c7d14991407ee937a29dabeb8b8e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461de2630b1fe8acda08d5434bb99ef1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53265e78e06f4207f8047e476b1a9bd8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01814eb5d6337d95200086edbc517052898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5251e550835ba22f99b71b8fc0bd887899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e83cc1c79bdbfbd80d18358864a05900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab74fd357f65259624e745eb0b1dd96901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc3830f8a8a5f717b56c3ad55d0304902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7d5c838ca6fd9ee8f251f053ec273903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34319ba73fc809570d552bd429d4edf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bf2e226a8671610ead58ef2749daa905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c77de0e5afd9bbf04e3441fcec13d4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983c0fd95bffa2d990eed9eddd7a66f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f899673c0d94dfe5d2c96366c96bbdf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784918a1aa1410585b20ca2c96c5538909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f6be88dc3021aaa2a798f3f1d73e1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a2fa78a56616a6aff4914e903229e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2df79dd439e51a4ad6a8a00b837943912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633006a99db5f8b666e875b65c83af3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e361a67e5bec09b26dc1db9891a7e8c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54919553ef213cd8cc0851a97ce94f50915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68c344ad5d99cefc3c28297c6874a6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e7e6993302097d17cdceae00b7a4e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce9d99e56b755e67bd1a02c9b6e338918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541ab0f29687d52f5c578147035d724919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485572acd61b35e68e3497b0d57e09e1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232538ea27d20cfb9dee7d4c7bb6a597921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d8fe04387d72392a94a51588c2ff1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fbe7d9b3a8c4ab7c3fdc4a64ec009923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ad480bdf8cd6b6d59d1521881d494924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d9aaf995b195b5340605c7f4437b7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146957be24603af569a8e2b4d2fc79df926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd84c97eb0a5e9525a8f1176999cf8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5b9cbc76b281913276e127bb75178928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f464f555d305000018d91f217704bc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5051f98ea2bf3dcfafdcab113c22a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d83b10c05c2e25bb9722b7e77317e5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac669304e519ddf7ae875fdd8007beb7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9721d8dbcb584082b8d9718169cd3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096a381b8210c61739df8f448ba4853934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872dde6fc6bcc9db879a992f2d5b663935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851aae754e04a90c8613a87390ea7b6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c803f3312a273fd6856b84f3dd6c3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351ffe811edcb483719c9e32db455b2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd42635b8dc1fa9177a4493daa8611939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6032af41b33fb04df7bdaacbbe784940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36266febaee69bd7afe24b44e8459a8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7160d3535d419e2390fc7684811d4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbdc36011fc26ffc750bfd2074a9ac943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb77cf475f0eb9e1192f2ebd72507ee944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d024ff186ca6e4ce2ff82ae1448fb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058da360758565da62aab85737e1ddc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f8dc48cbc63182b84bb4ea2822181947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bb503b9a4c029b9334ba7cf6db29f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e0e8e166d80d0da3670fb4ec656ca949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a45bb0ac4a4f7495f7717613d1e75950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d07748c2f88da9c347610343642414951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cb6a588ac90029e7bd1ff54269f59952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9c7ddee5bf3dd6eafd8eac34889ce953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c8369541297e01c8769d4cb6f306b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64437d863faa363180914b72cf182ccc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04e52da072ae7b6461762425d57381956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158983a3c49d896ea970e3278d08ace957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5773bfdb6681e1c1de89ff84de3f32958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4505eea7d7581935a1ca96d062742959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4534b18d5045745c1d4c8f934d4b7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3186536844a6df10931be9b3db2dc8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6c33f717d58166bb21ad8e7cd3270962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1423555e74e04727bd8e4549292c93963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505212fd15db3006524333c4bf201306964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bedb41855a3b9bafb07d5e6c07b6cc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e119c3eeaeb96946ff5cbc405c795966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afbfab3481dcda8af8ff927e809d1e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c86cca4320d139da962e9893bdc3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1d76dc790512fd2abdd6c681b20ec969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc44b758a36104822b4a3ba983fcbd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a38435ce3b8a40758b3b2aa738835971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f45497e73eb3ce0755170649b1230972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17dc6aa693e05a362883c21d1cedb2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563023eca4068484a52c95a02afe609974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3875050031587c441483fa16b5bc588975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fd447f2e1e2149d9658ba95623f1c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322b0a0c9c77f852b8880334ffd2b20977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68c3957d2808e77f61fd83582bd164978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205368010af4b47b15bd8b2fd38563a2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc94ec9d1e41bda18bfcdce8af96159980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256765f5353e52b79267f582240c2649981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec117e5c765ccc0058acb0cefb46511d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dffba8aa66d6dfcdc34ed5f07ccb9983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6bf0f6023dba500aae073cdb8a63b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b27d1eb4cba6a861f65dbccaa1d348985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da86abaeb3d937979cacb66ecac8fb986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219255832fd376ec11255ead2a5e0461987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248bf0254410a8edaefa6707ba4db1d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e197c53a745650b4051ed9f10c8a1e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8b67250734f228ac5221f9443eb65990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec1a01227bfa19175383699b021bc6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913bf975c79fa0579e1152b2dedbb47992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc4ee5ce516badc93c8da709323b13993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454f95865d49dec87bff41fe32b9e2b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262cdfd00ab2a3ec92da5f8879c3bd6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae10e93da5d7c91c8923a05943171f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb35c4af19f221b612cffc546995127997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c3cf9e3c6ef0a80ff8f6549ff07441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447d4626be2474738c7c210fae72b2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e68ed0d0521a41b7273f08fb073d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c3ed058e2caaad6ce4d866c5648b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe7ea18624950b65fd7cd2ead46de85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c19d3b1d2104e22090605402593de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b0f473fa04b4476acdccf1d8a056a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c71e17baab59f0de07f714f560d6dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f43bd63522e642219d4a1890027f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dbbc0c8684a019d7aa9edc9c8c53010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8094d378447e39833db82ae2efaf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cefe8a883d94c3e0fb2d07699d7d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e067371d03d2050570521fb4fb1a6cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274288ce8dee1d8bf406119add9561414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d05a1c6e5d3bd3ba40e19e51732b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902d4cf87a7e0847770b5701c7067e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c49aab48baae1bdc77c347f77ad0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0e8aa8c5e4a6a685956ce74f1a34318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b23372600b453310459915549f37e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73c297d13632b92795774d0f571c7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3f72cf29220b0a8e8a992d015de6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a1b410cd9a4ff5e4f77f4069e2e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b37d0499e332c47a8602ba32d169623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dbd6ae434f94d69cffd0964bb5acb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f882d8b62787a636a54ed7d073de925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef53a09df1621865b37e5e457a7a9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9901622a05712f793d7027141e2a1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc4b384ea952a2ed4529e9ce797a1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd7eeccbe5b74944debe4955236f7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf9fd27679e436b1d6e2641aabc74f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c88a26e4624d6b88c10df10985e6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bf932c6e67daed52667d9e01a296932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939bf16bde9d65cd782c487112f959033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20e81409022ac45ecee5ca427452f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f49ad152b9b67a319e488a6941173635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68de70e230cafce5c30225e4895ace36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19134234c5597a40af18762f2978e5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263ac8ef4a078984266ca60a455786738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ab24bedb0ed2b20491dbd64436d8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133bc8c7698a163a5459410b7a3246f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379daff8f1deb351eb6c00ff291f1a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065986659bb7c321714aa6277b233f5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d34a2ae3ce5d60702d1d915f68fff343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eddcdec0ed2b7ea4937f745e137b1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff166390864fa51786c163db8663e8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad2a19d8528d2f879555a7fe6ce35046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54448a1e30bce48c3525eb6ef3b21a0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d8102715d8b2bcecdbdd4b19c101548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c00744e5e7d19ca34c2f461be9c4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4034ca6d1408a49ecfe6dafb4ffffd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f2677afbc0ed4c01596618634d60851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091089dbc19078a96d41b1c6fb428e8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed8645366663ea3399122da56ae1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684d7a54d658cb010ef21186fece7d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131837ac91d3afdab73b4f1d39ffeb5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93baafe0786a88f843e0d32b86422756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736f5f2c255769a6055af4d69cb0ac757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c3665070a3e08d1f4bae724ff51da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683eda4ea55705f03a407d21aae7c9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f789b7bc6c6e2d9276f2299631dc8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573c7143d67c3203291be68e42573cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b9c887e561cf723a62cbd076b81cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e432a10b649da05d0ed51f82aef27b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da09c3a7109e211ee1d2d8fc18840e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558762f17e32b3fdd842d3085239efd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51871517fb99a1fa38f39e9abea4fa1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7810bdd09f56a3838df4e166913e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a81d6cc8fb3bb6d4ec37d92c9807868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aaee56e3aac82b901366e302d46e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ebef024e34a1c7b38bd6cb75cbf6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d724ca695dbd991f551ebe1721f437e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acce16e058a7b03231942f2097a1f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce542377ad5614aa7d882a7653e6ea373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cad63c7a5939a8a39c1d0a841fa6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a01de0a4b60ceb3099cff58f4eaaf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd5dc658d78a2f83ace3acb9ad994d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92563e87c77d6ca877ff260326f64b8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54787bff52a92418622a7cbcc70fb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c270e067b37a66336276310bb3ce0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7c8a0884f8af5167ca95191b04fff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ab76b76553713395a2e04a608115e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931e73d3a8897673054f3d1e124b81a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90028c39a6b7b0c189836a3685d165383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755003a9631344564027f5d996a2f93084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b339f89798f56655dd822aa179f60085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee7d0b6553edafe1c6ce23fd94e3be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822f6455106711a1d36a6f36320038d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217099d56d1d0bd249890944298fd3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8657db9d7ff399db6858562c00915f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dc941e6e84b1e46d25f2ec27553ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1441d38ddc653323717eab3eac90a5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb682457a5b29e41b228f728a29c97fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afa90e0fac5f16f8cf7723d11b85ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2527d51e9ac49706ce060ef409703c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e7808a9cfa35b90dea8f4671f5cb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d8cfda3866c77f960f03c49dd514596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c573e73ee6b7a1ecb74707c6dcff2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d91901553548b83d8d3c2a511e79098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541d9d837f9ca3f0996b29e30007c7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a55e74ac47d5a390da66fc7be9dad2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45f6b6a443a0df4c265ae1c18f558e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575a7e6a18e6cd34df46e83fb7a5b87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcdca429e98c6c65712ac8c67e37f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247594f823932e0dfcf0046f22fa962104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5fc3af509718684d211d96d1c3730105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e8022293f770a0bc237a8fd5b10d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb81d63dfa64b74ab3ff39b5cf146f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac27f78a1e987d1a01fcdfd4f70790a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb859ad2d93514d8445bb9363e6442109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf11bb4c4f62368981ecb4e0f94721110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e2d812232b88db3566d10c758d9cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba5dd0f419995acdff7aada57b3f4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23af4f5485edc7602fcdac0d2db4303113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaf15bcc10b088b2fafd6f174f1e01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efef35d46b38a2736208a19712a8eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4bdb20fd97645e682360dde91b083116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba2249e44862e3dffea255b467253a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753eb8fdcfdd62a53ef5f2d635d4257118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05ad0e384fbb3dfd5b8ea02c16793f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c2e3e139cf6dbd90e33a8725e71cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd55181cc2e43455e85d9915ea635a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5f16070b3bee700289b1be04263a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caecf5bec5977db2f0a8b9951299a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dca21f2c2227823866d9bc685df041124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d396fbfb55f2b6cae6d1cd7e1e54a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c386854b41debbed92e8754b06c0e1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03712310d6bc578c88a05ebbb5c869d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45314ba3d00b2bf49ba26c6a463ae171128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01c1bfdb6fe5c4bbc9704ec768f1b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dda044945b722bdb5515e1821b4a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9150b9798986f963474f427e6fb69cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c179a14a1369c781ff9144b7ccaee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d721461457d164f132a22eda9374a68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffbd1c08561920a19f078c59a30127134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41703fb692913753c1b2270d3f5b67c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda7fad2903923a3bf8284f1c08bf5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75e79b9babd0d0a891af1b39980445137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bc58b02174fb84af58e29dcb2826a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d33c5554ab428cce683c903d67fba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af381c754813f54f108e53e2d376dd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0df1fd7abd55101a89d4501fe6355141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3c4aac5efa95975656ed589886f40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169aabee28961bd3f1310e094295c2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b96f9caefa67e135daa17e208e9d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03605aeaca4445087bc1358256aa431145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd671d8461eaa76df67429432500570146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b4ef953bf272858062117819ffdd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443d75e5b20ba95593c3a00463b35ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9c7ac5242fa19ef73a6e81efbbcf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737a62af49b345c006114a98479f4cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74801ab95a034f03c5bb339fa76d9fbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ac9554d32cf65497a9fc55f854450152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad5860a811ce1275213f4dcda8ab42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891127029d56ffefdb8b3074c178c57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50fff531e2a8211b12d2d8437ea76d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faf23304e8f3d3feb5a559c9db172e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5aa78bada3ea0ddf1dea38fc63a152157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ae1e451bfacd45fce607dad1e47c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcce54a47433cdec56a369b75300ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcd75772738ef08c610895b34f679a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d882dbacb5c6f6ef54db1fc72a441161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabafc36e514145141b4277de0ad021a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc14a8911658f87c9a2986aff251c61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22dd94f67a123e7bc1778e97af52ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ec803750874e142648368dd40afc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f00ba73fa3b80cb8918cf071b59338166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e8f5ba77c3d39300206be83221bb5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89ce3d071567e3d23ea127e3ca7fd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b20dd96355df405e926e1a16fb3fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66969f967ee8911109408a04ce71be88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11334f44d928df4489b1afd3380a72d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d11275379e758b3eaf91c58fdf9fd9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ce2c195824c7f68f91e2b15be8dfd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be60de7c97b97fd00531ded9f6e9bd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d300a1c3157e61ef4a3da874afc6feb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ac354990de06f4d04cd0a3714c780176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183dce064031a7e4e1cf7f340fdb579177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622c9bc3b6c6c20c649d8d5579639af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ab3aef52bcffc62c46ea7fb6c9637179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181444888709b2ca19eb03d3ef61a7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2320d648d8f8da8b3c575e176291f3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77162a62eb81ccbe6e65df1f76fcbdf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9aa1221cb86bb50f2dc65992be73a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbf3a3d6e09ea1035ab0b6dfae16c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb96e90eb48361cc9a99c66d528ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d258e6a0f56f051ea151a763fd62a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51e03ce4c39278471dfa13a6eed839187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe3108c8461e9b39bacc7f5ce1f5af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12481e396ae4fdf30fd1b764c6e238189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b75d0fa2e1ab67a1131f39809ad02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d52dacd02aec132803714e9147ae59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed759213ad07abe7edf77c0d9b3bf4e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc327f0d8f095453a5610f97697b3f38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad7bd7a8aa001650bc378836dbef64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9ea642c9b1ea18522f38ba0b44cdd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef214d2fee1477f9f672267e30fe0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bd4187bbbe184d4cc72864fad47a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f929ac80eca27a43d8e463589ec5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8326e76c3b3b584b8829dac0024b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b73c0f2b15ae5a0d88bdf4bfe1a12f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d962fcd030b2b77c5668112283dce2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b1309eb33fdbcf193c930408783af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c24b5ac58e55f4ba1b566e7c16449203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be924236b6485578d72439352835a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe86053829521521193ec0eb1997d44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6657df0b867e512a43eec3f1f60ab86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f5024ffcc9480c23d3e6ba03a99ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56086a5450dca10153e22b09f7b53d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7435d8c7aec1faebb9d05f1deb3b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9adda53c13473f30b66001c4fa3ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466b3ad42bd02269768879a0b8ffc72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bd81a80090565d64d58b632a9ef4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50715a1758c13c32e26a7e88db0acc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0bdf3ad703a3061f0fc64145c0bb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff17d74480c00462a2fd2b86b0c22a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c50964a547f43e4ca486aa6b9f700c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3b791dec51e008b765c8409fb4b9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872c2e56580c3bee0730c9754468ba2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4d3512985be40cf5948de8b8a1466219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25f811cf6e9f665b11992383af2e21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226becc4b7b50c2e3cb2d1792ca0505221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabf89ebd3ae1cfa037a6c823144d96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe469b1857030a6007f32825729cf2ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb4632d7d8637b774db4de66178065224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002196e90cdfc9186f13fc967c6997c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63def6450ce8247193ba9b423743f904226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae83dfb9da213d75440e7d62a709fa0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e887e885b59df0e246193acb7c5e7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73cbcd1e24ed6faf757d3357eb1620229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654da6ab2e2d21c4304cca8bceee69a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a22645ff3f8407ee33e96e5a6a95f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57d841f03e04f60a8b4ea52d0144f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc5489e6aed2b8e40117ecfc640303233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdbbf7c5505a328716a5362b82b681234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee889afb04afc7f5992383027b0c45ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d7af100ecd0699c3bc1365a3a576d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf106c0e3ff70b1ceae076bb284646237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c50ebc37c6b5f2cbbc9d805e9f1a03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75c2952ef2806e791bbb530377e3e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c13cc27cb503da5b093aa1dda70d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8f2a7fc858c2a325113c8951c51b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f413fdf0fd1d07a4181495d9c0cf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dc7db056db9ade75dde3f8f51a58e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9790688337af9ce1657bf902c6c1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefae07d08416bdebb7b922b04900f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081a5c994fcb5601c339d815a634ac3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51a75b9e45f80d51e29af92450ddaf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d73a16fd66597235eb4ff878cc3b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad8e3b441fa0648fb1884cef0046e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501dc87a1f5d68c61343c506b13a82c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db54954531427a273d7db000e0e444251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241281eff0aa24cd67254f8a81951021252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13458bfdd0334ef1ffd266856f94210253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ce07e936e99e697036e7269b969ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f680bc607391ab7ca4e0d47d4cbe4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e94ac383d4b28b4dd6d3af41104b2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e6b67739a4e1b61b2788e372ab372257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842db99a0bfe465fb82152ecc04e7c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd98c9f33e7174c3179e370d2699d23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e4dd7dbbbcced7f90cb260c2feb4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4052df56e7ac7e1f78fcb9c7814d50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5cfc064581c4f917955258ea41f13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d5c9697da02cd1902b4556c1e54d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d501acdd06b684f52e2915d65e380264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8af0c45bcaa433667d402e30d1bdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe417e73e892d484d2c4b9429e0c7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb557bfcacea7d23f0da0dbf42606a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1363573d9fba2284db84d3f3f335de1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928338498319a69dc714b13abc75863d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a5f577bf20c47dbc0cbe345f0895b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460cd2ba47376b2cf1cff44f1b37d93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82226d31ab2d47c513581d8d0a9f4834272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311204ceebfdc2c62694588d91fa465c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02aa668dae35846457806e6b19b780274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddecbc37033856607778cbc82820e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23841566322df4a724c4351d8bdcdd48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d467cd957a0dd1cce01277d0e96e58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d35dfb8a58313715e65ffa691fa0d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb718c9a96ef9bb9880551ce0ae4b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a479f24d3c0958ed3744cdcc3b21dea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb444a81183b2ad186cb77fe93d1a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa70a59f4cd011144f3f2044b247f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c753fb3449787544e5917456ff0a23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33022b586b9135663fbf026f2dfc3110284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4100f5faf91812a686a4ee964dc2cd4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100d6abc98aafa0ee7fe340472ffc51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da280d714818fc9fcaa703e75f337044287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30099f109eeb1687007cede92c7c7e80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b506bf9cf9881f9707bb8cdaa37aa8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b370fc32a1e955c4dff954f23c35a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35225542c7cb78ecad720b74d74a88c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f3cbdaa4d9561f7435cd2460ae291292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aee25bc3d9fcf738de5b8f67733783293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039448949ca9a82044d7354262534163294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c819a5e624ae54c2802b7cf0e35341295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d6d3aebcb3fd6772f3e5450e1f993296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94069afc8c44a36cdcbd4fb95eea39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42406a2f11435f04afa1854c383e3cf8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863fa197f4d30db67426e68635c4163299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a139da650a9feb6ad8ce028157f23c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23c132b62800c90ff73dc796af3a9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768f74df193ac7df8cc904dc16c1e2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e08fdbb5be499a9d802f4e0e5666d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c15ed59a734a9949e2646136353282304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c28fa264a246da6a43d6687095cc3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dda3f5aec9fe13fa3fd3873db8581306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5810ed53fbcacb2abde2da13281303307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073907e031cc5ab7c2d649254db8f9ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8eed21e3d3b83228f60e1a890beaa5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383bd46869b449cb051bb4cc81dbb47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0b6fa96477060f01270a5abace3ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ad010234f4666c6cacabf3812563c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f788b69157429b3b81df3bb039e2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78924f45cdc69a0e18501b741bdd8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e07831071b85910f1567ff8c0fca4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9f3c5687a5773e5cb2ef3e2786aa1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720007b3d694484daa1e36f7eaf2048317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7ac36d94d4e785d6b85e692cc4c70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c095ddbefdbb26848e36125164a069f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88f89f052aa05c28a690317fe7974a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089d8ae62eb8f69a1b6466740acb27b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15f50be83dbcaec5a2871d9a423d2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e897581cde33a8e3faf8b003416c14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438c6c195596661c4f274f21c2e9f31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7597bd18e440d01bc217ca804eae9af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958dca7a955a20875a02feb01651611326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae551c413fb09d876e74ddaf2f2b887327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c2b640cf553234f6427b29627b071328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df4dd10d1156d9d7e5c4069746ff58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b5f7cf8a47f7b1fe4ca8b404cade2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc045cf576525732c8b9c0f5b7a6ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f277c91ebc97181fe6d5998ea2182332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086edff937e33a67ea2c5aa82a0c27bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdc465cee85a6fecba9b67a7266fca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f21931fa0080cad9a542a6bb9fbbce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131b60e54f49c40b7dec81b7cef148e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71526a43e2c0ebafb6783b72c97c38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e9a0eea197fe947a34e1dc71db8da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255da3db7445bae1b2063ed3e1a74ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bd3074da272b1a2e4b310c0c571dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295718d83e406a8904201ff862091744341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada71f4e4713f15e1558b29b7f718ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efba4a767efa0e4326e02a870ffdb54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae170b04225de169c6e413c87eec01f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11970ca648a610f3112e582556b7cef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87164845ae1166f03132fa621c42a6d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f9cddaf81915eea81794b2a45293d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04bc5d73ee7ce42dab9314014a7d09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a5011e46af943a2a724aaa0840c79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff71c42d2a101d6f89c85a931f3f98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b3e928c64656141c5f6c86050e5a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870f646fc8c52f610e7f11f041ad1d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00decc0c107fe2ed788d220640acfa3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff757c960023fcb1c1ee4fea6d4ca1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d6097c1df0a64db4b4d7944c34533355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5726a9b9ca6c25451fb9591bd8ffa1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e025ee1a597abcd57d3b90e4166152357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f948bb80c8b1e9d46939ed6d3f2eda358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433854eed6eeef61af4c27628774efd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a734a72c3bbf56aec94077ba278191360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a44ccd4422cb6804c6d4cf0149f7b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51519d1dc207ba9e498142c8af252483362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd770251b88784f7d8582e37c1cb4e53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068558381a461ba2b3a9dfcf43750b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791b2cf6b1fc318f1ab66854d0bffa6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b8e4f7a209f4ba383baf45cefd471366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4796a812142573a9ee9ea47c7a74849367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ada22c34d7ad968e9d50702d9e467368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a727c0b0ad1041b936f2795c3df196a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e972f0ae41e66e7f1850ab087ccbdf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f97e4bf5a2aba805da4b74262b05d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fab2b92bb5c43815524bfb03469080372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f439298f1759d25b905a62ca3966476373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf2b6a78aa3366b91eb8262ddc07c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335e9842eb408cca46a3e269e19797d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65165996ea33348a114834f24d6c50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa8aecc41cb72848a391a04a2336c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09d5ea42b370aeefef64a4342c8165378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635073a25149f971de72a3e1195e9b2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5e180525c6c1e75031f10699f18bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415397bdb1a20996e5348ea2d80d171381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e796bdb50b2caffea4393ad639dbf4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c25f8ed0cf58dfd4b3af1a293141b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa624b3b919336a0ba9660d0752463a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706e4f1a591ec17ea7d61f6a2c0da67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9d275e64ab398bf5babb085f7ae59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a70623e598f9601ca448af9ba5224d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06326feb46902686c40e7aae0d7beb02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0786711614f657dd19cd78c7ae90fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32ebf8c41583496b925daa002c0997390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee3a3c9675295a748a933396781363391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae7cb5dc09e4d49f64330a8c6f7876392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d37f8b5999c1953a8a363b0ebf3d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5037b343d39adb39a9d6ee295e95d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39414d6417126418f9d97cadd166806d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef40117c97d8e6921d9a6c6aa5b5235396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb6697c3161a78c789246a39fa44d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2614ab0f9dc5a38dca60ae6691ce0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d85dd00356afb4851716f99808c53399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82818137cce0343f9470fb3b2e0612400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b281bc83ceaa7468d2901f6583f64f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d47ec8749f5a3dea8bf78437b70a18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a855739e13215d27df2d1f35cca6de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf922e42f9a4b17c996912b3f88bac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d24291b8d3ae0a616bd4eee881657405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c93c1e935a0cdc707e7b1c25bad651406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dff059511701278de486913548a731407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed02e32f81cd88b3d78dc0856a6190408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030855eeb8328e9c8a513133b8dd040409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7267c167da6d0812e6dff24465f9a08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0422b0d3df4470752b1caa9fec0246411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266592c8f218aec1716d07036661c77b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdac960a4da8a3817d13eaf8fd72d7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1058646bcdb5e43e5110e4417e00fe6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384cd5a1139e92dc6806b0f8eca532e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de2ff4e7f8f31da1849910d1aca987416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3dbf0b2a31adc49e3d0699ae931b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45547b284c8b44c9c37fe92d57d0c9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920200b996a4d06c23bbe866b65e750419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657335144c463d779f0f88d8b6b2d185420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3e27bd6ae24213cbef792de1b9cf1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db7949f72c089d6b2f7d143391d4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7c3e1e3739970854dbe63c8ff91b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52cddef410ca8e06686c4c97114a84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c13f7626452a48ea21a2888548167425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc43435256dc54d2d5160f650b290a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc77f7dd3ae940f20575f98e2f6b01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea81267875aa023e089af53988a8a32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd8e81a6c9d029744cd32d0b68cf3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e847da8fdc9fd6ad16675992df425430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab3d2bd55afc11bfc618104620ef43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06cf93d255d033e602650bc12a58da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8f5b93886d2e824488c953864ab68433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e12d974bb68644843f440c9e059830434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39677a05ef0f508a6344b7c02ab0aabb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f41e123fbc6676d04ea597b25c212f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67f15b50d0893f675edeb6c29afb17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9a57ac8cbb8e8bf35941474380b95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed230696bb8718047a8065e038c89e35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f5610d8263d2fabf284b47d7dfb99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e6ed35ead1936187ea555e6ea44f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34d685bc7b51e224a1469da1242d71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad3013c2d2d7caed5587883f8e83a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e89f30bac874773c97439a0a03ca89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01c8f33344ab67c43be0b93d0b9060445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c4d111ba937d973e5fc1a0941bbb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c3fd2ba380078a21c327e1fa5c41d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434aaa2bfd8dd4097ab3fce323e66ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d79b80ad770e016552372dc4d0e76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f65efae0d4e4f3dcfed099bd94c221450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8128b27a3504de224a93779751c517451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2087a41fcd9942bb7d595daca542c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba8d9b5978d9f7f4d1d5b4770ee96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3664294f06b89c6d8f4044264449e68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eb3d6ff857724aa1600fcfaafae07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c882d8ca1dfa1a5afc395bb9c846e7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcca390997e34b1025cb489d1615f6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb3102a91e21bac134c0b23f6a840d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330497b961e1543e294bd4aafee8a6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58b2221a1c3680b24f7ddc7163a3b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238ac2ebfbc060e22606f6a5300aca2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6223d2953a37980e5fca08616211b03462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178ecf21d06c57996da15968c757838463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e80d5eee88042f47d4c4a90fe4c8cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9485f45cbfbec974afba339f8d75b28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46dbd777b8f5842cfea26b6955d0f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf94e0d9fa6a4684a4170478c0f077467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9053df983eb989c663c5024c9d875468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547590322b8cecfead72ce12a45b46c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a4933709f2a6c0695879632b2208c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340717d3c00b5f1d60ee2fc9639f5e98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058833ee365cca9fa44c669992c6f521472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23afe201fd726aea457d099e4404767473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d98cf8d82bb07ac26b285ea2971494474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88f68a556820fe01cf7c37cb2bb1bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead69b95fa43daf99ba3217fbb87dea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a227099aef986f20a3f398aed7a32a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba60e74c3d64d1ff3d602b9eb649323478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e1f048942fe38f171925753fd40cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a347064518eec7c01479053ebdb19a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c3dd836efc0f80aef843e4b5173ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ecf57bfde060ec874f3a07fd1ea88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e38eba86c318a4437a22d5e3fb8fe6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcafd0e30089424038dea5090aca8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6442abd91fa427597c13681b0ac06d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc523c58f5126095013240583a28853d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b256b7220ce1cc23959db8e90a8da6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f16795f479c8c056bc48143227b78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a359b6db8ef303f92e96b9ad5b86e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7678649ed13d9f5ea78e2a493f3819490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c44051b570389ba9cbc3a9c8c2436491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115842ceef0104c21fda4014e720071492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcf7d66f4980a5b31e3f895fcce950493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7313f85116cb1e5a81c0cfa102588494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86675c4cb3f74ad9aa79e45b73740a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f498c2b402d7d9813371ed10e4e289496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da8cf0a1dd4f421707826c3faf5d54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906fa2365fc0056b9ed04b39f8dd963498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa73f2bd5d8a03cec364d1519daf0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073337fb8f3cef513228bebe7b64db30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885d3d8ce7caf7b5ed2d9ef98cdbe9d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b328a9d292b2283bde94f6e44da842f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f6642fdff10ec44432d89155a4f9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bffbdb2d2c29605b07550f170394d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9e51c708de0da568414ce48d4148b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd1b84c3474501f6d82d87c548ae48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bfd80ccb39249b65a1674aff3f4e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c3114be96415e980b31ba15224f5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba11d0bda135a3ff49e7ba0b08e2b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba6fab94689afa9ec5418f55c878da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ab2cc15b71f22c6f65467b7c53b17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09026071bc541610ba80c6a68aa58cc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87428b561c6e4ec18340b64cf481c707513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c64512d24777dc4cdcf9ed1c77b2a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d2f2c010810dda9a3c9aad91b68ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99c40d757a81fbeb1daf042c736d32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd573606dbcb517c7ba32e6cf27b754f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a2663042ecae36a355244ad8d4d45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ef8976286a7b2a0e94b647ec2d9d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bedcbedc6a78af99b9c404408c17f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fd5cf076b730c2be53334d70a766d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22266afdebf374ef21b93f68d62bdeff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd04bc3de2950b14f8b25c4e87a0e13523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b78041077cfb6af92a4514d55e9f1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd1a13970f0dd652a75e5b6a1e36f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc970cad55b6dcc644178f79e1b3b10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49d47c106fe78c9d30ff3eac5a9c4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc28b992d303a9b4ae28560af751d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935a59aa4c6d88ed774da8a739e68d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57287f6143a3883c88534c0f5b8dfe17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bc2c59f43538f98746bd8e847ed17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73b5277bbcc67591f1334d97f03383532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c6a263cdf474399e5e154c4587077533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b24155d79aaba5348c490bfdb45ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad9c2f3dabdc926efb1ac0d439ab41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063f3a4a366d6a0cd79258eabbe7db9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94124bbda8f1063e182d958d60f2ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb9cc28d25902cb8b80221c9285c6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0996fe9beb91a1a536d8f76713116539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d922bcc912011fc4660fb6ad96388d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d76fefda252a2c1614b1d8c5a1ca50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d190fa2a349529838b49fda1b2a301542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855182cfac6cb13fce1f00d3396213dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838d2c0e32cb99268259e5c9e1d7ad9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af67542f1bed8cf0ed4edbc80caacdc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c380bab14e2fe7a636e0358cd577ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebf8ff9239069aa4bdde601279a4cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07aef3cd0afd6c6c11339ee7c4d34d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39df27921b99c0444ebf713103676f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddce31243fc150803ea2bb944ea024550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3c723af5bbbc5150bdca803d8e8ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919bd8cb14237aa6cb0e22a8ec16a6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75aae34ab78288255daadc551804945553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48179283ff5e7ce015b67862e1ba26c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ba904f3fa0d95507a5e14dbfe5a85555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834c7c727dff246653696fcc22f2e5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0356fa9a521fb967fe1cf636788a1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce947e2b886a7908be2b34fbf62bcbac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed75b0240051369a7a9bd0b8278d6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f79b9eba7e20773faa73c2d2099f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f975a407d247561fc947421fa4e16b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ba182504e454ae794b8edd3e53dc0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb974c772b1dbd46d1e748fac0903899563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb75aabb3015fca0124a8aca1c0da64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635477da3d154672071cb41e126a4805565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a89a896300a83be811afa3a02c1c8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26efbcdfc2c2008879925e927259a02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93191f66cc060ef73d39c16e81fbad76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dff04632bb818691773e6e27059344569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8c8d7ab7ad2964161d5d6028b97a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bc37da5988a947b52800d3581c38e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261262ee707c1620ce4a15458b1f105572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237639967c2dd83b7b6e1b198a088b64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32034322af1debad4b97dc4fb6f12ab7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65b6a80638593b8f8109132ab7db32575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c757d6460ddf8d5b60d8575e894f0ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207ae7332208b75c28091de30f1cedc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03c6080141dd854b8afd94f49609e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e12f538c7c6b888e411423781f31a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780521bfbc9e25384977c97ef00287c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493ed393a7c135212fb733eb6b333ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f76a6d4cd32279ede21f43e2a814f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e20874e70ed5e554692153cbb4624583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba468007b8c90dc307dd28d2ddac23fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c514389bb3bba5c8a0c93cc0a37d3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11222ca9743fedeb0bfd48513cf97b2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c3b525e7ce15c10f9b56bdbb085b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa84e7a0ccd52464f2334a6b708751588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41cf8409ee118a037959671c20f7d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078f7f9b8e1f9e6704157e8c4d77fc6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b0b0a420e6ae83b10f97da37de177591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ad9bf32f87135695d03d3014ed951592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d351a8eb17818394b387dd0364a4c7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3310b57f187feed8ccd1c814ffb59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836aa782bbf327d04fd328eabefb3ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa6fbdfb701fc4f99deebd1c005408596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00fe8db24b8d3f663654f6d27ec62c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d1e5360f76f28817dcd1305d8912d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22988f9bee22845f84e29d5e50f976a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaac42ad33f14f6f381d96b5eb94fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332d8009f89bfa3a01252714cd0e830601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e562bf4ed90d894dd3b4aa08610a61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a50c8c432a930c768605693941cea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62648dd65e5227a3695c417c55bff297604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef2b3192080cf476d7330324309a7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80034087c996ceaeb3b948175dcca05d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edcc45f18796bb440de6a9cb0fd626607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f629b05cdddca25e301ab2509482f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95952e7eb047c50d1f201d4ed1f82d9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61571d41e50a84cd14ceb2a76050c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19394171c3c78bb63619433326b942c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4f3fe09d18dc45496a6676260ed8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02137ced3bfaab6d41cfeea40a75841613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b81f7ca80d132619c12c8cbf72465614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dff7974cc2c1ee690ed296a7650e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b842775e65ea38eda781a6ee086262616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecffb92fa28e9adce3ac66abb7f8f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2685f634072ddf208b7ef23ed03de0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc9277efb51a02475b785d2e52ee61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0684d4b58601515e5a592d2d7de471620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7eabff5fe3ab1be252a9cfc079158621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4e74f505c42ff9899e3231663c34f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bcfa60ce23cd147c336aa9428093e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243cc83811978de9d38b219f0e96353624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea13e411edaed69c1ff9b07264239c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b8cff969eab6adf885bbbd323ae3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2474f2743d671ecd6ffb2c92c9a7ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e99fbfae382a21233436fbb093d03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981ae6e7412e2bf888fb785ee95f0ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5962c9dce51cfdc0a242889efe3715d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c39fa529c7065aaf221befb6352ce0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c5aff8599b59c1fdb89bee0d49410632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0e9d3c53b08c351efc5d37662e3af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152271ce8ea5f017b9b3a28b55ce7cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47760a422f79a49b737ab55eb4cad104635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f03d703dc12caa113b8b6483fb354636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5a219c57d70e809216fb9ab3ab280637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0bd8186315cea8fe455de7e4f140f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23104f5e3387b37ad3ab30b391d9040639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25c1ef757f740fd9460768001a8a8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697567918c337a60a14ad1d163a42e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7228d7daf33a99c545a7db24af56b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6bd116479b4fd279a514ff837f078643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63447c52aa7e49fa5a864bbd7d62ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1800742842b3eb91afd56d6ca50760645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374b95c4782fd42adc8baa087524c1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f4c588a176fc837945866a989ea63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6e213546b6ac0c808b1467eb8b039648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0da903faabb2e919507add0eeb1e34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca007193320563cc71451080d21d3e59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9f3343eecdeb296e15f5ed05525fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e389d8a868e7d005a582c422b207e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02250e2afef607c210b8278e55091167653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2c5bd13a74525b021e8545789ba52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6720f94e80032d7bab467e8fe69d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9e893e2d4a734f53b41ade34d66e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c869e29a8c37b698bee7bc7d1e769b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772935097c0fa0baf67227d3d98d08f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad237418281e6099fed08aeda4bed5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c732b762ba2eac2c0a5398a22b7b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122fd16d61e5a3e00caae5b5f95fe30661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6376e1a19e79dbe13918b76529b91e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5739885c2129db68ba36c50210830d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba6efbc0ccdc912646aef78bb96cb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628d81121a8bd1f612ba66e1af280c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825b43a2d377a70902838a20f2c3b6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892958a58765f0b720b48ce43a2bb2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a759511803a91f7ab686a05b6e62c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9be4d8a60415527e543a419d86775a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c76f26d94e84ce06c113cb5e3862c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caaf288fb9364b8fe71b865c5ae2a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fdfeb4bb143dd18ae70944613e423672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d86b015738e3977cd94f7b574b5daf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171fa83d848b3896d2ebf5528030036674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32963e32aea1961dac917d6bfd468baf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339ccd58250d4da5b35e591219ea588676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106a82aab4a4bfa2360cf654f82e0ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673baf41a242ae84e70884a2fb2ecafa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c05acfbcbc03a601fc4c216065c8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e69af730849528fb317402e22e300680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ad0957c6e5eeccb1fc39cc04828f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb90f5a0b5a3ccc1daf13db57b538f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787005c4a9e619852577108f0b78221683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011aa5e11e7754b60b48796af7e96ca7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc416c32a69cd9d73919bdf36ee756685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60842cb7aeaaee4bc70cae9351f385c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c33b5f981b3c2225bca4f8a4f2636687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df53fccf402d7091a88f0142a99dc46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a166ab2a58058764f3ae3420e42a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fcf0c7cb1d10d6a16969309d15488690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e84f9342ff3f1c3c249644155faf3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896a57969aa8483c1f1c2cdd450caac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab019205f7a0c1dfbd1d5140c833de9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66660867dfa6db281624cadc05ec5e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90a9d82d7a97f1b0cbd962f6afe372695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb105dc012b04d34a6ec780d864b37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfc3878965c0328f0567726b04865e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d6677a2cfea04270a9005b30af2d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60553d8d466f10d9745763a783bd91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3857853e69cec66042e5b0962d6d16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31603a67d7df38377bd2c132f6b36a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659da64cd34244517c76091f99faefc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb832133b6deab38eb13e297628be43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537def403e17322ddb8b64e52399780704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3a3358d458faae78388eed125ab06705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93194889e590a5a44d4b4565594a5a68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5056a0cc420ebc0121f6a7bee5f6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bff6569e0d662e8666c2246db8212f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb860d14ed9249f84fa3ee59d479f8a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f88dc9901f65562fd09aa16858c1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c183d1245f97944c41afaa463ed75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2141ae15e94b7407f73f7170780d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8c33f215d97757b4e555b87dfdf99713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749cc0079aebf0e7c838ea7e64501ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df22f5c9162677792615bf03dc3c953715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b93fcdc26edf9f73987c1f608b831716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8d11e2f4c3715f7ce677b04fc89e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b22a732b59668a1653b8fa41331b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111051b41e4b4d1bfabd43d964b08d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20473f367014c0025c54d447b7a4e9bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18fdbb24878762bd492d8976325e1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d21d38401c4ad22362b77e002c1c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27c6e1bb92aaad7aa2736c39ff0c6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d781717ac74b84874696bb3edb0cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260f6c38c0c432d1c5e9f14c0d36fb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0bdce9002df8be961315eaa3c39fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfc72837f5edbf74eb1e53ebcb2c8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65659472e7ee806c97256195161b44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b630a00f4caf9fac3a4b7bdb63ab90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eed3ee4a42fec2c9370ff3e77e610730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17548ad1673976d12f3f9e1a43fd079b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c400d939bd14bc552fa55e854180d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8812e94ac0dec31df63835562d1ae60733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77d69f167c40350ea4bad075c29fd6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646694331b7f9e628dec74cd35074a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b92b6cbbb3dafbeedbd4e364b90da9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0a530aa6dad676d9502fb39da4629737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eeba8d6d5f133694686bbceeadfd8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fa4a4c5d37bdf1007494e67baab70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf44d9f70a833eca4336df92965b1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76452879af899061a98ceca3e62f07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e731bc6f9c4a23efbb78df0063a46a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626ee9f0dff352fa728daaf38fe24c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f54992fd9f114f1e8e758580f1be71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2b8fbc91c92c8be773a98861fd74a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf60d02a9a2c42e8d0eb2b02e131cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa7048579d8fe45035121fd49226e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580f434b812bf69cb9a9b0cd683b495748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b351b1e7cfe6012dbaa814553e3a0e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc633751f487f7c15f0fc2c0118812750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f052abecc59716c95d61e51484c3a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d19c27d8a58a6b59ec7f24ec7d6aed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec4592d974034653ad284677294374753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1e476f4db0b802f5c18d6291f04f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fe1544f493d2c45b79f5c844bb3be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5842d4bc7e69e33bed20aad029a7b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732894512b4da0545f75f6517b2aae5f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284b7db52eba7de98d76618762d63ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3bb6c3e45a6a32e81885c8f0e7caa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112dbdec112626e8937ee0d0382074d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469ee49df590778a1ade66b0ccf92fc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5798f710454dd1c6ab62ce9e77275762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246044a7d62a3a78182fb07f65ebb86f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a99f871d98dec19a2656884775506764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32f2f2643287b6c0d75959c7a47062765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8fbbc4edfddb50b5a4e8d032a8e62766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4d156bb6b9325ed344756a07fcc60767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee0d9131d82b930c193ba8948cdc5f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3dff72db4f787ee3930b3afba8da5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba311789d598c013830655f4172832c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c888b3a7f867fec5c71526adcb19f3f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950aaeefa533ef313672575b2ac02f8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fda8379f5eb0aefe9867a3357638c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f30cd8c264a892c6bc220080aa2329774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc269e87a649a9f8eb047da94fbd287f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f23cae84d739cf08ce780cb407265f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0da3f4096746564dab6001ec65ea1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d53295504357e712d30c8c2b89f9d9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40daee9e3cb98c11da34c1b5fe168dc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320b3fba0851c7009976e9a61d10e49780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a322ea2f2085f47c070ab26c594183781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045482088ecf17d49820fcce230a998782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c362e528f4297deb34233dd0fd6d24783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f0aecca2c66d97a08afc089e43018784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2a4df2d5a2a4fd08571fd98f44c34785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5607dabdd0dbdde1875f1b02ee8f5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e477e9325b8f35d0209dd4e9af05271787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced172558923b60231177f3e502eebad788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edd4ecf562c5119304d1b7a47b49bf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc0da9687c276b73a95829f12f4226790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbeff697329fe391b766d0ffd07053791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84d268aa868d9545bf75d3aebf41db792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce8bab125f53827629d8db48a6bfc6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1816641297dc225749c2479bfb4e8ac794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033d8fa08d8f179131e12bbd7523b8e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2420e9e02ed48b3fbca9fa209b3bb9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a3a60b5e3ee29a436cb40bce39daf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28307334965bbf6eeaf34fe7a4b06c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4635947662dc76a0ce231405a3bc73799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc2723b88e2d9edbf0399a7bd0e0df800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544e635edf9d86a8864cc99fbf0ad20801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3e8fe10ac1c31d1bae9268610f176802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48b887b2cbe93cac28e0004e6c66a5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e601a68e31569b428297e3a0c0265804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997465b157b0f37a9324a1077fc9cbb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc94dd34a8bfb5aeee29b4ea1d3b07a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85c0dace88cfcf6dc5a6c334e797a5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011661ebfe09297e9ae62319b609fe1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf229fe293316122d5e14a7b95d821e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc2c2c4f4ac65a826215ae8368f3cb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a601f3e2d11087b6c22ed724f3a6e72811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089c8dc3fd0bb41a2974a634ecdc4ad812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70b9542877d0c168a83951871e0a3b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d471d8489632439d66140675c04a44814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c905ea6552ac0ee2719c7c08fcc7900815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0969a0a52a73c883d9abdefbcbcf694816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0760bebe77bd30c69ef599f73021c09817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae12e490cb5bd5284c2eede20b9620818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f52cf194bacb908a5f4a6e784d33f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3f87b4f42daf6b56ddf2f01f838b1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106fa6ca6db9a8073fcc611c2528911821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e266c4f6337a2b2b9a2f5917281b7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b115db34d28c48569296fb7c0433ec4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488afa6d3e266dfaca1d9767923574d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fbc0af78586ed2553c9713a2ba933825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a89cf4d2f66719f684935d24ee57cd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b30d0d800b0eadfeb014ef5a2f537827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2e272103b728c9b3977a7eda2a700828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e419dc8485e03a2c8559a16410cb24829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae4de4b5dcab59b8313370b1d57619830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101ca9a10f6fe348ed4bec19109f1c9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee830c5449073f754a5e02632113e9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fe8326e6aafe0e9ef7383d095c1c9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c74ae40d03c7055d82dd4f0ef24bd8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a16a1653a0a9a5a8603a2a402d770835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6940d0e57e5fc49cb216f9866af9ad8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71670425eca6afd019b3181ace6a156837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b52e4d70f210e64ef08bec4d75542838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d12a1edc2d0c768041af5bc6fc06f0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7269690be6882ea67027c08a563392840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da615bad39d1fdf325e8737e8b83d649841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0428e6e8bceb91eb1e11ed71972dce7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b6dbbb28e495d66c236808bd1d613843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df958f7831c0f312d33db98ac42ed91844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eec645fabfeca911c83575c2364353845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b677fed8167fbea30a531ab99ce47ed846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b56b4ce4947183b325c10dfdb27a2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dec468f335787eb0782788a5b0b137848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c2551d59df78c742424033c1b4ed8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43bacb995efb84bbc918bed1a72833850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f0d1ab1a64e1868a1a9487b0a4f7f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298ceda027467d1a3b85d0241744b9a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ca359ddc34a765318a734bc4582f0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751eb960c4cebd794b4ddbd7080050d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69635ec89882ad107c13066051975419855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fc383951a218f1b4997c4af671db7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d1602d277dcb2a9c90e3f7511414b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f2e18fe5080288e2591ac11bf7038858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426fc635847ea6964e93c18cfae10ac859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d07c5c71d90a181c308c6eae8c48d2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335606bf054be4736df45d96ac438af9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1643b5097c61986e567812a967a6b9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826738c9b6280fdce9a6f7335a847a0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbfe6e2793c250175d21c10a5d313d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9cf392834bf7e196b67bf9fac5ba0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f28b624e6725eae495b6634ad41c66866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c253949b2291b310f2d6c132b3c167867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668028957111cf56e400ecafb973db24868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b4c77b4f7727f8971004a514e6719869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175111dfcccc5b10eb99a02308222e6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ef2dc0c88d252243b522de8da7739871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668e8abbb27b63ae8bd6b32924edb92872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3a0fc05979e33d34fc5fd0abe51b7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff716f2830a5cdffad7413f3d258468d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7a867b7c5154c1070945a7874a27b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dcdcba85e3f0c83282e28b620b3a0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e799aa7154d7c16faeaaafed82c5144877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7fbe874b93f71456dd5fc13d81b07878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b83a76edb09d56f4046e33a2590bb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7f209bdf6ead87c0bafa23d3c90f5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e32b4ab958b9f60defd433835c894881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4ce5059f5530cd6243a4c1f0affe6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c5a6155f823b67b64fc169a995cf0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0731fa9ed37de390910e035baaffb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7aa9cd8e1453cd983ade8acf54847b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c66376aa25affde4d8491cf30ecf8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513950cf9cf505be98e3ccafd43ec12887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1be449f6f0d8cda7832ef69d5a28af888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baf1d9cccc33df05197b2bb4a55e4f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f04142cf98ff14d4156783927fbb5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce788029846cfb7ff966b21301f2c999891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cb5f178b44dd440f22e2996c648ca892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399ad39cab4e65a97cfab9f5306b59c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac700dac4380a9d1aaeb72d6bd15b9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a124f3c9268ed22d3cbf2523f4148b2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd73febe4912df60a1418310f7a703896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff841ef1cd7e8d1d76598f18a63f5b4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549f1147f08ed3b754e5044a4a33e08898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239b34ee6371e369d74729e251dc5bb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a951122620335d4d76b78cbba5a432900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ffcf45c5111f9c96cfbe1531041d6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5112b2f3572012bd81749a77c317ca3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d05c2c85218d8de24ebfcd7159b38903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c53a36e2b28e60b493d3dbeca81c5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde4d72fe3a98b8a365b84ca43df59a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c1da0b0106f9ce217721e0f866e28906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940616e503833744ce5743437550d953907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473d20b11fd01dfed1709d4b3b5031f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163413d0dfb30333b57d057d1ed33a38909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0b193c7c3d86576036b49b7baf010910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d433b1f78461dd2ee102fe65039053a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b47b8c4c29e07fe3dd9ca52da45866912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4905ee3b2b7f7f84127ac39c300abc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51c20d661a0f2d505916f37eb45197914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb792bd27a4d0de5088faec4db9745915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17049686e21fd434d5afd4317e1caac0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05b0fc9fd0f255ac1469c95710aaa9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb58582fbac00303ab30deaef3e407f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995b25ad5effc339ad5d2844deaf977919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ea6674055f296dd2dd6b5c86edbf9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eec09894b4f1cf2a3a92200db460b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fcb8b45281ca2beee38225e85d316922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3737dbeafb4e7ba40b70e6094d91a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbbcf679fe02ecc887f967653f2fc4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c76a5562f3f5cdae93ab72cf38743925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25575687ac46f970c3a58815a3adc3a9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0d782e93d3cbd6010d7b761af125f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725836922e9b00fb5404fd2d89e3522a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fac1bfc11da06d2c53953e3815b6ce929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470e7bcbe256fe89ef09743eba2109c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad7aa11ef6abee00803abe5a0ce98e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb6006de69f1422ed037c9dbd63fba932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3591968613ea21cf403192539877c2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2241758c406ff5497606586e217499e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84973cc87811f582ca2619e241c149d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4e9eb3638df79a94fcaf51f29c5fb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc73175dd09ad09937f8c4ea519683c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8cc7042f8db5c67eeefdd1ed5ed28938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4b5f4878d52a9431c6a9e88054ec6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58792a025e8842905e9bb8a39e7a2ff940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cfa73efcf141bb54519e4d3f6f533941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce219293fbe5aebaf03f3ce9cd8ebe7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15fadbbd48b80f161a29fb280204be943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5bbeaa525c7b3e049cf257468e8cb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08b7450cdb5325031186cd7c780a4e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea30e1652f33bd90041a863c1bcb0e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360fda40576f987e67a21db515ee101947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056a12057684ca613012f3c074230ec948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ff742b9203c1f9cce740362d124ac949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae5ca4372e0c444f04f140fdc39870950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073db1379f6b55462bbd7267c2af9751951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b5a296a0c069e607b35496fad4935952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754d6051685a5c84b0f899a7f6cca31953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bdbd42eba03a7e513df76310803eb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad264ba249a791aeba4c5644461a876955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fe9cc7f78caa4098a1431c781dc39956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e5d1bc3ac3493f80db97f105b89f9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbb561051f231c02fb3356a98526e5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f32521dff6288697a94309a1b8e801959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d96331c2edee0fa68f8d8ba4ed1d0c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e3ffe2d51b1c1eaf5f619f93b83a9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56024427a15a675d5b9724718f651d6d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b91da1d8528046a5e0282f58731db963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c67963ddea8a0009717144206869a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab62fe7c5e3a550306c53f1f101c3b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa64431bfa907ed387197ce7cf605a5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5640893846f82c3ee2b6342ee5b4c8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ec8d359938c5db9babeaab15cdfb1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e08351e53cbdd8db39920d82583dc3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eedf51c3b9cb8e922f84362fc1c83970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d418dadff02577e6aff004fe8434197971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddd5893fc0053868b30caa3cc5e392972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0ba42c47c0880f2d56ca00edc2819973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73f8bc743be2010d9ebd115a7a204f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728c46de096d5ac3373c2560768ef7a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20e12196597dee503e607d53b12341976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f5c0bea80f7e1f9bb0725b785b3ac977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f05b29561e7208c361dd4abbd6a06b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d75a5a331bb0f745f67a9197f51da979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9426d708a1c34d1a1b5e7bb206b0e1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb935eb02a55c997cb785a865876a894981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beacc74ba1dcce12769e41ac2cd373982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777234158d6d9ffb78f738c5d705a85983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54986a105ded6290a33215f6fe2a3e28984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f5341341e2b8f697285491fd83f5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d442c6c76055b480b6fcd0c85f5b0d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef4f30aac799c9a1fdb097df175bb3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6e7387d4a691b8a9bfcbf1515cc07988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fcf607ece222bc25f63f279869aff989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1e6f906f50faebf087f5f49e5701e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79ec391b1f2e4654881d4b079529c4991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3422d828d2ec8911459115787cd2197992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99b8ea49416230f58ae7b3ae471532993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c0bd40f8e7d9ada82fa275beba229994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615123578b52d14c90c08b439e8099c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cb21647d2c8cf679d7b5edf9bc1ba996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c613e449a8a5ada65afc8f94bd9e5997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>