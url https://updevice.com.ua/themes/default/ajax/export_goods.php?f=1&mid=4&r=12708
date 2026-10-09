--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66f620b1519ae640c09c74507bbdce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a08c77d96119c860fcc37db94ab2572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4d3f9301eb609cf4cc3b6752cb5143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb73ed4c4d360b59199ed5fbcfdc6114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267474464fc3e9c663272a633438fec45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ad36ca13671c8d2b0abacc87afce56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a8ec56d137a9bc5863401391a31d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66099213f3e2246d0d87077a1446f17f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f399066daf11379fc750fbccaf37b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd712f4b4bae42305c8108aa76e2da510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd36fab4ae8882f251ef11eff5d13c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381794e36c7f196271849e7b8ef033712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d4dda6bd53bf0d0e03fed522c411613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1268a8bab5e8478f99aaea4350d298214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909bd0b2186c42555fd3e9ea3505cbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b77da8eb68da721d2e9dfd56d620216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e6e90faabc53ad41f950ccaa1bf7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4aa0c9a1632a39e050bd40820b8b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a41378ded0047d0fbe5234fc4fd1a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68596c26c36bcbbce0ceabffd4826cfb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13297c7fe42e9fff1641ebdaa47c750421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc573c12cb322e7b9083a14031ce4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562d8e1d69123fb14d148ec98c37ae723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5808f7054d1d2c3eb1f0f4efc790cb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad209dd9fba7e2bc13cb93a224074125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660b07a55c3cc9d8042a940d54f348f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ced94b66e3998e1c4c822a3aeefe827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4d907672b9a85136058476fe056f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943fdfa62bb47be78a1bc86c2db5d3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768ffa858bdab79c48b5828afe3045e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9876502a49ae68f6a73163c61f6b5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26920c8f38164228042363b646e7986832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f0639b3db967aa88d6fa3d31b282f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939060e6e8d3e44152aa0e2c8e33b1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e121a9679d9b61ab47335ad72b5c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a88bb8aeab6db3522a0e3c432b128736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd40af669b3b26fe1976b5f21d6c78637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163f5780a7f57fa58c53e2d9a00fcd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be8867d5444e196bc160bf3b84e36939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a9d2d058b991ecb80bf12d89ede9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f08789bfc796367295369a2ee8cd7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a965703d83ebb6d939594d026a52ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b283a7f57c5e1fd053e6b21bda84043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b34b3279b9a1fd5ae84777e8d4f9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e3c9e5f2c14b577af7b263b56c11d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41139868f82ef27bbdfd267f471dabf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a8e67a5d0fef549b37ee9552685c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc475bb5936f1101372ccb64879b5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b47731117b32a91dc066687aff30549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cfaebbf32349406cd09e0b41df8aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b897e51f006e7828ec8a5c27cbbd3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a10acbdf7e6e8ac1e214a76c265ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637717ee225dc776c38d4ffc7aa6296553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330e7f45de1b222bc74b1a07ad1c3b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b5aa4ba9c2fdf0e3af4c9f382ec6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcdfa76083d18f0122ef64a07ed0b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705aa97f90684e488e7d626e67a723e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a247acd01e1a49c127d254191f60bae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c42e6d9d99e026dcf155b9f9eea8f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527c6a248804b0d13b18f658f562d8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eb894d66f000feb3d191f7b03463b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade3afb1069f187107e6cd75de94c7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e786d88d097f8ce4d88957e03555e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b05c1072926fd2dabae317f51f60664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b33d0f342f7ee74c7d62732528ce465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f5f20021af933d44af0e245c0c40466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97359e0ddd4c6777c2c1175af4017c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b08949b5535915b114ee1d6d4e7fb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5208f226ce5537f28d5706aa0e3de169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e62b7ae6bcdbd2b1e4046b05accd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae559becd8270452f9a495c0e70b0c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e30ff975a53ce866e5f930389f9fe572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937a7fcc1995ff7e2db797c2712f6b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df0ec514668bf1737a4339d6d64f1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c80c26da332da27aedab388d104cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6004d32c7db9424c1b09031214a88d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342702335e471fbb6ae21e115c76b0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5070bc241b758ee67bc3c5c56d16178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954962564738fc2db56bf02db7b0548979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12c2fd6a17ed717f16449e6ac59ed080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14d3534e47678d916d647e8df21b4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55085f0621b7239aeb3f360f0f8c97a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ec6a05fa1a550722d736a93fe512d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45758c75f7d56ac4c20596f110f8ab384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a55c6d6edd86da7359c142be2839385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8e03ae1eb7907f6d842da15c57cd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eb7886eb222824ad6bf29fde4bea687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07dc90f2a7b7535d9a5eca09eb433e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971af9429ddda85f5f872e95e408f3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926779ba5656d387d1f52b1a76944b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3602a2847df56df67e042d38ebea491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a68a05868c7f6a9706f7419873534a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89fe6d057ed3219312a8c5cfe6ab3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc36e61e0449e283e442b6af986a67e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd556d9b64c6a19fb13b7e8be9152495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b3930ecd0f43660313c91a649edd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab618628f738f20812d4ac9082c83597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc2d7f39269ecae4f97ff9744d935998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e268256482dff7a3850993ec0ac4fd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bc87352a1d84bab5511ae09c60034100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed87614c767c772f295b3129e75680101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e9412929ce4c175defcba4f22e92b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb16bedcd44b4bbc1316e51b14eb5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda4a3a7de39a6d096a590c4f5ef473104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fb230ab46a1ce613c748617d2caf5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999156fda168bb20ef8a56d52721e642106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca304e71839c414e6e939e0f1c872c85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef8de7264a8c23c5db9bb07095a6f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc5ca3d085983ac824d0413bb39a2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28340d044d83f0b6ef655edf2cfe6f87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75423b4c90f19a991b079fa3e30371111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06853fc444446348ad6efb860cd135c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c31ebfd78c206c1d67916fdbdd3e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853dab231b22f15834f2354961ab349114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5866425287f17bfc0ff74e79a5bf00f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fe9313e9c13bc76b90dbce8581531116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1241dc33ecfea3ddcec94d2d84a2bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc696522d69ee479473e2c15ae0b17a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed66d98da3a7fc0c5b8636dcf8b3508119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd351cc7b5439e37b5db7ca1086ad764120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fe5a225704820d5b9c3093058a2eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9544e6af4bb4c274199030f1ad2910122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3ec66dd218f1b093c2142f8c740a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0353dc78ecb96623b19ea9bb082f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b10205028f2b8215a29e523b7a2317125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a60588e521287fe6e10518034bd89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c40afd23bec66e6c30728d96891780127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914addf6028f8ed6b550382cf50b774128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9a8e07e28ba6f13c2206d65878882129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70448086156e7596679364180e0ba0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5efb2431ba07a254f273d16d47568c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b76f5582fe4bcdad35864ee4bb6910132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b0ba39c256dd66655025cf99a515e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaeafaced322ade4d7b726e6fdead3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf3f9604bcd1cdd60ecba3f61c3568135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e796f4c4165481a7a34e61e72cd04c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1067c2941fa1dff19b182e12814644137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2537eda2c7b8db3456f3a0fd425368c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450b6fd04f22c241d137a6a47221322139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabf84f2a64ae0ff01f4409abaa49e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e9d6a8c12d16a2cc7b486d4355cb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dbf52e9447f035116b68d2d1a3d35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c46190a24737b544b17a543b546955143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b0f3b6bfc99b2bf26f22c473841d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc163db7ca1fe91762f21f2223ff08cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203babefde6abfa56e19bd4352b79973146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ede40f560e638dc84baf1d0809ee7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fadbe0c1c75c7dbf70fb9493929de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729dabf19abde75446334691a0834b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28fef11cf1afbc2de6d01446efe18f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90da44bc8dc4118aa9594c0de0aa67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43bc8a1294b2eea2045f1faffcc9ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0df4d80cf1a7d375e49b0f86b8ba55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5792867a487824cf2e330c08760a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f821ef8c737a06ce190668be5050d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e0caee1bf0b3b3a039fa6aa7869f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afd893b6345b05485bebd91223d0f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b46988d88f8390776958de9ef5ec3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6cca0a1e302fd662faec00a802c64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9b11883f7c9042c4e1f29032cdec3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe02f84998b582b522f41b1e3b39c8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e22d19426217c353c06583c5c524d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd6b95d1a34ebf2904432b0c723802163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c6bb27d8549c44c3724f8c4a8b67e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831a8cde4918c6389a900632d1a0728165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650359c276e609c38a934fe932af182166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a015a3aa299200ea3345f16f83824e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ee3874e7b20e1484440dbaddb974a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faf51785c088f74f71f88cea756446169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69350a97d4876eb960775daa2d6f16f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a64dfda88177c46b29afc12a9b99b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dfa69dd1a19b8fa27383fe02edf8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2e6d455e0423d88827ab1e37f1db5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9df038c6d793122491ba50ec2b2749174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ae69561094034ed52225a6d5df1e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30060088b201b44b64d68a09eb02f646176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f39ae8f1430d294afdbf1c0f5b624177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fa84ca2a4bc7bb7b3c8f29fce8749178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4479c512913a9728ddf1e9372bddd1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ae7c0cfadf1aa7a1d1cbf086d3992180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771f860077f6a8d02ab2de66917e035181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a86c544929e3d6e3c578e0e8b4aca0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af938ba372c998d5636a01f20a4e2e9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9baf49dff16f4732afec1eba785b84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944cce10f8a48de3d3cd052defd9323185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ecf68beda99e6b8105136b8b51c60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1222943a41d542a63384ed459339874187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea915db56031bcba80aad6ea084c56d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f139df64fddcfd82513272c5814a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fdec3c67f7353195fec555edfb7b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5abb3b55c6fec81c0c8eb28af2f267191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184f08b32a9f47b16b1648682f5b2c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7caff9c361a19ad5e03f01309ca4e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b65e14816b751cacb7a4d1a765b598194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931620970924465ca994eeee9df9131195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31da9b38ffb056b2d50a82f5849d671196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfa346cc548097afcdea05aadf5a47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2df00f7824dc8b516335c3be635c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a0e5a0070f6f4c49fd83f0c2c2b0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c69d364e0803c5adad1b26bd15681e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d441d62636af1e4a63ba46044981b56201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d7c12fd711e98582facf779a7e7e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e06d4a8cf33957919ed91281981818203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285580d3cd7d047c02968523867adef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f6446c250d51caa82d3486d8e4423205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cc14f7802a44ac67a2ef172359e9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96f7e4ae418b1da61ab3c6cf83ea90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0107de591d4dd49143573db06dbcc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d062b9b2c14ce7873497cf427caa0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f25a591d7b1d01b05a1479f0e97610210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d58200046319919b134a1045967cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce86f53850f77948ab3b9e78f765e0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1806b0bc1d70ada1526e059e895717213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a8f582466c98bc57a646eb6a26044214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277911b228eb84c194e06dc2d2fb671b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f765991db4fe6c45a08f6e574118216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4433b21a6942c6680067849a522622d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadae47e6ef5e2e73a986f8245f133c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eedc003f59f52cfa1a3bf8c055f44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe31ba32c0e952608cae007fd17578220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10842cf1d64a387f7f0cfbdf68a3557d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1ae64dd1d2268b6e6ff2c4efc59c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ad17171bf42c9406eec0a6cd7b5a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef569dfb0f1685f7590cde8bc0a489b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4899b1f068697bbe38a5293f8a21671225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435f464d35fccb9f78cdf37e7aa1996226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a065afd217b1f7dcc58cc2441d228e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdbfb9db23ed9a4f7d6fcef25b203a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085bbe83b528d63ed74eb91231fb8c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843708c448aabc33afd325c4117cd92a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fec41d1241955293ed639cf88bbf5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7547a98f202a43b86cb9535a42be748232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cebde452b1a93621effd62bde12d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea609a57e6c1c866a4b62b250462a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c660d3e497fdd86f03f4215367ed79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9cf6c82ee5707da9ab70a688ebe00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35612874d9681bcb98337779efcb5e9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183b370977244a4d08636045fa7fdb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2884b271fb6ef22f9bb339ccd7ff8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a9e7782866ebfda1a6718d21f7a3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d25cc35d3db38ce951cd1f496e91a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927c4ca61c11364c261b087848767f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d847ce7c245f1161c8524519fa9523243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b62eede540dda3284ea9de115c6988244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6f08ac0d6ee40f332687c0be852ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f817c95328e85a7a82e797dbcb9ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8be68f789b0c43ee713b3980218b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1ccf6bbd7e3ff6533c1db24443a95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0a8b811d5b7af2c4dff728e92e438249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bbaba1ebcbd371961f1c359a9ea2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07063457669af1bdf5eb45993565f3a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890573a011eb7d6a70559504395f566e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa500287735116eeefa72cc9413dc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaf05334445ff9a77d27b8006fea5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea347ba12cbafe6de2728b38acf2c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faf78720cbb054fafa217580c6f4b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef03d90c813605017eaf9607c55d83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6782e609fa7f60ab21ea07217ee832e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b51cdab08c074c25f3c5303b78b059259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b192a62a03606877f2970bea37b756260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f377bf9f2f646a118e6ddbcd2090524261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd2e0efb610e81057f2c0b3e8c244f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c30d03d5cc19dc4c0094eea8b189e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b358e0cdc00ee543df3d646d6de18e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b57c4b4eeb39f7e5f789e205368d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8116635478366a05bf6c2fc00b82e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa70fd6fa46d25965e68ee1bb738e7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24181f986b580304005e3d602c57b2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e11682062e2a6f5f382d315d79ad3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413f477d6f12f2854efd83413ee8ce3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20fce29290a699097733eca412a5f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6f4e8c239731ed5f9fdabc158d135272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf6ad1aaccf14acfb9a5ed71b176c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca0967e1955d13257c87e55580b142274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb46584af8533a736cc9314f1e5a2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf125b8ba472eefcee93c348806825c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752530593d47ec3315d489ac88ccfd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf45388535d79bae0c3c89d06cd2cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934f2c6df3e522c514e37e7790ef534279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bfea39dd631f2fa65cf924d04a6d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5a085372ed6e7dc03f8247c7c933c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb138975f9a7fe057ca2101b455c94e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976c8cffc0f3d935d6dccad8da0ff55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4ec9083736b9c89826f7582a1bd6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31021406aa9e11f3e2820db7f26d884a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017533ee941b83665643206aa65d10e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0647df665c7f8ca44e65e900984b5a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4018164d42199480198c16a33bcb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb5dc7ae78638ef73a5fb0c62d428e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47222c5b112b48dde74ff4a7c2a47f0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a49e655a80420eff13dd2f3bc17786291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15705e0dc1bc9344148356314ea9c56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c9cdceb68a6f60a59ef331cc1d1f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2bdf4cf416673b15c7e9ed7ecdc80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cc619f5a2c175c36641eccb14fbd1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485159aac54e3517b5d1602a63f7bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30b2cf43590290006a063c05348fa5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d37b7b321f70569fcef02e3b73cc1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2a6a05090b90b7f47318629ff71aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001106f89bdcae265f6896830cc4a8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd2051888f01368f55ee2f786a37fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf240c0ea4703a88111a7ab3ea1346f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5439f08152cbce94cbd047a098a08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89040cb136d81cd75bcc124e2d12f3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe2edf902a3e8c4ce7cf161f9ac0e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0f7a5cf9201807145f46dd314b02f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09786ca54cd036f5ec98d72f4915add9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993867743fec4ab65ebe0b296e98538308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24ef781c3054dd118a5d7dc9d734c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa2f8951ef6d68c2327624dc82ea4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4a395963c7c4b29c285942369a2b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555706e0d1d8095a08674174d0d4fd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876a90ed361c394b96e0dc6ea6b0e5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ee97a60fb654b4f1b69494b167e2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6011b1cdb39c6da68e4be6a468440cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295fd3f10b5a84d28968a8c764ba317316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4bee9f4e31571c07ffba2f9672cf1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4482df46af650e17a20a6ec080d3cec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f884db8d7d42edea8686791bfadcd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23b983f979f73cb6c3382f924e0b4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae068fa7a98bc8a711d058b1a77852fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e302dd727c753a47bc7d24bcf5596322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c13c85b9716f9bfd7a7ab8fd26a784323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3610178e18297390729f439f2f463324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b6d5867afdfd0bcf52026f76d2996325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e52366c2d87669a54a7c0bb9260519326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ecf339ebd1ca3bd85fa905b6f0025327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b96f6950968eb912324e2991a1c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00b8dc3766018ef88c38202036ba0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ad6313622c066eec311da53b8c94c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a6e91c7f7ec0ac572ff7979cc569b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0a404183a73be11cd090bd1a79244332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac047dd1af65d3a795d826e435a961b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba176193c6fbe5427ffcbc3046c357334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4732a0cfa0afa4c5a8a77ebf49f16b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca381a1010ee4e2d81a06765ca3506336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad30597e07d37e0b5287d405077a00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f08e7540eaec7db4a322bf94a98f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43360a6e92b710082b1847a7a8485087339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0c7177d96c80cf1a86ede50eb22ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855898e0b856505146cf4bf7e95bedd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559208fb23062bf2a040cd44c1676d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13b76c9954ac6308f1ed6423966548343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0df1003b3e18a8b2cae281c7833ae0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800a3f32249cef79dc70757bb96bff8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ab1fb4e451cd486b04cd472003475346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e0fb9836d10d4e14802c9900aee49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c6eb59ef70db65b42d8b7c8b34ea3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53ed0fe67f85588b4d40be58bda0b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e77fc2efdb175a9fd0d712169fa7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd0253f0d2bed2a0e7d2ad7eacdbd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed6d012a7cd3287a6d06b9d8ae62e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefdaba514474b87f6a6c3bd195ba8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7c027b09df715a52380ae91f3dfaa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3583e2443b2c03bfc99ff048cda11355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6ca193c42a18ee31790ec202813b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a2d6564751d9b5659e9c4994b9a03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cf776dd8e164e1dfe3b2bf8be72bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6958d3e951293d8eb9548e636b837b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da746256e62ea5780fac89c0f876cb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fa1496ea41317cc1703d0e7881cf2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911f930dc499859ef906a21f6cb5051362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65845d9d85f0d367068816e2a0508f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95cfb89683be6d502f8ae7365f4c43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdd0e1103b7eb615eaaa7d4a7aef90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c6151bd425c28fd6eccf5117a5bb1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bda15aa785c57b92c44ab9ee89850367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34e2848a6dc071ec0cc725857beae8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d16c1975b1598e1a4d3eef00960f04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab0dc4e61bdf36772c997958f192ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7130f0c1c2f87e821d898d15354510371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22a8f46e93480504c43c756ff556b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24f6ac21879fb083c81dd2e4cf9987373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8cdc31d722f2ccc6d94bb427c180b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac73d285e84bc0d7d49f87c2e143643375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4001f000a971da7c4415ceb8fad46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc913b87d922f50aa38da2c6dca0a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e3121f6b3838a400d6b6508e5c848378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17b2d025fe9b0fcd680f955a0e1b22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab3ede3e8630c2455f05fe1b8d00a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9dc0e27b4cd57e7cf86216082cdd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010e70a8bc7dfdde83cedd72cea96b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c599732b1826a9b4347ed755f9bf58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b93e0ddba5d885ce9db0f4e375e2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaa5982ad7b4b8127ea987b4c28d91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa601698ba2b8b60975653725a06c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5d7ecd8a8d79910286366f2a3a616387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d9fee38badf20996924bfe3d21fd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b458d03f97ffe45fabf23a6be68cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3705b55afb8f1b75a2893dd4780a43f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a49f266420dc004822b0bc6b336ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e595255245471d1496c4f5fa551afad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7e41a796f61cc8a6a07ea6a546919393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70406f9c8e0a3b075cdbe67e5da87f7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a5fdca0ff76d4d6e937c9bb7c402e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faea6b664ddbebb885698ca78f278e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3354c46f3314a0ab997866ac78c9dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561187f27b668bcdeaf5dc80f42427a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72147f1de86a9e7a106cca6144d08a18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed511bba7a6cc51ff7c8d70b44c866400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9a412744769d00276c1d1d93fbaed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef7244ffcab65c30dc203787c63dd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ee345ab147f9c626f98548938aa57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf030ea8324a616e8c6f3915e818215404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f44e8f889bc62ec9464efc9753fb42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853233a6c8f0193bb3681103db68c559406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de363dffa96832ae8651ec47da41f40e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54010067c927721023e9bba6ebc07453408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d441d39a3a9fae7a25efae0ae3857409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df5486ba4df79861fca3442224522f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721da78a2539199268cb37a6cc61af7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b48ce6d6b5c26fc69f599e520bcd0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948e18e41b95d94186814f60a5632e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26823ba8c2786a98d80e579f9f74e72e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5592cd60971abc59f5c293f14ab7d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d889f56985fded68b556b9e4448fd7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948eca91e1ade8bdfd9d5a1fe62761e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5643a169361102ca8c002d9e545edce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eb9444250c2389f365974c7af996c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bcf8a95c9c7d47e08af5906075c61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2106654f5cc5f61074f2d870789e985421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dedae3ff4cbb31d92a61f8965965e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0aa6d7755b13bd2b66236c168e5e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9660e57ccb5ac590e23828a9031ed5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcee8908abfd4f83735b163e31040a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364dd1eb394ae696461451315d6627b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d045710f71a08337f4a0eb8de0e1f36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ff235a69febde98af0e2e72402bb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d5ee2e858000b38233ddaa1dabe88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7a365c8aaefc17135434474d6a3bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4b12657553ab2abfe94613ad0ec60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e2d73fe415a5ab4cca60872860fcb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbf7e4335cb042f0294416aba95b6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dbf1360f25b4cbd30ece04540aaac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cd7f2dcd91ca788967cbd92224546435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc999576731c0ea829ea5adb4594fb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0b8190f8a3b7a73f8a8d24d72404a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288143d4c40038c2020cbc3a1f416bba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7a05f7a01d1fc08333b1ddf6ee1fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb08776ef2eb8bd21a6d2f1d3569b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e510c37e8ab3439ccaa28d9b07fa88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261b68f01f023d09762ab72eb2448b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14384e79143f9ac96196cbaef83a2a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8b77edd6f74e73d370de28d57a574444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53c8d36bd6c660771f472de8b0be6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44cb7fa6d632daf40a3f00ffbebd6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae3ae8fb9c370684e35fabf1f33995447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684fd2fcfbe74e9f2297c13bd9882a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157aac13db9c55791ef8dcd0bc7e64d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a8825f6e4e98b7bf5f60df6736ce6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336b7c6109af1c002dd5972427bf1ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971d8fa0ba94e4bec37ce21380ac7ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97594fb3add6e195cbb32c4dfd935210453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4eb56c3f007817781ab8b756f61d6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcb3debdba2a5949740f5b0b3df8ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0896157104e2132a31072b2e82ed1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73738880e29e197981720f60e3cf4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f891f4bcf804984d08a8148409db0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9882a1db2a208ff6bf986fdeae6391459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f980ce71b316f0f370412627603ebe9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36069a2aff358d450426ae3c0613a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad9915a523af6bf399e6bb5f0ec4b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f667e4bf3a63f1b9fcc700c69edf12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ce2ca8a5e24459a8cead96f0f2c70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ef535071dc135d36c6a4cb1f31938465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7b064273d1e6a52a2b1fe7f99710b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7b907cc6f8a55652e3b0664a6c029467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae853d51f9cdb442bc7fffa813e60d94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f00f286ce537e0880edbdffef51747469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae8c49fb169bdab3779fb466b72840470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152e9e1de4f6968826fd9bf26f1d9c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e002b5735c1177e59ed8685f75bb9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32c21e199c44f870bd3bc58e70f642473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989449027408695a955515dddc67e7fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15358aea1a5465d6d891728430aefef7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7ffc767dcbd4cf55d0ec2f785ca7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3f9e1ee8ead7ae27813455013c63e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118355628811fe5466bdcb7520a4f069478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0786bd5cde535c009bb71e5c60d200479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a67a9794e536fe16ffb57dd33e7feb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b10e8992f5bbd1c69bdd7fc58ec4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749d89ec0d484613f63e278d7a31712482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061395976b5dc30acf1597ca8a00ef0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0b176200509ae76b6a131e6923144484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55ee2ac0b139cd640a01059c608fef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09313ff119eddb60e48f6ee0e512f90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9eed1ef20c791c8f2a6b1f07fe16b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe00c49b64ff70386c67b6b21eac73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24a0099810f61dfdc021555d2714b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a40260d6e8306b26b20f741d37b95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17150066bc1c0615a6e39a3f96e568fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989dba21a6557559663a054b843736d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d495bdeafa7b67c23dc75e5c4ded1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8c545adee9e6d8384dccc381d5e3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961297e1258e61f7de9ab3e1f0a211ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b084e11a9a02cf665020f5da1fa82d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d283d07563244020bcf247860877db2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218084a1eb241f91577f985445609d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e274ba5815e73f4a5387b27f924cf5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9db4b2580d34390392430abcbf241500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c04631125fdafbbcf13608f028632501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc925fc939eaee14976683caaffec5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75216a21bac93fed35833931c365d3ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524929160f4f53dfb142b3325cfec317504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c75ffd5b6e2da7413c635e5276eb7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee193207c1129e6d0037e5a016116a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780be0cb2a05300b920bb54f6674c96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0a385d25829053b6b2fc1f598add7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde98866eb6d5dd48900fb38c475ee9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff72192be1e259d1a3f8f3043b8e4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc81447aee09b6eb7d0e86ab8298ced511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf479c9e63066376036e4a26853fc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3059c97a993e4aff16771e5757453c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f3bcd409622fe21961edf92439d89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56cfce94e71d8bfea79d708bc16336515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bebd3200ca8cb21a145731ed8efc24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4a101e9474d994cd29a0ad3c12e29517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a29fdd2094ceb664e67ae93883450518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8700270b6656a180c89cd2ce59a1c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f15070766ddad93266532fa87ed2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37482aa2c777b6f688a608e4abe39a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52e1deb25d0ae6cd0f0d5bb8756a4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1720b4427629404b95415b804ec2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a79172233c7ec83962d886fa3717c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc88e391cea5d33a52918fefa4d346e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63944c4d0722ea12732bd0c9b58f92b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5d455e81ea260de584024176d1a03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf39bace114a7d4cf846e5248b49ca8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459e63ed3a4ec915052c5d58cbafc50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e231052a9d43034c593601947232f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46e744558a84cd4b801ac3935f588e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d353bbb338fbb41d92e2114e19d1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ddeade55dda72cb60aad312f6893a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57b4580d68c8da5135cf4c7dc1aea9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff73bed663911230a65cba6407efdc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3a871114d28339574e013de6bb5e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b154002ca7120c7eb7ffba8c7b1736537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72396dbab2dacd5fdad9efe9c3a862538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425f829f0ef96e78990c82c47698524539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7c839ed3cc1e16fd9e1289eb9c087540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339caa2e50af44c43fc28aa4c0b8ad8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a83f1b23d6bec9b5947d26e924661542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec480839fcbb563744d42dd986a9a2d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82788fc1f6e492cdd151668fbea351ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f84a218e763b3ea4500eb7c78c0835545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db6b43e02d552dd1151e76589b6b8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f918b89390517cce1884e72b3abdb8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ef3b6291504d7b2602695004aa2ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4cac1b5e4cdb0641468aa010545d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415dc37e7d6631d5e5adf0e20e42e59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e561e6a13f4cd9711b2623043c12cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72948f34fa53ba0ae3d25d15483c61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af6b1e983308b4a0aeeb52ce9ee0be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89571cd142826c48e0d41c2b886b9aed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56976f0b6cdb443e90d7855f571ebb40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8208f6dc176278591bfbf4fc4bd5c11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22d9d074dc7793bb649de5e202fefa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca308d2344933ca5dd3e63dd7fff29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200afa96ff4ea5b96d8b0b535351845559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471ea55864e6c45fa48a7ea5967d3cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c006fae35f331fc17a66d8d66a9b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdec38efe9b520203eb10a4d3c0d042562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dde72f6084cb1e87b440db76f6bc26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a115f284299df9bbb4850b0e5509bc3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87691cb333ef0905ee68ec2b5aa3e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666f2e717708bc9102ea15ccb08f4ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2058814ad9799ac8c777a0d2958bac4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446f6bc662d72f4db227e0cf8cd053f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac871a3fab73fe3a74778f2d8c26eea7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ad3d0a1b373650d1bc65456e325c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae8c5c272323b6683aee3e52c02993571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c01cc603e32f173c0da53d1a9a63a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a2e5b7dc0fc1b745b86f8f552d28f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186ed8ae0df356d9849447bba7b2355574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcc629126d11e9aa2fee27dd2ffbde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b725e3163393f34079a51eb41f23fd7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba84494879ee3873cdab92f52b408e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7492f7867597beafb2bec8ab86c1f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38df102deca2d10e7fcab2b163ae91f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86ed9b74586fd40cea27afa78b8f65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fafbf6cc99ea7fec3762a1f976e85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cc6feb7919247bf300f0a30aa4168582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570f4773b20c800b46856053ae3f456583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a6704823dc0f747f85bb1c2729948584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6119318d3c77937676e6d0d7f6917d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80de62fd7b5c99a0d2bfc22b9876d9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70489840e12326654aa49d7053a9f9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd5fc2d9bb520f2257693fe3d1eb79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f49b1224ee714dbdcfd166bf4ce3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55602dc2f9b44bbc21091c697644d267590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3a2e72f6be417211323465e5e745d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fe6e2ff59ed320107e716031c2f5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301728c582c2c3b7d9e9c8df383e33d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc94525aaa1759e7a6f6d8baebd38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150813f8f77e6ce1c7aa8d58d12e794595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500871ca95e962dfc33115d8935755a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1363ad2a95c1c18b652a50d5676ebd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3dc2c4e839b1cee86e969cb6ba6c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0e40301bd3ffc18bd5b49bce7e641599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d997e20e7bfaf1749203b08b31af63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6082f95f0db3b1c4b00030ce521845601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8c1d3622606ebec83a3dba3d53015602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad18a26280161700057014937737775603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e14fedb31ab079cee28a07c809273604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34540dc17bf3b7bfa4b495fa12efe7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c1b5e01208ae64c1343c04636ca65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ea55d48976c0eb4eb36b894f13650607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdc47df8d3eb5ce3649daba8c9ffaa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144dfe6e4ac04df858ed723967bc0df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae8f8a886c4eb2fce5a408f422d768610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf807b7e77507ec9637f031030aec37f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecd0a07cc1c384de66c02b86b7c8e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f8160064400c30ba8b0946c5866e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccb5b0663b39d1f6a462f634cbb709614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dc3bf4b71a896f0c06b9d8b634363615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37877e27753f421c88fb7793d9494820616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b386922f57eadf449be603433d376af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae33772416aeb8aa31a8abe5323ce6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f4cd056277d78e97fe90de1ac888a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d65d2dbc330d873b0e7a1cfb30a7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a066298ffe19fd7073f61db3a74caf3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8845e034a9842537d1df80c290624f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d67c23a8771c13bcf522766e37265623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657fc7223b1a0abd491d2daacbed9a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6582831bac5a3a6a0572607d8987c92625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662e50d379fe79fbfa43800ec115f9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d0af7feddc5c7d1fcf443ea03aace627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685f6b296b6c6ebb7d874978aeb83a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e492e4579628f673a92daca0c4ce25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb598f810c4069e2eea8f86b86e0713630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48571305c86de23a6e023ed4edfd216631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d75ce808f0a43c336ef9ae97822960632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2a2c87d89888b45b27d8ca84b921a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2d9aae5e81d2ac38b6aba58bbf4bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c983f559a9b3632f483bc7507c5bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c1947a35c101f4dc7bbbe5a3360ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12697e342b7c851e13aca0c54a15c5eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873ff4d55e2404a7a075160c8cf0865638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941617a9fea3b937d9b03bff816a1043639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aad13de182abb489fbaeed77ec75d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4e0a8c414a6df84fd62ba8f24c3f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f679ec187189fc326113a1c20edf5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d116e102d54ccba57a6480330620e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dd26060da4b220ab250c4c65c7ad3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74789c01fc86b2a9e7e4519fc8df462645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851b4b363285fc2bf6521c7e3ff90ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4cd7f9b9a0d8d28ed164cd9779868647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6bc0a8bf1d481351ec9686e48593d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b871019b3dcc5c6904c6842555946649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b699623b72d57f6992ca0ae3b778863650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b5259f04b207ec07eb30dcdeb3cc1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eb606e04a4572d000ed1cdc62c174652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851665ac5b824aec014a623c525d29f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92b4aaf1f0c0e868fa19edeeb03933654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714c863ba07fc7bae7a02ee59455e0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6820023b323aa7149352853487d98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d295182a49872ccfb9ab85b5854cd4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175dc987ef4292d5f5977d530d93b8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171d65a3ee9d037afa02a7217763db3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6e09aa6e89b3ec6aa821963f667a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03910dcf337bd02d927a01253f9d82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a789bb6c2e97cd0f082dd394abc0cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5623f4dc61e4875ee43cf0fdd19fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18447723128b0cedd18c41e4f5523f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016540180c734ac3a11e93b6d3760cc6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b39c014280dce69580391d2cef3ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3873a79f7fd44c39eb79ae2220060667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea15d05519005e8b3d383d8b6a292a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43764c7b727ab396f4507f2aff542b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2930a205795ba94fc8144055b8a52ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb147afb5fee45b5f1f67f42ce843d3d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eeaf00f38dc951374bd22a226fca1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb6ebef6dc353ac77dc664795b0c96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985930e412f54476dd27544c7ae1ba2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6df41adf8b798e12ef84d173d82745675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc95aac0364290b2b12a3b56f3c864676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802c1cf5abf276358904fb21be4d70d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb9b1c0d2c5aa84ab686670fe90923678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d24503718d7d693bc9fb5443965a49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb853e7168d482e7bb2f2d3733ba9fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14400234b831f77c795c03b6b2af600681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2715775287a4df89dedfbd1dbfab3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3cb5d370a4fc8eae9d5bb306c6a4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050c08a95952cd530ded63e9f1a3887684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcae8102c59b61f157ffcf6ae25de5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cc89e9989f9b7aa0bded53adc4960686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4826d69623d28fc5ef43d4298f8fcf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be33d8ee9c50c0ab8c9bbcdd2a2f29b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bacba0437cfc792d09108b45d26e76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716566588fceede04b3d265a3d387a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ab2b38601fcdea49a3f55bd26780d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35bbbda03324ca885d9d6f045efa40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1eb27e4e842da83519fc78551f8b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612dc6b0213e39ded5c806349d1fe99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc87c07daceaaf39140ff8871d6d6db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac12be085fea26879f64fc6b5470daf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2d6b034e2bc1302a11e27e6d8ba75697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2983bd4fb3ab1332e137846a8a99d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f758d27f8f813f3e566ac121c2bc81f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab654260c540b4e685c27edb50f0f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749717da74c82bd8628e4f6cc059b88b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d34eb231501bc7630a5ced971ce2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d36839c76a579cdd0062f14c961cdc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1a17296c13b66c835e59d6f3e49e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865d6a4f4d1662943e85074f982edaa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b7c5f104f680c8a2244ef9fbfddef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abe11a124d861f36874255c7b4f90c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c3a95f5ee8fd7340781d1ea95cfb5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ff0b7419392768c00b4ccff909b90709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ad817fe2edb83253200f1fc19831a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4c36291dd588d2e16939686c76853711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad2e6d000f6d30f001d572a6f0ae31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ae5e58ba552523cc629cad4060d10713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f2080a51bd17bdc72494fa3405faf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545498128997fbb8a5a98f5f59c95a06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f93034760063f99a7a1a76fa174e44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db73cc826ce5461ca87acef019063b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cc50aa20605834f2c70a082788995718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9928fcf2a8f91d26fc7d93e13ef2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da018368e6e043fc9e762f62533181720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49f4b680e0fe0f8874a69345e5e163721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eebabd69e9ce3683b012f730bd7c38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05880225214cc3b4328efc651bd0cad9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54c218ede9d0f1e63bc74d140d13a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e817516d11660b38ecff7c723040eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a4d6d842f80b5d64f087986187d6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726a53aab96490e54588eca93b6b0c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0940c13871700ee9875a3ee5f38c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c360656e8c7481581e39bb907d86e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe232b8bf8483dbdae7f882e16bff5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d100f42f76a8f7bbd44ef8720bc476731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4fd26e6445a3e3da78b59ccea9548732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802770029b2cfa220d65d9940405447f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24510c912822e09541b8a6d388bdbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8709046ad392adbcbd2515005b6954735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7b2bc36f560b2b45f977a5a5e44b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c7d873f938c2c168457d83a5d0af1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836943bc2568d64649c0299139761263738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276cdb00c8ddcb435cf66492eea61a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678840096212a68e7b85208674429e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907b3fbf62a21b144ad155c4859fbdf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717aaa64bd5d560ae0202ba7d835f06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9b15153baa5dba8982a2c1b855844743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa317b2c4d65d976b62acaae7eb955744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b5d33fe8011d3ad3f3412e9b9ef53745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81fe6683d531533581848d464020a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738c4cc4f55385df91bd410674cde28747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977241b4a619e7d90d63f994f8cce82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1b11bf77e0de38d675424db6e11b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5775f4e9c29c48d53e2fdb1a77f76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b65722615f156f347abd3895c6e4e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e7e455127168e13dd725365907f2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d2911c15c9a3f6a52caa01f389039753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dc20ea2491a19ac3bb38633263070754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047b1bbd41a7df10e2bd7ea459ca8b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53b4e61b501af9a6415068ce245566756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e755bc8bdf7b3b2d251be512c84617757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1316b50b276839dc3424663e9a7ccf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe56b9365f47588fdf55cbbecb74ea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f80d5cedd44e1374915a448a19f13b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f48d51b9e87557acf68300acef2f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da33e014f7e08a3137a1b0037839e2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe2968163252ccaed22fc40bfc2c23763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38651e926bc79fb4dd93204a5b5a39764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdb816b1d32d1a74bf08e428862b62765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34abfcf5221925405f6a3d76724add4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a139feeccc5d3878e0c8e17909a35767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025bc0067ef1b0fe2f589205f2b795a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed996c05acd840f126e2acb71464e8f3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c65880da4ca79b56b1f4463f42d15f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c67840f87c4e8cc86e8805128f573d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b106a2a1029d03010422e867d4c2f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603fc25db7c2ba883488161a854ee9e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cb0f77e5304a77eabc2500e355af0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e38c0c5e26cfc39f16ce934ee60fdf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210fdc6903e804e9c4c6934056225f7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28d75ed133ae7583a8376e027c79b4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a14b5a5e9e277742689466b4a8cc06778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173e9cce85c98442f2e287a9bfe2567779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f491ad55e2c512173f9dbdea02c6e7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f095a2e3651816b9f69874445b27c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b2179e72a177a8878f9f634108865782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436165ac5d61079cc154c7a0b9ddb2c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b981979e24e32e162c17b85ff19f1e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ba28fdbdecb9ca7499745015cfa83785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9aab6b0eb851586b0e755df37b532786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555631924d11282aad93e85eadb7e5f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532f75e44bfb05a48832ae82d4db991788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a3026c903b01e5032e25b24cef782789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe1bf925be5913329cf5fc1b371aea790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7364578b111cb477c7e8a460c59a7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58916e102025be3c3310a765db98dad792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e91faae1cb79c406f015fd8b8ca8a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc972306556e64545bad02f281884b24794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c961cc77db92f22745afa3a25d66edf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0d96262d16ec5133f790e078d34df796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e83f792fc284253f7161625b50b5e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118dfbfaa4d0d451d793a1911f613cd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92caae44fd47654dfd1f80b06fdd328799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26905d5ca99e5c3b0f0414776464f3fe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389df10093e64f7b24a39a2f646672c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394480287b42a84a03833f5d2fcd08e1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533ba772b17c2b8cddf1539273e182c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd11ae46df21ec0f6fff79d6f2df2c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f294d9995d99c87d4bbfd2c4f21559d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed102ef47c429ccac4c955c625c2309b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dafc4ea2aaa56552e154f6d4d6b216807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49aa64f5d1402f4f18b335f26e3664808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545e7e4c73f18a02d8ae33c5e323251809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287ad644d225c74842dcb6476fa4bf2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c963965cea6595459f6e67e6ddd79a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2af736dce2bb0ee3fb1e40e6608f22812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098226c5305a78b7d1bd15492546900b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985115a6d22e186bb3180a2aa2d95927814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa978f35c8c2832d892e8f656083c56e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957d5b5f858ad7aeda7b9665df85054816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26b5f5cca33f00ef5e94206d37f71f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438435bc7e91e026181b8a19fc2f68e3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b72300519e578527d9709a82951fb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d27090aa794f5bfd5758323c1e5a2f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4c4c4f130cff8716af480172ad872821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58251085d74c1e741212dbfcf91d24822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623df54e489c5fe1b831c6a23820e00b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169c88910b9364be3dba61e1cd3756c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785b09090c2babb98a0ba341f28a700825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dd6229f2a0906e927cf40e16d36dd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c902eeabdda01b04f903cb341424b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55d588d6e0706021b5b3e04bb324e7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722896c2b3936db2369f4aef9814af1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca65c1476a58da3d5c26d476e47ba01830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df3836be443fb6c88de156f0b9b280831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a282779dea05cf6f49a70e48b90b31832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8034211f21ab1634e21af6de51b8f3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6545a36770a113295b9caf6340da07834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea3240c158b35c305b77a0d27458b5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11a77a3bd7870dfe20910c8352722a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e7b277a508c9f6dbd3d94a4fcee10837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd534548c6a21bd10f40ec68926e43838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efdf962401d5cf0aff2bfb812a7204839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518e2c6f30d018d77d3e4f62242ee1e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a63e5918c0b8c86c3b6ef6611a97ae841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037ed7d1a6adcf3f4db665c5eec4619842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5077bf98df5073751bd9955d3631d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3422233a2a624a45ede6671e1c1faa4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c062cdd97266c783340ca30f0bea0d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b997caed49dc34ecea073e6a6fb66846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86275134f0d8a6b2dfdd1be99b1ceab847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2752bf8ffdbb71c3f231d035532eb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200629072cdf4c7a838205b21624ee1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce481d220fd96c002418135cc6b16a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c675f339657e5674279d8bcd3c0205851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007ba40553e54e13c5f4fcda50bd35b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7abe2831a32bbda633427e7a8c6b09853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a9406bea008c4b39b662f59f5bd9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b153095b8fb9643343008c394124ba7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1248de8d618ce84992c2feaf8c33e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8202358f4f437761cde3ce618b625fc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d303777dd5799fe0c63639f06d217fc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cead8d9f0ee4e9adc5f9ca9d9bb03859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a65203e988f892f7cfb3e02bfce579860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf257944b8b415800743fd81f56f63861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9a85fea7d0bca82319dab3959ca70862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c4f4c4b34aa42f2ffc66a8fcbcfad863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80133c576484e000a3ab879076044c8d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae058343ebbcbe671e3e630a0de2fff8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b7a8ae9ab48e805d300d0ad85a1c3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c6b582cc58e8e8ba973b1143899c4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a96398c98e42fbe0b795e7da69eb0c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d7f21e5eec639af341b3394ce4028869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfeeaa8fd092a2fd578be9d9c03528870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e4cdb6dc91dd2c7d99452b499c004871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521def0db8f24cef15822af8d7a3a78872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67917b2a5a2112d2c5b2d28873bab9b8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79033d5a39365d5413efcf32631e5fc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6bf166ee4b6261675528085acbb1c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036a5ba52e7665934096acec7aafde7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff7d565ab3914dcb79ef9577e3c4f8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f79f04b6f6f7ece7ec8d030b6f9d85878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5ddc699b272470f1785b5979fef93879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85bddea958fad3c483f0569edee4a2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4766fc032f1e58e52c2753e62dc36af881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25c76be3bafea2dd3d3142a8cc09be882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f8fac45bdcc6ae16378df56972227883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1122d3ff8be7039f23c19e44016f5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1e8dd9f69cf988be936f3cc3c742d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb11c306546107386c39a29d05f8431886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39b7b4c99df7bcae90755eb34e0470887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac197aaedf443b4a18fc486b1b8a43b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dda08563eac00b146daeefee360bf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6ebc0f8385099295aae979644ffe8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eb5adcaeb8ddbd34065201c55c2b8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0862ccef0f28f5be9197ccf118c7833892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5df2ac83ff118be882d5f06c2d928893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fd36a16a51f610c0cb9b4e7b299b4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355d6763c1e50e34f3cfb231e2c4617895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d6dbefedc443e9e9ac690256b1782896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7507f9f7167e4a62f9a0c6324dd0298897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6159d2060a9e66151354d8c6db847898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dd2922203a0cf3efe4d2500ec6c5d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9f7fa3afc9d38a0ee582d8b7c4096900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4f0d355b9ea5972d6f3cd072584bc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058b9c42669d6819b2f5c648eaf2289902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22799526969a811d28482b17f054ce903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f39161dbb2217ea7a6df55f7b7dc69904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ca36168b9c796075081b5dd5e6a4b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585327f9f596e0c10f3ec218fd0a0f70906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c689f5bb03d1087ae77d055f8b7c0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5bde8a75d6668cc720050bde1aa3c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733b0db432b211ff47109ecd35a30c1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f71f5571769859f55e9283c41eee1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16395b325b9ac0d44b78bd52aa6f304d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e2219ef128fd15023ceafa88ee184912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6371abfeedcd98edff30b5caea9abde913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef226b9ab94b8d8a423af199e6ade2c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e954506f623fd882b6baeb7b2cfd5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa970abbc59da50b4549f9745ee39ec8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcb4f6625d50e177e49e27e302016c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99092019568556a1d63002cfad50220b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa037f9bc6e2f22ec3eab3ea1f05c1f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f78562a1b892f523908ed4c17fda7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9357988cc29352493aae7a3dc6efc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45599542f3baa46fa1171911dd54e3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1d3ee0a275c8596411b4f626fe525923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9005216874d8d614661d3fe3d50077b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff155fdacb84f52be1e76c79840a5c3c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e3bb1d563843138e33c931df878ae926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd014c602ca91a2359929cc50bddefe927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c016b4b80f22d46bf4203b2296d58c3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b00fb01f211733e780bde601ca340929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc11e4e9be2a3cba7380fdc695b3de930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6bd791533a63f05f87e91416c3c03931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb49632893cef4da704d3dca7c9d456932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5815bf1baee61151298e28dc8da6f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fec712711b48d8c08b7361f735433e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca1491fd218f7f278735884f84bf0a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d920d832218355bdc216a47377b0452936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e35015aaa4c8e9306ae5e894c13ba937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1a293b5084debc6e14fb7c1d103d2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5a1f3168d1b6f7fcaee6b3c38541e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef161053ce71e151559c90e39e8b470c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bb4a156ab3dd7bb5d6d509c1c47f9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f97782858f4607da2b50123387291942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ba78f0f25abed045b1def4378283f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781e3337aebe12a68eaed455c81f204944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5972f37847c62a0c89bb0e60c040ebd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df9ffb33bd05158f18c5bdaaa1d2b8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bc4596fd4fda5dd18d7399f612bc9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645376c668c230af31bebb9b9d07c3c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aba267996c7b65fdfb8f8367911772949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa032030b9084e313342da32cf85ba8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4934837584d8d63530998a0fb2dc6d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3174fac279575206c7eca42836d652c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c1d281d37204a07ba0dc59d8208f9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1221fdf611c7c200289c764b7a73b6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead81d3e789bbb0a372861985796652955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df0f4a7c1398c6107546eabb830a89956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64068969f12cbb388870b7a781ee2dc9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d136a2b9f40ea6644e2f9aee2d84ae958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bea32e2968d7d0dc4272f33d852a4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698613b1293de29fff26a6c2878376d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c749244326391ec9911fd4e8d087961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c218d5390136c5ffc01d42b89ad2ec3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea797c0e1a75f4be3ce435666c39d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c64ea22b49075f3df5bc88e29fbfc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c16010cd73cdfa267904dc9b4e7d3f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8e3cc8d279a5be7167c6daf91c6ff966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d389fc350768ccd397011cf905e3d01967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e6731be5518fe06f3649e0b2069d3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4fc715dec4762f8c869776e8d2050969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3666c7bb07257dae0f87761c38e2ef970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84504b8d15a9c76c163cf6f17bdf5890971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8ba4f6b0e8b2f1916f0401bee53b5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1102c431e7c5daaa6db6021aab1ee2d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240d4e7bfd2d4b123a6a30b5bcf6d5b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40d88d6d593bec5a5edfdd0273b110975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971740586a62adb8fb8a87ba73f64643976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf11f5338825c00529ec43360a546b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d21364d06e16085a0cfaba010f15a5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d62e7553456830db4916ffb5513d5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95937f9bd792e7bc5c2f12e47dcb31980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24b8dafbeb5a4313fe14a4dbf50145981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b01a957e1eb7abb00eebbc3697bb29982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac966eb8b09c46afdbaa0bfe94c1bd983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb684ad20d4573148028b0224b3e72984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e0d22c16c64c9d068c497e486268c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab721d18bfeddd20139a95124c17e4e7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c6956a8f4598fb1b69b0a240ddead987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc991565092c0f527cd809d6e16ebf93988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23bd718cd534565308d7f30d97dc44989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400ac5e564b9e5d8c81cf50156ed484990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dfa2dce8a1ccd20cc2034fdb0c3e8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498297697ce4fb1e95326ac61394dca992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efe71ff1f34b4a84965f0e41f69fad993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e91f067c04b04b10f5741f90f9857f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc90b5a5e90dc381266aae09254856995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbb2b41f0dbb28f90eca942f9f8ea2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d144b3859ebcbd13d46291599933e997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df43f6e774c0f4e6174dcb54b61b0c998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cacec32fd782b1eeda3f772d70aba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705991f4e99705d6225d64278034e69b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729e2ee69cce8d1b6e73a30fe9421b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2af0c5d281d9bbffa9221df6764314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e337768f2ffb9e70c5cd0a2e66d79ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d36599db8c8b75891e9483304041d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba97d8d73b0872c472e95dce5c0f6647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d712f2e6db14577ac2d2603d8b9fedc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e97133e5774656012d72924eb653c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873142e115b3001fb040739d8da302f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b464afadd80980f0ccce26b6c6a99611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533b8c40fbcb7f91915a1d8577eaaf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d18affc80cbaa88d9e663d93e6aa713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbb1a417c9c41b29dd9191afbe59e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34a8372ae6274ce4d16f9350fcd99b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e92b22b29b7178bfb6bcf13cc67d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb611c2a5d8a6266c34e7c4e4327db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f886c13ff8c90f17c45ca378fd00b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b908d167da88c565fa4797630e76a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2156cc86aa5153385d1fae8c4b1c3c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d244c162ef0ef1cd00529fc3daa39721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657cd71a91fcd7d8504e644bb0436f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff7cac9bff9900822f5989d1a6f6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f786a5f8e0808b9d118ae38e17e8ab124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174c655cf6f03ed2df0cbbb0014f58e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c3f4157e7ea8d8f5b0fe1d1d3fe7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d5547f8874fb11ce6e72b0a4487cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e43d514e759384e625f132e1b14eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143a3f04d0778275533ef1a135c297529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a44d196f4aa978ee88e897a504620930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d45ff512adeaa074edc1eab028ce831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd77f65ec2692f8573dd19e01c7a6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64f484d305c6988f2beff913cd1ae833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4e7c1944ce9d36b48c20afc1875f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a27e950bd365d5336377ed43f065a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f88e5fc499b833f009fc4b49bb60f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08f8862f8a7b41a0e9610cfda50db437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6e0b6617f526e03dd4f102aa2579638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124377dc7bc562ee6fa1b86ca6cdba5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427a8fd06afe801e6f3850d88fe059940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d29d0f9cd0a528f7ae9b5a17d7ede941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3a9c2972986704edfd2861d341a6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ddc196b9d2f2755d5cf7a2beae44243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05337e5b7e66d1093586002d61fc5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdf4ba9895312db2effc83a5082b8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd141bbaab18365e9575ef216598c6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca21dc7e97aa229d1d3a0acddc13a3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168f07cc00032fc2bbbe48d0821b41448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0553de1e1f51b769f2caf112af705ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f5738dcd970664ae197aefa946c3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d1cb9a46ffe379e2eef0e19c40c7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33713b7761c6fade61788c7da7bf16752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a3fa6d9c9e09c2a9cf882a1c207e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22791de062e9e602b24f7a65bcb75a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f4e61c86599ae41a3d4d7c5fd1db555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbdd4a2908d18f305b8852be3edbeb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2218cff96ef39f38c2908a89a3f236857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5482ab19a91067be1d2194879610158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317370d8eefccb47fa44c00fd554a14259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827c6825046ff516bc9ac30664164d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5ff8e6678122de8dd8c746e67767161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0605ae911432ba1ed9a3b5cbc93b7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5489ade06713d7173e00b5a797e35e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fda92cc4fd435a233c9c1021a1d9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469f1be2ee03e110bbd1158607c076965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b25d6c346574ff0a9c55220f3712166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b417298913bc895fb21b0db00646b4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a26f9750a8a3b64339fc5fe7c809768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc5f9295f41fbcd7c4886417331b8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e33083a5a676a860d1ee061ea078270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e87a4e1096c59f905f9ae0cee0e14371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224ebc872cf50ea78accdb020b6b24672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439165b40e582002b94b58df61bac9cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b671e05f956b7cdc8f3e27c794849974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2ff2c1496abd9f43e036d6822ab1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6722c91bee85ef843579b54123621776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dbb502a1d714e65dfe4276a9f054c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e662847f21a507da0bd33dac08bb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0a17f1018c95b90cdcf78064a54fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e27fa3914859f0385270cdfa7bc1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46caea0706b42d5bc1d8d13e9890fd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c3607db14eff9f4cf2e946d723d5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76afee95189cce145e952d071abdce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4d11100774692f32106e4941bd88984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7136b3503ed0e78136b1b022f659b1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2b83cd22c22bbb76a5195290ecfc686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342fd3eb77c87ce56228677ea3c3ee587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e41042c517c91de8794263ff87f4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003310cfc775d25a1771f71e7da130189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5305910517ba866575b0f8c7d548c5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa7b8386964419957ab2a8249e795e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce382ce9f8da5db3bc7149d8b1380f1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e8674ce012ab5cd6f643e7fd589fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4173efa715e0c0c0d9dce50cf2fa194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e739060882a12b027654d3971f665895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd37ffedc11f50b0c1562a7dad0984c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a482ae22f161de7c64a1ee822f306697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec098e300c050d1ea53bf629f8b91f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fca1284c83c13731e8c45d84f081699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a204205bbb806e39d7ebc72075de27c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150edc2e3b53cd604698b367ea7f1c1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780f2449c9e72a44840c1991e11f57d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cafccc03976a6e5d9bb61b4e5dcc37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edba5197d39758e729820e05ab202b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edf22f01750a099daf687894d6b56d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72692da706d0db2b610a5820c8cf84d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e239a8f6798c076178d7e26012957e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f15fb346aeeb4114d93f3debfdf4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ad70faf1bcb90451aba34b47eecc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0d67d21746ebc999ed91a298f9ea7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034524d7ee7362f117cd570d5ca2090111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8491235f372e38e8f28d016b02b55f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d3c6d5921c5f8fbc026bdca022379113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eebd8c1f5cb0fa51e220a892d0a73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af83320452e0e2439fd88079b28c20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bf26edb92c0ed759a436857a0a89b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f98ab0f86488b65d11a542f81f258117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedce28451a23febfbd2a165ac9659e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a3b30adfba7651a76f49e59e6d30d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef2fa3c52e7d2074f4d2bceed1605d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be92029e606b56462d804c73b6e8184121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a7cd1d1740023d2441bab6b658ba1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533245d1249519acad8f1f59dfceb7d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c91da5c12482d8ae6ba1d600056016124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078151928d49d4924ec6b5e977cd7e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceece8945c952a0a5526269377a5b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7f8f30162bfb6c61c8b157a87b977127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51963cbf3604ce30cf2c71eb67daef85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1236249f3d98dace11b958fa3da6c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf68f964362de6a4bfa4284fea7382130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c1aea4835d6a7596523d1b5db3c29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ac8c4805f86adf88ad39650c82e89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385339eb11521f62bf78175b51bc97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544889c0ff94bcb8779ad78f6bacd518134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767612e656b43547b236200972bf7cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20872a7bfe98537362366d4ede7c6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c6cc749db6617a0e75c18e571be3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a30564117a37d0c1d8afaec67b44f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0462a17c0a162a9ed51efea45e3939139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8dec070ca3dabf57d18317e359fdc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1c45d19ca1764232d8839e81a9754141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b96fb5e4f20f47238da2acd91d9b28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b23956c44d5be59037d2129e09c0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ef56af596570dbb8667e7e410fb21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1165ab3b68a5dbecf029bb3ead426145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caae15b17ad2ae2200c68fd1811df1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4764f283dbaa349c8387d6dbc0e96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca2aa14c90ca02592362b1d72508ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ad57dab51b72cbffe23cd309fb437149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd672e44cbae532152741dd92885967150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfd273938a8b52ec176f4c8866fe0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59585085b5c7a8b6d8710adec23bed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226c764d1f6399063941405e5a05aea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d1b32a2319cec123ebbfa9c9bd13b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2ecd7ee11ff2e6d35262d9ef05133155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f31263ce3a38dbf51215c8cb6c48c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1b9f8009e1443966904775aa4e65c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e43b0330164b45ab40e4d27e436d94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c040ef0e882df6b4284fa8a4662426159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d897ef1537b278d2dae7ee23d049af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93161ec66152fd983fdf2ea8a274cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924a00ee308c71e2b933e2b951d8858162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349bcf139f6f61cc1a5c1317e39061c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193da78aac616f9a6481dc3039e6f98b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48c48b8e1befca8bf68428152dc992165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcf872a787c2768983ae6e322cd444166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9574ac57cee33aa09f806d6ad74db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d232ac3765240d2dadaf684dbffcb8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b92746b43f39508745e0e1b3f60f5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17418974eab41597ec2ac7dddad3c65e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84a1f90c9c0aea5a754567fb19f3ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a78d8b97a182f31d585290f8f5b65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660a3492efabcad566e3bc81210ba55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3512c9c0e5e03cb771c46e6c05f31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeac69c85e7632f56c3154283e110c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47853bdf904b6e26c845286a900e2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f818e1568f312a547e55467e6db5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e84d45b4bb9594c980c699deb36c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bdf1dd7e7240ec2c9233b3fe3439d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e61df63fdb78d9fa28a50a328436aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096124fd58230aaaad00e788cc46992181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb26fa561c7dd7728bf39a3a49fcaaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898611e27348eaf496be1b4478ed155183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414df3802b389626a92724c57c97117a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcf893f9ce1d2e97cd03652b1cafcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e06b0b636ae32885026406f1badba0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9c3653e04bef5c4c2732ceff6e99e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd43a1d72aeb093637b09fc65fcd34c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b9c9d4a36c09ba5f22d9d18281b25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede32d27b0228107ce322eac7413429190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb40a229d51265229584d8670974b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1181449911340d8a712865e74e799a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b54300fe7bf36dae8d57e79cc7b858193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18a60422690b76717dba738de065d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f86d7e857a76d537f845916fe8ae1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8499ff641e5d495191eb89930e6a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89583dc12e3e29eaab5ae94ae0ca2cda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370c23c8f40e84292539ae6eea9c5d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503734025bc0dcca498b9cb895c0cf4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059df7439eec1f30676f3c3adc8cdbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58264693e8a28d51f6bbf880d462ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484a290badd74a32b57a788e7a4bcf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c547054ef132820fec5f42e6adbb04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14684b33f9391b439e1990f73786c3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16485a2094f341113baa3816a1f92fcb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a994ee0c2b33c2c65aa4efcfad5eab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8c349d842113b12f7a2662bb8d7e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446e3e99a06e2b62717e60e1fcfd606208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63d120535a2be634f84a2d45860b26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835162ea3cd2527cc120f1e56de92dfa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ba0fc20e7b69e9e0a6a83020a9921211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f96f0046a067c48de47c4a630fec6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21835d56d04edf24b582535f5da5465213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdbd54968dc4cc915e74bc4e0179a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1693ebc4aa664cf271fd9498c4908215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704c84b0680897c26209c1494b9097d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315e0a7a2091cc7ecde63618a064d91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6cd8dbe052da2646b58967c12c4bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed20d0e3941bbecaa0dbb03a5bf7d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686bf1a4a484735e5dd0adeda613f11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c3807a206c7c3e72eb1474fd9d00e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a898c9157e0f0b13bce4708eb6e19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef0526002ba9c94aedad8a61175f17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa957d0107575aefc4e4cb3db796714f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a709c6a83074d3a5420879f3a12a7cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8531105214320eab22c44cb96ed989226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc7308fd9597820dd9203fbad1e5d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7f14b24330b272c790da253c18138228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7df0db0cb72be9b549d6a63bc3a6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6e3d4f6a952aa7a3d559523133798230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77d45c441e35bc11d6804d620b23a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c464babfb2d1dce31cd217d1a33d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb4f9491a5260f1378af797e1f438d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcabc1b4322f1a207902edb90a71e4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ec2eea78097ce61e6d176061c594b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2048622c36aede2abc3fd40289d062236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b6a9ad7a713035365e61f2957f744237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065a1414b45693af06b4792209a7891238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca1355c3a7d01798d22d784e33a5f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0820793517cd03433acb101325c4d6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312887cbec38a22feba058ee2ed60a05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f513fbec7dc461b5cc8109035d7c56c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b075bb757a10e4ca34d751bd9fb5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ed945614f2130e277348ca249bac0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfab333f310c24862824919da471e11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959521223481fa35872560dd354706f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec247a921b049a9183abe244de0cd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd4b7459a291ddbb0d569a354ad200248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f6b9a2179c5ef95600460ef6a859d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927743f7616abf61eaf254b79f8f8d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5af9fbc5383283fed8216203d913bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e8bf65e12da77d397f5c5ab6f4919252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579043cebf5480d69f80961dfb6c82d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30cc5ae1122043374c5e142455eda0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2dc9dfc342172661792405c89c0f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942115a3285080f533ef4431e642f7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dc1e5ad62268d7b6bcda1be99fba8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3817462cf972cc6937aff93c29b08ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb89de170a15d569237d1d378d728dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4777faf13317f7e7e058b983ce97879260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edc01cfffd52985e110e6c703a6f06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f0d96512c440285f06945dce98e49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baf368df8d88f4b5a85c062f6a5d87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86065cda70a3028f23aca51b6121a5f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c3c8d5025a5157059ab3b9bcf73c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bfb22b292789e87dc1e3a71aeb2d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecae804ff33668df48350b0cfc563f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec4491d25ffa056e469a712ded556c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c4ecd4976324b5e38d91e331f9d82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9c3aeb131f7fb848703807a4c2d0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e48eaa067f5f10181433dbc6107a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b978721067e7a37b36af15c3ec910272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fe9d8dc9c0619545ecbca1e68bbf7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fcd1954dfa6e614d49dd65e81ccd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb942f512af4cfb2a9cb97ee9845c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95058e4f63dfe78522eeb75d49c848276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e036f2a123f3e22228f805e64b33eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcca115d4c0d98368fb080efb48a81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe63fc53e3c811ac8af4172a681c2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813796d2c54ab33258b8fff348ab0c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45def6394008ddb7f5623d2413da65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5024af6de3a7e4122a811461d4b6072282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f0d369a457bf4da90677ba45e1f80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411b3ec1c027fedc3df53a03e06024a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604fbeca1131ef1652daabc982178af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171984a595e356b8bd94c6910cdd870286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87195a2bc3e57831e28a1a58d16a25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26285ec208ab8e8f458967780a6d9d90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b624297019759c9e13ee444b05836289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5de46b79a32802a58f69421ec89687290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d487ae0935c017d8362b88ec1094c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da71b37558e931813041ad56583cc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0a7c6d90484bce5470f2c6261745d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56195e86302d008455527e0d7ded066294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11887ab8082790b7d3bdf7f313f29e02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fd83b50ea7031d6f40549011f157c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54d9b0068b54204bd758e703e9ea5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100ad219f07a38a866348b740ae50b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed7e40dad8239b65bb38dc1a7dd921299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d69a7834e21b8ff901f50046102d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595f52fcf6f1747e58ecdff70263794301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78699a2eaa50ba60b67d0943c73886f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d728169f67736a3982cb73c2e4580303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e274ecf2aa8d6a440c742250524ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0f28dce1165803fefc7b30d08016e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0b7801a0b2317858ae66aa84db62f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1a22ee9f937f4708eba89fb661bd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c24d78a15f89a9a7c8028cc07c7dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c765430fa9738783fe770b8a832957a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3bfb94378073ee27edcde5a72fb3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229ee8e5f85c79ad39b309df725e936311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81efbb67bd097dd5393ace2c1cebe2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791c81b465d6ca1af0c0e737fef63fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e8d0f2f0efa1e767be79bb39d7b7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baae367f889f1c383192b2b2b12f5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31217bbc53471af770f83bae81cd1c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03524dcd5c3938886de34c9de07c2e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d2472dd2ed420cfcdf945a8c714d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c476e42d59ddb3480ca4a308278cf83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6cac7e00e132ef22f286e52a45ba8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995b0590506418226e6e117c1941b46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f1be86b58a698105eb82ec2d3e559322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87c593ad387bef14761c289deb9474323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5c58b0402e7f779de8c241ba0b39e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c111d10a69db528c69b38d2d1b2ef7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89479040f0e14818e63488a8d592a475326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849b26b37a6474d344659816f634568327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fb4dab233f23ae4b413093260f8f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febda359814932759c14d69d3677a8a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce1b503b4552014a641e92e2bcdf4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa107d937249ebbdd41ff09f642937b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88a79389e16c339024d8b85092f364332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b86445674e43b3d5e8f94e81583702333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e7ecc0611616fde42352732fa5a2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9b9bb244cc556c65840259fb241b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecee39a2706368adf2783ee4872ff48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021eb7ba7296ffea07fba4d5ea2952a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad49d9df9c505c9b3d637d513665987338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f847773446c6d143840d0e936741b84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc3617f4fdb45501abbdfb94c7ff5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c1012b926e80be7449fb83a33f078341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38dbba65614eb1a5f3da7d981d19c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6efe4f0ec5313111871e20e1e5d087343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d84996f5e0379752dd05929610672344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d12eb05478ca5d98e72b09117ec46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9992b86311b25ea62bfdf97031130346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c909740d120f4d3a98fc6b7e2fdfc78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035ee646968cba39e22fa2f9a4e5977348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78820b54e19f09a5c2dfd54e16c6bed1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc25c275708a26374f29d17dab97d89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c2c5aba9ab02eb92919c6e70cb4d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a67c469cf20f252f05f096f582b11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab740da75bf8186eb63e77d9f357f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c553a747018a82eb506e3a2a7fc0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f9b1a3d52c5de751c4ed7a2fa8a0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0d0c9b7b8b1bffd9885876b559fc5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b703af2535747928c8c07ec970ae532357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73073658ea39f94f17a26c1c2de7c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ae8e4091cca281d0053ff4d630ae5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85960a73763eadbc3c73f3e2195a4aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a7ed147b15bbaa3b2162dba3a505c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb06a1c3e64b33dbf6496b20994200e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18897a44fdc7845f264c2c1aa83104f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f66dc15d1556460dc43e2b189efd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4ce42a0f9ad818620c8fc7f1dce04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f7c02c0be7d5fc2fc7ac5f61c0326366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7fbc4430ec9f6eff872aa53308a69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e9815aa51696b18fe385a9565e508368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caad262d50f755d40e1e45c0d1d23fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d3f5b6a76b634f3a66cb815434e83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825035aee19b95bb78dfca5df46e309371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8228c37cd6867b01a3d249dddc6b79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcdbe140ac1944f2bb7a11b5842e06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6a0c4a66378656f73404716f6b25d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a47e1db0d3258f63e55c4062b63c0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce197dc1b7469fe39529351dcb11bd8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801ac2288d5b6f583300fbf76287aa6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4494168b295f613c6fa041bc7bc6429378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c462ca6a7c1567ce7211b1f73d36a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117ff579e9e0743d8a31615aba84cdb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a62bc9640e367ff813bef82ddbf6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda37a91ae06998afe79749d618ad100382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dc27b73c8ff1f12809d664e6d7974383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe51aec4ab640055675814b4c0820b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48ab693612d937c3973657606a7ced385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6eb04e779bd851219e01e53ff64c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b05a566614e1605b88eea2851d0a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587ce544411d4d9f866e9a294e45f44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb362c807ba64002407635473d4cb459389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006912a4efb2fbe9f830bada3c8eb29d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95f9ef4ef62ae2a9d5fb15cff0f7dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b2f64e1a83bf92c5f7fd1eddf3d0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaea72ae35b2a036f2b1ce7f3e802a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92c57c2dfd3aa73fd748d6133643a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5570c8b2ca1d74c76733c4deeafc0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf97a99e59c780a75cc391957b60ce5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75599fd9aa7fd3e6522931f4f6d7b925397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c2aac2c0634efaaa1c365d3ef4e2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e659142b6be56dc6bad3c94f84602399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe83fb1d4150c0f251d0599f807acf6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a56edbeb6a16fb1229a01ae7a2f59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937a2c6f090cba870283569c058b762402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da7904a069329db42cc6060fe908ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0341e0e08b480b4d1757246a38e0fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a411ed37b820e24cb729228e1c8053405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaa1d785424749da9ecd316b3cecd6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0fa1f2d4e2ace66cd878457d626fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169cf86801e8b5a8248d640b2b1072b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bdb1e8c5db5d80da3a347023077c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023af31aa647672c3fadd301aaef503410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab5fcaa0d2285be09df0b9db39cf0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28b0cdc2afdffacd6e1515f5f4ca10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b66d09940bdc406d68ac2fb9547d2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091e336947d0ac2ffdd4fd790101804414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffd402625cf43c61d5dcc45119d278415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8609aca6289361bfe134eff1b93a9de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b4f45d3f90c1323d968e11f129ac8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7bf6e331d93b3740407221bb51a44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68b19b86a17dae1b7a2f678afa37d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c1e7caa192f025daee7437fe1430b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e1bc0cc990435a19ccd86aca88eca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a720d3500efed64085ecdebfb6bc7f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa3e500c1800e8f5b8db8fd871472e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de8ea4e9b496b44bc60fe5fa34b06e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dffd891fcd1a54ea5a7225d20aaf7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d57173ae704235eb4309dc32fc054426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59d65199db47958d0252587aaa38cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8921c23a8957bb5dcc35708437f665428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdacb91d16c087fa647bc8c0846ba4c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024997871705fbf047ecada165d4b9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839bc8a203b3f08a6b847dad8a2486b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961137a6fdf91ea711682d6c38ae3cd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6da073f31b2e3497400600e998fc5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264d567f410740c5a4d1dbab8c3fbb1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f26df1215dfcbfc3f67e5e049cac76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5f9dd3c93e71bfb6cfa7ee1daa260436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4d7fa6054c96973ceea306707b832437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7da7e4c10cc1cf29e19119cf066501438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab914ff118813479397255d90e7752439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956230d0b2a5a8c4bd8acdd7bd8df13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b08073e5cafe476e3b34fb9b872df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce193f31188ecc25686787f208ded39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e8e0746c079f98cbe2f8aa96a32f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571db39f2cb1d66a917df84396035b58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999121603e4ec61f3edf9f1add3ef27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cad200b0ea519565a2015ed42ca072446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1cbc8e0f2217c6740b9e14dc3d9a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64592d86dbab3a348fbb0f0c6043df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d7e49e8312029dacff681d8aebdf2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dff7719f57e591896bdddbd0b1305c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53b2334e8848c3ca311630de055a4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4156a5b568b8d0d3577d2c06fa490452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf865c8e1927c5596407e96ea78e28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c19b95a66b870f92f89ce402591a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2ad7c3b0341c5c7e1cb849f9489ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97931ba363e8ae80c5b1b9d2c99a17b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1263dbbda981ce8b15558adaaa8f137457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8332af2f6583e9e5c188c117665d9d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354e2ab1e4eb5b6c79e25f5d3db8c50459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48320536d1d09d65a022a48b300f57b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98013e17df8310693182447c11df3f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a252ff99de1db194556f8165a3383462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a34856ed65a48cb0d592bb67e74c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db807b63ca1b1c58636d746a65a503464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf597469fe276319db9e8fa9ac0e492465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedef929c88bd8b91f51db8572c02f82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22f5f508129e38020b5d05d75ce937467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e02ad81b6d4b8ed15cf4fc290ff04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178d73613908371a8921617e61f0298469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaafa5c3ce987c90b6a9cdd19b3af3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961d5deef2679247b04fcec95f38779471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdbc661b98b917b3388fb92f911969472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420a2455b40b82a68d05a3dc6dcb9f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633daf51bdad3ba44e32f840e838659474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a3c2dfcf6b99aad6df1f56f4459d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6b8b9bb1ee61892c0e3e613c8433a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931c96a8c3fa946137aa55b4b827dd7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aeb7d9bfce364cfacb6193f5a8054478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f18077115b6bfabdef5e05915dbc2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c918b50b904757020d1b03bdce2c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa73c464a15b7382c250d4dd9a0d52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143a3067ded03019950475dcd7c8827482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0f46e83a5c74b89f8f37c62a90495483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895b1849a97ce50d0a9ed2b7644e56a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd75931f0b038eb2157162b952001c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfee330050e0af5dd56003b42f2136f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e112e2672b96ae0295a30b869fbf4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00624e14ac39f12fa39ee7390549418a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9e1a4cf54e10b4caca25277bcc1ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f627ffbe6370ccd5669118aa1f6cbc9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7e7deca0f38cb934d075af86525e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328c01482b9e2f9d11599b84f335cb5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77ee3e836986f881f6a26c64a11c44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00fd3057cff208a7057747e72c0ddf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb09feb32a7da7f90e4baa977648b5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b5899c47191ae95f5305e2b603558496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3a4de5abec8990c9a3316f69f1a79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14d91504614630b086cb1fe43051b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28f6c422e131ebf1844f3836b8e3d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc008a462c2b677c91a15da2b65dc5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739430876ffdbe7954044147026697d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbdae9f07e20b8c7e08eac3a44f158502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb16076ee1022530dd3074b44dcb42503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29e77b65a181c64e27db615c8655cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3942f08c92fc7378f8046562a60309505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef30b79544575bdde3996762447fbbe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392f7f9a9e7d48024dcb96666744b25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e150a103050b5d7dd64854ef37387508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3c58fa8e22f25370cecd284490a93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac251d9c1acbb01a0da6a0282fb090510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785130fdb3ae4e9c0e11b4583f61b22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cf40698d7fcbb2c81ad7046503039512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c8996ff742db222eab08e17cf6372513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd269dc7cbdaaba92b9e189c9f903ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21a14b80566791d7e03b1593c7d4a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d1a014ea09e52f862ef6db7343a40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78533210d8ca63a91458891c2941f057517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae533bc898b5c0f0fabf4953255eba8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b0e8dfc5d8bc11abc6ad5b8b17846519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baa7cbb7f4346b917ca06a083efdf1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7dcec8e42a2f2b585847d428291d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418110cbcad7e33428b4a26c11567cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410666d9db59194ca109489cb0631e5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaf3668ca6ec368bad103f370f19c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f3ee70b2147e7bbd2d36a9a2adc97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e277afab9142997f5134d35f8c4d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab2bb92db3e33030e1431cd8edb4fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba8e7cd7af93a95c16f26c0effddca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598f75ddccb8bb78f9cc7f322e65870529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25000bdd336af0e6e3e75dc73679a541530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b5fee4feb2aead5cbc3157de49969531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1910d69f1bce66e47c013036457d090532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c957998414f1db950deb9ca044ed2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3af813724fd7f6670ab4974e3f1e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f22c4912fdd9b7e7247773f95d8de9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d30a9256f16489bb10dd75033f75d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cedac93e7e6b0339ac64db4838f720537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549bd2d81f8d8aa9312f79b209d8145538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e191b208cd169b5fe86eeddf3118996539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4d1f90d1e0ac20ddbd0ac28f3210e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c604a3f57b20ea66a32cc8a7fc5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a41ef935b121f763586ca8d726671f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded179f1d1af717c38a3649707a1bac9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059c24355716394adfdd8c032e48048544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4282bcb27eb7c28c05bc31ac4fd217d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5b1d27c9a696d28cd57c8f1175fd1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f940aedd17991e06c48bacd4f9d3754547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13ad2276eb18650ed7f4a96a7427d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04dd0ee0f89abb4d3ebfb650dee939549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448219c356e1551be553485a5e21a922550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df323e773d5be9b40004d114ea3c6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91eb0797d583587d901df0c9185a50e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a337a2c1265c40cf83c44592c4c0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb501859d0682ecd177c1fa1a2061ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c51b54a8928ee87d14f7b991fe186555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651082b4771ca19defba8987a336a2d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff279381ae8ce8031a06d6fd1cbcd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f17c7c31d59048bc50318d2a0a1f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec343eace30566c20111cd4765e5d8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6c62510a50a85cddca6d584fbd35a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549d76d509f6fb65bb4d11bf42e4db1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd7fbac311afd065c8e105034fe173562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e97141229cb39078e5344d0de5e9cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12622f6c8fc513646c58ca09ddecd4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba8c316f287de96fbbeb82dab91d34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d68012abdfd99fb71a98d97f292cb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaee41474014031a32560d74de5de2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97da2ca12405f3456c8172e4792e8d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966ba0186bcb73e2a953b257db77717569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad761750f71214f8f0100b09b36877570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa341dd03b7de7ad75d96fb6c74f64a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d7289487eda628e3d4728461aa8e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3ee7bc5c52988be70224ae45663a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123391edb2d305c83b95f7a4d86cd2a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607db22db379a0e2fb164699054c92ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a00c3c4d7a019414355306980b0863576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599072119999c4b80944b5e58798182577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752da97449851c965d16cb93e3dbb44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06ac454d88bd3a8270ae6ca480d359579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d383ce191d4169daaaf90e896328f30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b2c765a710e2b4694ffbd802db783581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f20e5da18b3b9d4042497f2f1f892c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d280cab90177a881fe36d3433003d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba791784d1ddf058f612ae9176ef43c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c92af61fc2d7dbc78b9bec82470fcf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba58fccd05c52c43ab5c4391c18ae6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78d0fee63d731ddb8cdb164bf974f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fe223c3bc62bf212f01d0fbd8832b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d9e6da94e42feccb0e1b8180b0a18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01474b3e75faf256b31e8dc667d94f3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064b16c9392dbb112a3ff5ecec6451f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b640fe1fdf67fc18682062d4998b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de352a9812ba16412d8da8bb38d315f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b563b41c69d12e7459bd1680b1bcd43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7920a226312a38ba0d6adf38c0420595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340b259aadf583d30f68b52498a0728596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f804fe3de184621678ef0b4f6a4fc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e52dcd6b1af48df8f14a02f41a5525598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ea958188654c4d619fa8d81dcd5d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e77718e2c69fee03005d321a3cbc7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4da964d61ba710a7a11bfb4b2d0675601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e34a2299d3ea5d0de39f81f95dd6fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04133d9f9edfe2f0921e4848fc1b959e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eba380b0b9903b567f4f5f25da253604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf73a7114a61acffe2e59f3214f3eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aa11890d7b774573f8d256c72318b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e04fb6a61eb528e7fa2332bda4b49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc73aec39f4a0f31d838dfb8379d0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3a26d6ef75a9252e75ea66d15f25e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae85ab15335541c240879ce5cc5ec97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cdcf73973cb090212cbd06a18adcb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17c77896e188aa52668f1cbc3da51f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cec2956c9350fa01c849d216ec500613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ce7f406dca1c4bae6e510c2be7b03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4047f37b205358e823c4b14865e389615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c0506a7788b715f2f89f7f530f3ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2861b01eba900c8abd85c808466ab48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59597706a8c34d340d81eb625d9fafd3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e13c465d8ca31958c632b74d0fad2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de572fbe7f5312258ce485084e7689d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9284eefd49867f0fd0814a8e0a8a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cde481a9669baf8204fab85cbe6b53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8da3a3685b44630b4bee223322d562623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e110e169cd30296865e5f87b44a271624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df10493bf045484323a94fcb30f61f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49796bea05b0da52688f78997ee1668f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae61b0f43e7d993cfc9eabafff2ef78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5db849ac2c51b457a1eb19a5a830e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069fc06c72e653deece164108ea8c8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92429d69472412cfc38f2e6c97e90b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df097d54eb923237d719f4cd96ede927631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d1f791490917005f47be347241cca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65545f545b96ab930e9a810d56b31d7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cc00ae3200efd8512b7c7ef130db2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c61662eb4b99c9ce6735c861de60d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df138da159fe5ac9912aae3bc630218b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf732e08bf9f213f1605fb373fb6cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb636c1369ed74ce7972c88509c59ee5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133dd9be329fa4b752c6b69bde5d727639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feb4b46e7a7f4ea4b2f8681e934ac2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980970e8cc82e1a0da5ce35a52b725e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df8a7fed5f4532be2e6b4ac05a9a04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66580876c3b0e80d9aad3be37c8004e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994131c03df1892455e34830dec2b0d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961034a0d0cb2d5f3637aec84635121645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fa702cace6fb0cf4672f4f2721e65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc4d9e68db68b5ca58785562d44a4f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf8cb7304cf958c48df4f3506996c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbda567204593548eaa8c78f9cae841649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015210651befbf934db67b14cdddc11a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c044a58281a31e1cbddbc4d2bece697651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56ab85f046f9c8b338a877d403e924652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b17e11fb22fe4f914e3f67c2dcea60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcced0649af207be486db9f1b95d34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53189024253d6d975283ddcae2f60f9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f657aa6ce49f5c034ef245bebb1216656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9bc43ba5667d94fa1cc8087e87f32657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4c0db0e6e4ad6bfe08d936fda5079658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fc1a15ed515cb9105490c03da5238659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7191e7939722949730939a0b93a4cb6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deacc0d4bb23e2b26c46210cf9a6ec7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e98e26b3c76a445f51bd621ff78d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b488b5bdbdb9dc994ca3202c94f46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2fe0155642f80f74161a66746b8ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f26178cbdb5336bb5372012e3465d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd7a8b5728c00536f3e93bc75f94ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cd2d942ad5956aea65bcdde36027b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ca17646a727c9e403aa96fff9927b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830146f1ddc64130bc659abbf9bf107669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056abdc9261356e7308251c76fbb636670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7da79c216487ab8b1fbe28f49fc94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42037fb3bbcbc9fef71f7a3a5b11ab98672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb47e052269419d26a461b211b407bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da69bc2b46393b948ab6e3ae30976e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a96962af6a310ebe4213ec948676b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b62d9f40de4b0ba1e8d1b3e9a4a35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496632c84bd977344a8c26e747fa60f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bc1820007c25bc9a8aacc6649b4a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b2af86b96d620c1bd58d439aeaf55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961b7bf5aadcbdf5a2055ffe7595ec8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08d9485e708276bab28de8d0fb31ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc757ec4ab431981fddc39e0a3e6a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f827279d90116c7e41536f257a70f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec1215fce8373571b4938d14300505684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e1454c726db0484c82be9c6c3b423685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef8f42c15858869b5af130ca9a3686686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cb43e96ff3ada930334aab1f4994c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40247562b4aee403ccbd63823abdd5bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d454e8353b5f15a641e035fc34b29e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c8ad65caa8b32ad12f22758614ce7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f9522fc8b327ca43e1b8ea8e89843691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45c14d758e0c5970a1ee853b17587c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17323e25689a60c67f81a1f6148c3d19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673a4b45aa6380f63624ff6eeac0d93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89484b4d79f47bebec6677df6f649784695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bece9df2ffefa0842b4ef9aeea12319696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9873437f3ec3045d11e54801c68a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88211ee04bfcbb63bfc2b5972a3250698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79244518704cb53f6627e66611f78ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a097e298262c8081930167fbaae17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28894307c1a4b9ad8b054435c4e4079e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5a6df1677820ea6d2ff7dade73ddf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8edf027d2b78546f9c4b0cde8582a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feba9a344b5f5e4dd5a8315f223cf9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01600609ff7dc131d5240fc42732917705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ad8f9a6eb818c36b08d91225705b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc8e6ed318a8f4d5ab5ea447589a78707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d905031931b10fb1e8ca0908dbe03d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bab81d3314eea6f5fa4e1f28481fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a0e1f88a0555c26b83a7cd44fca3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fa69882bebb8f999fe3f26c2111cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa9628e852fdf3b35c884dc3f53e8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f35fa562c789e65c93478ddd14876e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f22c21e5e87d255844850cd5e284c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360729111747c68d3f712ca2f4c8ec9f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312d8425fde78e801b8acd2ef587132716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837d87474f8a1ff09d617eb11fb4ef7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33badae2bc4ad0559ee6eeae5a233d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a858b78891c275386d27853dfb2cbe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea60f984b2c69845fcded671c109ca5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95974977e52467c4565effa1165667721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf8dec8aaead80345dbd2b1408fb6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f784b58d6cd6ab354b985bb2a6933723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04213c8c06bdc2e1f461ee6da94c2f9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48545228a39338754f75a6a81bb758d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926f03d56bf9d9134f9594c9af252c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17224c3feb61b7babdd30187bbf6316727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332a6d3fb906c76f20adcaf854a0ccb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597344788cd88dc556d82660a3d95acd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45f9cbdbcf84adb8d4b3e46a2a931e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04b078cde54ba19170571da8f03d70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d1023a5afd9adaf0310e0aa2da74a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d7a14fe1f6196130fce0573506358733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445043068abef5e0fee3d8947e7dd513734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034f02bf26eb8c5b7937805c3ff1a22735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e6bc2cf58067a4e049513af8e78f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53de4a932e319f749bf97a7f53383b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f468adcb9f1be0f4e9658aff5d330738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31147123de612e319aa0ee53f0c887ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac9ec1ddff925f3a50bdad1decf289740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eb6568a930357482eadf8353d3bee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f1cef095a0a4bb01d8f23a2e38826742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327c759a0cb704d37375466748ab254743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb426d4c9a8a1c4a5c0acddd757e1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47cdb7e5bc823e83e0da208e9bf3cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2193aec3e4ab48a8cc4286549b9f2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e840e89a5004c3022d7c4e806b054747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cc5857e09a69859369e3038dc6243748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b6ca329fe865fd049310e5e2477d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb11580c0190199a146c8d9ff88f66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2247f503cf45a28aadf2ac89e17fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf1ff712d4d577fe792c2d8fc18aa3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf52ac693f7ae16e2ce2975b6d110a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a730415a8424825536362fc62c2c3ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795812e79b2f3ed4db21dd62cafa1b15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051470c086c83038ba54f50c0774b44756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cfebd1166ddb6c26a275a79fc9208757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd1cac1cc12ecb71be9138cca50de6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87699b6f5dd0d3818bedefb2242c212e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866615993d2c62a0365ab8485d8d959760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f34d954bc68cdef06069b5b110469761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4905e87b0c8bacfb2ed5166e65d6e8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f475e02fbfb494ed897f5d69001c5f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6568fc0aeebfe0d9aad893f6729a80764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379479dd74c15f77beb8904446c1e3c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091eb7865eebb601d15de167d51a6c0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab819463ee6a5bd72b669452e58436767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839dc7558a15ef26c9b59f3f6c150fd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49ba68ee46578567c6e921890a8978769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d97b7fae9ecd5b5d64f27d33618f8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b47e359a54cc74c6155cae904e10e0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d5acf90593d14fd29c013377a93f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e16465f7bcfb4257b71f1c39cc67a6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd60101ee6c862c631c368c6b99929774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42ea36f253fdb8547d087637d0bc5f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91f17bf8ff684df3e9c007b11d2b44776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119bd47504c7b82d1ed35feee055ecb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a90db9da84eca6ca0edf8bdb9989d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4910aa03b77498983b35c3dae9195d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ba9ef0baf64b5a88fa137b8ff552b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecccf36cbe0a5fd76179ca68e25eac781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77492b0c851bd003ae916301fc2b2eaa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651471b330fb9cf3ae065644053ae4a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db51d841e79be29443c5e46d9dbac6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89f3e17c88962510b36843beead38f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6049861d6fa566ea9a086cdecf34bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e608aa880617b427d5f2e068ff1e5b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece08f17dea7fb7842087474da84da7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5a15a4e3f4a90cede3156d0064e65789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056c7d7a125106626acacc7536390cf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cc76a9f61cfb301b56887fa9a6be5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323d4ddfee88d868e338caa91cf7969792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b0858186c0b0f5377431509f3da0c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8b23377d192c765174a661e1971ae794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736951fd8a4b85957ef3d539942c49e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97156cbeac59c727d5cdb5a1bce17a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ab707f5dc37c15628993e874b7004797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fd8ad8e6449c514d02457841603eb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b3f6d662be78f77a8144551421287799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fef2309d5fe03071a6aa18dac822bc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163b54d453734e034e8840d2c2f6cf0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eb8d08235a0aad00b1ffd4e7aa243802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229eaf7e03a4b36bb799d4d40f9f61d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329c71e4692ba9820b295252d924581804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e84ed8c836a7a6146f48cf1eec28ee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72240aa5040b11a2cdeeea114f5cab806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b80477b7d5c1be272ae304f9b93cc5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa533c250865ada99240c4f1e80fb9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f81619462df508ee355a62d0e7bad6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1e520d2fcf7dd1b42551a01c6b4dc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c37de80d0dde9b1e63b19f06e0200811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f89977b2696e92f6de7806a2bc8e3e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae6594377f4e36b05ca90d8a1ec87a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0edc9692e19a0316823e1bda52c218814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee5a095f89ad0d6ece6815bc132f12815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e1fc0625ab854bffefa2ba16ecb33816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82699448ef8b68f8f117c83708ad06817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3110b96ed1824076e11ca0377aba08a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ce584f0c7cfd09d059ad7bf004ec0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d9a84818b4ee282fa47504ca473b5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30f62bc34cd040860c29a72bf940b1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81838bf9fd031ace23a87f073ca5ce28822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5430d8b09a80a908a29e709df90adc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead15425400a05dacda7a6bb6b25853824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a487481584dc74a357eb53277e4ba3f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636957d55581d8ce2849d25913d958f1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aac095d3b2f4fd154445fcc00afe04827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69340434f3eb13c6019969980a402f4e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6247d0a8db46fabcfbb32590840f9a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86913ba241879974a25d5f5b799c0f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75d224361f11417a7bfcc415fa257e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6e2104ad28aeb335ed1343141ea5c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99e6f7acefe0fbc25e5afc28fcb78f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ba1a41b4a2b7f397cfc21e6f1ef08834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28076e38b8f5e863323ee4bb45f37b2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6072902f9b9d794a15534963d78bd1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bf98e962b1ea057d92c5850a0bbcc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469518d04aa5860e30902f53978b9fe0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246d66f6185243dde4b8f6b9403daf0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366daf9f6684ce4c25fef2a5c868f69840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe262e43d5cb3289e0227ca95db450d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9d9474daa885106864a4754586edf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107700a0f450e9bd9b42ceeed4468993843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ddb396d52fae54cca445e3a1fadc9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf81cfc96997fc15875acbda05244a8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fca798dc12567ae1e33ed3e85cff4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097791137dc299df18506248ea6dd126847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594ffda525267bd25c33a17fbc51f1f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce77706d91131fd2cb87b49539ea868849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83cd1b509ce8e72658f628a3c1416d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42873d056c679e3852b71255da4be55c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27563c491c875409d6a04d2cb54ec72852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369fcafa23de9290ba55533e307a80e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983fe6b9dd664bc442839640626c1e2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9d9b981b01b4b5775752b658e4ba7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11f0b00ed62da023612afbfdef6ee1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4774a16b8d5a51f7f5b34bd735d2f0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251beeda8484307621d958802b53e3fb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c54327141d2898836e07a86c202b0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b629b1c4d927519d0866e2e0c587c78860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328d2f68e75baf700f554add697665f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87549335213b4fdde5c56a9961a758a5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d31e6204b6c47096342b45f4e6878863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c108f11d557e792ab97e31a504885864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3892adb525960ad72238359b3bbe77865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acbc4e2a411614b27e4748bffe3cf2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eea520f46211e96815860b99da08f7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083baa48065c7f4836588b6e858bb292868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488791e2a6ad2a3b377b608b621cdee869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7639515e2b143fd1995cff2768ced8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ea6b7bda0312ac818413583d4d269871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e288d8d128840580fb3488a70536bee872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dbc42eb9ffb42a71e6422ed3eb84a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba59cfd7d75a8f0ee8afd791d2496c3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45b0f9c0d85139ff76290111f2c743875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a773c0d241513720880ec4ccac9523876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594674520e9880c9ad4b27dba8256f6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdb11fd690eb49b963c58546ae317a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a354326c258a9f5a4fdc42170c8d65879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a3ae10d5e5fb8eaea9d9a962e3998880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930ee91c7cef130c812985da650a764881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f1575238c95135147353c3686db23882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86aad4f47daff3cbbd850d8175c7d0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fa16192b185d942e0435d4bb849e3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03811f54b475c9dc74164824eefcaf1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d4c9e8e0cf6de557bc50f9d8d9f0e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee28eacfab29a91979cb6a192cbc895887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecd032a7e95be7eb4205ca4c04991d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d327744a3563b2d5af6785909a1b4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0183f08344fefa667da25826c785f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21d1cf0056d7c240651827fe6148e5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a19dadb37d0acdf5a385cf3318acc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09e8fd9ff404d3b8c7f51d2c90b089893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11781696b845cc62d4d1bfd1cc8197dc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77a0402d5b36cb159d2b82f1c7b5bc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cebbf86c6c9bb643e7b2b09490e1a9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7b389dcbd532824e145016a404da5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7989520bf64117e5520a42336765a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca6591dafb8552111368ff1dea43f6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a1cdea382bbd251e95e905e0ab89a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8be3f62055ee9cb06062600b5a0fd1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df549ee94be6e0731acade34fc6e371902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab499aa1864df6cd4729cf144b93479903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395772df417e9b7dd1c0ca7fe887a856904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0df142995d007c657757ebd8234a12905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a4f4eb4167e17a19a10ccf53207f9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace5b2dfc6730f25bf06c9fbba794eb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783d855f71144a4a5857bb93c8ec18d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96abaa0753d67ff5f8856ce576a438909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b32b2fec989b2c86a1e55dfed59680910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdcec76102f7ad2d9d3cd3cef21f7a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf314df6a0dd7d482d23c782494b6e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579b47c6b29faca80a558ae2d40849f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392a9d0eeee664cabb2dacece5eb845914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69078f6974c6e721c78ac79776aeea915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9236e8b57eeb4b7315403fd53292006916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be1ff5d19d6eafd5eac806513b0813917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1733c4bbac783df213d07d85753e5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420073729ea3371a07f0ef5d6fae111919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76842a425f2d5b8b123dcaa4dbd57d31920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c215d065ee245360f8c3e9b74478263921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e308353538c072131434ae179c5ae922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaed89ecfadfb43ac9b6044eb591869923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114faf75f9b25cd7d4ca3c1a5b6af5e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629924792f6844b3ba90de2f4497c3f3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a104efc5e7dccd28d79612a7fc0688926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846df408b337550f3009995f9ac6fef927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013fff424a7bf5d89174d5c5a5b803e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6a926e701a536bfa678e4a3ab6b45929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace8e4f72c46ab8d0a777d0c929fc18930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154776e8ad5c6cad94ad8484decb186e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db21a47d56c5064fa6fb7202e0560a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d2b1da1eac51c9d1865ce1d0a4573933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890077710ef66b45ea9dec04ac1cb8b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5e527a71137845458c946b3940085935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daad7e8d813c6d64b73d235b1e9718936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418da57eb7596f35e2c3ce0a08defc60937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233857c0901fa808713586f3271fa1b9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a86d06ff5ca919737e9cf4b02d51e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739247d57547f854eeca11b4634f834940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008991120867c7d6fa9f964c988d3e99941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee99dd37d59fbf77927adbd8c1f7cc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ce77a62fc45db5b77d5ed39998cf3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccecc4302adbecc5ed7f311bb7d647d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaeef57589f80fb8fd0c28aa93a6d7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8f4b572a1893e00eee8ae6a310db5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971c0b33a28f220b124404f790cf66c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38968d7017e1ccc61ff25e42e83929948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46c20deea595afaa4d0d1ee3c09669949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160a395d55bfc2308f43d748a79be61950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015142029063d712910c2830d64012c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd695e9fef6c0ed70475fe3841eb9a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24ea39be8ff73bcde5669783f88904953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4292583c9a3e87c28c313256cad7b6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee012354c99ef7754ab6da94d2fe2c9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633ec43514a9f34656ad1d8b51c227e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0353ed8d79469cfba3962f4fed3b14957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c67f884bcab13875f992647b0a7fa2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4130b9a1cc9ac6618bd14bc1c3ee75b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437ce09556557aee99a4889008672e0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6c78d84436f135e70959f0f9e190a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10132f7e8ecac12645eb215c7be41d1e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf57eb94fd975cd9cc8a85f83d4af0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20ac984f4edd9ab4f2a97b91dfbcf9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c69b67c7bc5579527f67a6bca3f990965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05042c45eebae09e28d7e788f8ac7c0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496cc0b8331a3c752520c8dee2413b2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400841683dabc8de9b2be16476d13eb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e6989f93c7bbc78250172a32c78f5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2fbc55a63966878f683324b38f49e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009e6fad558b182eb666e1520e3ac61971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ba68fd30f2a3246e5142944a68fdf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640372d5a8b2ac2ca83ebd5257b3bea973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dcb847045d808f40a9f67462f1447974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024511eb07ca4bac3751bda9077feea0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69727ad5c55a01f7e6856e143759764976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63f72775396cee66ca19d6cd3ac486977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d95981853f90d68cca411712028660978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af13609c46d95d1a4e790a75117b0a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a31871cdc77effca73d6613e4312e5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86394310e0455b32ba4b3e31d499d688981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c5062d7102f1a009a9b47c5c8240b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3bea7104eb18a04121a0de2ca5a0a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da091b71e9ebf686a2e72e96d8e9de984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a6a925e230d29ff6f960c464242af985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6104b021c3ff542bd18a1c78f2504986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384d2c802049b5eb87d276c8dcb3bcc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cafc3184116ab426bbdf1d35d3b6c3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3a1218e5a159dab4abf1adfc1cc91989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c13fc6f8983e173e647738b213d084990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa309697cc9bccb1e5fc50a6e1b7a7d3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475ad67f22345bdca404a0b7bceb8ab992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52181ebb88d63c4810d48ed1ca9a219993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb000af53accca36d1c4bca84933ef994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a2f79a705214f2c308ac1058fbe6b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19391b75e74c332e3549cfc1c97b21c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c2a609b2a9f7428358db9251a3433997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>