--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6845c281219b1db6090ef4a4edd221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cebb7622b63d7f0d4ec820782282202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd740681577f555b14a2f0f3538f8ff53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe60cde0524bde5fca97a3ebd3b3044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172b7834ecf98d566fc7cbc8606a18a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1eeb4ecc8caf50c0e9940c167e9646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccffe39fffdaf082374049bf743b1ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0cb2ed04c8003731e347a2c71c3198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bb6cff225beb7b059683abdebac609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a3f09c0149ea707b6e9d5a0f14bc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433420a9268ccf9cd9e207e0700affb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100398cc939d426839f559aa05a8345d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f393c42799e4bf2f51a97d7da7ba4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cac0e251ae3abf324f4884ad9ffee914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810655d7b5477d53f8fc5713463f39f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86f926b3808efa47009ea9b361496e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053fdea99a6bedd90c90478604269af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614763ac1ffdad7f40ab550294caffc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61060b55afa7b0593e7e03a7b75671519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8375d83980931cb55883d023b0c0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d6503fb5a8703430ff82ece5a2bb921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad56c8edf1a7080900404a3109c5f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320e4841e88405fb5455f889537bea423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01148275263adb30d27ae35f201c27c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb847dc940ed476dc47323ba2fd71e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001fad27619fedb9216536572dc087026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e16d0566dc24e1a09bc5455946e20f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ed37f65de4a1a22b18010e7c5162528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a29fa68824d98a061c4afce2301a6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb9135505b3fd5ea421626f121002930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97683afbe6a5045d763f8898c83c1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e0275098227a0d51ac5f78239743832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb149097161658b49dd271b89a5d905333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6eea90218114bf6a6392ca2acc24634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffc335ee3a84ea3e1ad7f490257a6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d5223581330e8a19e30e1435b7f5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fa65a305eb82ecc280a32f864628437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72514732d70feef6f10f0c8ee2e0051238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75743b011b96c50bc5ca3beb1d4ae939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2b57f540395a43faaf1aeda27b1a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb485b464684fff4c8ecb80a84e7c1d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d39cc5d7f0f171ee2736d92d91b91342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37842555eb75657c75e58ac07e42a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9ca2598a3d775569ea9b869485e0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866595f1410766687038b9bf873711a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adbec2b88b44752133cb888a58676846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d7bf1a190c7951a8b62bdb4d8dc2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c4d9a66808ee5fab1b70f996548e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b394a3e5b70686ff41b97f99c847ae049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b02b7d5cc97b5ef50bc7455b8f1bf750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202964db8c56eefe746a5a2a79dfee551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2a01c0600c7107a826421b03d2d0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433b203554773d7f2ece193a1371c5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdb1110f22ea1deb85059762663c3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974e73e0d2e99d7efc193a2a2b47cb855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f5a66dedbafb899a26ba8999e096356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dd5ccf0e23a4c7d9a320eff7677c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ac15a8f6574769ffb9cd99d81c6e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec775e5e34f2aadfb37e33e111bde3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17cb443d08551573ed6d76e3d1222260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af4a9a7d7af750816c35173a354e8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656326bb14f1e0f49a7a647bb3adcaab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fb892e173ebec905d42958eb5c17d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9373ead29b34fd71b130c7e8f4928e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd444f3f24a02be8ac5eb1f31a3cf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0164d43ee51b2ae799d3f2bbc42fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc177e3de645b730261d0a10b9eba067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3e8dcba9a707f13ecce4d03d6f8e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635f93f8540136908e5f940557b815a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578be118c99c830d4946a8e21ee0d3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43504515e48d69a33c2d058f127ce671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc119a3350291fb2b193df266358d9d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13985837d3f0de9c33f138436c8f9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c28c59953c87c6683a99ba29855f1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb7a44af7751710bc29e8143d96fb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be780395ca9056c6798a2f2d9e1a2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d134f4f819a34837efc3db02b51c49277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f20ed6dff46d18b4d5f54a02f7cd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2993a1893e37561d9b69849a1770879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1948a26acc4be1776e8ca9899760b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3755e39aca785db6bf1ae7d6ed4ed181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147d451d71c34244937b234147c4af382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beab51071fcaa2954ba661179d8ad9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e75d05eaf515e7bab8680b8e83a83384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eae857ffc27556d02fe5a38f11af3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a47ebaec684339b4e3eb7a9d8441486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66b10636a25171a7c5a14ded86f0a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa7d47f873b72fa3011458318a60aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd4e80cf0be2c3986100e13e3670be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78acd6295fdd9421bf8bc6bdd7d4d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e993d6c894c6a117a84ccaa928d6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5476bdea5b040ebfa25051377cd7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ba9abc6af64ae84cff3b0b4d59d0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c57bb0e5de3752364ce0b11e7e739e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f832589c5e9d7ba2b88d3dfcf6ddb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2798186ecb9ce53bddda3282f41f1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc9136752e9383036a8aad9dba560797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8eaa516df907728992d1124dd854098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58665ee70ac3e6b2647b7cf8cc7b3c7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30206c567fa188de8f6a411432ad3e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9516dd33903da04d9e20e08c0f41d24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e9191e9158e031cf7c8477ce8708a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9002f97d2a5092e7230241f9c46786103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e16f8063bd97d08752088f45efc1e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae1df7e9e1593af4d1dd10800a8c9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc007975582e2054ca87904e857ad5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432d7ed1017fb0b5c7008a5c527fce7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ad6d3d0aabc1e5963173c16924871108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd631597577403b586158cd709f6f8ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316090da131ab071074e51333478fccd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f16f23bd39c8f8ae98a5b168670ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a92b7c9566bfeb7837ebf1b63b715112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8339a8662feb192bae6f077e13014b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd3e3a96934ec3278909f90a3d11a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323529310f28c42b86707fbcf0cce0d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54df27c60a28b4c2e997606a3b8caae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8997c3e762ec5afbd49aaddcc4418d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07541d82b602ddb1d184bc597a251185118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f825740b15facc73a61b3d5a303c7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855b896da558f78873dbc08bda9fc26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbb9ac96345b37af2d5c71e7eda8ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2f769d6d8bf083e1a42bc73414c07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18c694ee214ce66a94455ee8ba0e6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16fe44310b669fb55b1c7e03742f69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef52e2607446cd01433b9a432a5b24c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0664dfc553122cc7f97930ff69ad67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2919055a98fff3a22c77a59c284f18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff962f6cd00bff9f2d5bda993f4ae1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3856586a793adb6e0ab1a5b1311dcc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e991c1e8bbe4f5cfbad68d86bbe63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d0414884a8f0a6acf4ed891f0636c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2015990d4b3fbbf9bbe53ffb2d1118132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52349afb73d7bae74b2c7980a3c3f7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b30012363adb3186aa63199ceeb06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc1bcf62e01ad7ab24a587eeb63bd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b6f0ccaaf8c867067cf3bfb61482b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12665ab389b58034e63ef179591d58b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191e23d3eba3a082985be64d23a0d88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877a35ff706769097d6e37950b57f8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79458a4ef0a005593f21ac77a419947f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042cabf26a8abea12b8853fdc211b63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c2a0938cf8f3d0e485d0f430e43f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4358b91146a2951b0d6aa37f11dae8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17aa338f0c42900d8dd997cd05793a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fada989da96d42a6ad5b564855470145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188253c91fe7d62af0f4901d08108e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea8933a291dea99dffbca412a64798147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58c3b7d643889586c51774b122d371148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aa8ea41ae21f23e34bc9bdfe97ca3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bfbf7afe47a921b26a6a3a8390413150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49345fffacd77bf0efce245dd4fdd81e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77022af67fab39a811cf07a467ced910152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd05a9a72ce65ef174a8b8d855bec9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7d04bcd0ba180b12b958aa8fabd40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf200429833e46d57b77caa95e58cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7606f4f1a96748cb54f187a250c736156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c9f9ae67e20ea237127d08b8b8834157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537823ef58fe8ab4f18bf206e3e6d8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a731bbde9f9b390fd0cfb6355bd305159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd438ef48d33c80b929f381322dfdc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b30863214f0d76d9720f27ab813ea6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adbdb4cffcbcf2383075c460a375f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744f42ca95f9f5b5f52deabe4762c9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20554c9ea9ee29c06a405b48c432ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97788b164dbf03617837cae75fb4f975165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fedf1cb43b404ba1216e05eb8f79f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ae0dcbfa84322ddf0bbec9ce13990167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e607925968deba47052ec18f5b0053168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8d43dbd4edfe7acf32ea390fb0f9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099e4afcb4feb1c3ad1120dbb5c9e1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d875eae0e65061fab09dfb7b6e1a25e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079a3fa4066b7ee2f5d50967465c41e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf9742c076af59ba14dbdf9ed247d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa6581d9137a239875672ef35278c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180aabb7dd8be5a0acb79454d2a13101175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd976fdce047d49018e5322f6e2194176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae9c08806a4b384638d2a539d05a70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cea869fc3c112ce8966a4681d88fbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddb08db268013295b9d313354f5691179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3d9bf2bd3702f0a333d09bb3bd1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce2b00e2e0df71cc2b611d644c40b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df88ac5bab2f4838e5a1380942992182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5948361ff65613a8a349d47e96c401e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031b1f2297dead08a4c0d5ebe4b620f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18befb3b9fda05b34e4f881d3d8ee3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdd526c8cd6140e87e68f6b4cc157e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abab6252381f38761731fb7bb4b96bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1502f517c295910720e828628a572f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201882996cf881644fab1495c2a1f717189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af3c46ed747b0ae128c6338705e628190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720625df5b07a7b2f9ecf1e6d1f0156c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f670191dc53266ea749ab06c45638c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c181f6e2a4fcda090c4ba7dcceab2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a689aa1c7901f7250f9b398d47739194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf635dfb6987e8a1e56b0a8ac3ad2bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbefb94b5cc69c82986dde9b3397f3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4c71ad96690d772f12510be35b726197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437e77dcd62cdefd04ed3961346ee6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c87ddd67eb91d7f3f706cc9b5a1203199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4e3f08fca8927dcb9923cf5787950200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa145fda02402a8978e33edcb66e38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62693d5af3f91ef5f96d8d75861935202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923aa5da67ec9ef6f08497e371311abf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa112df1787b6106f8a52fb95ff9bd11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb9245e8d83e95974ce4411c609eda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908762bb7c8a0f93761ac96ab685bb00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9124473c3a828f99da292b021195c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5c6a09afdd9a8454bc1d232a6a5d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e540d3fc2ef86d4ff703200495b9f37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb612b0f7969240fa207670c26931b3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af10682f61d2dae18f8d7309beb4240211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70330335a9883a515247d678cd90b8c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f83577049d2c6e6ac95ddd8fe18958213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee366ce18bebf49bd3bdbba169f4d8c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3b206138816348d105a5674870498215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482391fa79323927576e09b5dab5a8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f04821befd0f0568ec16fca0ae3c90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6596c0a74278f1b53f84c7680793e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de849ad2430aec3628d306250bd8b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8b1596b7bd76b1fc38a13d90f715e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88aa035446a6b3015cf6b51595128f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dbb7e7327765e9b7b3eee2d8a963e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1496c07504126bd12b46c4fff8bd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2433717359630f148cde467a555257224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf1d33b1e196833f9fe47d8bc76174225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d87e40cf062ca81d1605990125f27b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94cb61c929ff8951bd92daff3ff24f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8089daf748eb6f3dfffa5f756727c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c91c8fd35f693beac96ffc668586c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe512cc2053b91ae67f3c29c408265b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fb667b85113128b1f191cbfe70588231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182984a75f1dfa34b0187f4f9d5b6893232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7037b7aac086219bd9aa4041304e6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d629d43e95c62fcd6e6863997149a10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751d8e84f17c535fb7af5d570c44d2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed18af6a38c7a0c341a5b354a8631e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5572ec963627445be82ea166043d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2602418e74b1eaa35886f50be4a0940238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feabed9f09897e9cb9babb008b1d26f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13681438f7a54bf14cb1754c2fcdb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0fbcaec44a0205a490b95a13d5e98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82af1d38830bb92e608c2308b94e010242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd87695840d1d7c49080a70fe9ad4ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daa33077cbf3999d7b9593d43563ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a4b03691738a454717fd95ba24faa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a553fcdd195abee2ac593eed1ed8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd3fcabc260ef4f518796b0d5be246247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236f092a2361c708e1bcdf8dc1bedb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e2e5ba2977fcc31671c3b9ba98b66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e918984b0c53a2201c8efd6aa3d4691250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af36892d4325caae5e959f8b207415c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98562883b5a8eaef5861c391e2a7217252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d43256521ba67c417e51019a863b2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffa513b3ee359921f4bed8a9a3a9ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b7a8e53803e796812b8eccfab3493255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81551fe7f5eddd43583b589a4429684f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda63ecd497c8cc644d13dc6113bdbfb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1190bd279b8429e351f2bf435a148b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acc681d821cb8e9d5482ed49dc8590259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ee2be9fc7fd8f52e642640e38c552260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda293da8ba0fe62c6c3d976c6b2ea26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08ba1513c18c49db3c655a1e49a543262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281f7d29618189d8cb45638e8448ff8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231552d885ec931319c17960eaa8320264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bc9bc14b56a3372c990418b544f99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6b827c3d4ca4c6fa8104ccead04e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435519bb114b6bf159e746e2be680446267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caf5f5ad56494f27b854b1f9a06ece268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72427db2e47267009d0dfa664b8e3950269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81ff1e6de45b1cca5c104b85a6859b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eafb1e5b49fb71648f34cb61206a37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d5bb9351efe38e152a8434a13990e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb89c0e797e2758ae23bf42360dd707273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe10f1ebeca5342424b52d9e7f59926274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deb6217fa31ba7bc224bb24e9b1518275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad773056304a633d6b617c1ab211bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3ad88fadca1ec4a44614126ba2302277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280cfd04e7009c9d7e2aabf6a387f25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed5cc2ce75e1675c1212767ad960af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ea4e360da2fdbc5a623e557b92078280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c1ea4b3d3590bed47df17907de163281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2fcea834e4198f5912c7e3d9b5e7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b7307122be538aa53ef3aae1fa1c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b429dd7ae56fc5bf0fc865fe15af2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911be4e831736bf054fc737307f912c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946324de5eb681307f872532cb189048286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae79968f0b131664821d63558c5bd27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8411272e6ec464293c1f0f66508aaad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047927b3aec5f329669bba62e163928e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25b5fde8dfceb58d2181a76dd23d5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c633f4f885a2e57b045ce7d58cc7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4de66f9b0baac98aff79fd971664f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f48fb44a104ee13408f001116656e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1782672cd22e36cfae59bcff4e9ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a7ab18d9f29f33d3844943560b964295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd79105852def859cc74ce44d86e3bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5146c3bf1fa59479586bbf2cccbf67a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956336201a01f44a661722fa801dd626298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455560e3c8baa4f4eab7ee12b426dbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95b096450ee76e0fb4194b8d00f217300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfac8ea9bed8cf28ca571fab379fb2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7265af39c126567423096a6173456b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0dd0e327002aa29648a9b8adde3d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257dd2c5704debb00b19fbc1dd9fa99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f22cc1282c61bac1668a30010a3550305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102d51280123365b37cb996329e882f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5f77ba75135b979548d1ba4d10384307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16087ee41741364959b25e4412da1765308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fe857bd7266bcd8484eae7ac274d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8798412bba2d7e7d9708bb1ef7bd0b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe5166f4b1e6a4815478c5e6c17f1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7374da504d72740563d873cab5a6b42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7cf00ca4f980d936c90272c32d3e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a06a7b02355e7e14832f9bdd45a02f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196ace330595c49e1e12491bfe65a35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c235254f6050af49559f338a0dd0c24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a62d9f7e752a56cc21f52293b85726317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73789545a0a7cad97eeff0ed30b4a2d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16e986d608f6135c9ad62336bf6668319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb606e70a6c6ffaf778e6a40c4bd5522320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667214cc143347fbfbd58a4a9389c72d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c466d6feac1cae414a581c1eedd4fe9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2b2327cbb309739314e5f365c4900323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220b12f6a98491a29c4e6c5b2d81d98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c28dac3b9287f7db968e3874d427e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ffb58a09b2084087251f0e7fbbb6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9335a36c579aa5a726563e600ccd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db4eae0655a88f00d09adbda817d8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0311162752664c88670979ee681607e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b979d8cb02b269b42cb6001a9f949330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58018981aa3b0e867e5f5268bfc2264331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f716bd28f4514f5dcd05e615670f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706df29d7377537b0e29b8c56a12411333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa59ca427dc622607d25fc560cded1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e7179fbf88a6b5ecaac597daeb875335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998d5669ddbf9c73ed7bf5557dac526336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52158d385498a2a7b559f3980a221a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1945c68f5019865dcb0c8dec1535af9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28d7b21220964269e46863c0ed8075339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55525c88996492af90192ceb8cdcb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bf127592d805e1593ad3bbf3e7463341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cebb8c56314bd7762e5d98896bb02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bc65751de7faeec3bc05a4017afde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ab0312fc0cf0912e7472b9a44f6cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cdad5fd901ca217702be276fd76d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f894cf9384f1788be5e7e5fbab2d4fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af51b81b0ba7026047c02579f5e72b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1dac530fae10e85e435b2ef0d7be8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1590d365f9fe980e9815dcb0e24a1eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405f13451b86d87bc15cafaa9122505350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66106297cbaf915c73a99221f7a5cdd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16130c08be14f5d7d2c38345fd2c2ec4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c776be69e17cbff63105662d48b8c50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef363447ca0dfee4ec0e57bed1dd96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee12bb8725f308fa77b951e42e794c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f99251005b2d0c41eb786b0381ed5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553def0a002608b3d7e5a2bd16cc7c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd7b3e135ebb64a09946d11b4b7619358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c752cbba2a4d2bb449d40b77dd8eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddd6d2a829a101bbf3be9565ce634d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc7c383cc027eb8ccce49a4ff9da38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a3006244de89da3443228fe13f108362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de332e0300b7180acc379e425faa86363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc929cf25da384755863b9d537931ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f860f6efb822ea3e07d00c540b4669d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359cb7e96b49d71406d131b75fd8eae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714570c7ec89839bea71e8d13868a7d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71df06b0a7665bc53509b56c69cfedd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb6263a40f9110b917997c60ae0105369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa522fbda5f8a0efe7bf82e6016ea5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7de7d13254dc1afecd27bccd39c59c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8180ea543554e1ec63e027cc17aeed7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ac97f2a64d43401b55f0518dab20a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69255f772359ac14469688a6d52beb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06147bc66f40c5b079e2ba25b73b1e0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ef8f3ed2c2f85c741abac6c1bdbed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192356360ddf666ef212e93702e2d5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7a680d00c1c68c59c78e1d0fe6fb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da10b99e09422d515636bd7c4aae55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bd80f8363a95345d13eee04a06b8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5036c0a39203b8e3193448f4c2b07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643cc4876c2ff355befe9a1ba37edea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7aa2b30e0940ddce69c66ffc6d8fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240151364b76484ac91cde0e44082917384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841700cb9ab492f2a8a54c919d2b1f20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd74f9a462b6171bf9c5ec2f88a6b3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a686786bba78e7fd586039fa971ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2527477bfe7793d43d528c6c9fab64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ae3632521290777cb9e453832ff00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228bc130534d5b39e64455c90b36fd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a052009d3fc6e092cd4e9007b1f936b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57393e67c8d908ac778047b1c49568392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af896b09a410c8e029ee13bf1f70b2a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd3508a3a8c54b0592495ad06b7410394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b5360af37b95ea1db8e3f6934d09a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b58058f990bfea48845c1f6f8b308396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05b9916ca0402f538e58d3339ddf4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2418ae5c4decc9049d4641312f55b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0839be5f95a58610d520b13d70382399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0c7f5eb4d3611f7b4a0f29cd36c3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81714f5fae4f6ce295b037d360daea73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae169f1ea11349c0be5f5777762b7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd06c5c6619d24f33e2959dd02b31ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00a551465eb12662c2e80f659aa29b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e539e7e3e949ba5625ae33cbe8946405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf3fbf3e628bc962d3c3fb263d871f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe560a3603a93d7e18814c0f53b74e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093a804dca4df8308ea27a51a8e4e07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6ea1213aa4e7c73806e9aecc6083f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a9d7fd486e9e6c2096d12afc9aecc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d007c3bda1fd0c07e8ebde30b169d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1b4fd339f456665cb481d23304f00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fba751e19f63aad9224ebcbafb284e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63207ee52b09a26faac647af14d6369a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd7f82cfecc7d0fa6a6a653e8e78b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc9d69fa611ad53047381388b40e8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3b2c7a749145ff0201e8b14374017417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32bf3104eca47d0930537d42e01c86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61018636859ace9b06a162d1ab8dd7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77290ab13652452f51f9f63e58dcc36f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8390a9df0c3fd2b2a18998389b02c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5abe6b33bf32fbdb3697f2b0072c32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821260f917cb7c189feb58745f7e023423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd0e3af7bc171a7ccf4e4c8b845a1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa6fefd34135aaba92d2b37aa9b24d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011bcc11fae471f319772c0d2d4df84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6101b93877b690d7c48b86113fba3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776cc22f53dbb9b792d419bf37bf3d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb7d268ed211eafa0f121ab9f035e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92624b5e15bb1d68e77d1beb79bd885b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3dbe92563b65c695f530a884b49e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a05789e254c0762e5662c0aefab6c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87115097982766242275ed848cd024e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06e37bc79193982e29fea68fea80f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc618e13429bfafdd92a13b562eec16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35806f4380d3078447061e2a8897113436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3db47c797108d787b00e23ecf5ad74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f828bf7407a3c9b157996c407fac3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f305da73d9ffed5218cfca04f68eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cfaad34193714c62f459f9279a552440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77932eeb086a8be32520fc3fe76c94a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5a28440c481f006b09bf70666f79b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d18adcbc5fcc3571b2a827084c5279443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ccc3989b931a2f0de14d8ba52ed02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162ad517a9428a774302b734ff67724445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422fb30fbeab626911c87bdede046a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c92a720ff130937154eaca40799245447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810a09ddcae6a6d37e7138e40355eb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c48c2fb69d7d36a4ce30b1ad2c89f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbae4b67893b1dbc0f82643cd9e525450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbddcdda5b14ee7e735826b17964fb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc77e1a19b643efc6a9a32ce2d79b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df625b53c9c0b88ae113a09a6b863e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46e60e010b23aed4d43140a0f8d149454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b7cb4dba17214f7665d35f8adddc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fa16cf6d6e073a90d8ded90f1785c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea08f6241a66eef0d50736e02ff14d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc34cddcd3369dab6f77e89c964557c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebdcbf8797048950a117304e7bc231459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef998201efa18ee491e09e77a0eb650460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99836ef8bcb50c6b19f3ebad5db9e0e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade55eeddff8d28eca0e36ce7a49ba24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9296d2887d014f52d479d58b36dd70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d837b287f6af371183e0e19550a595464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11367996a7ac36d8251f16ac9e86b768465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759a5cdd42ead39a3bc3d4c811f6e34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45a5c8619bb2c43edf327b3910963c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899b57e32222980b23c8a0873cf4b1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9342b67e9fc09f8f3df199cb3217310469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3c4e52d7d93e742dee790c8993cf7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3826378a282798d6de9d9857dded6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35011c20a94cdba56849e90a097ab70b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26df09430ad033f9f5ac26422986c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca2f7989c33a75c8a3b4a3c6972145474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772a4068104597e97963ce02b594ad1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad2aad930d72577bd0a60df9667abb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a6d3c3437c8309eb1e452d0a09d8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6eb030afeca61b4eff53c16f9a34c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201e583f009a5ed73fd849639850771479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb559e2bdb31c213614ec26db2b5ee9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035f330737c8024e69a36434c7e1343481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519f6e736d1cc81031283b2444b3b7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f84f342b85f754a3c78921d33eae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f3f5500d8bc6ae4fb832e297ba423484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cc65012eeff05537f8b94ea9f6806485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a890d91acc6e35b93f70a33be9e29d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cb792b2aa2ce267516d129a0a8f5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eb072fad1ffe6330fb83e8e9febb1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ef142b1fd46743def99784115b4a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f93d9aa7beb8b555a24042827a595490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198b798ecb71796e125ddb7c3784dcc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe94cbe4c73e3fca5d85ff8f2f3a456492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a423839e07d951f60465f6966e572df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249199e521af611868203e9a91ac2942494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c21254e218e23d2733aef55e7420c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21e273992265dd9994a6c3e449d550496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108424b4aa550bd5be278f63af3dd75d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33674807a14aa7eb0c43e0be892530f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed25febea8614a1ff7c0205cafbbf6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882703f78ceacd341ee31d1d7fd71fc7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af84c8329834eab5e133c3cef42a16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1986e97b0bfe2aacde7c4b373f9e59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8683b69a61cb7256bdd38b61993b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9b15bb20c17c61696969bfb24131a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b45e0e196ddbb85a7b2d92740a3793505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18bf8794c61d96600ae71c5adab006506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882befffe02ce1afb3a385a5e19ed3b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662c82f05386eb195aabbd5a9ec253a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bc92e41827b880b167656e41b33f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7273695bd5575798228bcddb5ffcf9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8027246c9cc5189cc759436355f31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7c98a41fda26a0269951657dc5f81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972e1de54556c07d8a7cc4a41f47c0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e53cd032c4a20c9782d292ad661438514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa3ec0c8ca936445f5cdd713218227515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884aad641e4604d5aaa71f1076aa9e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73120fdd0385d6d59ced96fdb44ca7bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e3038e7c1a2b2db42ee35b60b50e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3482fa117dd575c6e843780de6033f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cd9676bd1823a0d13ee6e9c86090c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841822c5058355ad4c53758dfeef46e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9cae4cb7e5c9bcd3d4edee22587b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bffcda037a15f08bc8a1736871e6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44b2ab5f0369ebef4164eac6f209dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28c149e5745902484e5778c723811f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98993788dd67b48da1a79a3efbea5d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc67dc24a248c9ab770850cff0ff6cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f26286f65e2811108436408eb22cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb92f5805e1a1d3012d618e3073227529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b42cd30d5f719a79143216af049efd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5407b650831f315275e4ccb13b1e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ad5d586b0d9bc6b02e5903c23a3dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bf01fe622b69556967a09a950a6f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9e2749c4bb9103126674bb4be5805534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5007a896b2f22f2211c88005a7bd9b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fda56b4b4588763089559bb5d6e4c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519247498e130af284dbdba5de22b72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520df700da30cfd1e91787ad16d7f896538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaff77b95fef387a2904a13f1f89b74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f06971d1861bd9a633fbf9c4b630b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de9ed26bf52df1031726464704ab0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045e00e0d021585d9f5e49332974e57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d70cb0d9ab8518007d76f04fd6397543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771e9081328184aa932434d76f93078544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419a93f3a8873cd680bd7b9201518f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237b42b17dea9c7981e8d26b5587179546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037b6ab362a679d5f1bef2f6ce94729547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdd684b1bbe38d01c2279604579064548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1657cc5e00113d793b587a69ada41d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afedd8b074460ed6e9fa2b462de606550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc2d8c2e30972a3c566e5e7f414b92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d436cb396cbdf165f25c9ac36bb679552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c70281d0a1722d528a7abe7b2f7772553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a6b07cc4f091021f622a0beae1ac1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380eae85f48d0ff30188fa54f591409555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379568fb7022bf1c1b968a044e7db304556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f90c0af0f71529f49c94afc2fea67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b021b6ba30cafdc061285293eac0a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5a0f0b04c96560ff15fd7777a8de9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef609218a95ac53d70d83873cec73a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d21aa37c872cad838b265f2bf0306561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe84e11cd1503437daa86352a567e22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015f955be34367a5d4a7e119e38df8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35022c0d32bcb325a8994f763d8d63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f42acf52159a2dc5b5c4bd4f94276d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001930e346a1c99178dfc0f4074fee8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b77f84b35511804abc9e66ca4241c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef2bd7abd0abc99fdcb7a2c2d4e4a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b0ea8e6818ef656faee3a60f0bfaa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d4d407b6438c02f92e9e5eb1d499c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba00578d516571411fdd882498d9b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd559942dcc2d1ab0a685b451b25cc14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bf1f4cdd9c7d9e55e8c364433bf1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adcbfa1ddc8b0eb7182eb395ef306c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7ef2cd4ce16abe0b133f8ff417af3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff3d43ce9ecbbb0d5b5b7434292295576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7b385e62c55c5fab4415f2e2564a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab8e74bc75487b14e600e33e0aad20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0b247a39a0bf1db112fd806836d90579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6354b3727e41a2e3138f7955edc12580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9a365994d1d5529b8b367e52ee270581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373882010125e64cd27c3221cfaa00a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb32884d76f7d6e9375b226cf1545f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49173f9f17bfbae732e9bca767ef80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cd75ec700033f75178fb1b5f2ed91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36958ec670da20740a608e6518b85ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcdfae37edf20216c4b822ecec3cc4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a2f44ac0924a38a845b059e054f52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b7401fbd7b3b229c0e9683b44833f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af3cf79bd849e332e94853aa287b95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f838f012557a38bccc38f338941afab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3831eb2b0a7ce67472dc2f7ab2c8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cb42017ff56a921365793ff3c0d34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f2ddee82cbdd11edcccf9a03566db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6563299317b5116b27dc63cef31a8cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae55986d15fe7591f16c627ff88492596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d38be123d17e9c76256a2b98a9381597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a806a1b5f3f0d0fbc944ebb08115ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2a889bb277f3f2dd1de022fc50be9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f37556811b132be98a32390fc98afa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987147a22c96623d27d13be6d3f0c15e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781681844b14517db8ae8195ed89e62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f97badeb187da01ea7cfb1c69bcd84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569c9992c4c3b76cab33bd4743f193c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6a8215569ad5da7d075d8fcf9fdc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76589a76e8be2299a9149a6aa2fb4bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e3a2c5ba4b376c0269204456eec37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba30aa1a67373b03cb685258502cd6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e5117460c3a9f2b5026d1e510afb2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf7b71acecab2234e651452518d2aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e7ad82eac8284e165caaf27667eca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c338d8f7c80ed67a580ba7fdcf3661612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3a28832b2a73dbce939b570fec082613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b86deb38cea24f331c56372c108f81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e1242c8af71e567748a8a1330d58e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22e97921c0dbf51d6792b2b9f8f1f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ec6ade760dbb5354bf519daa826f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a728893880553a35816d8e9beb62d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd35cb85be77d67cd2f0dcf040a24b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60356c39bc2683ce0f67cacd24095baf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4793a37c88bb2e74f5284c00cb930621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3645a0742111c23b243652b6b95532622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc3530863b35a90c3c1af707df9f25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca125fc0571d98263f9bce94682c50a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a38b922083c79c2e30634e5dba618a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b5c96c1e53bc6e1bb72729fa8c526626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c33d46fae675c86a1c1a3cd915484627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18c4a7224cb65c4714790c3db0115b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab56e28f6ca8e368ab3fd91028ceaea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc930b4f59a6015d50e8ccd6f773d4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26b7823bc6c93b137b1dfdf8d8c041631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1010080c90d8ff86e5116c64b4f23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41e84cfb5869c4096e79cc3c449a9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fdf4cf4c083638e2f71e0a4ca5373634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e605458291afd752330546691b5a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148584ac1f2751a7de69ba86b6f31e28636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd34cf26c70db16ec45a4f6930a6a3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1f39b736c77372d1bb9f1588432b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4c3e334e9ad9d4d30784592381d70639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb253cb4d432fbdbd5a0410cd120d22d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb063bd27edf7405ecfa58a7027eb62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8d7d4ce469c70cb7db53b25e15971642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35e8094728891655393a8de2b7af19643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70de2867c429e325747b98de2f9bb8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee858c2b03bdcccd51c5b272a4c48f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec35ab158baed57bd75245060413de1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff1f9c1b80a7e3125f76a9246860ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f56f5c30b199402072af43d4d68d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17e64c4dab0bcb95b58e2df52584d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b116db86474b2f6861d46de7b64f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33af818ca2fa70e20fc42a718e27906651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30440b69a6c013878c31e540e10dcd33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cabb20343bec0f1c571ba7789f1b54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a653c77b2918391bc24377e313cb750654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3bcbd13e6eb9d0db4f721b8aad581655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3344b78a676a4493914f49ad63e760656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eef08d3bdd71f5a30f60d77f275113657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f653bc3e32358c564bc24b275c38b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b6a1afb07b06187b9f0add2a4ac8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3851ae3e8238af1d05a1fc8d55b0312660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a07915de660416f5c475eb68cc56bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1280a897ecff1d5ced40d4888ad757662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00121525ab657ce7f825727c26efb348663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047bd3802237e12fa311fce8aca29d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d0e999b8575084ec8588e634e13f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57424bb3220076aa4115478d4f1d571f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecf8fc9f314b4df98575f67f08e9ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9102515aaaa5c08a169eb7abeaa48e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b65363e8a7f37406e4ed5b16606a6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1d0b33805973a73b10e2a8228b3f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ef874bc01e8c004380f46bec920d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd6346e7ae643b203bcfd83aeb37c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a565d3c797f4a58914f8878a31dc58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ceac830865b2f5b6d47ae74889ee2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d853455987b43f0f91ef62c75d4896f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1d093fcab4d832db24e342a017ee7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad34a1279d7545346338a7a02f47bb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0970fa94f933d8993073cb31415e14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba3afd27a680e4ef91695257479967679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38e38be3d8b422a46a5d70be035589680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c504f3f5e0000072daebfe7833d88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc672e26f3fcec7ec990cf870961e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf86499f4d64ee3c481746d3a342f31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4f8bccb8d07f0692797d030d3e7c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396652f21f02c5082549d74f4de04e27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccec91c65f3076cae1cad3ce61be1f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc96617bb6f0f7b7bddcac24a2c9e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78049d5fefc712f905d4ef28a58c81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56106b786317005c67c141d65917f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38317394aa17b5c0a71039e8d0e254ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f93b9043d81988c383a45ae8f8f358691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeab3312fa7b0c8263027cc4a8d006692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7e6a8d9aa34d802bb2a36d3b34ef9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07f93c7e28f4e623670f856ff62b6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda63c90aa2056f88846b198a6115df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9babf3d2636941a9011bd0b75fa7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5e309a9d3f7d0e4dd546b3528561b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a888444987b96b647d5de6675a468e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701d8939a70de31d09806b354eee483699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499072b02f97d5a7e7bdfb660952c32b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfc91fdcf929476f357e71a721ba11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8178cfa581c8112e1ad3fdefa0b43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59f9a1c86ba4e5bca20ca0b87a9f6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a8a58831a0a9ffbefab564846a7c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7e1763d942fadb5a635dd06d740c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea7e9ab4cdd6792fe45b9d9ef82091706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6210445eedaf50550aea67b4007f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845a4f832100c9022266c79ed498e05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495c805b40663dad9eeae0d9b5c5851709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4982fcb99793e878686d6d66e7bf8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376828b7568265824a259e6840a7cc6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1680335bb4858820eb51ccec43ab09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6ae7cd6118a7975a3afe0e281c8e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e74fbbdb9927f59ea1204ca3e803f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c650f0d56e922968b18e8cf6906c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8623991b49655071b240d864f492d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99844104d255c82abe74e79202b63351717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212d9d6f6d954f69b97765291028da5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1e0f4224917ca2cac0bc1f0fd9e3f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fff597d2502b9604d4dd5776fb3cd6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760b584d71630c9264b4f212f195f39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd5cf00d6af5e8f6d94e708e694c5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f18cdc96b3b11ca61d1833d1b7eaf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94975cea12c6fa0f3f8b02b741349df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb63b2f831b7ae57b80f19a795dbc54725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcee5a8bf84ebe842689a9d8c7e8b61726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7617617464978105c033d2535d5d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4a3f8c08756528ea7238418eba530728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74730d96a1118c581cb66c959e1b68b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347c8ac51a330255f0b908b995c6f6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2117874d32906c2a618460c5288788731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0480d344b926712774e01fef0f958a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee392a9b26041aabbb1772b10bd4229733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff55a00dd2adb053655bbdb41de8782734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9f1ba61a1446747cf39c075089a15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc23c5bc1b3ea9d918ac5da6ff6955a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b7491a1f847503e8c4886d70db25c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29101b5a37494456fdfb4005f2fa1bbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd80689391b91d2c140c2c6061abbf5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088645fd495ab731cdb3a29f822b5b29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaabc6cce882c4264686c2fd8edd8bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab341d1788f5a8ab4480a0dc456a8a4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040b1a6244904575c9a1a084b55d47a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da08ad46e2ede06f4485f98b14533f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cecb74f53d846bc381400a28e23617745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b637ef45d1ad02779bc6af39157b245746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6618e7761c809ae81ad0c374c5e88d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466be4455335941ccad3f13e11f5e24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575612efa0c9ee1488b1fe22b794e371749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c48794fff41c1cbcdc5e144d316504750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741950589e5a2a2016ece4bfd172f25b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6db226a0744ac81be230a39177761752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ee8e09701850c6aa04ac76fa26010753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189f75e22924163db5a94749803f46a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e151341d7befdcaffb7ec390915468755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f48b3d4904e364a11f75f507c6b69756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a7c6c317d61dcaaacfcefd5972fef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911b0654383d9d1844eb191226728ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64713ef3d788f4ffff881773e0a33f8c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954f8b88d757c589a7b2fb1940b4f2f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac89d09c499d00f0c14179e535e626761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d725cf83d76895c974deb95e43db2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41515d3217857d8e491092e5607e546763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8eb4f4a3a2ed47400b1119e9bfecf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437e27143b9e2ce040196c79ffe6004765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa53ee6f162e2cc4b86921402392e32766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533c1e0d39e06c5e8738df7960f9d05767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830019f57683fca1479ece9b298c5f45768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e90ac472d927eff0a0120071708bc7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9a46e856b4d7ba55a1ae1f5158656770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f047ac43a6e2a098d812a5746d7885771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f453334851496fb0a3bf8dd58e9bdb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9d603395ef1d51311151300e775f8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e115812a3a7c33cda85b1a946cf1f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7fa7093eac6a7c95d98123b3a3a7c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4ea4b16de1c2f8ce13c6d23f51687776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1aedd301478072ac327d23497c47b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca278a4a17d0f2a5845d3378ba5d2dd2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5b1da38cf8f3b1b9c312fd0af5f3d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2779d27c281aaf8586ea200d6a2f4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ba3435f3daacb0a916a390dae9a89781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867477fc73a254516ea391139be06e1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db68c98f449bd70e980648df6260f1c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e73dbb3aec686591d85d6b9a7032784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be559620ae248b0f5a7c335d05c67117785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914f2b512c9efd0b832e6e5dded7488786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964aa41972519d73c56d472390637e98787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d1331a173b600e46dd39d4d3416bf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cea438b08c6a9122edd983ec85b4a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b2f2f05ba9afd0d41875c1aa3c335790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f34e24ee550ae2ee4d541243efb362791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8162d5ab6cdc2c25276177acea71d95792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0e9c68968934ae7508f942c7a5e67793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd0e2bd14369828953e8805b25dd78794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aa122abada2b93a1e745b4836cc4f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810b5fcb1cf82fd2c86df5d3fe00d97796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06318db47b581d74ec7725154aa361f6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f7cf5ff537c3fda2221b8ce265b43798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b11028dd414b156efb0b86d4555a3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fbf5d789a6f1970b96bb9abae6b1f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768a1ff2ee0407b590532a744fc3ba6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3cd49e0cfb47f74c4b40e0aff9954802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfe97aafc1f1e89787756cf5db8bc8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3fa6071106ae5e816979f6fc1a08e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382e7c316c18b57394e1e6f8271c325805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b160f64f57dccfadda8d5274d80b9c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff787eb40289ec50e6f29b506be0ca96807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aa620de86f8c78f67e23e5d9eed9d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33debf5d469a74cef950ac9307222c6d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c9b0f791b40ec00e319bdae5aec38810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87ba8eac62eb239756f9b124ad1e77811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80f65c2d7001e57ca007292bf5aa7b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0063d781422a5d616bccfa3befd501813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162022e7978a0751fc1e61d310449e8e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332893ad85dbab26dde7153a92b0e94f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537534c6c061ee7803ea4f3cf2d12c17816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b54d5a00eade20fd6aabda035c3bd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ed71add0266e20fea9646d57cabd6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909ce216b0a390e20cf91e87b84ec40819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa02537fea81e19afa0826c5bf6d62820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817da79482f035a101a68cc95dbba023821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05e7b22bc8e4c4c26e5abe92ec1b8b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f43567ee5e393e8e2fdd50036c1b5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd888288f6127bca3597663cd7e3ebd9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7a7220a1e0437b3166e32903fc0c1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04301431b36b67d45e234049c8e35b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2a14729d4aa10e71097ef735b81a4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea556d5ecd5fdba5ee8f768b1c0db7c1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9b4b4210525024408828ad2b5d049829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f604fc4e8f2cb1395b07abd89742b17830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537521cc0f1f255561b0eb05e962455d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5830b25d60de612313fba83fe0d2c3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cce711adb3a2cc644a802e8e9c942c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676433ee3809aed3b08848b421b0efb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cb500ee165388a9b175e42239f058835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4fdb407b5f3d63d67a09337841f5a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5d6bff51a3835fec63ab15586069a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f968bdee31043b967236f6fd33c1b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbb0975356aa331e7a07993044313c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0b8d552e10c7e5ac9d9a1c152f809840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1725919f3e60dd1d5a40d0c0ff8833841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6cfe0be0fedc141b476c7d2e195d7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c54dc9fb4288f5cbdd0da59999457b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efb9dfcc1cf56e8b69a78d913e9625844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196165d4f61a192f3cb4b38ae3b1de05845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eb7697451ae31550c283eede8f5ca846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633adb8d98cffa041a4690c5e15fef14847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905813d1e6704bd681239bb37be96cb8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf4fe2c4f68d57449929083596c07b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8cfcdda67381d2cc12b78731cccca850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f541b317918b72bbcb949968d676ef851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b46978c177acdda32b8d3bcaa020da852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232e5bac554ba268422c4e22220dbf2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0717cac303f34509eec50f8a805c0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bfc79381d1d25eff0f4b85163ede0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7575b101951a4b2b2505331b23bfed856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b0e886bde35ba2decba5698a35a89857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a59073c1d8f77e0cd8c21d0ad490c8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eceb12005930b0a9bf44742a5dafdd6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b29357c91e11b050738004e95b0fe860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3b62af6b0436458377b7aea9fc80f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf429b623a30d932891c4cd7a25ac3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315bf28bfbad61e1d16daf338405585863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d59efe420b46cc3d6fee567dab602f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c7dd137c3dbf6dbdcce0e44dec5b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6d455d39956f96a8b7f42df4288b7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b7800abb3a2196eedc6842373bafb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4458596d9133180886805ac4101983868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d365c93c2b04cbc06282205f2f98d79869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad62eeccd30ca89e4d8f617d513046870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697b69929da889ff88c91a9a95f056e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198c055520a498244baafbfcb661b90872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16595f946d2b9720f402f84a59b6e76873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e074b0f641e540ff7bf5568a490f5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e707a2813d36e4b4122e9e46cfb3f1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e590bcaa203ffee0f63ad7e282345876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcffcc6d144977bc06beabf01f1eb5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cac03910d8b280027ce5788cd5741878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721c96bb485a5694bbde20850fcf2ee879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b7ec0dfe533b69bfa99b94557dfe7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19933ec2320a4657849eed1bd9a0378f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6b7e67024b171d9c1b349b82cd8a7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04236b10691b08715b4de305820570dc883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9a38fcac2cf424f1878949f9ba77e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481cfac54ec1a1f87731a2591dab804885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7c7adc1b835715a14d615eaa83249886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2434e2ae8af74ab61208b39cbcfe3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c489261cda3237a80dfb43dc3b8a109888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fccd4b27f12e8af2f1352dbeb6e679889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14f6fc455790ccf984a60141720cce890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d647234378f74a4a7bd325c2a99d695891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f24b9d31e3c47f5826c851f288c09892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091ec4bf5ad45c20909b79f76bb698b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387a0280c232e3e642589642050ff7b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0239d8d08de64ef1ae9251e8b78e37895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76270b1636b23fecaa80ab376f371e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bf953fcbfe5913b30dbcd6eb997db897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec9786cb41427446bc0a5414b454a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e718e2a727c588e733ccd4ef891fc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8b5ef4c9ed72c575a01f6f0bcbfa0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04f8da052470701cf37a6429b5d5b8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbed5c98ec391d216f79edd4ef021d6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67429dee1bf7902b4a019000098811b0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf094c5d79f87c028b8552148072eb6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52e29304514276a22fe466962d582b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74df23630e106859cfab92ee8d3884906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6b549e33773586d484a5b1def804d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe57333ffa69e7f9c083137a7640576908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860244f9ba111f99d10f1ddb8bac1dd6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e47d627dfffe31912f91fe191522e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056b48a25d2e2f75f7c421906a32477911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaf0765d070358e05abc72c3cea8bf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c7b8d83e7919504a34e957309a0ff913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfc69ee3909c37743da7b5707e3d85914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5333ce971b266f6755fe88bc98b99915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ea69304f44b02bdbfe3b80378dac2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fea949069f19eae8148a102e346bf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e1e82d94e8e29fe634732fb738cb8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941c4a803034514dfe8fdbbb3c73541919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff265f659e60972c8d6e6c5e70e05946920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fe5a33298e8cb9c7ecaacbcbb8bae921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239690500fd95a0f3990d80a85feb59922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e13dbb18975d7fa60feaacad6e6c1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e758c16d787f876e8bfc057ae1e17924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083e9918819740ab6a35dec43c45e8c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bba354c65bc3f9eda975b444975ea926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc95494ed1858638e4be8a0bfa19caf927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d40b3eb43801384f65437a06ede95928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230b2ef04ed78d0bed10ac2691c7151929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdde49eaeb55634ee0c5286dd7150c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb55fded94a58ddfa9d2817c5b3622b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d26260fb6947a4d7b699dc9ac323d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f115e7961cb69f85c7e0b08db70fb8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cbe7d2bdcdfea0312cd12cd74aafe934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3dc762c9e34cc07569b32dde70deb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2864b4123a8200be8956c266c7e9dd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff08704fa530f5dcef0f6bd728ac7f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7943b6cbb08d9c51d3052c14b6bb2ae938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42db516adb6d2645dbe40a7f988f0b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d0dd3c10e249b1f197b19dae35c20940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33eb563018a8b7ae144f6462621a79941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f687393861d01f39da1ffcf387639d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602ae3af782c83501df3b85e617d7b9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edad8a6db462348401e016ce250f399944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7582c2e606db9ac25de9329309eaa945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c35ac9b78ecbc076797d2c3967012946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86861aac412dc50c92dc7e125f54da36947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c737c4a366637845a9d42315f4daf10948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa9cefb3a1d1815314ba230cd9257949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aecaaf093420be12c2b088895bfea3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fef11aa1c701e8dbe0c74857b11499951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf6cbcd0b05171408f7f4d96be5e90952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7c2d4cd60ec9eb7d4e869543e2f84953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d442201b2a311af6c704f51ef0c034c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b3c9eb7058f05462a1851ba559e74955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8277573759bb0ad8970f45d948615956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81941a0f7622be0bae3d6543eb2eb896957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cf519c69d6b945e5f68bb5dd873de958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aabc9d1b8961a63afc19d4f011efba959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1def76d4b190cec52e34b183ed0690f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d54aa1e898d9db55e42f28b9e19f59961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560354e699b242749e3b12dd4562a82962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6582dbe5102e2c6656e84811194a90c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4692237ef26e72d535d3e688635c74d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a6fe6c5f11f1bd717193e57873532965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c0098a20d13a917ee3ea352b2791f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa237e119e7626799b5df0a31e0f53967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da51fc7961681b4652fde2b2f028881968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3b31995589dea6c880ef8d86a70a6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5b4eeb618e4593a1fb3400ee93bc3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d6f8d5f55009db6b98c0be5bab402971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b57540612561a33dc6ef9c6a74e29972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e512f3422bcea0e74be1078fc8abf49973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d090910c1a45c3f251b3f2bb8ed9296974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f28e34b32179c772a1be5253d5b69e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9629f3f0f327f7a0341cc78b53a899976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c3dff1f0c4fc6ae3c1a34ca29f264977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e876c6dbd0715b7af97df0bfc56bfa0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210296518560c10cd019f08bf68aecd8979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f21116f0c9c160d754b1bea37f21f0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eed112228b8b7e07de4791a4eac689981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d70d4a6fbbfed024b00f1518056a40982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79fb54aeaa9d4dcbb982f7f9c49397983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd802e0a8bb492f1529e0d4392885704984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316a8ff3f6242583a059fee2b46c9c8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370fc75bf9ce3054aa04868fd3de950986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a970bb27d0b702076cb2002eb0637987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1d16c80dd72f7521b3db9dd282198988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10f3c76b0b7e513c05be06aff3f67b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105a4de2f951f108c5449db1d5faa48990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada826ea7ef960b0a50ddc01c0d903d2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b569d99c02ca3274bb7957ea6475bdb992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a2fd28632df224163dd7070b89696993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bedfb5e8c7cf55478971b7d1da4fe994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2517a4c094dce70fb7b5bf507cd6fd995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39e8e18c712dc13d27793eff8fd78c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599009cfe85355fc0da2b7ac64cef17997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58f9e4d9ed6f7b01643ce860f1ce8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d040f1c7bf4e6c692a457b93836b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457a0caae6003060f4d78804b9092103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32f637f04ec2f8220a111cfd5794874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebc9164466473a26008856cffbc1f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a61a001d224cb0e4642034cf8a5e956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546a7885c4936ee3cbfa897dfef78407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dde70a1df1fdbe61c980d3ae06f7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a26022f646de67a15f3edbc74c7ea59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63544344ab7feb88d5d6bca8ad0cdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e297777f18ff43e4932eccff5b3c22f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0961e59d4b5ebea010118b9a9f428a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff2c47c599249efcbea605b50aeb9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13a65ad017133a2b73a17423ebace814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcccea53d512a3e362de10b1eea3c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607329b27acdd49f7b0ec3ad7801b7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fbb10f490703fbd140b2952b3c0fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4c2e03d5178b02e1ea2192949cce418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef9d508c512786971e5bfc3f5aba1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d45faae5977be9c268d9d2417d092920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a1e322f4049baecfcd1d874ba5a9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d40cd2fa205453b7690615f86d6e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e8d40dae628ac6438dd21794b8d1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3c44c1dc9e2f21ff92e93099b9c8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c9668e5c8810bc632a41fb01a4d9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ad31eb49a4fe7616cf386cc4dee8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a34d02d16d9fe8e44a2135f8d4a6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50c455601db07b33c4f20a1a85593428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f22d8547064298f42a7089f5ed101529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5045b09ad13ddc591ea53a3e81bf3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de186d7a32a9cd9332e6a8c6cd439fc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac9b8a897a266528895bdab7c69bb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a42a5f77d76de55e95616096f271133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba44293f64d1ef6e822c465974ddc3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bac030c67010b1201bbb2650582c2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad5c92f9fed0e44ab60c090446668c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26862b8c5007f129691ccd4ebafac837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8d61b143c08c0f25c9c34f6b6240138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bc0a0ab8ba0ea23ac89a55d63dc0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5394d58f54ee1def10dd123364877d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7263a026591058d6f63dbd866a291d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc0802b969df68ad6162a32ae816b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761114d592736b8041b8f5ef314759e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c4ab68b7ac72a0a3eedd265a647bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec28a658b41f885c3a3b139f3a443645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508de951dabd0ccb795e77a7f16400646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d745455af6b2c4b5554e43e820464f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb2d1714392c2321508f2f6f9220c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7913aa721e0c3a6d2dc34af3e97db049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3caa7e097907e1954ace5b6105d13250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657f1b69cc2979449b8734426decf0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838344decccd7aa7a78fdeeaf972af4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd00fff8db09f4ff277ce54f3be7ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bb5f9f96b87504ab54203aa094bed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5efd05f5d9cbbebd59c889ef1b4ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2c376b3704247219633848a9bc56056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce45226b0b99bf0fb91515dc905fcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9816ced2b0bd54acaa83d5ce461ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec065c33c91c27a49cb143757283fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007799469feec7a1dc590dc90b2f87660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dc3bd048d3265bee8a2e4af71444e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2083dff597af7a5eb10b56cc31677e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f187723aa2cac8635c16aa56b947a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c464d73653573bc0b55e859f3d4bff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c0f1bc6b3a2f17aa3780cd98246e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78c697c4631f508eca948741c33b6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a993b1039189adbf7dd5f8077cdbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d46a11b781fee6c2f3964cb0f019b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390399be3da2817ba0fc02a70b82709769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224f7198d6d6d21f7dc1fef9724a84170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480349a70ee4726da2196a3dbb49414971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb15e81530f64c5923c7199065b6d0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bd11b87ec3789e99292b6f2cd541473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468248185250f247f5e26f33559ea29a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418abd91f81e16ef02d7411d206df31e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98521d41e77b5ab00970266543837b0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865ba42f46fd382a2628f01b7e2f2d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddcc6aa37e900bce18a13da78e996078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272c4466b26dc4a7cc53b33c38c385279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56476e5390d5510897f0612f03c3c5d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed520485dbed9042544ed84b45523981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a0409a9ffdfcfe424276b2c29fc5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0727d08fe4f7d7fbee16a399cb83ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91413e7ed976a60d22b2f71afd8447c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf6337e62202248493117363ca561285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2182491404d384a3a2d32c9048bc8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fc751ac536ba33cd30e7b5dc18c0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c01807a0df5f87391b02f80193da588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919bc8f6288071d83d20a718379f6cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17924f3f3031d2840c5dc279a96f756390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a5ada7161a272bb629423dd82801891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44dee11c1d50ce0cf5dbfd50ade2bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098a4553f6ea6e33a9f0e96597ba7e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34150f059660dda1a5a334af086770b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fbf8184f05b5c9bffbb7dbf39c21195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c4ef403e457147ffda8e4cb6538b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501f2e926321247a8629f6697e7ab7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f25aca2524e09904ea74eedf0bf6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e0a05e152889bb0e061bdfb63a1ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b72e543d19a1a0044dcb0b9a6a441100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb8de3f8b63f2dc51c297850038432101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535df1a03cabbe85aff98258152087a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192e20ae5874abbe56f7ae6031f16f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adab04bd61551177b19cc869119b9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b87746e15307db79974770a68bacf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c02cf8a5411cf9feeb7e409a3d179106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d8ed2708e0cf25ca14365182ac675107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b930e8f90efefa81e157d0f59490f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160f503e16b3bce44fdf103aad01a5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eb8ad30e39d079b26bb86e2614e2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625af2fdeddbd6aaa53ce0b5f8208b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001e44a714db45b13c250df3450ce23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3919ba04178f3ce9dc4804597cc3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b7495f9d4fd607231bfa3f086f74e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff982f47e1446e231188aba3debd8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f617fbc4c152de44669a5b9b07c7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2c2432952c860bd7c79db00426b30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e3f3cfb6bddc30fab47ac51d36aed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965aaa4fe6a1fa4e97c9cbf1c842295119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2135315b5fb8773f9d6fc26715727120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d19cf3f1eaf98c7a86c928dc005d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1736a98144ab476f3c0820c930cc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d983706323a02d6a52ab8f030469a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869046790d852baf0f99b745f4fd56c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e4b96aaeb1a700ec6eabe76d5876d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedf5b2d9dfe47e6a3b052a0713d4fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06789709c5b22bd3416d51031484aafc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7ff921438004fb30fa7edd27d69ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eabdba37c46ca3ab5f6d6f896bf9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9a0be75dce28e25f231e75cbd9b05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d1c5b2c607f1ce393b5c74928dd54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ea07724354b148168a1ebf2c3e332132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec973df35c0b25c856e20ea1f27244133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60608b32fe828305761915c84ff7f2da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24589ffb73a4c35c76b90ec14c7b4c70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57a92fa605a9096f07dedb07adf30e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d755965067b3cc1bc65fc23d10d79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c049f86752e4ea8abdf67b7dfb7476138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07781332fe36786c85fb948d941cec25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540df3c86f3c33329c7da5131de8e021140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c0a3a07c18797957e662488a63886141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93631d5d6adcdad6130bbe6b02df2b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef380d08e951f114e5d9c37b20d5b41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da190e398c3f3e981e8f415858b5694144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264196e3673e44cee24a5a8294fd8d62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2290de25cea5134456ba29e3d09157f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeed6354831656b81712ca7cefc619147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc041714ea26bb1b6898d675876127e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4875c351e376e37b44894a84f355342149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed3b3bb1e5cce27eff1d80e74e3378150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82265f7383302a1e3086f4e761fcc052151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6d8acf7ddfaa287a13fcd3685f9e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24fac198248c55712146ab4e8b1a78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00036a4e0e81e3cb9f0b8c2b1a3cdc82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2bf687edf1b935cdca023246c9dbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa836037e734452f1440b40232d091156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b096fd46573df632243e75e4b2b4de7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce39c423da1706776261ea8464bd170158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930934b2b37e80665d8cba235ef3d9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6347f5caf7e059e09361f8139758db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bbca747e7f5f09cac87e610738bb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdcac67375e7935253a6461592db9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e442adbc8100d33e7ab59031e19ff7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9fa921ce515c29c714ab9b03cbfe6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4cf90e20eed39ed0118ff114ac758165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42201dc0d9f278198f42f71fc3911a84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0196fba0992761c377261f3b3ecd76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87676d9c8825b47d7ef720242aa122e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745592a0600d00001be7f422bcf83aa7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64e2e156620d7b6a890f12a4a8e8ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26f37071bb0f2653859c27d1a0c3f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396a19b30592550d2485aae78427114172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786daa2923bfdd5479d3c669254f97c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622e137f1c9eec56627bed25a954b46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786375508e3850d15087e901694ca706175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e267f0931392a66f06ae0ed5e98b055176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c3acfcd12e4154c12610c73dd100d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d9337a570e7caa2e8e4568b99b43b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4ebddaa2f02ab684f7d1c00c59c7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf991096e4eab647b32c3ea77a7f5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34791a566088e14898896a09fb50d73c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44570df307d19f0cdec6d435ac23f7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7661a25a035c25ef21187a99e7d41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913357d292d85db056052bafffb75e7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642d703a5e9ca3cc4a313605c172f58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d03e6b49cf72a616ccdf1882c945b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9016e358a9e3a744b121810621700c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcfedec4f5b7819b434b14ebeb20c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f3bae15f2b9b391821266c93f68ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925db0f502d82151e0673735a6660ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95370213292bbeb6490de9b5cd4de03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9e5db24235f8bd723a76c7f034057192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ac50c0c2386a34ea71de9c0022f8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84d11ccadca33597b689a3b85ea7a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f384be9db5e45c5b32f7d3b12db24f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ac87a42277e4acd6a1aafa5dd693c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c2f313386c5ea9f843fcb59eeefdc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a78987a3624054dc8907b6c442596198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f61bc84f79d9e3f2d81587595d112199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787129eee7ef1bf6eeb6a80e8014664200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a0eef7263a427b82a947638ae3e22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e23868ebbccf0f63ee862b3960296d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d29ec2a7018423ddc3d43d60f56972203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a220d1a138e4fddcf9a9e3b79d8a21204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adc89d4ec3b24ac2ade5b2327e22b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2d576feffdb48d0a2ca4c1769c5b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6842b83e78ef857090764c2acb226207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225c2aaaa514e0fb7afc94e8635e3fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f99b573784add29e45311c2b86b9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcc150a818867dd3ef76acbaaab1a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0b7047dcc6fef2ac4e48529b8ea32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d75126050a425b60bcc9a15c4776212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94859af3fdadbc035318a7bc75e216e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4279515947a31dd24540c99518134214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf17f1195d6bbd2c84edafa796756c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05342ae60f26f4ec007cf26c0da0bfde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a3c3fdbff72b53683e78300759edc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651072cf751b0593bff7f27270822ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d1b84fcc236c566ab31e7832480d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317e38ee3f66e624ea2cad826d1c0ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6410bb5385a43b68a2ee745886fce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4e098cfa9c3fa87c6c934db19bcdd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d14d500ca88f0228782e4aae932c82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecc979cb578fba6267547402106e7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e69b277ff684edd874a3ddd2daff4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7796607496518922154f4f46168a55e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab22a7eecf663e94aaf83f0997b7e28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068479357063cf4c061a71014bb6a5cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccea1e682473a2965b0873ff50a2596229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e57ce31b8e2abbcf974a4bf733f06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb437725bc338d058357ae5b779192231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3b80132ae5529a5dae9cbee570ab0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d48d8495e6887109f7f81b82c302b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2440e2daa54dbd56f43507badb2581b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d56bc434b5a238265eedd98214004235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5747a4e900c10e762e1168af792dd57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae4bcf11b9cdee69326f7f9f0afb2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1190641600dae6f524cced02752d41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e4a7acfb44ae186822688e8f8fd17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa80295f530c9b4c990acf6ccd156db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395e49e71465eea0a20ff14de8ad192241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c831826550aab146e8c2eb72717513242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e4e10c9ee7650c63c54234c7057a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9c17bf0324f5741d67617dc2e13c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e7e1f97941cc65d64a5d85bee61be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7ae9c4208cc7ab208a71e908dc44f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd648f685833641ec49e31980490e179247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d3d95b475dd42b17d430a94acac6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad434e955952a822d3d3772fe3b011249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ddbc8cccda7d9394f109fe565e377250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8c2fef87fa08c6138584db066d630251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650146cb59113b3f95369a48fc3418a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a71a7dddd6f2e0088fd6d6c0dd7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bb3ee67870f8cf5fd7dd625243bf4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf219cdd2a2d92a22824b439ea3c22ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe190444f5bc5448ab687ae7a91d9759256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feef2c298a269ccbf1ec5dce919cf63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d8baa6e6e7c487a685ed65be6d008258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae830b1afb7fa6313e1ed8bc69de94b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46748e6ab15651f153e347f3445a8d1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140399d23b0a9e54b206bdcd2bc3c87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e7f0c75f83bd6cb7df68b4c400161262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d819a96b1b509b91c7e49e9e072dc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b60aedd1c1311b86791dd9bc4f9b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4138a914185f6425f8d192179ceee1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bbc9320a9bf1547f0543eab746045266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58faa407353d899d1855d2b4843ec5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fca99a286f41836e7c30f70a0cd081268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64e1a66bb8163645182d4f382b9c07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cbd596f309928123d0419c6aa67be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb663240fe4b6e62707d6f6f429004271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cd677f2fc5e60881526a878c69b4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1c0aef0b6d48fa72200ffbcf52a02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60297b24daf70128dae934921dd397de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beeab91429f45bf70aa6c15e70a77a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a99067f09ade0adc9e9bc1e91d024d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd0c6cc95421f2ea0c4eca56138452277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4341615c22ae70aed11a9e1ce6656278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370031310261f5c599639db5be1821a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128428e5aad43b64c7d4d2de7f8da71d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2bea33a208558823b83a28cea1fb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139793068eee6f0ec5aa1892d9604ed1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef427cf6f3d753f9bad19c07655abfc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2d34e4dbe97453e89c0f4dda79037284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37763eea255e1cd51a768ce9757054a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b344c08286eac34a2bc32f6bcaa0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae60b694fbf3c42dab477893da9de5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd8aa5896205634cc63af7397b1723288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9845190ee0dc3c0376e42f8f7b671289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dc95f653c78c80301af25ff4622ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db1559d25e6569d76b198473da69a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45467375bf73f0c1cd70c41795ead3c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d59d75477a7855ea05d151af57866293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a8813240a79fd6b97b8febfda9e6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652525d9628efc2b595ad1e398cd4a76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a0a723c262bf1820ad1a58730e393296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4a6445433f65946d432bef3cb053d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc22484ef3c95d3db983c73358df50e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b2a6a74e7a775e40008dc9bfae9c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f7835118432b281a3ded66dd0862b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc94877e0a8bea0d97ef491b1758a93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30446b287719d747189be0ce2bcdc4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f31e20c4c3d7b7230d57a6593e7d93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f366b10b999b6441979955faebe0931304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1decd3cef77f7c44eb0b632cec8bd42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa094636ed5d0c7989a545d01b68c6df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e9d4f3554a33af60d2e6bf86deab0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e458073984314a5a10bd25451b35e30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08100527c4bd6ae14df73bb8c2eaee3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38325ef75b8c9373a3cdb3869e003ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f555d958dd11fc076ae0379179a168311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb24402b41d8ca9e71b0bed0adce58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2346384d782e1b77359eafd055c18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753022f76c68fa1220c208eee6105aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0317d2e85a286a8eea1c3ecb6d4525315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e69d37060410bdc12c0f0cbe38733316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089deed057ea6a676cdd0e9db927b1cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ae389e9909fdfb024033b7482cd02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7f5d067497611ce347af250c85a83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f086bb41eb73be1d15f9e0eb2fb19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f7bbabefaff511dd1b1a0a17f8b51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f2e07d48b68f03e522d954d0b4dde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabf5de5efcf6fd3bc794c563d8d4c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fa9bb243b23f1e34fa9109fec2d67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17e1fded50665eae5d710077893b9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b868e7ad3cf54f10fff06c0e96adf2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562bf5b51fcb16dba2aba0d81f32d4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f061c2fac1ee00a364ca5688ea328c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce2ac7afeb0c148750c4f923431f56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964df499c0b0b40bcd29a4f3a217bfdd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990f4ba2ff81e1cb1a9d2803c15d2ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a4180ec8aee1ffeb9537b7d5e2d2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a62365a5248f424b3bc2c293f0574f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66ebd94f04119e2879d5d0fe73288b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16732e2115c9b216096b330f8d3da7eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488abea054c195e4df1279333731568336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d7ca52c25f563a1169ddec085afae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16110543afa8aabfc48488fc8974c459338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ab2065346cd3bf11be0f3a3ca779b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6c3586782bde357d85d936a687b0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8bdc1501577750dec06e941648696341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec731b0948a09424a5320686ea30577f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374bdcdd909b8fe77495633065e0b13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef55d1b2db0a909d60fe05312bc33b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de8438299bc4bc4579dba91f560ee5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a437b06a177f914f89ae105bef8f9b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e744d25fa791cf831039d304df7772c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547e05a2960b3d1c7ae0a94966a3d11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a98d93dcc9cf8b0b002d1a236c499349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912305d23311130c81863c6fdc6fac7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ac8e90f00b76e86e571cb7cf6fa53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdbe32866721f7b3120d1136806f72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de306b8257986f0517811a4c34c7ebb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5acccee5e530daf48ca1b6b318407354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad19e27d1d0fb797d87a03752efbaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cf4667882b7412627e30784d5e1b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6627ad31b68a130168571cd8c42fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d9a75e0148ee62ac77e0c0dc49bf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829a27ea47a0632c34c0dc8d16e8588359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b497301f7605cb323d70e3f0867e52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793cac31b5556b492b3118c7a1fbbfd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6dbefb781327787df7f866931055c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5e7a93e7b59d58a9ceca5e3fe00cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65cc2eaf4c86e1a8990d8991aa7614364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299876c705a60d739500c62d4163ab5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaec6b8b33b87ca7c92e628dd6f490b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98985333193261d1ac4eedb73d627e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe69710cd013fb54f175f5a629cf4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519dcafeb76dee259b21d7ab12a635c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00227c7fbf5335e5475bfade517f7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11fa393c968e7d8fcbc12a0582e5d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abe0d3dc53b9075babd223155b1155372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc487e0bde839f25f40dfbb8506145a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814eeda93f62229e2155eda613565f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550261b31686a07a8c8024b5a6842d2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b05fc91b644c1808e0db8af4392b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cbaebadccf177f862236435a74b2b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3de63000cd54d835e8ccefa4c7d0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6b78c10beb75b4d41e6bc63ad2e0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26837006a35203f7eff5ed008d7a225380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121c2f99d0c34808aa463e7015f6e58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a184528ca45f8b04ff4bc57265cc7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf8cf12de4a2f35d746b695bab79e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdd59e6ccfd12b57b47848f0957502384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8893e998d2de9001630e3a36280949385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dde0488759f975905cb1ecd7b66cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e3f2d70f9f6e2a710ed74c028807c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34814a848a172d778693f5130c1b99ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af40145e507c9ef6ef672326a6e1512389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7df9ad3cafd057e64f6d19ca45a81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3f33671418bdbaa5b462bc6d4580a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc55b2cae4f985369b7f54dcab1f3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89460b95e1add48d63eaee8fba2dfd1e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b67995b24fe4c6d5140f0c64cbf693394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f53686bb6d002a59ca766dd76f3be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732de5452d24ae88f8bccdb6a8df59a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61fc9b4ee9b7c32dc58f06ab9a04a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6c15dac1d8c6b033f354f89926722398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638c13c143e7edaabb82cdc7d6022ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87e826efc217c640ce862812d9458f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22412a93b591e6857b3a6968094633de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3213f3f77ea4f14af8865e61121d27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bc206f29a297457109a69ee4f8bfa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cae0205b01aae8792b39349e6e641404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e08e0317e3f47b6350a0fe1ae9484405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe29a5bd4fc9c475ecbd26e1584ed8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad5a1c68c91d2634b8c56669491827407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c14687d9f1acd4be41d3c8d0a76af9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2c68bb6172d1b3432fb64f641f49f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495d468bf4354dc9d0fab0f0ea20027410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec777811bb7e1b9b219ce03a43fff888411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274642fe0dd5fc79e576f6e6c371780412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc408d531ca63f3c3f2739d999c644413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cb2dcc4559e1d6f09c2c9ae9a3010414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4352dffd70a88c2d75bf7f585ab44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc9cdc62a801d6178be0b9f6dd92c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19eb45cde3cc9961963246a6262f3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75db29dec3f184acc841e41d6ff1c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2bc40179897626009504ea7bc4fa3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de6705dd59f879895dafe364b645d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc0c6a3d8f36ecf8a0a5fb6fc71623421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107d63ea5847a8016ce4e0b5fa0689b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1751cfd8839a80514a8309ce8790d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b7c1571cb5c78a5ad487e768ab801424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc898a404a1094ac4c0f5b10d85a85d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53e6e5943ce6ba502e1906ae7af522426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee9b03fd103df39ac6a42055b9721427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2472e0ed75f3c9e87d6e42bc1be261428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408ccaffe412ea1ccd6e3730daec8a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91352f0960babb2b991195108696b33b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e8a306f7810ce1eb83d0ccf3e9988431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3736a3f0c30b2c8df2788f79df3b8e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca0c5591f8313c1dda82900b9ee2a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556fb3be781c918f9a14afdb784a98c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60a177226d6c71baf75dff7e0f0708435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b9cf3544748b36d4214c104717c3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f31b7bc6ec1d66190c56c8436a63b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940509b24a2b4e900c7d374f3e5dd9da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fc36cdba7f0ae32bf3409ca157037439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddfe7ee6c73c4d3064254c8216b136440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c73658327b33c91f696dc9ed00a1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82054c0e83da28ce1c3404efc67b16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719046a22aac01e325d99021fd300a16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50c2cf05f5f4c67a50c61bb27e1cbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499d48f346e338c43d5e7196be6ca1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976ad9ea8e1c484f6231bcb6f8467cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae7e83c024f9c3eae693556461d46c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7d585563e6ce7d2036f520cf9b67b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9af33132ec130ca37299e95ec07e47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9b64236f7b3b3b9ced315a39b07e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04179b295311ffd4d3b745a1f850362451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7379b01a7ecf582e059c7b826faed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d821e28ecad76ead978d013734a410453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012316ea23c1d583ceac60ffed5589f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c125ec284a5d8517a6560e53be5d24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6cf54233308278c3ea4bd0ff81dfd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0da84f4c6e34bdbc8da3b6b4abea0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8c44e15430a34e984928115cc811c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab360e8031d5816cb1cfbdac3eefe157459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f46834a8c973aca8a126aee70d87fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98bb53250ea153998469dd1d0e39c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a978ee6f72f2d793178303fdf3cbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da913942f7babecaa3573c30d24d1194463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b61a7ac1d1ea9d8078b455433e2b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674a16da148d16d519e9f11da4eb702465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413da0eef27a17aaf0a2bb20ad06efd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36de932ef90da979daecb192aea034a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8ad55595ce74929b5a3f975ca2cd7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de4c7f06d131e862b154d594482954469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5875b53a0e91330ab33bd8b4e26695e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a14e65fb83b0621e480326f8c35ba4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7004dd66d1bb2cc8922c525fab1d39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae36b23cc2e22dc1dad50af6795f17c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05796df85d8b5b37dc13e1ffa1887e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cb5866c573c5185687ccba265f24a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881e2226136de30cdeb1a7275b10af6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10713ca097e7bebfdc7daaf0a90ca5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50892c1b9c4a99ddf9e9786b851d0449478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96618636563b9e44d358b6f1f07303479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fb8755a27963b61a26ef9aac3650e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5468d850bd15378ccc840f9720c9c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc519149cba9622172bcca68a1ccf90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359a619d5a2fa8b1c49c803f630e116483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47de8ffc190efa9bda55d95e1b24f22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc713265a9e2ffe8d6d8facff85873485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0c692646f97be7619ae9f96c66b87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b6f077cdc5ef72ad6117c9c5b1951487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966067e28607760ba7616e8e4e77ed4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaff738c174ff9a58d3d742ed2c1d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab360ba685c9cf5a9e098d333a1c5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c61ce0e196306a8d6870d939c5015491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7aa62545cba589de0534512262911492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f147791b9a95242894ba7b783e768c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f978cfcbbaa00c41d8032d2f5a337fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa765582176010d774c429536c82eca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3bc1a1a60ed80546aabe613147348496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335f0d6cbf0705546077cada40b51c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02082e430f3392dbc245e0681a19c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195182124ae11e47eac2b198717c1ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0670da2024d245d98168dfdf25ea765500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ac90742fc8af086361dea17dc355e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f17be777d6a28984f52941b79fe85c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2d3b80710068054851d9bcb4b04b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d72ef9da2808764087b8ba8b182cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25785de2a0e89abce3403a2b6a219d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0905fdf1fbc1a068841484cb96dd09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea965c8ba2ed39ba384d53a1a980ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ba738e5dc3bb92e6ad39ad360eb83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c79cc0f9f18fd6bb1e58200e51d545509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd51cecde96af7d6b5f0364e5bf6c6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710455b5debc909dca5e6fac2204fc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2fe55d7f0a920526ae3f039e4eab3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9716b37c953a9fc6c5d749b4a35fdd4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495c4081f057503ea65d7379186078f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b2659c1d0b4eb0857ff2e3d0582fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783840cf556db7121335635ceb8a7ac6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d59f379a844619940ea357aa16fcbd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be61c8623fcf5d8a857dff0fc67fc21518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd5bb541f410e3f3fbeb714eafff8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441b70497a471e962907bc2d6a68cf7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2241869a5f17adfe1f9eac18c0b8ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9f272f33284ebcce5be79b214c684522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c344cf7b4f6bc93455547e22e6a12b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891e27291c19f8da49c853d0c60468c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e29e4e28f03c52e4d69c2ecf766d38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70634443ecdcb2f462e9c12c0a35ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8ff9de342c71837c606e7934926a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed106ca03ddd28c5c5abbf3a6eb1ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1072dd0abaa4ec24976b59afa3f74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae69a49d194fbde5c52e36512acc78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107ce2e71247a3e90203a81903eb5a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f153f175bd55ef844d7a4833396b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36afa26eeb18e6db6df31df8d3d2e71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16513c9cb105de9320653869f1c95d42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fb3cb0b8349dab2f95b59ad2ea2e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82242cfd8fd952c6bf6b76b66de098af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fccc72357702869d1837ee73ee848a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb6c3510935029e0c4054d7d682e3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb9d1ff08f32a8414d8e37d061a059539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcff5ee28a9fabe7dc4a7e4502a151d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f844507d1ec90fdbe3a6771e32e3dd6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66551003dc89832cef623e3bdf0502e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2440e290104ad4f0b66c2d9c32600b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26887e6cb221b3a3740efb2b91f05f63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28f12846e51fb01fdd0e4a7d96f09c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef89972b22893afa59158afc16dce01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bdf716ebece0d9f517ae11bd576a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb817baa4e62c8b03af6f9d10af23e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c10394df4a9b9b9d4aca57e90cf80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f00e3e1f6089a6d124a7690ef99e19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3939d9044fc248d30e952711f0fa11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378598280f573a59a41fe638636244e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cffc6a84bb32bd6393249408a2348553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e404a725b4be55d59b6a6e7a1229b84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe610f0e102638dea7b213572d061e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1bcb1308591b55976ed77bb3aac4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8bd9cbb407c3f28bcfce9f6fc1647557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99371a0dc4f9eb7b9f2b950db0c30144558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc2d8f48329e0502f73c6e7086b8e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b94531fa2fcecc79b3d34fe5d16c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1f9447b0bfba25d64d28d6f2b0149561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec200830330819a3377b5508e66d2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f531fa8e95be18d8ffec36db1c8256f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ff7ef5197f5067bf8f465361791b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06a61115e61ded238d8ee6f6ca3eb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f42981b98bacca417ce20d48b494b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf59a00a56af1d658f068a7fa641a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7a168973e5c15894cc5accd977711568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c38add12598730d61555442858b2ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea5062376d4440747768590deec93f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679405af6bf7b4c794946a4ac667745571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce472bf962f681ddb0757d55ccdcdb0d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd275db17a552afc76747e8db1ff748573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dfbd43c597295ee3fcd4ba75acec0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec9753c6dbbc20c40180a9b040cb06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c349e5344f245cc92f911cc23f0b4d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0dba0f7dd25a8d4fef05c90143579577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4ce86c51d017c3d6082974bb22d13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7b0f0c4a3bd8deede6a8a80765be5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58567e8e0531b411bc8e3db0f26e707d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed5d009a3d209d167e6578b0a5c1a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7ba9c28a17280f688e67a35d05d88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6302fff44f954c4dcc3055a893f77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c27a741925fcd9e71a41adacc1b11e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192a0326464f9464a26a1be9bc3448a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e20f0335fb1a80ce0be76a8f92825586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927e797333fe5a3f7de7f7e1cdec7bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad7d418af35d50bf66c3f6953bdc97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099e4c0259512a8eba4c3b5ed306857589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869daced9dc6ffeb3b0dfe52e15c5a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42817770bcf7428088ae47b1d5a439591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217c5b934f8a424d09bdc2ebbc3573f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b69488c392c279db73974a8afe914a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4ae272667a9fec180f022008ad916594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36277ae94e1a87f6285e4bcf82a7af4a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c49831ff1ea878352fa84a4c72e109596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fb78f533889b373fe636cccbb3a84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ce7d48550cbf2d2ebf2cabe8c95f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c26218565907e7684395d333ed662599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beb2d7aa9d66a94fc3b8cd0e6bb54d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c605b4b96848681bb30ef3cbddc578c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283dc9128afeec42ea66ab7bc84a353602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380ac961f5dccac9aa80be730dad4c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bbb8ddfc511249e48efdd10bbeea5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ff3f7a828a1311123ad6e7ab22e14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a9b704bf90f4ab78afe798e4f4ad3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55fffc967d6cc35ce6636e0970123e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed297c01ac275d9da5d2243c6a2c0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa3b2cc97214ba068bf793bfe1e4d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf27f9858bbde4a2e11bf16b24fad6d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a792b69ec93fe0fc281b14a3010280611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee95e47af787279251ecf2c5b604484612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413db312e3c3682ab0754233ea588c2e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46707030b88b89d89a2fc7ef80e17b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf9e09faab6fb095ab48322aa7d334615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d32631806aef13ab4c5ca76f35fa1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b1cd5b5eb6710cf10d39078ccad3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe09ae055ea1706a408e2a900c17d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbda1f84b4c608404df3805bc4757c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f855881af19b56ef573bd4220d3ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dbfad084146b16425bea03f4e5f38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be898f7de170a9d531fb1b3760eaaa61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c70a748a4556bd0cdfd576d897877623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553f9b136af4e165b9c813f813258dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73faa2d9ab40f3524a6689662976b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77b76f8a303722725d3b54f75ea8a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700edc5641da9529fe5a47a2091025a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b522dfb7c00b504bf01e8a97a313780628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a1463c63c9966a5e9bcb38133cd1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d2255448bf6280f0e79f287652aab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c14585d7fedef8c93530db154595e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647d31920bbd14b40b3511c29095b73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bd670621cb6d28f151920f2b92fc9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b38d573405cd3d21fb9e8d5b8a696634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99f7207e316bad96d22fa78a19161e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8c97da827a668696a805eb2e6b971636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba459f4c2203579a9ece8c2d8fceeb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c442a54de665679963f02e14e57e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83feeb1d6cc88140bdc872e8be92c47e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c1a39b095ad61c27b3c603291b516640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15855144040f4dcf15a3dacc44486284641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca873c9972669b4d0434fc9e69bf48e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8dc8ed80779a8764006575678ac00643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133684d9e291434e44fee1f52bfbe81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646e6677489f9e7b64adc4dbd2806dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181bbc9b9a1bf3df987905699572780646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc411e885b89d0c0a17fdac7157823b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180c731029738f707f833e7f9b89a18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773dd78d948465f3a794ef1c60a86ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27523640b69080c03cd3475a0af8e8e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab42d318c1435c734128c5057826a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9f12134e16bd09c1f598adc23c755652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b88ba524c4259bfcf9af040c96016653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be3d8eda8d3f3527afae7ec752b8b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cca7636193531bbe431f0cb3c7044e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bd1514e7dbe87f209cee7ac547ca1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a1a472548975c8061480bd9a12fac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518772d920f2ef9a92e362dfe3be29c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee118d66657d6ccff32a4e499ffbb557659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaf244554babb90db1f146ede0c82b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236b097050f33cf5526a440f0158351661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36820c2de586fcaf952c9889a6d27f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac037fb8a754d5d0a0b653237de52c35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd45ffb0d5f249837ed2563c10fe26d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda22869f35eb580515e38023e80ca95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49701b332780b443026c5b205a0674d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b40585a78c28db4eed34ea7bca009667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcaf70cc136b6f06d903dc16710414668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3383e1519494eba036001e66fea11a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5ab89a3ee4e270668fd2687ac1b1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76bb9df52dca162dc483c92ff980d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea82a204a3065691d55b7a4d103943672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498643ecb7c1f07611d6785c9c86a0d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662072afb68a818b75eb3d4679b9a92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6223067420d6437f826a1f4b3a755675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0c92f00acfc933e135ae9f4d16dec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba0de7ed4823a58bc3925861015ce1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ad9adb963ca25efe1cfc91764ea39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e22aa3f61a6dfee44f85c7f5c85216679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626573b8b2bcfd62143d94fe930cdd91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88559570eae406937cbd01bed6baad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05195c0d1857fb70e8fd9142b3300cb8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbebd77ac5e9024dfc9cd1e03166803683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfe5807cf312f529f29f79852cfc99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2466be2002cccbe63cd5266fabdb6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2143abcda16a289b56da02c31dd824686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494fe20a39c7d11f402228904a2ac2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8887cb891fb0cacee456e1c7381d363688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9394bd911d823f106b063a3b2f0157e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c25b004e9ed911b2f43f8e9eadf00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4531732dbdc371d2baf496e1ee339691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd84a8a8c9f041ee2204eb400950ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fd05d144acee55cd293ddaa568518693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecb5f511a7113ca8480f14f5bc9658694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506700b2dc4e82145f4b34096c2219d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b165fa5399ebe9aeb9388f40bae3a06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf69d6fd9124d262c131e7e49fcb358697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010d8ace5f9d68e58880c4e5a7ea1d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b98a7116a8e8ba2c0ce9520d6fbd34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a40e7c4c25d1b88cf7c2f935d75243700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a66b7d04cd32866a02b6e656b6515701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447ad72722735d20a66d15bcdcdfe55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f08471c4b070ee224175fc0f732b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530af55cb3282fea65e98b6e0d9b939704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4836b65026bf3252fb20187132e01e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbd113c99bb63bb7c4988acae8575c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69ebaaf9b7319fd1296653bf4c61f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b660bcaa1f4c95718cae6bb0419c67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2ae0c08806c694698355dd1f493df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a37f70577a269a0eddab528bd4fd7f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8eadd8c76ee74fce3db75c13a7b52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a86b7223fb2583c1772403583d9aec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddced9164ea6015237a0d638e800743713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6fe2b95e6ca2ed7a008bc1e5a6fbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b12ee03bc2baabeb9ca688063977d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08406d194b349772937ee819a0fa308716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71304888ea3361d1cf44b48c3ee726bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701891e9f3836686fbeab75ae7128bbd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fe37750476f98c05beb0e8be38057719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7fa99759cd465576a6bd01ac65167720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cee99351a79ee73a56dc4ce0a82cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bbf964fbd79e59d9f910f42a77bc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae7d24677a8e8613f0f7be7622e148723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0285a3c27e6ffb700e79ed05d982356724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee79fb6f29f8f7be1f72af4d1a70345725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aeb90b9dfd7a92b6f9c8a67c992d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54293ff6f2431eb51be46c2a0ab31dbe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb20bbb1d740d56747bd2e795afea05728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72d12ef5bbda00d77220befe7e5831729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46db561d2558f6cedee81f2069afdd9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440d27209fc3a2a6fdbd579d52f0d77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3c9dffc23f5d18809e94055479201732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a194aa8ffae67b507855fb5b905a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362ef2f92a2c69e962898384ce1fd91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688469b8ccb916db5532ec277ee3b3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041659ccb5b9ccd6c66bde84997dc8c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc14fc006e366ad1bbb7b30491e8bd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aefc71756a184cdbd34258ca1fda4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754d9508956e6958cc2f0f33ee26232739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672bcf6f37777e2aeb0cc8a00d5e016740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ced24935e3b2798a58c8dee556d6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43858f4364b749c0fb562013198f1e0c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2369e92f5258b4354f1ceaf1f3b8e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240bab7e620f97faee92933bae50df8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec6f54b82482a7af2aa0c347a4ee18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3473c2fed1e5406ec0426bc96a16fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f96ea38b754600454a4e9cfdf259e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7f441b341d2d2eafdcbe9e96ea3bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b53b15a7d89a1c62ee34f40fcfff1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12345112adcfdb90cd40c0c7e75ae4e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3abef110a64c1b972a0d1b8dd0f4b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffd18a8d40a678234a50e89009e805752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cad0e80a3dd8533be0ddf86d8a4861753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec05da35c3fe3c75d9c45aa2adb980d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a210d744981934ba7a2fd3c1c18683c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dd99d88a265161832ce44c87b8d38756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33278032a620df5b317849c6b6323efe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8896db23741eb1d8bbc53432700de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a37a280385366a44295ef62466f61f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ccaf1e5ebc12160cb109f0c9a67a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a429a1c263c9be16b24fd4917332d95761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4319594e94ca6289ad200cafad9a5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70f96f1cfc74bf4fbc553848db7753763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055e045181728611156718b603799ce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71816de959ae92a3b82b1d899a3e1b0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37141da298880cf64bc93291c72e135766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964b90ed87aba16d03d2ccc85e53d9e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783c29086c6bf8b8ef4fcb135d4b134768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7002b57c7dc15b519f77271b230754769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a606f67781b12f40c941fcf331e9176770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd535188535f5df48cd65506d3b37b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502b36f3e4ab9b542792f57c4fce665772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb79f5bbbf85e015c9f186090eb7e1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46fc576bd905f7d290175a3c80e15e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a799d844b72c9e2778aa2bb589be22b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab535c3e0279840f10cc3a2fcb4151776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2de53d8531b288955ed3bbe206ad5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc496260b474373628dc5dd6629a663778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c216b847e5dfb1872523f8c1f071de5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25292798b287ee65c363ce3c61cb244d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9630c475be5a0f5d479621fa6f00672781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26fdbe3b00743605275f9dc2b2c7b5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03e1d698df6ce9e78b5b7555f04ca0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d3ee4138dd4f224addd1be779e11c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d41473b27525c5225d215445ccfb75785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d3ba5ee02d6c061bdf4763f39a6bc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb753a980bf1b7caec0963d5bffaf6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8385e009ea334267b37f49efd457c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376901b01171f4866f47b75328cb687789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e3438bf299992646341de0b5a089f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894582e0ac89602a294711c51a3595ca791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f866f4a0e8092266ec1cae985c06de792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c582b138b961445e1c6f653474114a3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bba32f773cf66bde22356106cc1c68794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893589dc06f2048e5f36476c9038426795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016f3c66b0bce34edab5de819a3cd51796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e714b95507c93f40e83227755c00fd9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc45180494491e2ee17b2599bf919b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377166f84ff166d8a961b6eb4938811799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3a00e18473b2e07225022b0d99230800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a104825950b688f21c6a7cdbb77f8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeb71956782139f968e1640d468219802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af65e3c9a2a2a1a55bdcbbbaf34a22803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dd54f8763882aea6272e76264cacf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5ba9165d886f8225c5881fe606ec7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5375ccd78773e4df01c2856be1e2f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10b3bc6356954618f794d701d633d8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f94d9c2485b7fa2d7c6f549c2cbcf9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95702aab7598f73dbdefeb108b787e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacd48787c5633b009631ad65922f0a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d925b1e74e689fe668295b4dd1b0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b119557ef655f304d1b06ab38109db812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5643c463a2b65b19e453a6d180c14813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d96a4da53d042892a0eb891fe33770814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d76889010d4fc7ef1f377df11427e2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524ad5e6d4a68eab43523189fdaaab9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a515c424c214299f4e433fec7fddca3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b48415b906e38443c70278b9e63f8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883116ae4afac9d65b15d45e85fa472819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eab569b4a818ee85bb25aca1f6618820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975696489089aadd0ca4c3869243aff3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65843c9f857224925d595312b4e684a1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c150070e7db68874bf13063166248823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099053557a930a794d3bd49b76a3619824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91547177f89c9926fe1ec6b4470d52c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ea03dd57c47fcdfda2387cd2a6a2f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff263b86f2d87a67839e3abe93661cc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce7b836d0e3ab5afd833c39c3d453f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69bee0dfeba134ada99456871e3acf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab791608aad3c8922af7242eb1c6a36f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21ca4873dc477ec7aaff2b177236f7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7cbe9b30f0e5cb7e1fe9af1591497832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616fd8f3f7a904928ca90dc01d55ba5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e64a0d795b5e482691692105b9342834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67411cdbd317393e83482393d0bc4b18835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcba36b8dd3aad35a6119627662ad51836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b244014d189d5fa1847536d4b9df628837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d8247eaf46b1b256353928adf21c3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882cf04e1a9b579e344af967ad3ea27839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918779bafe982acff8571978ba1d23d1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065602b461f04e7c9b670e30247e5b9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f19a7912bb98598a206c315562f97f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b23c14d79445e13997f8e29ecd1c6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af905359c294f38501a6abe48e89d0b8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be96c2ffb7371fd882f410fc31bd1e2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe80f10be3ffc46091f1e83ebcfaf0b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b215c35cdd66f100f07c6cd70a1ba847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e690b8254ff9df1a9c07af056b7e256848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad0438075c75907445ec0a21ea1d8f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81457c5547368fc638ce16ad6b153c31850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaa8c9dd1826fd74dcafb7959b35a9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552163505bc3b3a299c4176a8312776a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e1a0bd7569ef8e31192e55734ff41853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da81de6850d92614a229799d8d2f26854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b4e23f25bfab55471c0d167089098855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d6f40bd2e8f0555a6bb376ec4a988856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a69716ee65edda9d50f18584f2c2b6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769f464dfce1aef1bdd37d761289fba858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3fdbfba0dc79bf06683078435ece5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a75bffb1f91d8c01cde56c3efdefc8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3b3043dd36f6459c1788f5ae15fc4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2202feeda9d37ff7d0b0811055759862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad5ba55f296b513fb7b8d691ee0249863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f7e575021aa624aabb1577bdcf7ff864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19046be7c412e2f857b9687d20b664a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5d4ed88c48cf2a78da9fe2580101a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad11ef1b9ad5025399d3d9839f677f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc6c89ce3379f3fa7f1b7a9c4bc3d1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49b8e835e6c2308dffab5a06dec893869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e756a5078294bec18ad0a97a9c6428870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983bd78b33e296e0ea02128f9e5952f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ddf803556339bd6b8ea1ce4e8a9a4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a233bfe95d621bedb5a75fec77eedd7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3a5f066dc50f5c6d78a856d5a0236874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e3b500c633ae4a7487ac7f34f8a16875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50e6b8a36846c2e65d79c0c27703bc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66580a0ccb7f5d688a585abdc84a9e16877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75103562c7d98adbf823ca23518eae02878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943685ec3547fee9e3f09f8a343e1df879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1c9e8f5dd89768857a3da8195e036880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e1c41584c55d1c42e6bde49e2d696881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddc0b5dd0d74ed11872fec16efaec9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a90513a6932efc9694aea5f3723b3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770898be18c6bc644df086aebfb7af1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c0ac434392f3630fd9e998201432a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319036393ec420b5cc2e51036a0b472b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791b821842ff2f263e1d8f713e544cf887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82035b0745586313025e7cdb9766e60888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802344f118755ec2524817654ea456eb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a20e855a4f4c94bcfbe6894470eda890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446b75a0ac019fa06d49d31948b7415891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c1c9a32f6f23803087c1eed373bf0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977ec1e4d693d8b40f01b17a1c66da5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c200cc5b8d3f82af73266a42f94a0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd9440bda0667179b4338916f3c8ec895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80625b4b2e12ec61d54d49a3906b249b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb838c9301e9f2a67430d4926f689721897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95f31c75a34d67bc2020500f7f3912898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce4b4107a27dbe00aff75991d968a3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935459f9ad09ee593d86dd5eb3893d45900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018d373c4dc9dc0003037f927e6d01a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f60355de209ceaa1071f606361161c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b14843a32dfb06c71749dc88c98f89903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084aecd33240f206b3af64680c3f404904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f401a7b5ed60076b7cdf633f0b425905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f40596de9673f195cbda71865be5cd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed9c862a7b2a516132b4924940acbd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25ba0a59fe9d63a797d75c1f06cf8d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b96094b698467f737e911df9b9fe8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99d28b0ed04660fc37968c0e0346cc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd697afdde5f394e21f5432c4ebc77c3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d181be3c687f3669d5d8e41436f250d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba8a5e97f19e00b82cab63d2f582bb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08586a8d79012c57719f114c172f748914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad3de94ef45b377b1e308c1eb215bf915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8905351e37bbdcd154b5e52322756e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62b15e11cfafce94f21c2528649a98917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1e1b23691d844be90e897864f1ddc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24306b24d4ffc51c22f81675851cc473919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84745695084d0190f4945ba9f95a88920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506af157f549a95f4cb3c7d00795935921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b171b3e21db05eaa8f20f629989add1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1eeecc7fe3f57ffbd735b43ae3fb8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6baa7617e918dc10dbd45159b5b66924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bdaba76b8d1452dac4cb83fe99b52925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4f1975ab6141f1b467d7bc91d1b32926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf09747504b4f0c3aa83f4280110af927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481de7a1e57e06aae6691362b740494928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99759a2e63472d680f9c77b96f774880929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cb18a55c3e82af50a9cd67d2de4f9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adc6681c335f17cd4c5c3e4f570fb6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f310241c7c05eaf436dc7655c70e8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ea2f45ba77931838bac2cc9d811a6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34b68976c88c5436f5045d2a66e487934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342ba4e6a91cb92fa7f1350ae956054935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044b55b54f95322346e6c9a67d85c08936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4b01eb27ed3a972ab8ba5f47a997a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e01d4a5c184321c8b2531b02fdd96938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9755be6087a6ab35ff099f6e62df8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9327102031d909e6877a8d8123a1f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6139c19a4d98701e58c1ef7a3181f5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e507819ae1726af081765ad81fb6e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31a6e997682f695a45be4564caf1ec943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e245d0252f8859559e702d3ea27cb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6734a8a375ce963d98eb4af8af60fd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa873c64e6a69b2c3254e44671c90b1f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a9c4ada4abf20a2764dd4f124513f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500c34e346b742fe442eddc65b36053948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e94ca755c4b7d68b66a7378f6e10f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3a9110d2eb9cfcb96460bcc3bb20e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc62f660fa2b11cf33ae2c2b712a566951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4007edaa439ee4aa0f0f5c990f52ca5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b975b5178e936d639c1e0cd1445cf31953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ec322328ed662c8af0079fde719e7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b500d0a099cefb086e830a622b63955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8d1586b188993a524e2581f2ec7a4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49609e9fbee8b3f98cc30c7034e5e28a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dbaf8cbd0ec06cda429adf106d8e7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5c1440a6fc53903cc0489efda9830959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482654cd49572a714ecae8c77cae8d05960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb97f784c7b28fcdd48ce1b4e7433eb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f61455f0873e42fa3a9159e04bc74962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4cf784ac33220a436a4b79438f35c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c112385cb86de7113948bf06dbab99964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4f8c0c9431e48ca34cc1e8fb9ed17965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa805f885f6ca9096af85cc4476bda4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efb24db701719d102c580f5c8735e8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a3584c1ecfe767e79b568184362c9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54607c982e2dc01f8c1f562f44e16724969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eaa1506e4185c74a442b75b8254f4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe70753f4653499c4e18f4d12e3842971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5c6f397d12ccbbd5e0a914c7f67ee972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71ad4cc30b23078ddbf7b77e74f36c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da94175a329c3a69822fee0fff63731974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f6bc342b963bd6677b663497888cd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda098f191d5dcbd550257d2871acadf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e142a104eed21e01c599cdf66f88937977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735181767bfbaa5dc8059b4d01c17e48978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a99f41b3e71872141bcea82845a07979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e42e24b842b48a090db74cf3168db980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc3e2ce1fd02b84f567c64c947a834981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397264a464832e3db13661ac83d4933982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230a8a8fe0f3abcd8f32af15a8d6f5a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9888f3f5165120e0f966dc3fad8b5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97401b5b58b5c40e06318dbfbd874993985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a533a11260026e5c75402363574b09d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4c738f4180ab2621bf95b88773efe987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db010192c452a74168f00eda1b4ba7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d250568621964fd2184ba418955ed57989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad298e1e22e269e29ccf74e648f878f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce858163fb1e1fd1c2aa5ec69724d52991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bc26427891189bb1ab456e0604092992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a56653af1e9a4554c7ace2cf0dc392993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f58ec5e1fca747a6c9f63cdc7cd0da994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f388b884a2b117d199bf52c4767387b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c543db1af7e2b6fb1a314f2cd542d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457dc264d00a63ea888fc07a3b039c7997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>