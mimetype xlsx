--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e5ef71313ad5cb4e5bc3e5843d9d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c4322fb7f9ca5509f80369e0337482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7bf3efa918e8028497ed9ea84cfd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2ac5226290cd65957bee4f72144a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cbbdf5123d0f5bb05edb2d3d37d405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d395b2a5008ce2807e29ad56a7dd7fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddebd4f876e059ca1e3a49911a068367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802188033d00b7f64b1298e0ce66c65a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798d6590c6c79cbb0824758d27eba689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d24f670ad86a3be7c3d8534fb739410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9f5c21c7d090e55e49f501b5e911d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13795a76c6f656d6297f9e3f0bce7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf712461df1d22e5555ffb9cd9fd7a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe59e06cbe1bea13695969eb4c7b85914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a361c75d8367de8c7a17d111b8a8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282e1d66bd9fa2b0f41864ccccf95c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f4df9fa9496853ae20d6c2faf91af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c740f016af8a991b0970c12b433cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526431ba6095fba3c9473f6789c6d62619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030811e7d2e9cbd9e5246d7c3de9fdf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08d458f25c310ffff259854bcdc26f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bbafb330c8fad40f2906e5f98ab7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1335425b0ba99e14e5d89f134f0ccf523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d776f481a9903ad283ce89e6007d63e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177a3ae4e1780ef4da9e1134db5aa3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef82b72cf4d231ddef5e355fbc276a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71700b9ac3ca05e410896c8326b4cd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a757a849cc9e7f337789d10d4276828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f54531d412766143d1fdc6be2a688829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c613015206a07ff0f2a455ab115b5b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74072a4ae37edb62d757e2e3354cd8c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d546b2b094b6c1dcceffefae7c2c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426baf2348958f75d8a2c3ed57c459433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1addfa33e7c01bfc376aab2d30f56c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c073352dc10dd896ffbc125e680e51335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46bf11e93acbe5c3111137728ef64336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466645b6572465238c56a252a47e8b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845ea6d96dc8d4b9f4ece8e80fdf21a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78357e9db2bec68579c11eb9ec45a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd898cf794a7973ad616e3cd3d2b55a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc8d098b435553435401614dd50cc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73c456ea108421403e656e59acadd042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed46fbc3a6de3766f30fd0c10416a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39166dd17ba6d9bc01a768328d4a8ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c5176aed38d165c241dd4ee46727845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cfd4ead452b4666d4aeb9931f4a9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef671e37642902a7487217803a9051047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076480c12e368f14c67a2b296afc01148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400a6b604e31c0bfcaf2b525356a31f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67526e90471b8c6ee93dd1a4692d39fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46df4b9c29fa0921dd7151111aaf0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf921474d8d100113a9ffe297e093852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbeb5de224e187437694646ee5f5a0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56232393987cf205ff3fb1fe4e5a1c6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb70ca3a79bc67ec6093b6e3d50239455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b9bff3d88ed1afe74688ec6c8e0d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcefcc46e63b94d62fd40cb46dd84057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40374f02678012a6d60bd8607b396fc558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9134548e94f1d6e171ffb7f828f27c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfead295d25c6bfbdfc70b100dbc0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9592db45b07d828ce49343b22d22e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e03bea98e27ec283c42247d8e419562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49255ffc382cf20702e3ad4041069363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de67c38b71c05bf627957271bb6650264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc98b616d12ca285b19eaca6c2559c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab0119c3afd1e0b3cc57f601de09bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bcc7cce98eb3fb662f81ccdd30e7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bde5d90f1dc00e764e2f64cf16bb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4db1935fed28c0434e804cb63316469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332755ef53d5d87570aed35be2b4a86370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ea87c1d94d6e843693f19cb36f3d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecce0a170b91ec2ed183239c15e921072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a281e69dc740fd585c85c7c2fedb1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463f1163b0842b73320de00b3f2769074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a33094965f7c7b72f3c1fcaea25ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34e48b983ab896a922b5bd6f40d32876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b96b573d2f70a6d6627b9d5c3c33a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9acabe8b766e0197f5457d4a74c2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf05fb6dc5e42e0da460102460ad0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846bd25aba0157e182fea28bd2ca0ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6292b667478835b54cdac973d334781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacd0c5c23f8ebde5ca3587d0d81a2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e9e8c134fc82b35fa444ea992cd1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e782699be07db1f4b7dbe21b81e9a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269634be36df7e2ca2b426146e500c8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef1ce6c48bdd22e73e2567898e08ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaab1ee22fa3948d28d7e0ed2477ea387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2fc648b5874a8b2947ca5970185d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e293b69895939ebe22e54457c17ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbd1672556390d7a59f7673677eef790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cdc239b064ada320055b88692953691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f0d134c4fb28bc18fdec3f882fe7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2942b75c61e0475f4c92d1a6d74f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b027297973b641247dc884eb81a6d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66b7f2ae9d25e6819b3c8963cbf68995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334e6b24cafff482c80fad37141747796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cad17167858e5de6c35de12d51d3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182cbd72d616b05c66b8cbafb1de2e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85715f511f326456ca96fa9ef2c4ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20759b9cd249a568ece492d0cefc19ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93439f1699f4e445a26e42527c2c0cf2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4c9213d8e5703262db76579294144102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a4128ba8bbdb1a3509ac0686dd830103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626f16313b1a922f912d49e071863f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3af0663d8094a21cd382dbb60f0a97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6ba8c1a5a2c4c64f9358a53cc1983106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a543afbb5ac2eb76b1c9a79042e12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1a1bf03af680da506e8dd7cce8202108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a1f3c61ff5d6e45891ae700839a64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65d04f5d9ad0590a3ea8477d3c3c26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087cd3377a69a4eb882b2b7c7bac603111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04432cbf047ddc617bafb9d934bb6a8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb030c5f83dfdaa93e5108e669e88067113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a469d909d24e2cbf221a75173be09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b986c1711adcd632a1ed799d6f487f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff255ef8805e4fd4aa8dcaaa86769f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c08ef701d4ee8b560bd59da4291a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502578e7284a9067625b208af2872377118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2916dbfa2169c001167523a0dfebe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982be4d8238dc6530ef385058cb87e86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab995afc43842ad1b66b01b0c3c74e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc4defb078e16adbca9d189b4f5e65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f855f1cd24036b925ca7c08aa095e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d59e138e51667b49714d856ebd424124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cf8d6c7a97a0cf72f59f1987743e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2921c37a1afffb74af93464c2263aa8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f863515c3d6db0f96edf6c3366947127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584204678b29f61e286f64ec08ebf173128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01e92afa981416833b344d000ee02d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0896d2c41b363e5c27190c628575313130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e973de846c8292fac963cf31f2db19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea207d7763866707da47eea649e5c5ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68742606d93564b1bfb89613de4a0b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f5f5186db8a35fd4d5de779b94a90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d37860991c785b3fedc7b6b66d08c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e1c30eaf41483f535e233f2de16b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ba3738555a177bf9a8cc569171162137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fa98c617a114198127f737f8395a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a677d298aef5a5a160698f9e2e189a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ac4f74486a5bd469c63e8586e93d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9a8cc276ab315e52f27474bab6fe0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34269401f925e2a3b7fd3fea5d74da78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b36d8d876df861d3de233ac7ece5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e669cf550fa745e5f6a4a53f7d2a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3f285ba114ce32e74be79f5bed2c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079835490be88e4497eab57c0b45000146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f219e5e8b91ae21f522a2606b1f4e21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7bf7957377de7ab1b39616cb5821b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12703916837bcba6e905def64d08198b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107c721c84d37efda1cc5cea2441a9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85079a5b45e51eb867294d4f297db85b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895b9e4ec621afac8adb143b3cca077152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d2e681b7b7485d0b0b124d41e7597153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc9332e3e60cbe59c0acd1fdd1497a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8403935f8763d8d97ce58b7667e36c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c743de22fac8f3b2ce966a2ce7c11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec977a3923d0c99415badc10c1be700d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f383b6eb6ddc9db527fd1556fe5541158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb24245677f4805ad627ad70de50703159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247687b81517a71ef98c686c38e2d6da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c22efa7fde12a60a6779a093a16154161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c9b0b9ed70f6f6eece3bf3187fa70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163b1a2a96e32b7b9545655e9880469163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe17c340162db62e42883cdd2f741c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66388e76c333508a21fa23ddbd8ac07c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be000418aa0536f33f17a2ef9c4567d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb889c0e243f67454aa8e27b8135e79c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de271013c6a5d78aee72320d95a8fd26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c64c59d1ff556733c89aaf6ccdf6f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267e4b7d50bcd74c1b573686fa95411170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea181d75e2d2b2258623f594f51c7341171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc58bd7a9175e234a27b5cbe06f0db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939121c2387cf1fd509f9d891ce55237173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf457511d92c57cafc71c6da97275eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d69558525d0fbc06933776b9555f02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003bbae477218d9466087032e0cbc1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554afd7ae54f54b9a9d771b1b49e8f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590ba9e2ead234a978f8c6c138a22b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9fa52ef7d0be827ff250f946d3845179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0f3eb0bd4ec167376a444fbece6d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b8cf6d9c2df18c54e0a28c01ab011181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541033f9c4c0f6e7a3facb9345200ae0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43477a70f5954f90b541f78c2ccfa39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad933c210301b4d61e22bc40a32deb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc075b5d0a773262812ed762e75df263185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fed68bcbdb0c83a77d60589f9f34e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4a74f29d0f1228e93e857a4dfb9dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11431cfee1e8376fef8f07d8d536aecf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb52845df6247a6791733cc085d34f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7372b69dfb896395f488118046f414190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0707fc4057452ec523deb33bcff27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f15b22fba71dc945f80b0b9fb74dcb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de054686f15096edfbd4daffe6b806193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2137f8470266f396b5bdbca37ae13f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39887362e36b27af2f8908acad12d299195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f047d29e30ec3a5b13cca7f34597372196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8070c5808028b0e375500331065bbaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fdbdce36ca303b1e976c0570a13cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e1aec9508ecb22de5e0595c6692d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efef9fcf5c785a2f099da77d8b6964200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a3f683899415b3c23b4bce453b2a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cdbf0d61ef61f2fc4206c8c0a0334202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55688e3961948c23fbec00bcd8ad27f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee877acb183e9204cd470d87d5dc665204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e2074d1787577539243d6d11cdf9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7cb05d6b9c84ac30ec70946747781206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0f63fe1309edbf49097b60390e4fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b01805229b9c3e70f09222c8b8a9a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a806ebd78a0f524cfc14824cfbaa9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458342d9d0ead1065e54053e08565657210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ede469ceb9d9560ced14831a58b83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45753e1c0d62c007515ed5e4ec8be70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954c22b24be5eb9f2b96b796ffdd15d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5643620ebd12b54ce235c79f6b418214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cde79d8be9c74efec7824b3ba8f08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4808233503069cb31804f622a1aff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b6c1f6daf49cc5e5a57c5cc0e2411217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb98fb152196d64fe2ee9817ca9ecb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44205858fa69afeb558172224840067b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe9a7ef71d23a3097b871cd78eef75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e03aab098a9d1363ae8c30b28ec23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3023ca890d3357302007f5c14f28e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc7bd23aa7e0c994f6e6e87801943f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b5edcc6be76542e60b72f9e1ff2da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867de55a0614cbdf244b83b874179b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dbe0b4cab54c10d8882f442017dc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856af6b6944e1b9d0bd145c491df6db2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcc964516f5ab3870196d0c2917b24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5a688d859fafd68feeb17ea8c64ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429204f79d9e3695fbb07cfe810a37b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddf2841e774460866c7765c6e9c0f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f03f87e7ef9f2d3fb820a46a3d998232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf94183e74fbe6ada7f4ce45281988233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768f554b055f996f0ef61525ca3602234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aa8d8e6328fd831f0ec7f565eea51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571522dc286778cdd354fe2fab20847a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90dd5850f6cb0a9233292cd88e4c0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e536da2457fa57f0b4a1329ee3f4925238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4a66629ad8d23519ec2bb0e56335d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a7f31589d5c9c5a8be79008a4cd5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86737c21e02528df8e98d05d3820e96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a388362ecbdc829b5d1e29cbf0a9de3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e3b34e013e3a66918faa3981e6fa1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bb70383b2cad197d61def6dc27034244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028f528d5dd2ca6e955603027694583245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76eba5b90a7bb663d1d2cc237bee6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3401878c32e218abde8e6fa55e985247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22e2794198e890e69d91631b7124d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8be5e7b227a0ee4f8449dc09764c34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d864291533fef901edcfd96ed965d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a4d21d0ecbdbc94ca975b6fab6658251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793c46d8775129ec112d0163e335f1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312b2b8556493d9f62bfc69f78d40b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b025ab7d3b4e92db058ec1b2a68e713254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a3459de009846c48885699affd651255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf6d9aaf7e06a7586bb5ced091f4a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde646b7073e1fbcccf384b48d8b970257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a814b50225768d95d644110bdf722258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f9a3256e35b4276b4d4aaa055a3cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfae4849bc4f765f785cb189076094260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4161b53fca1edd6feee66e0dd5076261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dfc2e1565953dd19c12097c5815ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d58fc1f68e657509655c8d68394ce6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10138d5064af1c95c4f660b5b54817e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afd9754ae4580bc20c6f9d8c6006f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e40f9340ddafb2e4bdd591158ed02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278938fc545287366c798fa42e62fd76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384ac4cdaceeb8fd1c285c530f584a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02822e240b51ad4931d5ff7e9966de79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6d7b7a80d45bf812eac5bea131cdb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cdd70e6c30236fecc4b1275eb5534271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2111f67a13dd181d7ed5f08685a55d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167223f06eb1d934c61df173a11cb8f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714855e193a22bcbc3a8bc150e06dc81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c829631e6501ff141ce9226545fcd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee0c725abe325ebe6008061674bb89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc126d256d1ebc3c30495e42767939d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48e78a3d891bafd5e1e1d3bdf60a40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d36682e8fb7a4f720b75d11e8f2ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603948c4910687e7b4591630fb054ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bc9222309221be53175825887b424281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb430a5962ffebd3bd0813605a0a740282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31eadaca9b0c8aad9bd302a9521ab4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eda55eedf20b972d9139a872818ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd97006100e43f356099de10cc4e20c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbfafcd64523400be58507ca2d33f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f22836baf65dd05694b357cde756d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803bdbd2bf724a25904f87bfa036fe1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1852c316cf64fe2198b7b349040da97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5c916c6753553ad7af8955807e1c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e49a97c84c7724ee9dc4aa960945b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510aadc4f2ccf08884cc81e224c8b19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e537a088c93c292b6d28807bc51a6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6bdf6411d34496b13e84e28f533df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf74c8c7c257ed0a0ca8110613b8f70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0c81a135cdd8aca8b3f6b732f8bb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fe9cda5832f09580701776ac00a7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39b1ff3921327b2b902231618e0985298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04acc8670226c7f75ea09623212ca99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bafb09838de70a8edcdbdaab06fce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032d406ff2a1692857ef2a97b6df13c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dfd64203703a91e29b592008091f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99e7e6fa737c509b80c1a4d8f483f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10992d1e92f2b08be8942f5493291c92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b86e73e3e644e5c0f0a9e3e61cc1ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76140eb51bc615d54be6925c07b81c18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c329e9dc9c551196f96e87a1c0e2b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e5f54eccadda4b6a9850355168a39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58064f43623930a94f25a67a39ea7739309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07667b39b338be87726c7c782c4b13d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c691d2221312b44c0cf724548103600311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e86ac1f3b7f9a373e0df4cd1697616312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adf151291811740b76c0caed78ee61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024a899e03b7130126aea9920aafd0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf423aefd16c205f74c4e22e4d807775315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7d2bc20b6402307dd4c1357ee4fdb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dfbaef0f0fe66ac8467b66c2fe5e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346237121408c41d6065e960c2d7a55a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb207dbdbddffd8f8339e6bf1faa916319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7befd063df65e1d7e362c1fcfd10f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68068f02079bd39935b18cfd8df166321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851ad5959cc78f87a99a6a0f083e523322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cc4bceba3e9343f661fa12e8f0a42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b625b7da0534bbabc4d6820fcf78b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269a99285b79c8b8994d90e151314f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf58cd1112cdbadfc2131e891d9a547326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa1affc753a98ff36fc3198e9c9e9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30490a69b23602f7d45930324bcaa76e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450347b3f08903128806211ede4d98ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dad99bb7a1d8b98b1512e65a86f17e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a81acc16db4af647c2c2c38d321fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab373ee0ae26d7b5ae83bac9825443332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47f3dfd0087801d9e8deb072b2a0b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4975a95b4b3553a2d4cc0b5eea337334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2f4e00d0dc16e13d1754bc40e84e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a765339313f55b44540191502382042336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2c49ec5a5eb8b2cad72c9104f86cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11552a575329b8155d195614d0d24c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28a16b89cde883ef3eacaf9ac43b28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d951be17b3b232d3ba502aa83d265340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f839748d5c47b7cd653d3d0ccf27b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b32fb29b49270b6c6d830bca90735342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9283ac03479cadb1ffb9beff6d1e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ec1306d3acb73b7c036fadec86791344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966d8c3606ee84d777a02830d0d356b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcc1d6319c5f9543b643739634be05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c63cd662df3629e69902f76bf7790347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979aa071f0ee3eea56f1afd6693ca88e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06237f6aeb21dbe5e449285f251ed347349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1a8a784d86b4e8c100156df69608a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64af4f6c0815a3ed8cbfec69a8a88d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eeb69cfcd5485d20c01410fbef350352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139ae2b301acd7b8efdb7122112e913353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8f4c991fcfb652e9b3b79c0fcda79354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c390211725c8acad2f56d618451f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57edf60c953c998261e43ada9a0f67d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc476d21078f988478da3c4a26012e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b22edff986a41ecfb21a4bb3223404358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33ebdaa4a1288c4e9a0ec821432de7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296216debe36da15c3cf38c90a00b35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f994553fb14fcfd68fc19e558c00f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b66d899c336e1b036c881f7bcd6a9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdedc69fca1abc9aa97a1c9febd6a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89533caf1e2e32a9d9904aba395fe3ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d94de5ae5c70dba9cbb56b04cbba70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca86af914221f04ed5549501a740d32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca2267e067265476286407d3af9ac6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2f0ed67b3481f74c795142c806ac7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb15f8dfaa588185eb9568f351add2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a847f7f0b24b8386491bb49912218b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e53411b68f84fee8df02cdbc823f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb503dcda38d4bf97e878dcd6dc159a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc973687108fb45b52bd91de425b7ef9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ad6cfde94f8a899206ea0ec754d31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f689db20d6712812f19142f2b38a8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c84f8f1cd51418d33ce1752dfd250f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d03d6f333001ff23a0e60ec9d0f533377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cfcf45f62c4e26ab92ee925ccb443378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2555efe3b98a70008c20c5159fdea0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d8aff5bdf6b5f21fe7dc2203d1c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68983989d6f905b74fcf97cc4783780d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330cce78beae62e0fc22d3dc72ebd95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802afe995bda62934466285cb2faee2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc45fb93d1f3d4906d88d0692aa203b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961e832953c664f5e4877526ca2a3ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4417673664e702ba4ccc9da4215fcae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36908db3ec8f40bdc1bab698132780fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cec7748c9c85f8a876845f0a81c06b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7393493564f9131b5e92c4bb81a5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a35aabfc32e30bf358259149c906390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3af5069b338a24827ea1b0b78decf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d16cfba93244b331a02061f9e5b47d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157868dd41b8b73c03e83ca3fa721598393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea9025b6e1665821d6643fe01db488394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e3b6e53204aef2696642ded2fd235395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df249fcf7f0f03f6563d453b7a2dc7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38e9c1104aa1d9cd993cd97a696f74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60d12577b6234a58fec128c017860e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6082a8d91f343a28edc596ae18702da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d23ab65960f8ab866e25a5cc4099b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b42994698fe6c4cdee2d03c5f3846401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623c20dac5472ca7f6ba4ca47a24daa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb93d31820d980087be2f329d4f9db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a149e09bfba84e10c9103b5622791404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad9c1f3aeb4d17dc5b0859641d4787405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754a408b9fa6ff942f82a0d678fdd90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056ea6e5cc6118082714f154d3bea23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02b5db44a63683eb45572f13bf393c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ec82bd97221d30ec58e571b05a640409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c476f8cbd98e810c195a7c61855459410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8402e47a23cab33a2a5c839018d61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7efaa0d5850046aa35bb4b3fd676c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232956a19fc31cb245cb161ba252d995413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb36ba781d57c85d1a9b7a698cedfc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c00bbc6a82d059c5b72080fd2c28b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bca205cf58276005932f16904452ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9c64e8ca96a465fc33db68421c242417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6034ebc453126f7073873a0e3d0d335418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4175eb5242abd80c2ce772f92eaac6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca7c1ad3b6585e7e7df9d7273a1b61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e67c6bf08308182f15795971df13f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9a8760d0f2a42fa51fdd8c5e8bb68422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4719357bd1e568ddd8a8ad085a27e12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de54838aa7f44563cb908fd076dbd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bc50a08ca3bf5b2e5391363de40cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee147555edcd4fdfe38e35ccc3d3947c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b13c59575e6a1eb70fa82d9e157067427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced9e5a503533eaf151b8ca35d8cc80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012b5d6f303c25c967cf8ed49734c57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f44f97c58c9bba2d808eabe97e900b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4137be37da493c2f449f2ab376ab4f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4947303c7b3977781752a13b465f1cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0b8f8006988f373b09613c88e64e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e9f47c9678e3c2129ba15a5e1cef3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9824e50c5be2310fd69cb19bd421275435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be615c2759636acfd2340eadf365cfcc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d445b5af1a0ecab2ef90fdbf4fca4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ea4fc26d5c9ee660a970e633b5589438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498e27fe53d705b9410d643a7f0b5dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed09fbbda3397aab3ae48e7a65e19e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c9ddd1c639cbc1c68b33644aaf7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727bbd3d7d745bc63161b581c77b027442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26a73515d5a5f4aa254776bb378d70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc43af9de859f7bc9817d5b24aaf0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1cbb28a593ba1ea55742b9aa129cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab100a115fbada232df90af69556c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aae73571dc667c8a6e46dbb74ff19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b605facf3e5a0d91d87278700e562448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f7e5cc2f91f68fbb1a54b132d57ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3bf6f8dcca7b5835cc6e4cefe13a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bbdedf8162fd5f7f1d2496c7e485d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49238221bc46a6750484d96c6f12cf82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701f8b0090a8ce46af22eba5bbe8e76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265bb496f784f6f8059fe65d1cb0a27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e7676915a90589482989ca6014460455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0683e6ad831b8ecf28c3db7eedd85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387e1a9f148563a364b5b64e09ec9fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b809402c18ec87a6dc22cb253637a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190f48d6623bf6ffb606685f1107312459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8b08ab06f4119699d607b16f39327460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc73a4a560d5f18714173a6a03d9d90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2856f642f18c0e1216ff23101fe13ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4b6b5cca645e1ea19d8843302faa0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35105c7727238975d520564cec1969c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa99bafa802af39f32db273ffd91b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b6db4118117b2afae23aebe743b1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51020608bb3d1a20ecfc14e916c746f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240766bb24ca1a267678e6b9193130e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae48a3603fe8d68cfa4d6b0176c134469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434ba7243be02d23ff42b1ee2e1944e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c8f9dda0241fc30f003aaa8be11cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e17a9a365c7f43ce5cabe4a11285bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb802a2b3571882519b4b9fe6c6e89a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd00b8cf15c9f55727cbcf7a953a74d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4b0da09f5da1155f453ad51f62a86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc0b259742e4cb9d4f4a9e63748d39476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a1f5792dd06e27d2ef1a2a68489b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbd86cf7e002c578aa18dd13f563b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10de7176b7263dc8bcade6055d3c397479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51494ceb268f5d7975c978406fa7329480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462e3216befb9bfe64ac0db342a0de3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98815b3395d32839e3a85dfe4fd3b07482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d72f21f2f2e22f38c2cd48b8de3e45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e0e1675850845b39fe33cdee7ba89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3009270d160d6927aa14fa2ebb7af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bae0f385f927e7f0148b4e758cfc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebebc15525141a80ee81359dcd15b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bb4fb0eb542c71f354d18e1c03c9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc140bf95867a36002e05327c98385489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a587db3104ccef05b9cee90513dc01f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dc3b0ca9bc2383adcfc3f4ebe0694491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e5d3f46e4c19717eec14abcec6d85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c49aa0efad1828dd3b5ee890f89951493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233b06f4297448534c745873aa6dc67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3809ab3afa6f9b1294bd7b36b3f085d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a0b715ef25534040dab27cbe66827496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a33ba2d1c96e9f4e76fcdca950e7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227241003b27d4c8af693cdfbe9d90b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39ba60d3b07e35ae23beac5d7f9c4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94033ff3e049c26594c21acd197f2120500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d832b59bd7f6057c2d826b976d50d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f009a0e1d4b4d916246551d7fd298502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f8c8d4c653bb88c9b6467b5fd3fab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57de2dc9631eb2bcd1264aa18b32b99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d285641d5d1748c7f0f91a1b279aceb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612f30b06c8e50e9ee0d79a637f8e97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ec2c85cf25fe55d89295341ea9d0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c80d661d6a010d4197153e18351ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5385b135b1ee6fafdb2aa7d6d28067509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e047f5b17f8fb2282199ad3f026a52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d95114ccaa696fab1c1bb5d540988511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ce688422ce36036973b10dd2c2a6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a639ed5188ee3abfb233adf6eff53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac567b9a5087ade5fe2b1aa72dc8863514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f401ba7c4f9700361d2642949503a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fac4fad812a2b4b69e553fe9b95e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450129b26a4c15489c16819ea56e0934517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7439526f7aaeed3f199d0fc7937207518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5205edefe14822cbf788ac3efa08a8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73799927709a7a635fc7d7bad2896f8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddbb16052826d88ade3d101aa82e68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7c59f56792af665985c20000db865522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c127427ed99c3f341421247dc7781523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde788c6a86009ee84aa618e17aae34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64c4ff48fc6975348275f406ee7fdc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e657c26181da653cae895397cf2a0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616ab4bb976e3fc39c73ea67df5fd1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c45614455a4746d94047c6c41525f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb129ea8b75c48140910adbb118a6f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77873b67ca262ba89d06180aae0b4210530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22f752febd17da204fccb205d6a025531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631d71b99d1d31e7f23a85f91fb26c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e80251a19f5d2885250293c50938f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7379983fb447a56673202dde27c6c37534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad7435c7607f8965287c3217e3d91e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff05f0705dd0ee164720c80a2c7abb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25218d1cececeac402fc3bf73584c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3538a9493059b05b9de21e8b7cb896d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4920d0f70c0b939a078aad1662e906539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f0cf85a9fc4f9a15eeeb983f4c0e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd80110b04c92ca652fbe4b636891b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f230a8c7266dab80f8a4e9f3c6ccfa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c8578e84a356e0e8cdb44bb96e0b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fea5d075f11348a32b4ef96acd597544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc45e8ad47a3cfd88a1c3b51251924545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9328838cbc609ef1f91055b38bee430546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498c079747438fb805371170f79ba46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254662e35f8f3a2146b5c49e2541587548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025d36fe799d132a4f867f38d65b435549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7126393bf8c97441698e50cc74e91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c9f50f2dcd7d452b608a8306d44da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e87d8233126ef4d7d8ad7e2fb7a830552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f028ec368b100f4398fd02d4313f0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370cdcc7d328436a80935146832bd1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb77961d57a68d8818171f9262854b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d02e73fd471628af7be88ac9cd5349556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e9179d27c3594599db3a02568f845557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ff67916c6bef2ae4bf55cadcf9d8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe3756ad3b411e2eff44bda97b9560559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96c2c2b2c5cbddc923e1142d9faf7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ef31c5012f15d1650ff61a3f92cd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dca0df21ea168d9568a74fbaba55f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3f4dc6ca56a73e8ef2b9e3d6da731563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da9dad91ad803973bd33dd68beab03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9244ecf44059a2c9d5416ab96fe5445565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e485d24135658ed1a1d8378523800a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29465b1e10f86d083961b465620fedaf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c6b6b17f0fd1c650f80a4c6490ace568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63770f75bc6209385fff36763a4f201569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d4a1e8b094f30e252f73071327a50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05c404d25e7e911c2ad8006722d6ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fc9184ddf40f783c2dd537bc665f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b07cc6f99d17b3f8a574d31c719e8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227171a8c5666e3707a0dfa32a93a540574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53372ea90a1e74f061d08b5be0e549575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64aa4f753677e35a31b6c294648aa3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586e5a2c32223cb9db412be378ad6f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2824a9a73128c497ac18894eed67b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cecc2ad4622fc99d0483e2b4c6d4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd347100a22a5675a04fc1484e22c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45483002b3e07601fc25ead54e16366581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90839b4061c4f314315b802a6786f01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799526aa3440419e8ad1dfdbf2d9006583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d685c5fd881a6fe62eb87cf63eb37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a3199e70e22b6a23faf2ca736e314585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21cbac0f656c38a1d686f0bd22bdf8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de091668ba01eac90d9a351dfb5d9cd8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce02a0aec30a71a8e5b3bf04884057588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4fa3c35fe0bc4e4f104733875832c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6ef7f8ea48a7976044195523c2f2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0efb00c1538153280467f28d5c081591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7428ea2056c84a94219282ab0b4e9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39246e1f1a59063261b60f8428af3ba0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40a86c8d4d184d8d2acff562c49b29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdebf32338aaa49f09d49c3d6038fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1e3b4ed6a0266d67e112578db9db5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8a56fb6f6b83084eb628cfad6c8a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77794e439aa72ddc34f565692879f407598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dc0c68f39818c725340c467d4436e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2ead569cf7d07125c4736aac8bcfd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c571d62116bce779c597c268bcb3f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d85ac3cc2327aa8011e2c82682616602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318d8b1158ec1c8d5d207bb1bfc0d67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5c3bdb7fd7d5d9310cb088b87015c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b951b1cf436864a0c9ab6562229fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c43614bef52242004b43d2b5d05347606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13a699c32bf9268000db259a95f402607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37d2898d58316367aa3bdb06661aee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91f65d1ca8a56be6df252833722c54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010dfc97002bad0ac826919f9ecec4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb59a832390b45c9fddc1030da79f88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5302998aeb3f72c825870bb9daa305612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8f1c9d1879b77f31d6b245abfd45f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28dd0a32e2b730ac9b28ccd7344392614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c0a2c82c42457096751e25a727030615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ded8ab90ca3fa38ba44c2aa43d6226616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8604f1dda615f7f2f0819322cc15af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76727d5410f8d40a881defaadf94c7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321d5f05e167471e1c6cf74eee9b655619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1259dec925c11e06cbb6f252277111620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ae90363aa3873dc1ab3d5d70538e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f68b8cf07b37589636e68915e45d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e0d1383f265c218e73def3d7ae685623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666d44f1308e14d8590ad49c45179ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea5afbc555d59248bc44319c66dcf3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000f135b2e859a4a95dc52365a382e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ba158c8e71d0e45acbbd317e54ddf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcbf3a76cbfa248e5f05fe5558a3a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff107ee7eb1375a8b51ff66f328bad6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec75bf07de44794db2a6595fe9a260630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d9464cd5ace54076e2e71a28077ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fce2b7975d9380b3b8914a055691f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feb24b14df4a4599466818a70d386f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53a1c88e8bbf03038cd4bb6c7e9017634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d73a7eb879813aaacf16405af8da97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18334ce83d957ba95abc58360f8f21bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7791d2fe5612fa4f0db533aaf19645637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d71c952bc762d196753fadbd8fcc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611b4c5f32eba5822888eee11c30254639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e2fded5df04b583c04ecdd1282e64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59a89ade7b1dcc1a45fc3e50871713641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a502afaaa1fce5152282beba7b3e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ea1876233f9f7810a5694bb44cd7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffbef0a7aa7ab82bf684bb16d3ec75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d137235af9df21c6d38d4b7f68868fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32859bf8d09ac1eea4c166330dc9603646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac3ee537a662cd25a780da5abd7202647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345b45a25af7df4a1fc76c10a1bce7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce16eea27e868eab8ed28653f85ab38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14507c589ed89e9410fe6c711ff5365650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd56d0eca6a528e0d27cf6ec7bc161651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cb70c47463505d97b154e31de3a03652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa69d63e60a3e88648a2e9b786af80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43e1b3c27313c99e4c62e5d4ebbd87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23946e6eaf6177a2fd9954debeed4c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517612314f6474a39c12edfc212b2494656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351335ec032a38dfcfba89ba36a6131f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf7191750b5a438b500473e0519c86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee6a2263902d8afd92ad17e210f9e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56042e2b6991417cef7d064b15810c37660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64571028672a1ce2f920c0212fed00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51d41444edc08932606426acdca0e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dd597ca40347161dc53fc15120d16663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e0244380e51e032f17eadbf5115fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b9d63215d51ffb78e8b915e64a97f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c2b115def9af08cf30f3456349611666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a255e8a8d34a1053c86b59c8545ea82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5567054aad408b18ffdcbc9e7504250668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440e66c0b8078dce11f5e9dc4878c5f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f883cd262190d91426748727fde1a4c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f2e72b7fd78fd15e90fc6c7780d81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5f770ac96339872b395357840ee0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939178b86bd26589c4a6d5c29d99828c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73223f4fd037cf8466df57f32b89d5b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6d02d14f3f80f625ac91232b782b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf5ef24d535d5ddf61efb50be23f33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a57d6ba582dbe2a06b576d0cb32c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7222226f2ad5cea944199efda751c2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b02f368ccb49ff9bcc9146b64f89d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e8fef259ce3b7fd331eba7710a524680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff694578dcafdf136ca628173c3d646a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38aa6fb9e77bdc56e2c1e440cd7d35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e88f191d91093f58b1b19ac2c7aa5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069af191a18b94ff671a3843730dd2f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b25f84df75291cc0c296f7bdeb8461685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1caf70931a59879fb0094ff913e19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c5e5e3481ea621ed1faae4bfeaac0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742447d09ec963dccba0e6a6aa4785b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768f86dc4e0ca62aea52808b2290d45689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a65125f0b45555169beba9e84acc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4932435f60ad039a4be2373f7cdc6f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a433a7c24a80ba2290532c60b0de56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58766ea281a3c4a315393f026ecfff68693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609847fac34f1382b6c2205a826111d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5590c7ac5a1eba19c60448b9cffc1b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571aa879c33226f37997841eb53af1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3457f984e4c8f5f9d8ccce4eee4eac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d16ca9522091fe97a7f956fdb140d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fc8d3a765fe697e048cc0b2bbd3dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3c8ad0827a81cbf29d64726f7917c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772241c9803e45b72eb5bee31bab858701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa533ef0816d7fca0ebb1001e27c8ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26aa42cd7ce686237a25287c01bcf4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd62f53822bb94ee0ae8a4b6749c0ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445681651e3e40b3f81ee8c09c4240ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1e376728f07bc60c8f913ba3caad5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce55359041c2c5b757ffdf053c718d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720cfb0c27746047a263b94c19f928a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dcb946659902e152b32035948ec28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9b51dc3e6430828d87e679cdb02a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe671519df53923c4780b8a433e661711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd6f4f93fd12ec17177aa7ba20c906712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291b43a31028b4bbe247a4c5f7eb67f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ec9d1725c23d07d23bbed92faaeda714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf4d3a1a63b24675df3979749285cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307601a65ec8a272450b22cff4d5fa3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4402244e32ddd2ac050cee05eabba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34609a20c78066a10de338ca825359cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f9629282598e89874a2990bf62799719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d9073d3fc67d9a537576e865d884e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b73a2d16510bead84ee8ed5adfaea7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0f969e99fa1679a89a2229be1bcf1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf421ec11dd2dce41cffb2e76e1bcbd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ac8b3f75fbb07012dedc1c68e0921724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b73404e3ec9b94474f6c7a5ed6c80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f223877a2a438973d5f1af6873758726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60e9b998710fecb108561a1b9ca603727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ca5b2b85130d3d70ed69f1ba9f681728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb345d2063c47adf2e10ab2b6334b10729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c22f5f31a046b8717708a8fe66251f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db96ffcbaead864aec6e1b7082b178731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a053831edc584645304c06ec0b5f187732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31155a1151cf58244da2f67117632709733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506479b395e06388b0178caad59bbb4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da447a54e8007447ad1eec73bd2eb4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f071aef12c9bb8268e066fc724370736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9803d3497d137a83d0ae34ed03f391737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424685741a0a3007e946b1925384f64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cf5885236c9af4d5e3e08c09b70ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f165b0565f33e11762fc9c4dbfc7b60740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c85f508c42d1971e25cc4d59de4d24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afbef3de367cf3be72acdfd151c811742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f365279baeb81488060a7f0f9e4925b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572395803aeea503de75d15c60bd8beb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d4e62d26e1c8fdfb65fabe8343af6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8add23ac63053590b5c2268087e169746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05747db1874770408642535a4aa9ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182f57668687d103f09cf2e2a8f958d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fca113a49ebe996aff658e7eef29c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e7aa45df8ad5893bc42a4eff8179a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adffe64e16d446d8d14edc19e5b8d90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ce806851cac78df7e147c1d448f34752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f115ea7e0dfe9cca42255b59e3226d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efbe13d199fa1a00fabfecbec6d44d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f60ed84bdaf1017b640ed8828ebc7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448ba76fb86746f83e88839dbe4f6f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5e3101468abb92297d3eabbeef212757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23352e0f43d92baa000e52f5c43762a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ed7a122d15927325899310702d4b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e092ff87ba2ecc1cf2aa21c7dced94c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0c58d3c781519abc41e4cc0a236b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b776c419f05d9a57e682616c07d37762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ca15474c3866ddc4b21aff57c42e3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d946bc4cb37b8c39ccb2a7624ee35764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0f421f1250dd71a9dbc7d2192cf08765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68b1a5d02c246e6be5b4169acf27a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ce01bcb93eacb324439aa217ac581767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e01e8bd367ec665bf430e2bb0da59768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d2631de22420d6557fb9c50341268769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f3964a523d1df25e342aab10a808f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc05320c0c93fdc65e06002fa773fea771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb37440cb511f0907ea19a564aa20f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c7614a1a647e2d9e95adef72b5ff3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fffcf43e9b57db30344191ed287a0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b876bdf5802ae8f8e0b5b8e02d14d6e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e484a4801afe10bd65f1e216d3f64d7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1504efbef1f1b964c0ddb39090ac3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ae2b7583dbb2a3e450c96e90d8d1b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36bac6b4cda9e3de4415581e35b94d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b238e8fdd7788040d55801ee1ea8245780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dbdcf14fe1c08bf591b306bd300e2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3692f9fa3a3c478e6da8ce1d7d1d5c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d524e24280b680347a63188eb3701783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceba62b5f31b81ec7c2c839e6d47725784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2cb52e6db792d53c751b6fb0dec05785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaaef27e10ec33dbc98702f8964361786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11134dae55acfb2b21a3ea124cae2d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa34ca2bd6440256555511978aba44788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf24bd9a3af4373d714e7178f5bae5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929754166ebe35d3faf24be45199c71b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e93f59a42b1bdc8495bf46e82ffe7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0870ffdcfda34367c81b3ffe5a0cdff792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e921877bf74c8484f47bb51f120674e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ede50a00e76b141b1567a802cce85f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb6a653a5694f7f4f6aa228c2b93b0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3e329e1ef65e49b6d54d9ad41eb2c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96882158c05aff235ce2968795e3ba74797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7576e47929e52d6dd6b4ce6abe3c6c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c3ef801102e39ca8da3864ee449ac799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d45402c90dee67940922873be84356800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9cbad34bfa924dc9e528a6353b10c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8e4b5b60c71683259bf057e8216e0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edfedd6b28a392d2fc36286f13e562803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135b7ececef30cdd63e8d91e88cc030804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905722537fbe674725293ddb804f811805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349a1b96a12970f26a285e0c6ec181c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddc8c5f38aab7bcf24c7821f977a30807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5518496e3955bb109a48259e51c9fab808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f382338bf6672aa31a465428114f42809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e08b2bb9dae6203bee32826dab9f9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd456f17d9a1b623962ac03714db756811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1a062bde612e08c952c786ad34f47812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0de2a4ac23f588f53493987d60d54813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011ba09b761921faf0f0a1e958db0dd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9855452199f8c29c6ec30344762f89815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a57e68dea3785ed025d17ad9433f57816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0665c0d4eee2392fc7e743bea3f447d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b0858dcbae890c68569d6f36b1b6e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966b2abf036ae63620583a412a85490819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa24cf1b720af73280b17e48d993d0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e2f29132927446baeb8d89a7bcd03821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600457edf138bdb78f6e5049b769d72822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c79d0c5ad97dd871b8746ff5583d1b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005316496ed0c33000797492d7494d5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9975df37679c0013a8ddd9ffdbd37b9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a32caf8dd5da3f8c45fb93b45ddab826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f896838da872286aad0cfc66a9bfc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43a23f4323ac26b031efd21942b602828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61f9c8c12fca287dcfe69fb3de75ea829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb4c4a9bab038b8bd779b598441373830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feacbf3f0b16cb42040eed5a69d457831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bd7fa461b2cc5334403a46b6dd738832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e5e0ce13a5ed58869a125be6ff9ef833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70420c40752da8426409b88e9aecb97f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dc2d39d3add0966b5ac8cf599d448835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee876db3d3de639dca094e26e915d73a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfdd55801d09ceeea4c57574978d30837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bc4b55042548d4175dcfeea777904838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99e5e5eccc6c48f76ba31573e6ec24839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68b7dd3f63406d0811845fd0d6f168840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46b9d661059bb234a852c6bfb475a0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55041d36080c303943953d71edf392b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03b933fe8ccae4896157ad79c520c8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc213340734cd9958c9fbe73c4c8aea844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc9748b65eab2fbfd8ba061f7b3007845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce44c48af613ea1fc281f050a19337e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beed05fc33c343b8ad767b76b2cbe5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752b7295b1bf079d1d29587e50b7c7f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4225cc9d1e266993a0a3058535bbde849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b220a2fd58032de4488f759ad0917a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9c3bf3102c18354d7eb1c11e5b462851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b91519701abda9d43cee48151a240852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbd8e8c5598000c2d52a77f097f011853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671cf49b1898039b03d86207fc0269c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434510a879c792eefad5183555174a9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934036de6d513d5f8a8c5a716a96727856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47995ba0067425b9b646a86fbc32167c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200230d94de9c44440102b656a2b9ace858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d62262a308548feffaced7b009b4c4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9ec338c0e95ea5f009ce964618810860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b046e7118ac6359c901eefc1ea8cc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2264a592401c10091b6905fe5411a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86647e441e6216f1134c992658ccec863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3094fe5a9c6bb8a6391ebd0e56d67c3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aebbdd2fb88fc86115c43c6d5d863865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51a684ded4e84a1a24b89976347ecd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ac1989d471bb6b8b2872a055fab46867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bc04d816b04753892e7593c331f94868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa13b8fa51f58ee8c788a3ea79000bd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6d0fba5ea1f7a9107c8d4550f9689870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc966f99638d55eaf8e92da8dce4b4b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f864e15870b30be941b9e7b40ae52872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c985114d91f99b4fc30f64e92ee4e61873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a64dc9070c5093be29c40d37be560874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7279de8399332217a95503e555037875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea641b6a6cb8f7872b695600a2ebcb3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bea6a24de1c474b64cc49c55a55ca1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828bfd78b36a3c7f36427bd9321a771878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ddf199d56740e2685eecc39477cb9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c1efe55825bc7c7982d47388306af880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff545f128f205583e547ca544a1e04881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c03a75824d00a53194057e184f5eea882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6adfe416be7d039bf6ac038698051883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0a2883ddb500835c5c350333a94fd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a5f41b819ad38f457cecb14671cd8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2242b0586a211949ad7369f793dab6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5c04857b154aec12de27f3280bb1f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6be4699e1cf33b7010fbe5a86a613888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01874c73e335c9f8bbe173467b974199889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a01e6f6c7ee15f1d3d5fa51001d4b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bd911629262a2bf059070af65308c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebf28bad88e889607d6ec65862e39f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8769efe65c8cf1c8504160d5196fe48893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a933657950de5a235162b7d1ce49c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af4329d62166a412dddc33fa3f4aa0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bd60b0b861c555da774e9f6b6a2bc896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb255bf2fd824f81cd343c9e81af57c1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ef3ae4b2fdc39b67560066807e078898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d3f1fb1bc84245d959a335fe630c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de9f25dc4c5052c6e7516c0a5ba896900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac812035ba5e6d1a036fcac53e05ae2a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21f52205144b3e76d7ecef25a0bbed902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff219a4041cc6dc1de5f8c228afa992903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c1f13e8d7255e0b8a2dd8b84822d1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80503eb9ec22dacc937d668ff1bd959e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a0a2bd4bbad23e23ca8bcdd2d5af0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68101744c079646a58acaf03903cb83907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900cd9234532b125a51b17a96f9145d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3a5511030e99213e0e1553fc7da0b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b1445c7ceae4c9c9d87ba64ffc23a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938f45645e686ccb973296dfd1119a8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2c2a96135701a6c4e6c3a30a55bab912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7dee8381b279bf94a8d09f46c54ce913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5105f251010b657be1467aeb3d291914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f872dbe1d186f9a7ac9d6f903c40bd4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9ee3f543e372d856b2e5192198765916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c7e326f2af213e1eae5289f18eec5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf551994b239c668199a0532f51d15918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6d2d0c4a5935870fba8216a858971919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8363a5083e70c89767d7167efc4d6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8a286854b955409f22329392052c0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718d225969d480572e04c90dfed672b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be454d9495a72cf0edeff63e43c80f3f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07af93893a49efedf9cabb864b8fc4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783757b8481b728b51ba4d8f3444047925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b33c2a3aea91de11f7ced150e9fbdb926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3294f303857b5b5192f4cf658cf50f9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603adfb2461942aaad4bc7f63ad44758928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2466fe1312c7b59a5da91b0223a56929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766651917e63fb072a40aa6020e775a8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3900585804212cc60a9205eaeb5c1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2182c30f02a6d53deb6de5ac8f71c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb39ed6685544df64412ef41e5dc606933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079b4f984599bccc32293887a19edad934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671865b27595025b8a573af9d3a76bb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe0eb1bab535b96fa29a9b93ba2884936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85def7edeec220758fb96554a83aae937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04811d861eea0c6937c4c5c241297a5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c9b66c45984df375a464d70b56091939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b115644e1043c86397e03af57fa104940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d92a9aff3da7179727a68ebdc2c93941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff4e777bb8e4cc26e0857241615233942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571c5ebb9829b9d81211bdc61f079a1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70539253fa33e5e6f40b5c95eeb37541944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92cbdd23011ae54b9bc5c345e1e29c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b7f64fb5981401e38153992bfb164946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179f71ab2336d55461f406b42d7f83e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dd36750e9064292bbabc668db6550948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448884f04c89a49442ea38dceb703a2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b94c7db2f9bb5a8ee5d8abd7bcf74950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7d8459be377afd5cfe846935b079a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac733b8bf646efe2bb48878bf8552d7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b5f044ce68fbe89a80b27cdc19eed953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5df6baa99e63979f8671f6697fa7b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf57dee0b3032ef7fc14e7ffa2e55f2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9a6948ef8e7258fa87aa603201b3c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8df27931283253417247ec3bb2438957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4444f893caa10ce44860824409aef958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba466405edaf71162d55a79e9d23ef29959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aac3102bac971eb0717ba81ca7b5c5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611358982816e4f837060d18c261af3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cae6ce822bc4f9e37e1a6d373206f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf875621b4558411e740d2a7f7400a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f95537720c85ac1e6dd00b0d18c5f5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efacef7041415536ac398df216121f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1185a6f228762e0ef9484e9347952a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82a64f0d6e794d1a308041d9b2d22e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bba1b6548c75d34d6e803850484d5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac9feff0776b3906bcf04585912eb2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592869af1ecd0d8a556cc0aad2b5ddff970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bff3447db8b642f94f987dc0bf7c06971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd9f395412873e6730d272fa68c51c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802720ff61ee84f084c655357f72fd11973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bee9cd993bde762e4f81f2cd0f57b9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f482aac7165d8fd8412e77edf2024975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1239fe5448e96d505a34a35c12dbccc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bfb9aeeb194dfba8bd74141c387f0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500691b056e97f5009996c8d9732c81978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166a64a3358a657042d5eba47ec5f35979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658243a970cf25609189577405c27a88980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9cd17bc80ab89e58bf519b947ac80981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f18b3cc742e39ab44a89a0ed38d10982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b866fee3c5f22468538df342f63e68983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a765de44ac4bc9d4fcf9adcb2dd371984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f79865b9bcbd911b31eed75d723aaf985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f5500223fa4f3b4370bf41a4d7179986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51795328f6d63f6c78ea42dbcb15637987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f37aeb1cb522f76acaae229c983011988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00721b113d86a2cdebb8c782d9e04851989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c97cc92e5920a3afc750e4218a57c3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a341f1d592bb4575922593998ebc9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955b001c057c883c68063416ed219da992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6512168664a9502be79a19291567c7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041c20db9c637f33be50fd55b4030a0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4005e0ecb639f2a11f1e31896e0037995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0b069c14fd50cc2cedaf9221c580f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741131e8c39c2702595f88bd998b5cce997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae0f5e94d8b2c4cd9120e22158b76a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684c7fcc5843485533a29f122a1ecd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520b39fafcbc16f6ffb0e530cf8f9e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc967f000f6a042722cb4c6d9f841f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d449192caf0ceaa59eb197c3b316c425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c0846c41023766874b4c2a6809d676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bc945ab0d1bc6983f0464ce356a257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413dce13d5e0016fa448a674b8b61658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e81bebb10cb1c6c1a8c0bf6b548acc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ca1fb93d7b75ca0d71d3e712d9c3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffe6743c678aa863d858054049096411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08287a150ad745bee69aa39e0b2a76c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a109420f3aa5527425ac3f3fc46cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8218d08dd7e0fc08d38637f8cb028214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1463eb1dd7e14d4d1db92f178ad694a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21056a509208e565807a50d3afd56016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c62bba3cf075762fa799f706736b8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7b6d2e2be98175e0ee36fd70fa20118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec6a53fd1c95ef59355a043056165f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4461668b154500f36ae8fc7a0a50e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1c567517da284356df93b1847cff821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55155c26f3bcaaddfd6382165598911922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd24d0d9837f509f327864ffe4fa5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0ba04370e558e08606d1aca346e8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32d526affb49e6730da45457c7049125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335def0a3c26c6121f09a1627a95de126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac46fe360c97f6d8a269b3a23c7e0f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2626ca537e7e434ce30c67864e03428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cc2213a818b2cf8640c1bb6db709829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fc1c9dd779e64293fc26171f6a7f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8f2cc5127c77306582bc48c6df76031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050715bc08d8bda83472e00496cf44432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005fb3bcb1f14009e50c503082d3a1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45190de740da0c7b6c43e92945955c9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948c926f7e2da756d91e0bf158ba3a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7837add3a9b5c62db233c76f3c7533b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ba6084b8ab340b4e58d0bcfa7e53437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b0c7d0486a3d8cb5f6d07565ba23e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01785c73099ade160558dccf533def339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba401bdfdb55b4e519b48a4a450e122440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de4eb0e0f1f6f1d4cddc1f792d9f6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15942e5a881c744e882e3bdb5cdad88842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445bdcbb6b500b8bb6550a787a3912d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cd8d5fb4ffc006184106bb6950c2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f8ee9ffd2deadd41f20857892861945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf983f8436c1653d53d7cb14f2b6fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171e5fa84c32ed1c0c34925d26f010d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905438a25c2c399dd3f109314378ef948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08868c263127ee811402ac77f3dc7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971f0da44a321a365ce9d7c35a1890450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9dfbd964e9dffc1d1564f0781139451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c00fe02e3ca9d94e549d7cfb63a5d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e1d356a98194c1f7f7d665d34eeae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a37a7007dde578a153707a15bce4b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa327b5d87e99dc61ff784d89bfbfd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aa413d991fc3ec35bd518782218fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c454d4e715535332a1d0af8c2e2f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7090d98394c507099d6d42a8ff05eeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c39ec9a99f9a52d83189ce4dcacbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b203002c28f84b5dcf7f7670a54931d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bc5dec98a1b9ab3febab92a870d0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c23bdd7fa00afed08ebc355ba59d3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb07c29adb023efbc9244de547b20b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f098510948ce6eddab81667edc396864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e1cd3a61cb0cb150fd6625415f7c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481563af6d2bc9746f5aed82d82741766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc1142ae5473c5c395f10d66bca0b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a105f237bef43ab846dab9bc97b3f5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a5258c3449b2bbd8bc701186b5ce669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d01de438d18b9b1ec46fb84b38f7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0028c251b5ae2836638ea649349a77a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d5fed33216e1e985913ca380d2fa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47ad2e6a4414c9683f1bbb72ac0c2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121999d47c72aeb362ef5e99d4c8d4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf80119b9a8c8aa93417490e6c8485c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3a5c179b5425ed81e98215d4f044d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c179fcf56323115bd9c14c9cd09fad577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fa1bc7f5503e4e3940f892d0da49078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb2588c5ebcf0c65f3e18ec698a12479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6e3a102860c03e12073304ad7e09f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8e46e44fb8ade0568053ec7f3a13281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a20f36022ffcf740fb001f446177f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaadb7b9d2c5d2929badb11003a411b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c193b6c8f1ba642a253ed79acc071784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fd173ab6c5e3abfa8a10c693ec28e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c1f845159740efbb21b84b6baf8e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf6a7c9af1a285ef05050bd58d680987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa0b6ce818ae4d3c24c1b7ab61d87588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8df1611a075f5996516705df804a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c0ddce325f4cb095a7f71ba7c142890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5035e63195cc0751c434f90c0c1d5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81162fdecafd6e043e7fa53ff54a3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90522537b1154ecbf4c6aa872ed335a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc29a77d1e3a87ed103357d69301b6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedcdb95c18d5d23f62ee1506a9395395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dad0aff0870cbbacfc4c73ab38c4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe472dce68751c464dc68304086b9d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad03b2a7e9353be4bec5131bea50e5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a3ba0afc8ea7a41a40982964d6b7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daba7a801da900bcb3de14b67c2970100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cda5c1f91a6ffc26aec6e4c0df415101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b761babe11f42fb415d71a976f58e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38f8070504ecb30df381c23323732d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a11f25c828f03edacd37e3a6f196ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145552faa69c176713a72d16f1734225105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08665fe9bdae60917f929b08ac7940fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119edc593e935a76c84775d2e4b9a30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b16e66b866284a5dbcd08b38e8058108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18d0da72d002b358c4ec82245d8f04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b159fd824a550990cd9cbd1d4a5973110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f3f2cf59b6969e16b5afeb25d39ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24513d58ea6e8e1cddc1f5ca248430112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf361bd055b011c28a513d2c4fec1dad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e4bd4f0caea188a6f31c9ec39fdb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85bf17927f3e0e9a48f00a4a8492f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaf226ce550bd7c28e8dbcc5c3a3b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124b6038a698accaa2fc375bc7c683b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14329ba543343e09132d08b49015f323118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac2b9e1ed99a190d8afc2b871dcf5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ee90ecfdcf6fd73e8afcd7d41400c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36720748b7e0b93710b3c55a995f8098121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7d048ba289a8469510821bb05bb0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463d51f4abcae4a003424f53bcc8cf1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060f38037c349a5a4c901c79be055d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641b1bdd6eaefa0adeaad796c3f5479125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9e4a3484e0b5db2b9640a73608b80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e371dee9df981247fb486a05fb29ad4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2be2158cb682bed98565d51d441c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b6bb50e340b1046ec6f15dadf9969129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0cae7a9dba662a9529be46c68c28c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064daec0a9bcc42ef6164b393956fa3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4fc354907b3ed8fe588764cf4785b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f18b5434135a2851d1223b6bf9f904133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e35299845b3a4908f2ca07e621e1b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd471fbf50b7348dfb7ea2b55dcddc8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ea98dc5c3fd3e6003d92a51be46a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea0cb2e22d5e1f2294895622e7ee27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f68d280b17d3959a90402e42f55533138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec92e50be12dc39d5d7726d644984bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49536ddf2f27f2ff05aa4dd2e62cd0ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2010c6f5232b66580f23aa33a7dfcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0d0facfd5480dc825136cc52fd8f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bd422b02a5498880850043c2644b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fcb65713a7d8d563a2f07fc9f1055144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d66d8442fa4eda47a5db0b4e0a3461145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba5c678754ef983ac2966dba74b139146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007dde4dceaa29f77388cb5b3aebaf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c0a2f433d4f63843e9b5d30e178a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b0fb1d5b3bf889626ba20984114ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549431ebaad16876d4743af5618d494150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3fded1e14eedd902d8908703d6cc8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7311df23ab5f9bf49a823072ef2554a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902935424f0d991aadbfe27ba28372ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1554e8cd5a4cb61b7f2be77b7fa4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dd9bd69b7634c82188865ce8b1f8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692d06e078ca8bd2db8b44f8e2905b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f91832b435cdeac8c2c2386adcb25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0541e357f6bc93ac641f6989440811158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca99cff053a34df1adb333a43ccae07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66c3e6213e0ab549ca5fd7f9e84f6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd739ca3fb40b192e8827be714bce01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a840cd45c5ed2a7570932c5fc1b0cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a01ed189256db3d015483cb72d76f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c698060c245f7ad175f42c328a9e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3c229971b5433f7f7cf0121405f2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606fe6999400d2f86a70aef8a395068166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628bd5cd3caa954e90ed700b12f9be3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01ada521491faca5dc0ae252868bff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51d6dcaae1de384338f4ae3be44d47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9f3389b9b4031d502937ca5cab9bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc749f8b321f050bf675d7bb3cc3c25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979122e1b243c4531dac863135be8734172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd6651779054c7154d7ebb6caed8e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfef2fac201d445564c4434fb5f6fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8170fd898d5ca45fbc0d1d60f155c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699ba5988e6080f4b5841cbd5597239176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee40d11dc9aeef10dad6da64288e46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7de612be3f90ab4785f7267cd7819b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ab3ae28136c2e490ae40350e3c40e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07750360109c15b880f3874fa5e1fb0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d81b026c2de7c61c024e18fff1db1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbef7ead7cefa9902b6dd08c06e288182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7bbc3b9d16d30edf04d3ddc0462bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e09d63bf98bbf4c69fc0b34e0e75c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365e55255d6c56ddf8ad421620a6f9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bc3f391f411dbd9ea5f194f75057e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ed0e183e1a0667f5f4201cf228c42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03346110d78b2484d7bcfcc1ecb1ae56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b59f3b5211be5b1035c5a2c0555f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9e0c9e6166c9ed78f5c4caaca1b3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ea979ae50405d27c1706bc58bbd30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b5c5557d1d34bbce5a35713bf1f92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0dfebc4a09ae8077561253bae6124193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9813c96c8f54a5144a0d841174dc94c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54075ad2f40fd5ed61fe3279af92d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08ff6e3b8f85a75ad6102d6abc5aca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ef468d74cb4da859fffddb1782f24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda698760ba061a75d76a4313eea2a22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01faaf54303b94f7032c5273ff4aca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6967ff169f06d17b836d0d422819b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577836654153aba9a5301848c1473a58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144015cea91987b476e8704bdb95958202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f1fe2bc09e30fa4ffe90196c32ba4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348f8e07f2131998ce87f3f5e621b86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72064e4c11ea818457e91389d7acc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07478ce43c0a4160b91e9b6d08c96f29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698e6ac9924cacacf394f55e9c0f56d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1223cf3f1574c15e18e66bf22ec9fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52b64f56c62e1e71f8ea176139f469209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c21a2098f87edd1b76bc322f76fcf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f48d62de5d0b68d312cfb841f43895211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972431194ce2546c74e0ed2cda0e64d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5ef34af871e7c10579c2051c29e39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21ad7899b8c04c6b4a436a12491729214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a98a69c0eb86fd50a7abd8fc748e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ded7750e0c38cf3c61c6b84603306216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d931b3795c7e7f9d176a64ee74dc7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc73942ce069223140d23beecf3238218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f27c72ac81eb5f83b7199c3a646717219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038f4485352e2261f058cf910cca5c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae358001c4b8a10fae05b173a7287f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04828b596bf7f0de4d5cf51aa1bf0e38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bc1000333e643f9e6bc0a4f0f4124223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd65afbd28e2b84526ba4a84f131a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c64517aeedb5c5c2cc55d300f9ea01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440a23052ed11121dd3ad2b5f028ad7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94404c27546a4a1515fdb007af324f1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d697052fb1b6b845d8a3a1eb59e83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ece9768a765bac6000be8eb7a74b20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5e8745e8ec4028c6c0c53bb887105230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d53fec8c2b3b6b46dee55a5062300231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b9fc8bae0b9c17d1941ad57b5aba5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffa1618a1a1712579c15414d089ed9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58a785e0af2bdfd53938d2eebb6e4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da52dfd883007c446fa6bc55eb4701a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b97a721debff44543c05502e257a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f0cc6e5ff9615efa84f2c0bca3267237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec4baa22efcc400b9b8ce3e8882acc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3be0dadc1c4bc5cb1f2c3483946ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035ca9556277c93f61cd31a8a18b20c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d569e1cad52f21e33c8c6c6116cfac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed37117cb00c26de39e4caa4e975714242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081175c4d426b62044fb5df62f336b3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93987e62dab48e218fe8d3ec29d86a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040b083182d428d1d4665108ed733ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc530e7365b90017944e188a07a631246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bbb6f4f0f9f2f30db92a712c97d68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda6509847ee4a8ad24efe3d479d934248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc7a80b0d26c042db9947605ceca58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3754bdc2a06130510f056587c1caf3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7dcf6460ce32fd700ad47c1b3ba3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50170024ff79921cfd0db34502d81f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb4b20f6cc6712acbae33cbb28ce11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab106ed08be73549556ac60a457c08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fa1b90ed96261791d88a56959189a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11829f2f6a27590e8100a0223073556d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a99a838a556211a4e0bc52b305993257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb551f2e94a822674575cf5f597aef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903c05e2567281a6978051700fb44c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26ca148381fd5e2a549bfc4adf4c8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa6728a9c7dbd8652edf50b65ee03b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e0b49a5df7d37717db944053a6462262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a175e5df1b90029723ad7e470f7673263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d5572c1f0779b84d30ece76ebfefc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3cf862d0b010bddc7f72f50f55f00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154272a96d655c17bac565ea830f2c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38224a3d7addf0d618f687956bc522267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5462348f92df7669bcf0328a7d320a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552172f3501cc896ccb01b350c5362f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae0f89a1e6ca1da627f5f4ce336a4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965909b95d923aa871c73fc3b1f32c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0636e69de5109725fc82061142445c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f93ad814b6ae98b2b8875af2e50e24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa6772ed2cc1195ce5c23fee864380274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44d12fd4c93418161230fbd1c5525b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfa1ab0762d33437a10ee48f37814b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb284211b8abf36dea37054aeaf837277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c848a486194123a7e27671faca792e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868ebeea630cd520bbb2d26c00d7ae3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185871c933f4876bcdc2ac4d0072309280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a05045fc23e684128883224917c938281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa6f5ccc0cef690cc385892ac4f44a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ecd87716af36d66215b244a19e446283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eb364034262248afe8f6cee100763284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e17cdadb0da8e028db508ea2f2954285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f913adad3c0eca61ff1f833f95943286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac671bccc413fd7b3f6468b0606a06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3047c36caf5cc09cfa5e70863d30ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8047531d2c24451f6cfeef4fbf338289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd576b4116e7f842d48e2e9b72acd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac2b56e7fc9188e14064dd014f59cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589c5f7ce8bc4a1111e0365394fa260292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8240ca1351621da39e9793cd163723f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f49b56cf12fba3b94c6d4eaf68f2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91560802d75a56945d95842364ada6bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197c3677df7b6d157290cce2231cd97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35c4f4b41da0a40e9a2d57ac10dd55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323ef341631290af17329eea441360b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe9418d5a2875b1dacfa05f3cd2310299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f0cff026aeef48c290a883549ddbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5b153f9d09f946805962ffa572809301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe5d3b8762be43b1c866b180995fd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1433988ff4beb25ff54f185e7a3881303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71860dd72ae9bc9493397c053bb4ed1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d989143fd2486da2db60a2190d26acf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bbd81cfadd14135802ba100053942306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be483ebaab63f6e2989f2a4c26835d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89afa482364ccd4f26e25a1d9d578b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f3e11498c88b2134442750afe72ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03fc7763e2ea4984ea07f84baf0759310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a21813382374e45265c792c62319f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eadf3a5d711323150e30536c0b2b91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7b229addd12cd50d38f803a747fb5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a649308a24dc50772f723420481c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e477a8a0064ad14d19025b6aa56be4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73f8e3e15bead3b3ae6f1adf9324b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b162ba1a799189dcb3ed1da72479e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506096695bc40fde6267b68afd5c24f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a118df74e6de93f6095b875bb7742319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add983df08e61fbc16d63844d7588c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802d572f77384a5ccaae24945e022a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0207120268c9fba10caea61a3e01e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70cd88a6259997119383bb31f80c27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945a71306b5b20c2b1273c4bc5145ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb5eda75abb9fdebcdf893c3d0b48f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e14a7a7e718885cc5bd968549ec2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad54fa110b81f014ecef4905fe7e436327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e6cf813250ecfc546769268a9ff53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087193a72cb4847171101933c4d99dab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22d212976dd6f006ac71b5be3996d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85691977d9ec79b2a7bf68adb46ec6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f604c63791ad1066aff85cab78249a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9b2c4af4642d0ad5a4089dc7b957d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933b79d5f4b380b8b7d399259c26cb3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d4b07632afc8a779d1a1fc0516eaa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20de0af1f869a3d2f8cb1b82c1ab88d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6b98b0f47b0def4fd9899a25ab797337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1826ba27047429d17398c387cbc88fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531b43d22361d8786e183079352df1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaff2b0b16a11a96a05fbbd71dd32c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e774a0ff9ba14ae3d215aec717d8d6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85431dd19fed057c73a91a35b12d08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7cb3ae3ea9eed1e19d0a67afe75c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bba7820fdcf733f1a0446c7b65c545344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ef9cf12eb74297c49e48e6a2ce257345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334e9f8c540cb77058c6b6fc2d33686346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f7536c787a0b4611d9efaefd760f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221620f00dcf2773a6965778e698100e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34ebb9ff522d5c30b2ff3e53d71494349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11d75db18919beb91f5b6dcdee261a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82dc64542d4e17de9efd1bc2fb9e8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3b4ee3d1dd40d70cd8ff0ebba64ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0fd3c4282ef7d563f02c70bb7fa82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162cca1d4f3a9ad8803730c31a17f93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42b0a4841f0e58592373c22a1254fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d17ece7383d5f9b3493c261a1bdb5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3d59f95b890a1b3fe62703ecfcebc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bafb569066f2c2a84b1d9b88cc4fc0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f52d0f9f209b92aed9fc631b86b74b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13a31db5bb38e8be4b135f2edc1006360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bded5bed42e92dd2fb8a2b5ee93db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd47ac1f7208c716b11c3176752ed0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7cfd3de930b5362dcecafa8ad938e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd0019d5035cc6e9b2189b5b28525b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c103092f08e94eff0aa2b3baf2ed2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8e1992560cee008cd73b95d384669366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eeff5ec29707015d31188ca3cc8ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7437df597ab2149a4fb173d0a517b60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a04a559d5f421d37aaf4d303e984c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd3d41917c28d6682b2c217e4ad5dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da232315ca25d3023ce02f592f57eb4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfc25a0a46e6cac6974997262512e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaddcc46492ceb7b46c804bf77274e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d9f8ef119d563b3e80e21d08832dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094564acb02cd391e1e6cc7c48d13cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e39e2002025a190901a0b08d9a5bad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eb393c1331f17a35bdf314b369c1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9e756ba1f79359b51b1a72b0344d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17f2c2856a462ec791ef0ab3a6a52e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cff46c114fa6f48da566db5ac33364380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f8db9e2ffbd6fb6d4289c18600c89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0ee0040e8bbc8115318c0538f6119382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d88d934f5f9bb2034e56b94125f66f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4bf9892922fc80499d2b0af51a61e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb19d9b86440d52a654c653ad25f043385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad559679193c8f3aa20c4f8a0d715cf8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a7ba09bc5586aba5173975061a736387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c205b9365ab6ab57722f925523bb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80efe0223bf3f51a56a650f2559f07f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfc8b9c69eb68eac76015140074d66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d52bb27fe098e73c4e6b95c3a2b35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee33aeb2455beda2a1bec98dff5a9d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce5897590ad6960ff4b6060603f7cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb132e8bfbaa599a0ddaf32441abba21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54054738dd99d6f94d57bdf394e6de8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805da20a830083c6e9c682ead9faf291396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa260f09206368ab07fb19c4d64cfe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ea119b5800bcd7572d0ce4bd93fcb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14def10273c4fcdd7702644275bc180399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b513e1ab9edfccd2f71813039983a53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f5821b07170254a83e4a19b3169a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c713ecb71bae7f7ddf3b9d6e281b929402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824de255d139d92b4fae03fa8adb8fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10416d0c42caa10a3943bcffc6ee13ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496781345798c89169b4365a1760790405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcefabed832c5069ae345a1e110ae87406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfdda76e7d66b16a9d9c80c89faa7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2b503149abb4046d1f454f70a88f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1ec6d59e5eb75583dee6124dc1e02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001b26d602882fb774d2938f266af68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53c90efad0f9115ec17e890bb54660411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0f525fe97d621eeeb237adae9345b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ac4aa059f85e5cf2c1093bfe2e12f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d119e9ae7a111fb6c0bdf76000e212414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97e463ce31796fe3d4cfb3f8749bfa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eeb6a61c24dbc18b935ea91fab3d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a15159f8de8a410e17af15aeb50c50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99cc00e169a7b33ca10ecb6a4eb308418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297d152ad01458c1934e631d3f91a2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fcd0c4d673dcff31950b9f4e868a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532569e7cf3774fc8a2a4c2bc610161421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3094e567e0bfb2d6747fdd88c86497422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ebdaa95e1fa56fbf4cd2cd022bb8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563110e96c5d8ed39872385992dcde7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9b144566df52ce16b265de15886f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0c33b0ed20f864c10882d3031434a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4c7a00e96a04aa87a17e4ea80ec94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164f4524643a2c0d90692c6d579a89c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45e5954f0a823b42dd528bb8b9fd33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1149f4dcce83423b33dd6285a567c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f97cf83dbd7a14c9af51a48adfb8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e49453a57600f31d2b87e0d544e977432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb2a6b9fdb250d16eab31538a86efb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57bd57b34360f8a491f699deac3935434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f9ce659523bf2e8255211d8e149bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48c581062e435a9073e9273880377a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478b87407c36b8e313d1494d1656f4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6bd455172aac0715cdb3c56562a6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75de982df0594aa8b99102541a5f79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865489c8eadde9402dc89b3ca7a4b92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b676cff2ed39fb2a38211dffd3b86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589af25256e35c0284a31a5460dd041442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcf343e0ca3f5e975d6234958a6a72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5307c97fbdc10c8eda87f4efd83b5c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b2487378e4e78b882e8d07a55bd49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edd2d73b079aa2dee8645a604be3c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bbedbab21a0d72f2a51188dc1d957447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff911b0ba26c2a5471f604c0d6b901448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b45b06afd21f32f6aab8607a9a1fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c1387eebb2396b843eb80509b981d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec00c8a7bf300b0f99738ebcde5592451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cb58e8e3e9b2704de1be23aee2533452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93fd033c75d013f2b5db0c61b8dce1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46660fd08bc648efd64de9ffe85f3240454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dbe6257b7ac0f2f819006d9b37bc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fb675d9bb024899f75dc15a871285456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77b437b3501cc842edbccdc5dd1e0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc79eb91c22d78df69c2db06162f988458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fed7ba0be0c2726ab9a56b1f35fad6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee31863c2e72c4057e4524e5d84570460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efad93007ed7e447e80e79039d1e4e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc533ab16878cd8167927ddd6250ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae7164d277b18f6374d8697eecb8db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366211d97e7eff88b95e39553b7f18c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1677b135c7066539b18f34e3bf47aa2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17410cc138e2620ff2262231c0564e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f0d085d3b1860a16eea01a3324f22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037708dcf0e86258638e18b1c0bbd1f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37b5c3be905de4a08202e498059901469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a023373d69f714e921a64b7a35d8bec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f3aeaf0b44b37975aad9fa98c5bc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222141f8912076e1e96a7e0878cabb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35b7b936143d52de36204e12165ca0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0394328ac1afad31fd3ab906140a541474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dcfe35f1e184167d191df4dadb842475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd660adfcf57f3967bfb9c7587efad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada53aa23642424a1ebc9c2e756b28f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610aea1455c469fa78f48d8d385c820478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbade4616e804031e6678648c42a33f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b33463b11396e7fd8330217fb121e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc3b2e929270d45e33ec6999cee022481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38879e839c20036b4856311b9fcf68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e81539ed44c15d1afae07ea1c1fc29483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b25815565a4b5f6c3d7ecbbc524e98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea886db65cebf9b49d84ef78ae6a7ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7bad5b87937a2ab337ae5b23957d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700d11620e53f53aa4803797f45dc1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c383d97c128dee2f486b219556d8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047189fa597c4f02e827abf767a7618489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a062717277a3a425f321aee1f17f31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0b669369400018a8ef170658b79e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb69bf3a21e8a847f7664e91d2d33d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e6dbf933984044a62dd3de8e2acd0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51146050660209f124d3504fd8506d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58cfc470f26f2585f65702e035d84e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4bf58c7869e42a5f872e11bfd8c93496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560df84b71ca8ba3d01682da2984c810497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c951268116655e117f65b4cc7189061498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f41d16a27a4b9ebcbcd09f9a34df93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1d643db5ecec4da513ec13c12f2f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b8638926762c2d9c17e9d0f0253f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb34e9053e65927f791713b708debd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b22d858b214f14907a21a2812cfc56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78208a19321fc44708935aeb6ff71919504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbce818d9182243634e4f0c47a815b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69ff72ab537e1e9809cf8766b63e76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77d4cece04e4e4e6b007588affa925507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa81c0b76d7ded28fa0fce490cc0e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a80c5c5f0f7c9036b481bcca3c6b38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a007d2a19f2a4cb46efaf47c4f657d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6affb5090976bc132c818a0bf3381b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae38fd6d455f834c84d135f9be434fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7619b167f6cdabcb1804cfd62d5fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7525a2c2960193d5206d4bd9721b3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb76ee7181d48781aba2cbb72568c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e3cf66741741720a5df08d3943f37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34700c970a3709955658e825d76bfb9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c079ab7d145f23443a2f12bab3af001518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3d6482a45daa38ae71c13e94800fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baf875d94b8a425745ef20ac72884a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bf8f87f4060838723518414864722521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbf18c4d576f22e0a64fbf1445ec1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572b5f3d765639e79fe74d93fa607b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eec0135aacfa74c5fe466ff8a8a29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4981fec320b3091697f89f26a052a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc2d2d90962649e59f07aba2998fa1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ef4ca204a45504931c976630129b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892e9a92f948477f11aa401fa08f0f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5f090608fe906f85fe3d6bfa16f6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f209160ae0fd157456a2bf1ddb01b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c272c70604fbc8c6b719c4380b595531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243f99b8a49d7056cd0bd6a16994d7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c681814ee6e2d0fd32f9710a1e878ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b36ededcd6fe2c33ab4e9c692ecc0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d63722537f09b4ad86573b650e7dd0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaf8f4188c94075f6bbad4725a6835536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bffd4928cfc058e6a1b31da6a9e80537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ce98abcd1b5104f45910144aa5cfd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11aff4760c4449589ae278a1017f924539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6a416156947aec545038a071be63d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303152280516f4f651cc310716e5493b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac8d60f51cf5584a6c6839abec8204542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e06eba7176217ed1ab5e1b57eb475543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4ad30d1d939a4d08941fdb4dcb5e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93452877b896bd66d3792317056cf0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0886f9bbcff4b0380a69f0b8601b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4ac03bc0c35b27d78c903b4877538547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47730331a0e90f9a834b1c1d9de26d0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e1a17339124eadda33e9fc1f3759f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684d9b687f71ed522698d93d18bae04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a63cf49f1daf365f742b745edc068551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936f5f9c594a2bdd03a9f1fddd76891552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaf8b0c933f723282d478145f9ab7b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6020235fa4664328711f1ca7777fd9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c68563065812c46aa8bac6a8536c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8a512a44f1bb6f0b0254140482d39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c533668cc8e72fe2791b481658f74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca36d223eb6086671abdff37769a05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f32b3ecea4e11dea2f65163df6c222559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0677e2caf5cdadb5b427304f8e6632f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864fbc634a26211f358ee194730c26c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e934265a3f47262c584571ee4c30d89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed547154292fdfdfe9ec5d95c916235563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889dcec160b211ef7a5a7170b97f4bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb62bc2e4a775437031db4f8a18fc97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a2795e8167d6ff27e3f03014f328b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4d012f16491216e0cb2b5ed0de41f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90383ca7aa34040540e79bb2f1e55feb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cac01adfc71500f3da45a944106d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7accd874693062ff8dfb913c9d427ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca84ed3d51532ac3c5825ee483c2b68571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb4025f568c5771ca1024165dff68f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c166c064bb12976500f32e962dd85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15af619da4bfa7387c1673b59a473f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18715b8b5ff9f840e6981a10dbea6f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fe9d89159186837a236668b3ef5d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7310f71bb39feac0ab006b12c2f541577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285903640bee86fea4add1ea6bdf9df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f117af0692ce058d5bc005a5b31e2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aea38c7464c19fa41747928bc6114580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7cb32b62b7a90a83dacd47fe71c85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc913a587c454232aa892755be34756582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bd1cd258c0dd5dec4aecce5051186583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83ed3c88b376ed3ac29d9819a22b5c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4420d24ad527b06f3f0f7e8ef2ac8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c61897ce97383335578e74773a9d6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04481f18462ee83776d782ee4056242b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671007e399e4391564ffdd51dd7b3e71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90c1187cf73e34e5631756ae976c46589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511212f28ecd564d6d0f323685f75e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403ad82b2577562fe0dc9d8a9ddc0c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b5c1ec2d9159be34a98cdedc13039592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a2216e05ddd640574a580e39941d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149339ee5f961daafab990ade6099bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0b67acf444cba5b6fc34e3e77c0ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f59ca2ec6ef2bc7d2b6a1aef2c8181596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d481b78b2428350eac748c1f55e8af8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f8448e8d3252025cad95e84d5dce9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3182c71c06c85704aca0fc25c3cbb55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272774d25b2ca5a2ebe80ff520c2c18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768705e553f70283b86a4a913370cbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cd9e3250f35364345e9b529a073bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a3e02370227c1105f95637656e8e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6688d9750d20072c71f344ae3161d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e0d37559bfc54f726b79ab561b13e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c734b000cfc128d90d227b9162401606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed47b439c495172deb2df3c22bf11b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419f34d529255f6c02932c442d8f0aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cc61489aae7614f85e700eeb73181609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86a76e629550dfd47d2f3e46cc87b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15560ff29c62a1e6d4a4870431d03003611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a4ab8345b40c2c5b16ac00aefa2b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ca227f9ac81a7aecc2998fadf24a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837262a7635ca9e7a2237619acc47c14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b47420f1138fc93b985e15cc5d86c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9229b125d1e4d9f7dc894d7cdd2ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d7f149f25565625f53a6fe6924161617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c6b94b0ef2bddaab79ab9edade41d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318a87d068f29b2ab6f2e9dd8f1065c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391ab2b4520db03548c5797b67a81f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eba772d5a76c5f36eae0372112e632621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98022f7ff4702e0cadc4c4c467d3a683622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e55b05f6827fcdb77c9f789038656623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9c170fef61c998ef2016ba285a25f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697e97e62d48b73ff6d73e9092d45ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf6c8652d97ad9db987e639c75b97d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4af46ee0dbc7de5e4863d4f574139d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c94657d6637e538aaacf72f5247449628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020853f0159874ef3838fc2ac61315f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ab6765e5fe6dad1b972baafe8dfcd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cc355153f50f16e0b3fd596e76067631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3661c76c2914c534bac6ed0fab46e22632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b60bc4206d8945a85e5dcd4778432d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afafeaa956e38bdb3975afbba8e898634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b07b5783e8a280e84c495a79f46259635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80090e4587384e1e36022ef26014b5d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64dfc313af38807a6ab4aab6d3bb97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe017162ab7e2af472e89951adffd0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bdf4dd4cf43a1e0b20556fe150a8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81712ea31aeafa1fcaf0a231ac15f85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64858e0896591cfd48a7f340b3132f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907dca68b3986c54d66ca2ca57303cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056d1e41278e3728f393a3a8ef667bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a68fdf59fefdfb2a1d6895de9fbb7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a06a8cf6bfeb1675c2db01870c0337645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678d1961d5aedfb9dd142e6dea211af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc16be33c44573fe3e5a60d97a4e551647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acaae5f0516adaa7af817432137fef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bf62b4d306786dbbc61c21797f7f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279aa971ec542157253ec6b96f224c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42588b3e2faee6742994cebaa750019651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7d03857d98c6107b78aa070ccac73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c3935b13af357c2b2193575e24295653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c5fdca70251c725fea27a99fefb65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8854e7e85f31b6466e7b5f8a9671e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d69e240c865d47f1c694baaca6246656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e135647423e21ec9f6c67b41d9a1007657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c4ef7d52ffd7d472880c7aea85cc4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdd7ad86f4818f5ec31a0879dcff16659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f57875f98ab9476aa2364d5455ccc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64395c1eeda3dcb4821640372312fb7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59015993c04a8749fbdfdb765962a61662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc4e547e748ad1245b877ab184d7f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34196218ae1ec75450ac0aa1e89ec98664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738bf64ec4ba0752cc0a2e78b7dfe18665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeee8ae77d61f3c7041fa617237e881666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8d62d5aa7bd48f35896ce23936152667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f464c86a5921c64b942705de765ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd763498dae545ebd62ef83e1eca96b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30075cc3f1946a376c5789fee097068f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203e8ffb9b95f15fa62cfc922a53e91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5848606eed00d80fc4d08d1865d9404672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80286cca3afc1338fa0412e5622101673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19095003e2a021a44b6dfc28479648674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0274d36addd6aa4a08249e480cabe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f74f24ba6d3d983b706983b181066676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a6db9dbbdd35f49aa8d076a1002bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ebaed965cafd6bfd825ba0d9e3168678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2f787dae738dab7c58dab20332ab5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf878b3ad22e7bb10995af537edd4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c783de5d49d3f1c2731a7153a1da2b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002e9f0ff3b2a2ac65e714527808675682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4ef1e8816d982783df1cb0abc4675683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaff6d6e060c762ec7b40b4dbb317b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4355600d2fa70b3ac8fd1c8e85313685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d144304c5c825e5ac208684ddf7cb2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfc349c6bd466f01b06bc3d6512800687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6153a41cb9df8c3ea67923d4d72783688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53f4c0442b427468ee2891afda2fd6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb8095bdefdc769b30b0adc584eb9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e910946fd12c54a293d3953dceb10d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a0b5fa2878f39cc69925c3d0e2e7f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f311b3e917369cf43420b376ba1634693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca39855466c5c69f52d2cc3e57a7a4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393705eac654f077c050cf33d782585695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581ec8776c2800c7ad736c4fa77e2cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caf21ec5e54e9084cd36adf527eaf8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac842d03622f084f4f8a43ff89b1c6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dd826c6ad2e29eb4e1315aef86d68699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529d671f42b4941132c96d032791656700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279fae368bebc326cfa4b9486f27765701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6d6e58f229444953deb365665cd50702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6962b373be07fcf9c78eaee6d12d91703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9e4631710a2bec5c083484cbd3284704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00888f2be472e161a13915d0575b0ee9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6789780afce347167d86e4edcc23ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4840a31a99b7c0423ee2c13569f7b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86137376cfedcba62bbdf21304d3b54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9afb3ba1da587df901188903e9dec1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69791394b1b798d5213a0f9ee28b5cb0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41708f4e525076859328866840328f3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d54dfe198dc65aa596368c7c1a77c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a233882d576c5e2759aac32bb245bb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c6255934cd21aaf04a643336ae851714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1b95804b6d3e594b98dba7805df1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33297f53605deb18cbc79cbe19bbcae6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00bd0e9bd8161425f253c4e6d31f4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71470fd04298817663b8c1a1a87420718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f527a6beee1163c0a91ebfd23ebe0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22f8b7b4dddc4d0969b9d361eaa9ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce61114c9373f0ba9a037658d1d86fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea88a5e9938df9684e930146151520722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b88ec40ed6f4a19852ee48e686306723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3e340b4371ef6127b736cbb722549724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cde7307ec2604d9791f6b69f68c21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9a60b23e0ce5ded871acf9e175d9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952962da2f864ffbc00d08725993739a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a566ecdc0795323332d55d0e7a01f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903317f869f4b68f8e89a61f5e4860f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb7a1af94b67d96e6a15af07abb89d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129dec4af4ce39b7225c0376e35b368731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71546858ebc9eca4ad675ecf20dee74e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46d9af4c307ee0f7bc445a8cbe9fd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c30ec581750f09072e2fe4187349f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80d4392ba819463dc5e7f785ddbee4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a231cb3c59f01352c36862f5eda41c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bfe23075e956889e8072fd947097f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb6fdc4fb7fe9a7974e169eaf72cc2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85035b9794318b54f44d23369c55880739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc20b69c7541e95906502a12d665e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f593e43713f7e8804df7f41f008b2c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea37cbc49d2f99ea7456c6450c21414742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947a03c22ea91a4528582aa7d948b5f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf9b68f0249f2465391eca427aed01744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723955cd195ea8b468c8de813c4655da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11e449add7fa1993ab0ab674b56fef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd5a2c8cc419c007db3204ccf09efc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967bd7429e625be1c60c5932f4cfcda748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadf9c7152afa0e7020bbf4c48b4e0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b614d97cb130a45aac6026496686c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adbd5ed5e40945d70eb59cba8c9e03751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f096b938f970797774ae6142380dd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d939b8c238682486ba00208a06a24753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8871d9935ce69bd2597ed1e12e609754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9020ceef6f40b8b81908fcee6a2890f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15d5a92fe0c3a4a715f0f41aa53e4f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a864ab679fa4c39abf755b7bba17f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc777945336149109d4b17bacc1cd5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0447a99a60ad9e1390e5a8e2a52e48759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5704c4b59dad54f416e42a244013e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0f1aacd7f73abc8878407a9e602ce761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2814c82842a2799ccc1c6782a6f51d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e45d24ec134fc989d5bb13b5f1f161763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5af3890e01cf2192e364b4b976539764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd5174b8085b0b8f4350f9b4e98dfd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f88b89abe6c6d68fa6313e0dbfcff9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09050d5050bd482443fbf16d41944bb6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0950f37b07cc8bb2d42879c18129a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9f59d66c06f938a33cfd2db757234769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef983f4fcc63ea974b43ac0d8ddcfcc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04245991514a8a034cf9140ca74e05771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edb86fb850aec562c9eeef9c1ba942772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f1bf82e6b15e217cef8805042f6e2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788c92061ac3996d5b68d366569c87c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72de42c279a273091826a7c3d30a56775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06da2b0fa1b38bca44aaa8ecb9e5972776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e967bb760417b5f191eaf4b3c2a1b4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0116a7cbc433cec4b1c7adb1f016620778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdfc991685b0d89e5053fa4994245a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1c046fea3fb45da63b2436d34c86d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212a2bb189f4da68638caed7189b3ff781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cf9a19543ee298e823fa919fc47f9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221caeca14261e61f9d2afb962df1d2e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb8b2b102647034bd8a9f78bb7db99784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf63f2f4e1e543f9e19c04f14dedb3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b7baebed414fba54df094a47a7fd4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38accd147785eec63b368df02e5789bb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb1f5f47d16ec1f22d083f4aff224f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f6c52ac0b94e3187a4fd2b1999fa2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c608d83509920c4d5c3dc6c43719e66790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b710a9f3940d83a0c45d2a21bcf76af791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedb880cfa62ab2353a50f37b061731792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d884920b168e8040636098a6282d1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc7317524023e88f096b1f6618e5a3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a23bd3658f8510fdf680a7d98ddb21795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822b67823bcdf6940fe0f4a30d1ba34796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720961dd69d506a547250f12d292e48797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66e90d618a0f3f5b294b17a1f4d389798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f655b4322d04e6906969a60ac2d2bfa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb02c726c19d593c28cf96cbdc22fb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef79dd062f13da3c3692f57737096b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305ecad8c5e4b59ab9e9bd72434ac93802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67f864889c3f1491bd692601404a31803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515b769e4b066d4dd6ab81fb5cba30e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19a47789dcfa990c0d747534f4a70c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c161ebc2ca589d6e552eb6c6340926f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd6e0061c3dc8269c4e6408716b50d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c152e96cf19fa8e5a9716d5d176c86808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a70a6a43c0022633518c93b7fe3bb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c31f9f168b7495e4276bcf0048ece810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e275d51337c0a586121075f58ae93811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2eacac24ce969171f8bb99c3968f0f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa18aa31fbe1724b9e6ee1acb6dc3e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d93e91d2a297d346e93a432d692d2f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa020fb06bf7b579c65242b2dcd69d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdccac9d7877f819ccc6b057b8ba97816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950e0c952ec241d4746f037514cb2b5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58824bfe4c4353ac1d0ab4f5941ed2cb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88731ddff4de8213e2d7ca03095b44a4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1b016dbebb780613f9235d812849a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4e184728f92235abc79b07ff08098821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe09f7963a73273f98ac2ab6a7fc289822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e3426d2d5f92b65664af24be929b7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6cc1e011b44349c6314cae853074a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037832b16423819b93a5a121fdba08c8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9e2f6e9227fe6b0fbb2e90537804b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea52d885f2d3eedd7dd9155d89885b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6662dce0acf5c62ebee18800b6eec1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bc4b0fb1ef002c16354a7f8820bc0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a52bd058819cafe0b541bf9c6497e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db93220fee950ca7861fbf289794c80831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812aaee5ea57aa870e41309fc917bd0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f904866e3c2dc3204b4fbe4def5c92833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7bc30f5ccf0cbb9d449db5c80afeb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed718a341fe0f463d9a4b1c4ded257835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b038f4af3c5e96d4a89b12e22122b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19d3041863bdb70217934c15fef0c1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcea1f4999f18fafc6da708715e8ba838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dc6917aff5655f28208f64d5d97fe839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66307f42f261dab39c39d3c6c07cd4f6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd28bd9b5feeee0af24e29d0b69fff841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7dd4dc1aae2a68520cd2cb0c1cdea842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00296e91c4c6a598b1c77282128091a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f1edafff5090cd0602f45a535b347844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320326af749b63ac647e37dd420a520845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c3f9f77a9d16b9d92f3a0a9a7018c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02968320f044a67ba4a350d65e69e4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcd5dc13adc79faa67191634e15877848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2f4fd905aef90bbcb5939642e9516849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bbbc80c43d1772cd8f1e189210738850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817a9227eb5865a16f92c68d7dddaf8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec474c60efc00638e0a21924fcefb91852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78aa80688b7ef63988a298eba81a569853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540b1318e3fc931f4cafcb43911e174854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9930655d0c7e9a7f421b03c117ebfbb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8556777ff3293dd7fcdfa9dabe9575856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df92f37621383132618f8f497e66bf857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc74efb172ca6a68ce6d0dcd70d085858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7fd90ba57d43ecb4c919c92f28d80859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1725a0e23bc69db643b4d3eab3ca407860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b110cbdc2ac797c8b54a8aa7394d3e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7f9994c9edf354e31f4d93de9f7c3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de18532a14e5bd85c4ada55c2a863fc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f344277d907ae0fdf082b8db4e4fb7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020fd9fe007fb7b876bb7da807a42e8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69312d85bab3ee2ec569f39c9eb7a4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f2a0b10934a4f44012b626ed970ff867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd340455a8b20c17f6ef0fb32e79bd31868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259992b5a11048095c6d8e3671476c07869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bedfc7464c80c9012777053f32f4a5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a1894968d582df36dac60d8c70ca2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73345a546fcc9d6c565c7b34d9f167d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2101fe3d7577aaeb972c32164051f9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cc68e8e19dbc28fa34b0945eb7d57874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597f77c5c3779db3216681f75a262a9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d65424c46861476459a5ac9c87151876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da820e10a9f7d9eccd045080a327ff4d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14257801c54dfda16cb27df26690e281878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb097d8b7c0f66d50cd1a5b051c150879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb78265357c242fd5ce749189a646a3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b266e76104ca510b22f309ee334c2b8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6252c03efef4ef8285184fbbb48b5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06699a80f788f68a079fac6a76402c05883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd8d6cbad3ae3be5ca6180df3aa267884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f958e32709e666e5ec73b8cf71fdb0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7455eb44f6251508342c65adb69ffb1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f231beb553579e8190c1e156a01bd74887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9bda5fb0efbeab099842eb5b97be4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962a933e4f6725068521365918e2075889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7120ccaebdc27a81adf7eb3faf7531d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a0578d0d1a0a0921edeb12a566833891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204a7a85c8ac3c751416ac4c8b5247c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001623042f79c2312b9f6234f4e4bf893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105d286bc72fd468ff5bb96a24dfe6c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86a73752e37dafff69d0f9c86691d4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f50b00ce67c6eac627ceb7a32046e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7093922e5ff5c1237d7f437c40074897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdbaea9367d32c5ce3d1f638ee91b5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffc45eef6354ad81693e71f87fae8b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429313863ff0efde8b6aa309a860b8d4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15220c89eefd05f937618f7c6679086901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b6fb7b32a2b4d3692b903a12ce23c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197a8d2c3e55bd2188750846ab15f13903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11afda4a70a8d8e052af6fc564ee18904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d4cce30bb597200d5b426bcb7319905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606d46a776619ed17c7185d0567709c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802115716302174cdf5ffb91c2b7b9c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd613aea0ac9f11daf4046df702810908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e7c5fcd52897dc53391b967a8d1bd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edf6416c199c10dc561b580aed4597910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a8098105f6962c016ef2025efb0d8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a24f42542cbb5c491e6411bf76376912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b47cb2e753036c174eb34ae4bb361913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd5a2bb0ef31605b8fe2ed4c3e295a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf893eedb815cd1980b57e29bc9a9c41915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab18114e2e13a9fce83abc38ee323d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6420b83e331867a95f850871016baef917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5f6ef31dc629ebb0aadc087e02640918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3396420c1f22b74da41ade3ed1929a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4c5486adafa2090ad45bff366af73920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9ec4444d72b6380197f01a885c407921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b4abef5fc9d664317bab5e1e60bd6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3244d3a2799f5655b1f4c1385715e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b49672caf0dd70bdd3d1232a9e2fd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c10fb8016fc210a15d90888d53d81925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a57ef6328166029714a83870e8a905926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18965e243fac61c3e75ec43e743ddf927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92634af261bb6b672bd267a8902d6f94928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60c2ec19453f1dbd15ec5f2c924bad929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0423f093adadda6bdb48a29c0f0aefd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6749e7f1f85e8a3e46ec4cfdd48e9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f15da1cd5edb714961b39aa723d479932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601f69780a89769d5c64e9c44af0e27933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5c5617bc60668d3a859c9d88c444d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726e2841917a3a4c2e45795d985e00e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd58208651103a14bf0405a138650a7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879a1f0ffef0e3b63496454f758180e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba8e46951b06e14e1ae27e118f409e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63059477db38f51080a91592ddbab6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65d24c1f0e695e2de2a39cbf918a1c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492b87debeef67f24774a60b0fe19f5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad25c291ef2430c75782debb96040e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3fdeb59e1d507c9747dd6fc9a24b5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9cfb190d679c510a500b444e8bab0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8505fc455ca5c65bd31e9aa607d1c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5942a215b2401f35c2aae4a46b237b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d554ca984a2fbf7575bb7c59dc498a2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fefcd49f6884b2636ee44cc0ea2fe4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9925896686bb3c6bf915a00701722949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfddf6e4f3fede61792c1c82ecfa9be950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f7f7bbeb1d9f72d6396a35758b53a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a33040ab4bd0bb85f3f88ca627294952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed0f3845439f75ba111b7814f396e3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6512ff7e5d388559535aba8c56ddf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6ae3a69bac9ce492ca200948c4565955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd033ca55842adefafcd492c25f0c21956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37aec195847f87d18dcd2c15656591e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b562168cfec1730115577b7ddf97bb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc760d05838acf2bd508775b59afd5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda16374b1f54c7568987b2cd9279fed960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65eed01b3f32a31f10146c28b891dd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e04ffa6950b0d87579e4c78df40db962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0670ac61f13a75b5b7c6c0f6eeaf7f6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d28d0d54df5a239b4a1d5fea005d1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a3035ee5ec4cbb0587f26f47aa83a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504df99a1c06a292c1d24ca201de0e2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d13d3190261b74696fd276d971c12967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399df204e47ef1f3cc8d8727f21231ef968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bbdaa4dbe74d321def6f34ab6968b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d41a3cdf9927419e155778f1a0575970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b702422ef7119680197f087149cc10971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc652d0bb0cac81604093e6748a62bb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c5da19269451750a475dd17b5a635973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18a5bb05b815ee879e797fdf951381974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5574ea262a80f8bb3f776cb35d9aa975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5cd2be42c26965e174f3d49ff809d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d1f94b7563dcee3d9c83635de7af1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd768ce85f93554fbd96eff964a569a0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110744a00031da9f44bbb23aed0c27a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c5d0f4c7879a1b27b447a9b211183980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278aab242b54180b97d98fd7903b9c95981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8b4ff094f6167f4462cfb1c89206b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6b249469f1ec99b325a565bd22d14983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f377d4b7ce8e14252e3818608a87a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d8eb5de890c8f0882f74a67f622b9985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e041d121fa9e4e631b16a78979efe986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caba163326722dc075d5e9f0720773987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17934acc5f0322934aa4dcf79f33dd4f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18587883468e477af93840f38a86f311989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cc0f82a999a88b13f5e5a9d05adf2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0d8077fef686cfc17423f7a896f9c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558c27e0f4d7cd1641d96dfd0901f21992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06530ee210406e4f82f16a43d51178993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681833477d0b924b117726a7bfd3488994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bd0ca794ac3a877e3123cbd74189b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd341f90e38b7e438dafbcb53e18890996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b97d033ceed1dbe30876caf6e76f15997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>