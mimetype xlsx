--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9bc653d30cbdd5ac71288682fe7831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac79d939a7e125b9bb895c54e7b4abb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7a9646d9e60696501f5b70991dbb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf6aa4cf564a82ec7cde554992ccc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbbc3e80524d75234e6103db5b61bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302968a6dd76f98fbe67d3d63465d81b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6e4ec6e1fcbad54a7545c9251f2437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a70757c5f0c883c08db04b9a6a9498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc195ccd9f533bad8b1a8fe8d573ff89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97dd3c6a724e254d97dbdbc79011f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a8fe58881340cc4910dfa4653f9bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fa83bcc007824efa8b24f1a39887212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b562802214d9ccf2803f86d58701bb313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa49014e69fbdb716a66a6d7b1a7e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b655332f148281802f395cf0956351315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506468ae11aa10e63ca7c7ae763f6bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977245e901ec6f0310de95899b2875217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b44fd8ae8b492ffc0e8d7a0aa729f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38377d3b180098b5cdb4660d78cdbca819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3c10172ac1a053f7ef175faa557a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d904938269d93111fdb6d962fc57cb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fe61ead1e541a954d817c68c3a05222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e2ef889b15115b0b6736e3ea9e1c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5175389144be234b98894b49ada24e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1b85589ac78c1b0d42e93ef78657825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3df4b6d5dfb57a48f4f776fd6bafd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18694e30ca8b4354e4f80ccbedc2b85927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d52b72d3cf53e24edd2358ece8df6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36ba9a1368924797cd4b77cef1356129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4640e8954173cfec28ae1b4f649de8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba7ab9ed81f659e2f709a7d98dbd5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e5579a37f5428796be0d53341bedf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fae92fb6d509e9ca1c3d9263a7bd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c6592b825f44e7abebc73ce063bae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3e00de622e6954f4c0afbe4da842135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31440dd9b7151f66e4080c77a83adbea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe80ccabb625e4cf0797d662a4b805637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47d6ff9114042276392a66ba9910a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40568d75085a98a5c8b6c49fba0d5d2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c17c96762f0c7d5848718a26d14f6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a1bca9ddb487004b35372c3d435841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0a3f6b436033c6d0692acc0bb5f7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae803c726c431963f40c3e934b6bbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a11f795bfb33b4e6f935dfaf85f1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a026b5e65d4f53781b646fe50962d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3fbd5044c163d2cd5f58695fe1e2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12220dbdde165fb9a574d3605b581d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61102dbed375a81137f89184ad9544a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cde2e5b415d6a9dec3ae737d8690249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580575fdf17118b607085f1f2bcffc7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111caf7c8756fe71f573f3148c3aa63251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfee1a04f8db1ed05695a9f07ac088852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277ae0632ebb0b6d24dbdad31c92a2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e224cc63f74a97769b3b9087ce337054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3581623072585b737d038d6adb46eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968bd4a31c78f7fca5ad3ddc155fa3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2c1343f158beea520ee4a19e8abc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdc97818c83a8a1a70e0311a99001f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa938453f6899b549121fb8d0f67b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246954cc5efddaca904622f7b1ea8e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca379f2ee86c1c417dda4da5e015932e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d21f544842e17e160a3b0b544399e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778313b7ff6ff75484a27446c28d871e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827b519dead3941f29f96e2493fb43e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631d2a9b51035549619b09706ed260765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd399cb6556bf9022669684b0ead0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbbf565e191345e3a7328194c0669c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b9a1e89665f8e2849413de0e6fa4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283009af56b14bfa197ad689af6e74b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9afbb1bf197107d29fc5feb53586770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97eb323aa1669d05528981c54c7767d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d963e89ae64bf3bc0ba9e869c34a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1783c52700f6aba2561e54c67168e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd614bd4b34c9139e6486529112fa6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826fc8725ca3f8b0cd5e33646717f0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5a3fceb328a16ef6f23e579c7ca9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d41c239590f8cc12c031a150c020477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e0775a5ff09cfa13cdbe8d07b4efb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebe40b872b2493fb2cb2c5694905c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add65f9c4d606dc36cd03c3204b902480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615c272f2e4914c581b9b8455f612b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9708f57bafac221f12db1b131a38882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96545d36f0758f39c48b6b7f07a1a61983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696d208f9094c943af2e7f1a2d3464484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37109db25259896e3b5d8120e20d38785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e9ec3b293fefa81cc84b45adb2af286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f0b4db3f8b409fcabee850ea2d05287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123193adea2d46a3fac1bf1ba511ed3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2028dc6e6809b8fc4ee61a6598fedd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1357af12a0965927d7ad0818461b4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78862ed8d6cfc33c4d2489343019c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d78c4a83d4c8c8805f045f6456e3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7829c973ad9a66000245f879c817b5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0866be3917c1f324c53a3b08093a8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48339533dd4ee817e583ac616a98992c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8b63609c2ea79e925cf35ff04fcde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cc0459c53b0ca54b470e2e128c39297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f70ad2f5410294ee0814a5d50531b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a73d23cb8f9b86e0964750b9d8347c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a45735750eb81b674857b7da1e88d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eed258b29ad2bf0a259d60b191394101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a18c0f10ab7ff9a441c8736bd1ccc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20bef9f7e9c19b12baf6afb1774341103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af5d726d82998bb212374339e5b64d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39d65eb5a96738225382131bf46a23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836ac679a92acd0dd6969a5cc24cfb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77565b51d25787b0ff33d310b635e807107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a2527514c9477192ecf060472bf1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da24ea0a202695b2f52d0d12d4cf7e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80222f5a86017d721cfb6a56d7a1462c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94184c89a7164e69fef170ff4a52ee5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839537cd4490e7ec240ed308613ac43c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c70788e54a492e64a2f4d005b3f875113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68aa21dfe5956650930622703a0db9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeddcef876cd571e22e2a0ce5fb6a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df739b3d874c75454505822e1cab10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858116fc53d8fe5ea78d09a176614375117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a709a03f3dbfe8e4eb5ea7dbdc16c3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f588739b3c2b828ca3f66ac1d434f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510ecc71e31dd42d1be4bb2ab065206120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb10be869e33bb201b98fbbde5bd255121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23846c1d04ec96e7b8b3d8d041aea7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b15e7fe3acb3e8f093a53da432c05e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af441a0e160368f15f6c33d4b84a555124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c589550d5560b3211d0df53d71b55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb80a647fe050c4371bc33af97ee810126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da8b5e0e871683d4a3d177ae88d6f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56b42e65672fbf34d124b3b339e510128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23687d2a23a25b490fe59b2e320e435129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade04bd91cc2aef16d8aa0fcf620270130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75115a035fc681749a16bffc71cbb9aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e241160ef908aedc2c6caeead2729132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f4fcd01226c3b7afb5bd44564caef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400f6864edd640cfb12204a20170bc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028a88613177514ffd0a65a0098b9c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07f4bddd04608b83605af81a0d0a77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d0e6bf753049257fc79ca91a5c4c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683931ba9923d36d451cf58097fd88c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509056920883e290034fac5dff85a89d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e9e4c7b92f6db96e973b74cb9ebfc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f81a851b17e77b8c967e987949d9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ff5964f3447c95e74b79e664f93a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587baa287879e0aa641700747ff79bef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0745da790e1fb2ed483ca0c654cfde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3279c1c7eb93b70a9654670bc68bcda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c44119de0244d8f6077c8c5451760146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9abfbb473ab59796f28645395ab6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a057d6331c1b8a8936177526662a1d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f4d82a328a1b671125467d206c6df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430a35a8f95bc6c52c54d316017281a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27518e4b72e58f317bfb1ee6d573092151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c738607362c9a19bbed751c36ce3595152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bd99712c4a3e0a053e3e538cf10be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822cdbb15a39b5a132b08d41a36bf92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bd41497030eecb0ac54b7c270d3fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330be3a930c70f972f4dfcf3e4b7b6b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fea9876a60e24d340ef9dac6071be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff87b4d2691718a3f328991149a5cc2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dfeb16c1fcf10d1cec632295c320b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed18ecddce5711f55f87e759eaee4c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f22dc6fe444fba3cb1ed3dcaa21162161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff3ae86c4f84f91b5026c216c3908d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446412ecd57573cda52978f40cd9d199163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a2e0ba3db0717f929d82d31e16bc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be97c5d357b0cf0d345fd6a22fffb0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548e56b89a064ab74ec9347eace59d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b512f71e6b03594ba6d8ffdbd69b879167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d35634c7fa43eeb1060f96576da86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8b0fd16dbb5ba3ba45b386a49eb34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95939ea5e17770360e69ec4fe1c1a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d90227d9effa7bec49aae8a212ff7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5f750b818a04adc8b3679cffb6ceb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7685f924fe54b4847ce268d321e0f93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ace1f7dbf70acacd92ba3f9e3059a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a1c91d990a18c6f54ae5d05d3fee6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69603a56129f17c5146751c4ea69741176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207799c44604a1e7b6cd325dbf329c00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bf74ca21ff60340d24f64676ad79c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c96c3933fec7edada05ad36ffdcd4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80115c5f786e194ddf37a5099615638c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ebc61347a9906f55841ccf70b61e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2c00a3292fd434dd8fa78f7db179d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727990f938c7b900bf8cb527489a08ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b6e581d8b49f1d5ac54aa251d5cc0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69abfe2a094be7080f241f12366625c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9fe84f91db0434d9a572396f962cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902fdabaea6e329bab8b094f1d02fea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e3eca6433965d5eb823746e7a2c59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b92f52243a0933bbd5fb9d1a4ccc4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864763f30b322973647ef4ee07203154190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54267edc054e7f13e814a464a67a73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e047223738349c4c9e776f669d27435192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a13ed5c208ceb7cfc3c716a224bbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b953e657320d46a7e4639045aa441b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8955c01366a46a8744ad0c80cbf89c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfafad1f00ffccc05979020992244cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6d4e8a7862b302ef4d0a7187c62d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02191d586bc9a040cac076ddb86c091c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e941a45c362ca4ed330c5b1989218d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4812b7255de74d80bf6584212b44660200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e9c8a3f7b051e0ecf32bcee7fef0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97e33995acae27c82721591086b469202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1f15b3a7972a4b4afd6a1dec38147203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946031febd20c9ee989387fcf008524b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c625f105fc403d1356c1e1d0a3a44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff99ef70e3a17849be2cfec3f91418206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282533d9b33e33b58adc08bd7e0f6a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04289b4c8bf980f2766e9a560c35f9a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d403fe16cb6e4fe67d2d3f052d7da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba61bf5f3135ecafbcecc6c225429b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07c4b1ecc670d4e80fe33ab559164b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb37131040d8f97f37a3d4265ebd9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553bfb875ef80eca94b4e4db175275b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a092d78bd14d8f1e7963c8da1c454c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ed1f550d2411ce872086a17931f10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2474344c08a18cdb5d58800979cbfd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f241aa6903fdf954361f2c59f135f85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2652309071a602e63c31569790405218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d100b80876f1e3348c931498f55ab83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e1be76b40255dd6bec1c4c7b3affc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2563ac017487d405ef1c68bd12529b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a09a18b7516181a9bc768dc0865f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fa807503ddb2fa60f92a2189ff069223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e08cd5434e077535f39b3d0679c4aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a23aacd24eb0131e1e38ac3a14215225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b68a604522d88c8689b5f73ee55242226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee013eee0b6dcbf4d0f3d8c58cdc35b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670f565ba204dfcade4dbba0b4f7d65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9342c8620718c1dbae0c77a5e43384229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb869103711d5c7ebd59147c93756fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8a580d6d32f69591d1f8ad7876568231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e2560c4b2745ba3f07ccb7f6b9d19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1a2007cf8498f13fa126380afa8d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff87405e2c69c39faa2eda6524669e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a903d35ae1714545bebd4902e1d117235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00111babae42a541bfd338baff762fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bfd19757683c8a5fd951ff89354aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b3d4598241a3d0f093c5654c060d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a97b09bef498384e9b5ee252816f72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e041dc544d9973adec6a65d7429d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cce1c6fdb0107a17a8013d33ebc7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed963c5fb607877fd1ae4a840b55b32c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc1618eab2100f4a971108b2a58f66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054f2a6b198a9c63c8fc903e4d251d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3aa5ab68e876d3ef8e00850e71fcdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99163034f0867899e73db11114aa04e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdb3359a1f68cf2c3f3815a5e4c52a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d2fd80c507ecdd4c1fda9ca18ca3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51990f63bcbc1d3b1c666bcf802b7961249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f8f33d9dcc8cebb3c9cb847ca00ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3c723dc43f1cda27ba43f3e1eef86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7f88479faad22a9a00dde4c1f405d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af61d403bd37a48041b2130d253de2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f425879ab13582a808bc655f7e5c5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f070f80a28bed24616285a5b6e318e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28723598b4145c5a28d6b0b5e9d108f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824554faa5e2a7256966089a4b1b49c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9bb4366f3bdc6e80cc959169c1c71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cc42775847613f0c12edcbc529fcf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0024b1043fb8a3612bcd89242a7a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfac42382e1a9da0c76c23078816cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39713d2e65bdd80769962f1652ef67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7e6c899673762e9e17a785c86b4da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91833b1dbcfba793ddf032e51b258580264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64329ede8d5137021a7b39def0505a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e0879b031df3fbd8249f28c1c9685266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412385e12e3e3b03cfa556c4c570fde1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67486f622f734bb57131c18034cf83f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e3113a6dbca53cb4aacabcbb7750f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d4f0b5d7ccc9f266cad4d754c2526270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aa3a022eba9c81c5ad4396594a84e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0fba571a229ae44a6413c70c2ea94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506bf88aed01bf560ef4c05a6d667a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b58fbf87a280f969d6766c1221964274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8125a49df4fb4aa391eaff4d624f396275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11ba073f2f849d6eb8f5b0cc6a3ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a467d1fe21c7e43c94482d05f4f8f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ad40aaa9611106f9f0b10f907306d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8462bd27269a8d1d4c739651993156279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785851950f5d497986241961507ffd47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bc83c2ff3471787b1294718fb7132281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e66ba8653167f43d34393d9be416e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb270e79b33e5ec1a7ebf72a0c1a3f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22bad58f859ec1407fba216e1ee1fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796a266d3b35061efbe0e5e62f17fff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44fe9dd5eaa54c0bd510950284fac7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28810d2398e6c8f2704fe89552e04d5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e3a86e4259e702ab8d442380272f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66050bed850173eadb49c623216a5b0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ce9e8ae157517b19fe087f4402f12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8e9ac5418c7deeb8903e31b080617291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956db63a6c20af6492a13b8773589e82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccd0f31ab92e3a76ad735bfabfeedb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b9cb589cb991d41d4443fab7dc71c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461820639ece953aa83e562ba42f825295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570ff9cae637aa07615947be2dddac6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f349a419ad3eb7fa36d65dba27adcd0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a0cdaf0dc1fecabaa5dd9ae889794298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f966af262fa197e8d9509a2becea729299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24dd71ba8e20d8317113eb03922ad2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdb8ef4b0aa7c18374b3945671367a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa24ecf8899115863794724a925626b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f55d74f4eea6f000dbc76a67a3847303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784b1da0cd55f69c24abb7380253eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64f892ef8cb7caad58b6953689f14a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6931f4299eb41072e46dd2c602888306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144e58179c20e96acb194821395eb6d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e61f1ea0f0c716c18663944b573ee4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30239c4732bf29ba3365e0ef72339677309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f516c18152b7ce8bf1e84e60d3594310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cee7a9b565b6d068774681f1486f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aff60dc7026b7d4b549bc20210d164312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a591f788fb42840942fe02064978e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87480a9d632eb955288ec62c893c4ce0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33179f9a050ac546e166ee7e9d49d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437a58016fc1b570e64267f4d6e76a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a9e5e130a20c8a271faad99b5ab9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029ae13df67b5e6f8c077daa9c00b76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212ce8859e99b4f9ca329ef74f69758319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f7df8a8b0415cef30f588277ee839320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087560d8231103364fdcb1242729d00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8b08b2bcab5667f85290e1cca4d73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3ba12f293d7ac10a49e9746d4f20e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27117f38739fcdb5b29f2daae4edb54e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd965d483caed40e2a18d319d2fd823325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0d118ba41cdb57890d521e84c4f77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7550afd78cadd71faa4928a4c112d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aedfe27f63f4e749e20655ebd45b13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a327114b35f5cba1c60bba4ba9d6c21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454ccc5cc63e96dade2a263589c5f48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f48343ed6d2ea9efe52bab2b3a62c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914bf0e73f99910e317e4177aeedf48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfcf156b0a1d043df22d0dc3309dee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98efe6045d598045e4a17cdb51e0730334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09d79e7a622725c4959f93826c7f4f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b87d75de6b147090ab2d9f8f90e15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5199907d18dbe43aab6ccf58c22e27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40424ebb9f366cf4be31a7e9cb31fec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac895510020f6ae18fe85f338a7646fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8843dd42342e717a53dd081377b2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a3cdc03e52d70f096ce72179b2505341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69d5d69961872e0bd570662a0159c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7bd9f3378717ae139e3d3f1513fb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81601812cc65416111a6a1d2881a1b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf7233c8f4739011e7f21f5de4df4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266224c551179034e76fa680c75b4da5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ea58c376b381d6e9c4bd45741a37a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e24cd9163ee9a9bcd8056b6726f1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5c6449eec567cb28f9d31d291635f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685ad80774a3766eabb29d14bcb426a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e2fe9232d6830872244f6b4be4a6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83398522bbe401798c9b9af4698b4d8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce14bdb772ccff6a35c2b89acda3748353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457c018b4998fc7a19b826dbe45fa80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686092568274f09f081d2410da9c850355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec302f6648cf46e64fafd9a4ca4aea9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b0eb952b7705eb0810a654ce5f438357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d98526a33b3d0abc299ba551b6471358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba2f7e1b5291a5f9a7001b4ac99971359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b2077251c315b71c29ca5dd8ea279360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd175416ddf88ca95108bd2d41d61933361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68161ad113a5ac231ca2893b8697fb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcb9905af6f4b9835888116088efa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa071004111032c38393d53a13921cda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fed7a22ac4ab9d72b86d89a26e7bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c9c6f910e574413c2fb9e04b00777366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b319db9195fc685ba3ef7a3920186367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6d8fdb4e6ef8024d0104f523e7f46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4438c36a168d69184b861dc631d4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea00dd36187b0e36454f2968ede643a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6971a4c69027e97c05668014c9726371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92095075dc367d2cf572f020f7a73e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc4afa8dbff41ef2fa27a354718154373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839203732e80c86b8235c21f48245516374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f934fb5d831b4aba470ef63e17f3b9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1544018f514e74ba8fb40b063556b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab36ac302f8ebe157c3bbc2775a36ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba2949583d497cbf2ab50206d84c7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65c6b1752ed56594b5dac23146ee11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5194510420c0ffafc3366c61f58d028380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d74123489491413649c704f1ea5d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6062c77d00f26b7be3656aef26728b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69cf0c6fce5793bcd75dc043cb9f30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36b0bf5d0d3ebcf239dc8bd2b1ab33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b599fe87c578133ec7d9f38871c5f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8f977f66f1cd5936eb4bba9300a96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b139813487ac09cfcc81092ed3f0bf3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256a2e6d37d8e70b77a9626aeef0265388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4165a7d6b756e54e8b09461d401155389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55014495dbe443985c31d1d5f0d5ae64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110a379033f801219f3f0e8d2cf714c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65ed32769faf53a73c43c95c09b9bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3438c8cde80e15cce61ca30dc7ae91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc462d61b04a8125116890fd9f80b5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5891bcc7be681253783bf9590a9fac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5813502bccae59272ca9a96a047e293396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149c1a5915003c871c2c33203bb46d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af0afef875d4ca565110b6fc0e7e05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11644517e014a5fdb1be282e1b6cca1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b7302731ee4fb0513613c58096720400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155887c9b308ac7844935c64b63d6899401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cc0bc79ceca8927c531fd85956813402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb8dc779e9e810432902c34efb600f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5ff66e031352fdf0435aff60c48bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f356641915481e6bc8ffa1dbe8491e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d16b3459a0327f52f8204de220f964406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9d1a4f699422bd95f48e3d1a0b8f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b87fe7aeea06261f6fa11b1cc9765408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac53beddb1da547023fcec0671814d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37944f118e9cd83212d5c210e5cbc5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcd7f3bcd595bf98eb838f1acdc1d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01cbd587227439d6f705a3f66e329d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3cc45796ae9dc2177cb2090556a8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2292a6f47b236e02fa204e92d8fd463414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e38d4483991157b1cb829404dbd00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1ef53c0e90b89953bd069793196da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadd728f1388b4d9ca95f66f529ae5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4802ae34eb8b53108f68399c99082b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bc0abd9a9569322f83dce2d642b03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f3790da95388beb0e742fe94b4fae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca198072c6d9b432b1818543036cfd0a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fe8b2c0d73783528017407704ddc3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a10b1f6d5ba46016407d63b0707123423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a33847fd59ce2456a87cdbf45714e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c760fb4d3cc2925a5b2fa2506a4584425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980944e3fd91e98ce16d35cff4d8f0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ceb0fccc60c2984f2c71738593ca9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6009876788c54ef899dff26f18847428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c1e615cf889b29fbf8b1cb34e086c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57a55dcbbced7335e1a5b918749edd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6408d896fb3714a2a3c6b8fb18d7c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5affee80d47e55ab0be91148903d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17e898b8a9e63c20e6b2f476eff86d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db6a6b1b627089ec90ac7f2768829a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb6edbc5a14acb4208f9b48af807f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b5a246497ee622a0a005392d88644436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0450d6935b035a19f4b2b4279625233437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79a1704a24542582aa7608e91f69f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69b0ced46fe05967afb394e64ec2b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e492ff2b1092f1855cedd091c017f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ec5b98e4bd329d008d289b685697d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30725fd273d259f5ae630a4fd0d7303b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf320b7b5717c8ddaae002d15b6682e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ac9876e4630f7a9069f0cf315664c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32266289ff7dd1b24fd440bd28a54ae8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a25b6a17bb0769174e476bd1223a39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd924122428613f5815ae184a9a3e90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06a157b59fd36686c1038352b7a9e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a70e2d9a855073c08adbc32e80a32a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b744b95c00a0a1931d1849f9bd50b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590145e948f92838fd2fb2f8e115a69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040c5d7d4ec4e179faad2e660a14a3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b959db0f28efa925eb442fdfe8f5fbb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2957ad0662bf96409396d4291ba8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ece0ae1f5a84702fb5a1931d43df5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42345a7028b33d75bf33ecddc77aa5b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0018e9f99264c0312f4eb2d7d282a9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bccfaad4dc14bbfd3814d5796af1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7ca28e6cdc9c179caed94238942ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d069fd6d78ac0b694d606339c0256cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af919ae691be0279b324b883508f46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c956c637e1145fc1f932928482171e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1bd192c5380445e73f4572015e438463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6d83c7fbb62f8d7ea34e78fccb3f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389624af14544119003b66daf6330ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35884b545e6fbe96ceb26bd0886ebefe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352005d6ccb489f3171552e4c19abaf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ec105fc5d51b097628e2177334304468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861d68f6640e921a48a281e44c87f31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965c8c7ab2e908fa319f1110bcaacf1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efe1ffd6ab089198f99881b26c3faa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6433b484693f4f4255fe13f3138ba76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b806b0951ee7acf43352947dd6a2ed6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801fee7958813de5ff7537ce4c92106474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4483f40ad3aa25fb0d9498b97479b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa557eb00da3bf18bad18d1b4e90e9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f1ce1183e0777ca00c085d9fbfa99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb903d264a6f7697281ae434e001f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bfd43f5a11e395ca413b7706df8a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5a98ffc591e515f57e0815654d1a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71650a2f6550c29258be8db4f61ce9bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7124d1952c57855f801a29a49f778e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbb6505222c5d7b5b6dd04c6034ca8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740f358b1c6fda9f0b35c97af83fb71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25fdde662dc7978b74f99017339898485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f6dabff47c8d57e417a8b639b066b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba191c116cb81a1405144fcabfb148c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022793ac527542046728d0ac700d1dbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47748893fb510d80786270ec9261765e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434eaba2917edcd57d46fe060a4862f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2c83acf41b3315e200f7a5e6b1cda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dc2b590cf1e157a87b73530de7b90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d0cca3f1e3105f6ed046dd88f86b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b0be95237abd10d2add8c7c82e24e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abe622c1aac4979e38f83146274d8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d804199dd9544adfa0a2d45e6f836496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb56f5afad15f6bdba938d8d4c54580497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763817b76158646d89eb691505e76f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f1db571f028e58db2e086a4f9f6cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fde9c837f9772b2f568c7db6eee8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5bf91de61be5d9900d8142bc93bef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3ec8923d0268996fe2946676ad713502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc3bef4a8270916a5894270434dc4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a0c5fce404a4654728737cfbc1f8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb621dab06c387e177d5ed058875ccf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ce10cdb922e709f46685f34e86210506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d2ceced9f5620f0a4ae266aaf198d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086bd75e3cd4c7d047250645ac65c51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a712b4609eb0fd0be1c3b8b25eb8489509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df47e32f0a67baa7fdc6468d1a0e3d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf8331c3fbc216012d96d3fd03447a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aec97113ba79d3a6a05d7d0e30362512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19602a488ec4f76d329699e66102a5b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19663028bceda3b970f8faa97f99a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ec3ddaa684f3c5e960cf04fcc8af4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52dc87cd883d275c6d587d519240dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a56de8a4f989ba1135c58464bb152a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d15ee0ef409a6a5f13f04b320f486518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5bf48cc0937183d42793a34d62dd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910757c3218ff43e5449293da545c8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d417362ea35b87f98f3647bf95b5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a168cac09161d4b2db3070d8c9912d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f069f035ea575404eccddc55049bf8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d6a95a5c8bd0ebed2b3c488c90867524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eab6f2464739bea2f924c13332dd0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf2a187230bb7fdced87d8df8b8d6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db52c1c7510de8f104ba8c9632c7fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85993885e37022de7f84fbb85366aaa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00897d457576985598fee742d5eecf00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9edc73facf1016e6ad60a4e650277b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2a877fee08397b0844d5271f6aab6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f57fffcb0c0a54cce5c5b87762a28c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6645f6228ba5e99078dd372359a5f78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc2ab21e88794fc3dd4afce6fb88cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e890aa07d330c8a230023622207f3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bba32f9dec47e3f1d308a032171ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648692d85f3a4f964dbd8972ea41709b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f5e75ae8a9e2062c57ac1e054e5fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fde32edeed29fa2f10504030690bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163008c11f9fb549847e8e2a6220983540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7b6036abcd2dab75f84815ffda38a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d79b3199d8c69aafa3a5a617d102a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f4adbd66e14c908b0177ce881540f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82874c8e9946f0a5fc134045138f98544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9f3c3af0ea75a7e6590733408b1cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451962b7201234fa82ee8c03a39c7fcb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931b1e63e2d384004bb3484c2cdc8e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6957fdde1ff74351aff46ae801fce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a1e1c54297ba23a1e3e862090d6bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428930608e80ed4f2b79e41e29bceaf6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f318ccf6f0eac067c5ed26d15dffc1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc09611d3ec958769a31d2b025864f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9dd83254f55dfcf1f3d2f75310e66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36927c81df3b268e4450547b7c0a13f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a02e102c4e8e00e0950a2611ebc0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1259eaa29b339dd6980bffc03ba7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b64a20e14a4506866e252ddda3ac7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da3da294add10897c48912b1654035558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7266c19c34d2009f81795bb5b4f8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff827009b86363f9d9d56ac6a4e58f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771fd542886aca990d1b0c0b4caa5f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaff6c6cb5350a4b95fdaabb75d975562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f900f62cb882d27d6c16fed4794b81b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb454f548ede4ac7f8b0f91ba205437564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035d719cbac8c6654218af67cce47e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3528cddf393ac81f0795faa08d6c00566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f56eb1990e16df9bd38846f138d51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e28bd89d5762b50e6228d1c42bc2e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1337c77a6432d4da178d07f6bbb138569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408f7d439a6a7ff7e73911b565020c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42559e4e13b53ee8748752043f9cb7e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99790618e569843fe9e6f3ce4a07f759572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f437048e2e895ef2197425ec98dfe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbc5ca719167bb7994127e31c118c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e96af0054abd0fbd24fde20f84ca1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff4a1971c8ee83e4b82d6bdc398c99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd9faa702c6477b44ca053e4341758577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dadb576c56b23f372c7ba7e1d0e9bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e093b022639bbf82670c5717914182579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94c586b5090fa43a71a98f6101208f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2fec6693bfca872e1ee58b74f9c10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec88e78b381e77067b6c432e98acd99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c1f53c160f786045868490b71a7a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece8b2409967250e8faf6631a7adc8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449404da814d470d39556c47e9cd452585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef399ae7b33e4ed217b40a04bec4c79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001e9dc89ada4cece5572aadd05503b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66689aa15bbb4b5b0c3eb5cd4315e9d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b639623947d742afa0b845c25d50de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc24d1f55efcb5395888a19235c80a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50dd51a7f8586b92a1c55dc7254b54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411317fb809c3b234c42ebe077be656b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82963134af84de23c94c4373b4c7cec4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ab23186592e2299990bca750adcb8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33928eeba36cb59373c6a65402880b5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013afe45ec3ec52d077cff5c5c837ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087ceda3fb9b82946d724ec603daf80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8d77564d28805ed8598eeab5074c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7b5ff921e3af788ff6fbffd2171aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1c76dc3ec5db557fb05bd2117532d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53033b58db9dbfed03e661be7e6ccf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb3b50207650dad2bbd1c4f7cd1fbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fdb06fdb05b4f78aeed4a7e11d4fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e06cf79004d66aee8e14da62e6dd54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec9c29a36d84b135fd0197628f4c20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899d51eb2cf513d751e224f550a963e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453506f037f2c2c4b2af62e2f47be2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa22ec950dc72c48bc3d11ba214d225608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06606bc6b76d63ac3052a376493df1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206367d128b38377dba360eb249a65a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5061ee64d8dce63b58d104ed712164611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512d25b9036c3adb49b277516267ef7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2537cb4f709e97bdbb7e729cdfc40a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff21d1793e90dad14cebb162b989a4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777495d033d3c37b8c08c6e8f03340b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184398fb6550689d1f04e53ba7c14f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891961ed1ec47829c5eef6130ad41ef1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6671da7fda7e622411cf249109f12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1bab75f8ffa17a5c68535bcaa65da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1004c561d7d04bf702db6efff6d29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0415e2ba45c8fd2498b7b5017bcac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381f40eb869d08dc4e5ce8fcbfb7c2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3eef73cf6eeeeda679fa1d4c0f784a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10508be561e4d94b0a36b0a64206c23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234048f88ba546768082dbbed67e597625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0b4ce79f5a95e2549adea2c17c3ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7979808b8e455ca7af80d6399db315e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36662042bc349352ab92e2ced73b30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c52d06980dc6e847f0b8c4534a5b90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8c99fca449796ca8dcc4a1156fbe9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34053d654e7b95dad74644bc66fd2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad97eb1a41d7cf968b7dfc9d36fde1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416c1a90bed73d12459ae4c01d9000f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1000dfbb2b8f307e5943f945492f5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665ce40ec3009ed6a08d9ef0c0df10c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3b3f793434c78d2d9f771cf93555f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b077e15625bc10b4e4ef80856b798d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2063b70b9d09d5d1daab11f40e76299638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead92f536876f6be1143b436be15154c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04f2258e31bbebfabed5c43517a8a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20e65ebcb3987c28cc7cc9e1f8162c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683871c2e61c31034b4d7667a6ff3d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec863365e92a751d54cb2d72776e5b98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45313f00838b851267925baffb57246c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cec4462ac9e4ea803acc28c576c339645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d0c1cb5504905651361d76b6facaa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec1ab3a7ef53e18f9fb70d186bb492647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19df68498b6c71903abd1e2c1d1206648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e5e6149f193f0e1b5f784098bda26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ce80eba9de27e41a7ff7762d42702650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb03ceb07e40410cbf063a09ad20fc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db6cc913186c43bfb73603f7f89442652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1c26a9b6ef6fd2838409dd4909c3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f79e187086d33563a88bf8aff86ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec0963805fe625a9c4080e8ca35dce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbbd9f8e2a9b058738d52ee842def6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d48a5a3239a5d77ab56bd674ddf66d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b67c2a8a9c906975564ea21cb61d2c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba74d7f2490373f7c803a4f9afa1a98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c7b192c80ed5e3b32e409c553234c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69a7010f9433a5d18d46e55e253b09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de907949ece3c74af40422288c46c30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4ff6435893f42f3983a9d0d062fe7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb1b2a54398ed73f65dbfd099f9af2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e20c7967baac2dd272a6642f7e75f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11473facabd6660a4f23d446373c3f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35932b843ff6edaa0e7a51748822d76e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422057befc9d8d0c3b471abf9911451668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e531478dc76e705682605ceb5cd9692669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614687858bc965aba78354b9c4a3b66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568016f3611eb2e940a4a98639090c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b672260f0c5cb95737d3841550a04b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c795f5ab8217d685a315fa5513177e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870a69fe54780b743a7ae416ab92a06674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276837c81bacd869b5a6a9b4fe413fc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b6f79fa48b53aeeb19228ea5f7b15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f411e665a4ebae093b9ebf49795cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afd683a3e6641f06d55f8ec464d4da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1273083026833b84443c9f5021d5fc4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3ebbb0987447dd31e4f0b5e8e6f49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998e869d7f9f05825eb4e7e6fb0f7c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630689822fdc2bbdf4f79ed9ae74394682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdf36be6887d261f8fca9f4b24eb39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b253a802f830da8c61d997a086347684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68a1c3f5b133766f6628770604b0b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1034d43f3c6da7bef9b6efb6ec9cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f97c60ced72efdde7eed08b6d580e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea0fbd3b74a9eb2dbf842f84f73f27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d53c577e4c21e87cc4b76113984fce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47dccd8ca40bcd51d6d02ef223ec2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49f843199245c60d1766cb9d7de796691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ced89961bf8ce332894f8e671d35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0b19ad5a4d20a56cdb0ece0431b3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f766787679304ba4db1fd1e41b081ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4076b4f6bef6c9901a3296f115e030695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b59f5f08a4438bba3400222f615925696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f7cce518e4388f17267b893d4b129697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8dd615beb6fa81f14bbe949a57b24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af9e06976db19f3f26cfede0c02ca7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f22b1c237b8cfe13aa815451a87474700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4a42884864955d977440547ba1aee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621a16612f1d6ce38dfd00f9f6a561e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87574ad503d1cc43dfce8c8d3c2d8cf7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed3271e3e387283c00f05743c2e1f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a4546f1713ffb2deba659795b258d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deeb6c3a54fbce851a576c4d3ee5748706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4192c7590a963101e8f43487aca45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f325336a97c53d6a8e47f10342f91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639fa85f299b9ef0d9558f9049a09f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3ff87a574cac6cdccc5f23eec2178710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a18f9f2112c5e7a67a8c66367e9d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae457e8d4f50eaf1d97aa1cc0ecadab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469ebd039881e404bb64a5cec85a3ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0961d19cb2354a0c5bf8b0fd3309569714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda25df80b84189b77021cc9364432c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcb2c7e197d6b2cd1be33bb2f256f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7fe2d38b88e3cc31ef5102c46b1c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de854c8a5db103e366926cabb90a5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d3e50250ea2ad5617cb41bbef0478719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9f705959423d55336480459e10c9d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93995421b0a3f4e56a4cc6e8033bb93721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eed21840497ca5e845581a070c8e3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed09a62f7c7d0aa3ffd85072f272686723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed60a331e650735e46e5eabae9e3d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed488bbc834fcfc376654a83241309e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abff5bee0cd6cc29ee3789f483db8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b7747d35f3fa2f2a700d310c62297727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c98e7f876bbf5c5a78702b35b0c18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aec4cc738e54ce77977352c77badd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b9d8d5a95f3f708a649b6229d9de8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec9615f492ede751b1ea01d0f0485f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1e4c9d0e894ace70a2d534fbd692a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623540e8f9002da1e552e1f43ee6a60c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf08ce09dfa51889814cc42be2b0c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb794a916cf653f19201ee103e6108735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa704f0b7d1ae3c7718b636c5f51963736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345c139a533d505a53451b8e1cd85f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c06abb530a17bea4a2e78ec569a5ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60fd7d4ea938c5f655754fb60fef85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb03205bdbddb688af28c35d446dcc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa3c5e5fc891fab2cbc9c8334138ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439951b39ad76662533117f6094d48d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5af0d53987a20d99969aa1ebeeb20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbba255d61181aada2cfabf02786cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dc7f439fb56af657f75c2fba89f4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bce2622a3985bd0a6d40e9c01bc4aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f423aecf44c589386b351607ead98747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9088801a30dcffa016b5f0ec3bf06e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5ce314d1abc6f4f33c72886e2edda749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b220cc902888bd5567bce81ea3d5c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9dcde973a5b5fe9f17b9d9ce91ae8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ead1fc283fa88d0be2bf4a0065c64b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69366e5832b632aea7060726190f0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b40896422ccdfeb1f61086d6a7ed95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171963198d26ec7b020162591b6d9d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63198b01203ae232c73b07dbd19125756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1af80912321d4a113da5a9658f2461757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445c046ec9b388297e6203cf4d7b475758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b25f5fc3c19d2abf6fef9e3b4ee68f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c22a064e755e226bdd93e9be7e6b2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1650b357dc2b7dc8da92283aebc8052761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cda42cbe3685b79a32db02e7323326762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fccf63f0e8603ed3b319a1dca5dce6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bbefa88b42132b6cbf697923d5247764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63172af142439a2ed1a221e59679106a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dffb0e0a63d7ed74c27f37dd0a9b0e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ed81f47eaf7937120be52ce55390b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a1fc8a7610ddab72b56c79d7bbeae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ebfcd56b6397f1cacb660101ed9e7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe1bf0d74f2ff1b98742cbf731c4d8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1917c11a8a1bc6f54a3f00fdf615678771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1c74ad360bbca81991328126b7a74772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4c592d362a2ba6645480a1834dfe2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cce188a7e2f779c918c7a71eaff783774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750ec052706f7d23fe2cf20ca3186e6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a28365c2bd38f69a2b7b7778d9ab9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d008a235ba911932ddead3e0321782777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61098baab93a223efeccebed4b56cb5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752b7cc3986e2949727d8daea31aa54779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa33042be9bedc41296da54df3863bf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e887671b440bedb051122e1a617fe2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da6ab4e4707f898998dfc7f5ff1717782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e8bed12d2d93bc3b22f99b3ee8718783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70037d64f1c7bcf12118803e72987388784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46341d05bcb814c31a24f39b18623296785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd596ba7e49cd3d16c4b2a47ad16f50786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d329733de3a46ea4649cbcdd5690fff787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09447c410298b93241fad08570575ae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc16d5cec2ea23358b5418845ff88a6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae14314222e04f4c374f2cd0a1106b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc9d1a72c58b581f4d819fb47221d3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0795bbc6163a38b170dd07bac895f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cf57de29d1d80045af8fc058f7181793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37710c1e4e0293adf061c00712251e24794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe03bc7497213088ff64932f9d5d8ee795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3a49a1197d62e6bcedb5a789dbd5c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6da133a8fa21430d2ec3ae9019b29797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56572fdd1948006e1b6ef41d538ebf80798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1243b3a31cc93016f4084fac071cb5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d1289bb75f5f0e563f71903c3fd24800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88a5c6b9538322625c02e14585941d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b41d3638966578228e0456e950f53802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92f3617c689ffa9603101f88ced5a7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278de1cab2f301089c4f3b89b4177861804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c2a493150b510c57e79827e2ef94f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411eac463d8250e8b9e76208ab2c74c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445acc0881cd9c2f45a2fc71d0a74ea807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f844c93b5566e5295033d06b08ac881808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcec1a4252089338cefe8a656a44b9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ad70ef4ea37ca7e82f740f3ff66c8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaa1e40c5e8f6ca0c7f7fd217be2cd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80222ecd8c0cb1060e316e8ce56825d1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86490e4626fdf511531a660557c9d5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd9daecfa67e5fd0f2633dafb66fbb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4b1d3a57ec4444e586d51272ecf89815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4fe5849da1231fa931b1b31914eb7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446710908549c653060b42f5890ed13817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198727fb1b9f594a2c46e0458a16c6b5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c75a7107217b8fbc38b24347199e3e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5e4d13ba63405424fe96e7352c7fb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9309f6efdc12037a85e8995ce1e9f13821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c6e4f1a90684bc05c63025628a072822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6884a9fbeb3cecf8440088174fd4b0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da186afbaf50607b0e3fde3f438f40c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aff77aa473962a43d03849d713a40f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5383dd0d04c8708b835b95c9186e3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7d85582c379a46146eaf2f7189a04827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae260a855bd417b921e40ef569e16f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adacb8c1654150ffac8fa062f3013f4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700a1ac87b2869fa0c26d02cc2ba47f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18e033cb714a4900a9986fed8a2ff3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd62fa3c3d7393a9ad056039e1cea15832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dda6e353f19ac776d74b89a51a8aa9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed0c0348e001dca3632abc3abe6627834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cc27fde3a5d14694bac18eb0733cf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7932b63cb4255fc4f2208415d6588836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325bd4cc9fa00896052b7ce424a027b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080fd3c5953edc0db7e492d06fbe5d3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a510c1b113e78ede0211e6de4334219839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d67beeea7ea64578da9db0b36e96a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6b51edb34cc124fe25aa0474ba8e8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee91791bedea700d63509cd7e8a88aa842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed7b8c6f189baa705a0d70b5af360e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcd8d048cd8f14773ed040d6c08388844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b76f4064a0b027b962bf4e2092539845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b5219a0c2186e1fda80bc5101a5e5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3924b1332b667fd8da25693322808847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c34e680f3dc373a97478c207cf1e12848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411f4ff9e4994d2b35eb9f01bd881a3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d0edc43c928950cfe6ddc09e71cb0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f6850dcd40bd09a8ac9b47b7c3d78851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca3b5a665bb8e0a9ab954bcd5679e6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab1571ae425fc4a70d97b5ea8dbc7c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622b137038b05ddded2bb723ae5a078854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee757072b4c37cb76b79a3f851e23b2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7853d59e1c1615dc183e493c010fa856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636494302406dc635b4c366f2c12ec5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1daeef899300b12c3a2f14926ae5e4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b702e85e5a582204489c297d3fdd3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df858818ee879065e7f92efdfb6e165860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2cbfaac74bb7ba860493030ffff0e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10466ecb6d367e1b92016ba541185247862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea92117d63450d17c18980dd1694134863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd9c30fb7b3b27aeb71da8a160d29e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858fc83f5847c3ba2177ea117af1283865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159e47b6c30003c84019810a7030e4f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b8c3c59e03fee2bbb8213cfa5a4bc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b55f2012a3dbfd4856446a388b559868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d0a35013ac0218593ef57da5af70e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ad61ad797a3b12686a6c61da12f8c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d866390d54b038ff91b5f583a9d56f8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b87b589502cb993d814577f257241872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae858b4dad1e5797835b61987c5630b9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f4e6a5785a1f4307948e4c4042ebb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1da6af88029d0bfaada5f73d22c034875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da16c6fbf65f1b52c3acba82d7dc768876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148e5fc8a7c3b05e70dda5f074459ae877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63ea2afb3551f1fd14986b3e9f22ab878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6451a296937ecd6aba8c9b2760d88879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dc0e021761996cc09335a3b59948c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d7a8d30c88e5ec9f60f722e36d24b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23228c90fce31c63f02fbc9e2a842148882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ccc0c00accd553b22f2cec0e83ce8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc55169e91d44f23e96b8870bfba61884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283a83cf788c8c5e0d46a2990f6ee6e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b042ff96e2c0e62cf5ce7e9530cb34886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2bcb1465a16909eb4588ddbcdc718887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a7523acbe7c3c8f6389249a8fd817888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d018a0ca8b23090ae05e97428bc3ef3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad50e3bf42889a2f679e634b103350890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b0eb159273434cfcf83738b2c909f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b68e8f494d9323dbdf31cb858f9de892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09119c18991651b56aae30fe48c200893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67179dd6547590d9a17bfea75adb2323894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e72b5f804c4d12b27d560f45d3804895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2cc61aa4bd5f736e79dbbe3ad4ca3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dcca701648dba3b3f8963eeba7dc3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6ed99303bc022b8509eaebc35e6ea898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6015671c051cd913272757fdd9dda4d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7798941d1df5c6ee652c5c95433f3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e132e2b17416b105428a0bb052dc31901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce3d2b109fb47f1571667b9692654a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0ca84cf59692e5371ee4f102db943903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c624299823150a1f51e045d2ff2302904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc070d7a22ee8461af5fb2e602266b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7438e6018a05b0936d31b811057af32906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905faaed3b2e20849545575688a4f23907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3fd19ed41006c6d93fd7bf76c0e69908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d584ae708bb901aca2efa3d91b2bf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388da09a2733af68754588c2232b410d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c936d1db0b20bfd2a0591b90544a1af911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d0510ae335490ba4d46e5015a39ca912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267ee4830fb5b065a7348417df86a3b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55630dbc606bbda318f4e6321c863c3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb5d19ea28f80b35a5b273eea898db915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e039a1f008865ad28a50de9a66f21916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32898d3380fde8dd6da0e6a6d3a71ea4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672f9cb449f97785a0436a14205d3a6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392490c7f86ab28dec5b5519137de5df919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066de4ec69fc9c4581a34177687e025a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18384675260b3c99a17b6d9be4795e80921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc33f3fc750e972c587563550e9bc1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2e6ca693c2c632958fcbbae5e5264923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15220e93afbfd8abd22177ee158737c0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ba32aa03be07b7956fefde278a097925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9d404ca58fab153ae6afa98c801d6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057d51feb29428a4d1395a54fd70e1d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096e745bc725810dab2c729836e11d0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527b16c05d1f4c07d5c0185211f4fe8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf00cb2ee76e889b0bb2da458678636930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd8c493f9592a1071d69d1e7c2d896931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57dc84a0802830e13db2a2abc4e754932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96750088d5136941fef27f7675dd90a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070abae08eed24fbe0670e0606b32516934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d064f6486294695c91fa6050c38360935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e80db55cb86b2ef0a8641e4804e9e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b56c1b53c6ef4bf1a5769708f0639937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268153bf72d9dc0f9a7d09d26ca23a5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f1d59b4af10a6441eef10cf809f4f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ec3a8faa020cd90b6868c3cd179ea940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465bd5e9e8c3355190dac7afd654638941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a0fd817559c58936d12dae1c10201942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f98f5d5da7f16c2fbb67b5a47100cc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc9a17430b8b3d0aa7878d4a9759f3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259617e06fffebcecefded9b524400b6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069d93f0d1c8e4a64afd251608a750e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2924f7f6623843a4f4b93243cfab0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875a2c7380f6a0c6f7ffbc096f3471b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6b37b45848f03415ca5123f28b169949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2ce41ed6cc581b5737d6a4082c07b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20705508a9278f23e5102cf16d6b1485951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e64c8496575365f890b72ba3484c5c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4abf6042a4ecdda60d31c3707f46d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9c8557f0605fb73e2536765d9f616954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338842a4e28635fe762c3e3819dfd700955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f3a2c0a39e9fb6138e65383bda5df956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046b0f04b99b3b8b02533ff58d9c354957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add19f858edbb853c202e988f542989d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2629b84a2daf32695b0d8f1310040d8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142df346247e786193157fd41b319f1d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b86b84a322eb5af6d688d6ced4715961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e266709a88e14870eef2fe8d7d2aadd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7ce9dd44c98fd9d5307364ce8072b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b1cfb4fcf401b51d1c71c6cd290be964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8782ff5871539d971b716e0f9904f1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44c0b94bafc8a23352faf28dc76703966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28b215c2a332c2a0f7ae8f261ff0c8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8f96239c5efb65406d707ff2404aa968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97e938fb0e1ffc72f653b7b7eb14b4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ade8dc381702c8ae0c2ef03b8c8ac8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e99e4f400accc3e6f78dbad9ebf4dc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dde9e3c571989e12494c1115a19ab972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd1e12726a29bbe2d0532968cb5f43973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bfa3331c5b73f68ce590bcebf2661974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66656cc4ee2e7d9993aaa7f8a7c4736975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7145985c9bb16298959907e7373cb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06196e995e5a7d572f05458afee171af977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e61bbe2658a02d1c66dc89b3e42b8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d7379c7eba559ea753db57a8197ba979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e958492fe9fe7151db54a25ca9bb991980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a4049818f9d6fe78805fe6f7aca1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0361aefe21a8d13f7e03dbd7514bcc982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db962623638b73b3ff18f893130705f7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b11b5ddc1d8ea2bde8bb595f2ac357984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252901acbbd4368b48c4f2382a8df069985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f86fc21a7f9ccbd80e9cf55976145986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ef2c33262475efe361d7e3756d87b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbdf9243b76327fe266bbc50cbdfb8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c05ce8e3913cdf9454b438f779da3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c2625ea84fd769926e518f059c365990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf76ba9748017c9af21ea7ca0f07076991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3102fbdf0583ab2615fc5b475933803992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a827805361ea1f3b31a6d3f0acd8d6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d2ca229f446ab35c9b2c08909e074994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db1d5afd67eccfed51177cb83dec3b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6c968b38d3f68ea494a539ffedabf996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd89e718496ce589c3ddbfd0023cb69997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab53f7667e3b8303baa98fe15a67a531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a548a9f60c0b92a9c0550442c35166c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f386c6aef92e404a4a4447c49c708583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedcabb388b07b5f12798aa155424b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20d12d95573d3ad250038b06fa6b565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2204d576619726e9f4074d2884aaee66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed0375db67501c13870f8932b316a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462723043fea80532dbca2d3cf2622e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d526efc2aa08acec2a05961e74eaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dacd9eebf71e163376e4bdbd4c50c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbedae19e19ce406d005287d56936d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3425308c5941a30d3ad6d728a47fd9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0d65bf1146a7168af16f9992216c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d683370f38c039ed59ca4cc07bcf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbb73963db9019480ee38e67593add15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02846bd36a2cf89dc1549e6dd1976bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172755dc66860bd68926988ce6fb8a9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6d02043c3a1d3bc3211d9481a421218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa4cb110782a18fa5e8bb061be4abf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb7f9c7c118f80d2abc7492c84ac0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc73c7d83c25463c20b53b90e9fc45c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0624ffe66ec7dd62c0b53565a6b44e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb9842df2725540dcdaf4351cc922723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69059b24d7d5bb01f667ba10174b3c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a43652f17db196376a69da3a8284225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad27839a87d745cbbe3ed16407802026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865454f0c64f228a9c7537d4e9c05db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1b471ed1ade10b1e555284f907fb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d48b6a499d8e2fc94f73074a22fb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54611dee754345699c19a739f725b9d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dacfbb827f0e5288880efe9abecdb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52addc0b07754107058277516e86b97d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb1d10772c2cb8b51610569a6405d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb27590d5f6ed7ca5e6d07dabf4ab7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b876bf13366c20769c54835555ce66f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d18a52168f2f2a68c38efdad60b70e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da927c2e831a7fcfa5073455d11a31e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9649d5c275e8a13bfc302539375ea738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e86bc8ea1bbf1fd8feb28ff653ce839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9477e91d537f1011740cd2da1324e8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41d3288b7d43f755e311dc9fb0580441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c9fc449ea2fd8bbd4f27c6889531942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6507fb650eaf850d8847d6387c0d97543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1222d11e92990561c62f75fff5e74544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3953769114f0df81a7a2899878dbb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4165e022b9c6c969ce20ed9c7b4f4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f91e04b91c152bad7947a017629e7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ea78bf541197e641a5f3ed1f0204548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df6f86610acb6a984c493ee05eaedf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fef00a25f84753257e3ec2c72e28b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99606e282f164e7cd52eca89683ebd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597cde2866361a83f97c7b4ee1f525252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc78b240e34fbbc1e70ecf178f646d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb484599d9e796007cbaaa3a29c13c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea873395a4c207af4f980e14cf7cdca555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b10cf71ada5bd18a4e588a1709bf256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9559b1c79a0c6d4505918fb136bf22057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e19627ba3dafd7445bc0f36d03eb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386735c56079009245fd55697f33579559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7807735d9f984d8adc708740373fc560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946f19849882736c06dcaf80266457f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfb7f4dfe4a738016ca7848e7fe6e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55b46f703f3002eecea2cf9bb91a7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a250697f4764ea7c9d972142c4309b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c80b215566dc3cab4bffa2928dd75165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d93be1eabc2974ba2b930204ac63266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6f7d5d2ed6c6a6fd6dc8b44d8b3e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49265989a60592606e1878e5cb6975568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebefafc597f925d0005f1b91661cf169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78435eade9732bab265d37563bcbb6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d13e3d03349640098ce8b530e98f5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd88e5007525fc16bf87382ecde0b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8bd4fc61176b1d42269ef535e5c2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e376321897302e35fc01a5517a621e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca671e57727374272405b9670c9c8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368a491cb7bd070c3c2833c5b7a723b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bacd46e8b2e128678bae871ae93a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c91b5440dc99ba8fcd6053aab63cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac970c4d1f0a63e22d19e59df87afc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaaecdd2de233465a3437d9a516f5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fd911cfb2360da9a7d640578980cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83923ddf129480bb64191a275f8e89b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c738c61c43a960a7c540c824adf4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d95d2c4b0ef3998cc4c59f3e9dd2de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e93ed0bb9d644d76e42e7fe60466c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2550417dbf0957aabd5cdaf1ab34686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd2b25730c00dbe818cedea4f8c7aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafb0cd728c2803ece6d7233acbe41d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15152e9b48d1e9f90b446b81e4581fc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85664159933a111e6410a4f638788a9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce21a1b444393b1c94d01ec4b241df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb926b28908c99a630eb3741f8a6c0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56902f54939cc77f842cf51eead52f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9235139f7c59de51be00453588c8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cad4c9cb4b32e464b6537b4b9b6cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e8cf9c46be10d05201a7230be54ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad24bc4eba4ed5689b240d44b57ce9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578039ad5bd0e3b0a9c252629a0c85b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431878828e72809e86c30c08391fa40199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e693141a89fd78f5c36ffdc7465a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140a331b09f29576902eaf25bda723d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b2707ec05e9e17b1a602a77b01e55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc523b81864fd61c63da9d03d3dc48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384adb90ccfc631cfea1a6de142ced9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a0e2be77b479bf5f5efa5841512ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70319a5baaa780c0a623bacb8f6737c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69d5365dfc546a0eb2f34fb45378a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbaea7a889ea3d970a9f3867a26d7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072d6e920d7371234a9c20769716dae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a6156bc5d4b1e00c28707ac7970e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d07e4e1cb3ebdc020cbb6c3e1253a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e697d7acf074c6a9aceca95f0b7574112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7395ddb759bf7a5fa63faa4f3ef11e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174c39589eefcd2521897ba51b7a0b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf54c98b3c3e380bae8ac0b94febccc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dfb77f31191aefbd899c9d52f6499116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5630219b39f7a4a9ce82d1f51ab934117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1f52d4b3885db20681bcae2bbf66a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305de9c2456070090a393cec009b2aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1b85e47dfd1cb3ea0d44819269b37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f203cb7d3943f7ac305896e072a322121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f72997fa3854c895b55133b626e8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02567d9a8b0d9c3741642d60c73d00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a228a15ec77f0acc765240857a99a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dd0691803eb5808a11fc4786b9ecf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42268bcfa070fbae6dc45f7dd788c72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb9ce5c26f19f1ead2099298407c02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbf062e394b7e80087e92b9e13e0e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d19de380cf1aa8b0392e3c56d5c208129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bad6bee6b94ccf236f784deb0a8e7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f47fce6bc6b4ee4d6bc8bb30dd45bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3d3c0cba709fc10a826f6a4a6ac9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac531a039989996e64ac003b86b89ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465b3ee9544cdbe2a4560195dd812dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cae331ad604694349104f3f3fac99e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280e7a6c4874d5bc16d07763dd18f67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f69f430d54aa9e5b0be438874229f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa48826dfe5c63ebaa281c24bf7124138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5d0ce8e2ffe582f2ada128f543940139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ddc6e977bfb5ade7271e6de14f723140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5850ae963b344ded939fd4ff6240d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad8b42a0b038e16457a26eab0e072e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29727b7cffc7d9c61ccd10505091746143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d95086bb1c0f3ad831103bec2ebc81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c45d15478e83bfb8ca4b8495917971145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94489b40b11ee79fc67a2752ef49fb6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af1121dbb7e490278ce79112b7a014147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4992e260acd18cc2b5bf79e58679f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d278a8762c87f1e312c367a6998be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482c9fc3b608da6e523cf4fe6223d03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e97929e1fd31177bc5d1803795a7ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e585c9d5c768798be1a1e8ee12648152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665c993b947f75ed1d18b0e391ee9e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48289c8ea79e8d35ce6e32768bd88d7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45789ae8214ca375cc75e9d7f86a1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e419d068f6d95961df06a9f478bc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14935a01832968860dab945d465fe61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0dc89809f56d74de2f9227ec0541a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe2626315d2eaeb60889bc5b490cdb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892244ea4ebfbd6829869f29733344e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9f090b3c94f4ba1e2262a87ce20e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bbbd04ac8bc74889ce21e3e15c9d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64afbef80cbe4d1662224e92a4bcc8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034513596c3cc1a9d1604568ef63aae1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32fe74011f29be49fa72115a9fb0ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58491d7aac90d9d1a0a0274b1b2def3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f3e9b648c6c290462bece6b11a18d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bc896095e4e03c3df040e072f49c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77de4e4df45111d21fd6bf9034c5db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e684d1a3832116d96015a55d3a09af2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb02c518da00e63070544dd5c9de09f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3ff5055f7e003ac770f622bc9e7e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7654d1b3da31a8e4f39917d08ece77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1553c75e78857d2c83703ac0f331a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f42ba7d67842f7b7e346ed1acf9cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a6f4aa633a05c7e9020c3fbb8031176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d78ac6564ed4d7b02163e42208773a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcbf205bf3d6f598d47aa053344228178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979e6e94291736d545864a88143769a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacdab304213075e896c5875f8e8dcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602f70e701df9d8f155cbdd9cc2e6d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc5da786a669f62923815ce3163e22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e05540bc6fb90cdfda4c37b8add851183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0d73c83bc7a6a03b03e0c6243f702184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a23ad08f598b0e587543c206e04dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd939d7200e53c1b443170d7e756d1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3bd4a284854a529dc60fa7076b97c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd944917c0c07d1c60825659480cd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443143fb66d8b9c9cee971fe87b7d9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa287be169bdacec95e4473bb7c8260190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26073ffd026ef3f599575382abf1825191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effa904f8bf3524597a040698b06d14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3583a24bf4e1d9a3597e2e79720bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045b61207abb04c288e1ceecfb325f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4f86ee5ed796c67a10b0549ec0f58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39358c80722524dd6d7ad9f4bed9c2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1e4d5e6374645a728b849a7c284c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b079807d53738eeffea8ff597d5e89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2e7504864c70c16696df207fe0cb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa2d2fff7f1e736066b4075e153e32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10936697eb37d57c00f5f36b46c535ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40ae6e39c52a98d3791367e7f4eed3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8ffb63ea615ff824f7f220f4fa6ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed965c670e5476d7b3399c737292d6b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4957ff07026b7ac4352f5e8c92219205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2dc6e5e3824b337f29f6933fe09b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c61719e6b429dbe00eaf9509534541207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd92d2a94f70bb6f1fbe5b7696bec81208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575fb5a90e6d9dcee396c463ef8f70a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba5efd1e0b0843fb46263aea731312210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e066a6245fe739c5f987d14b0644deb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bfa21343781af1ebeb3fb500e2033212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d663cb71d0e839b8fe6088c41fb0d43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac607bc87d6d6e139779fe1e67cd7aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4e91b3d120ffdb313b0f54299ee04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189af54d34dc8897547c343df073ae8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef24bf5484b88dc5b9811efcb73ddf6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c64b6b1829f7adab7921669c5d0100218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2780c3544a2cba342fbd416bf4d1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eb3b568a5a9f905e2706efb4efc9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74278b56c00ad239dadc2809175a02e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a843d7e33338657cf5ea351c01bb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdb89ceb3190f0ed613289e5224c46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db95b2b0ac0b494b37ffd81c5345ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78faa80cebf19591931325845a04ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2efa83b3ad85270b54ebf9ae79ba9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d6789d092031b5c798922e85ba314227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ffa0266b24a3b1aaee8b5a6fda398228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3774cf71e653e3bc38aa4839a664ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c64733d60535b328703a16568e894230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9496a7b506b8473aaded376ce86a7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f16d972822090bf3cde311c45250f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ed3d5c65e91c5cd58a96ec3728474233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c87a980aa5b108b7c142f94fe819fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f74e78b7eba6e996335a21648cdae2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f983b2c92b1c46cf9c46fead66b7cfc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948925e6ea7022c6ea065ae213eab88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2da1c29ee0b2adb01507a40d1da27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9e7792b0f85138807d1216a492e8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942260e7ca441eb9d2ac7dcb89ce707240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcae35b4f5c1dc3047aa37ef856ceca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70c22c7b63dd0260f323826acccd26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d409634cb373f76f4cf9ad88d3f2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9474179fd3ad41867f653a72457e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250b9a9bd69e426543492d3987caf10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919a49cd27de12077da7d2144f52beb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb7e071d4df8646c69e4dab0c8baba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc0a6c35ce52792d2abda3a88f5283248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b63d6ae723e2bc1bec7f71dbd6e4f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8979886e195828ac9298d57c6a74bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e55638c752fb455807e8ffd316f3ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e562b9c6107726f9113e2426a932d0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c6f444f604950435be720b0c0f69d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0ad26a03788debccbf7c1dd1596a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3d700850187108c336c3a2acf1e0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8706db2ac69d4886fdc7e479be85ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa94823b2d7c349947f05f70c6cd755257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef630a3ac09da76f75d25a5ba68e420258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac89fc3839fb80d55abaa3759d274d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d447dc6b7ead82f694372814d43f568260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd2dbd97038b57b434964baa697e8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f1965b7a8db4e45531057985d4362262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ca90a2b30bdc453b614042811c208263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8363c1648c4d0757fb959ab0369923264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818703e0cc22f1a8346fe870a7511be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3477d72e1775ac9229fe2047c815b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17715af45b79cc51dcd7ecf92327358267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293247406e5753e2df934712c1d80c53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12d2d723e2cfafd6eb3435cc74053c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06b0a230b1b003191137d64eceb59f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12277e6d50410e26bd19466a474898e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53843a01f30db5f852207a74f72d11c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5d6e755dabc9cbed971063864eb1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd4f048d2e4a808e1004dcb58df708274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b84efec3ad75b65bc5bfa44a037af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07fc76b2597b63e23829d3b8eb2874276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b4da9e830dcf119bff581b75e8dd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59e5c99a1c9c67eefa401cbe036cae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e15cefb8e74321e7f4ffc31c7c57f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9727cc29e0b402f2521dc12c01511f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29bf51839b77e13c107f9406a85bfa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153555e0b3981c70fccc0b2285cd2184282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21918ef3c57dd738fb41c09a8e527a45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6659c158f83e3e045978737a125c90e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78178aa07d668bf74a5ed3aa860ab3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b5d810c5045e591855590feb09407286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67179fb04c98d0c6ed7b51b2a5cd20d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6465ac59eedff3d8b459730a4e0659288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eec043180208417b48914f094748b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19fa59ed83faedc0e3029657c561fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4ba55a6e78754216348a492a6fabe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c5280811eacd5275b3cffc2f8073f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9bcee226b705c0ce05676461b47ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494edb95277e06e1d5de241ec71dfedf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe8c9331e11df341c932e9899df47c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b64bf3ae8645818bd8ea9e32e5dcf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950fae58de924295fb71ece959643db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56703b155c35d223c391b77e339e8a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea225f5c346a2b2d4e4b08bd3748eacc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c405e5d7727b5f3a22db41e9242bc7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574024890b0836bb1461fb51aecdbaf5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d570336a0e7494e5902c7d6110d71ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f457fda939115fb449036ce40970e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db225c55c062f67df08fba606fe3a6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87086b9f58fd9e4219c46902dfab3ff8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f44ddd438275d2f6343052aa5def0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef554f0f78cd0050f18061656fac70e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938859f1a32a4dc2c81df3767bf6ff8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786fb3e5e5e2ddb4eb28435caf1b841309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b9cb5bdfb74c3bce247be53ef8180310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ef980ba7de1389a1e57b720473e1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84f863f20a219807f4cca592bb6bde312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8a482aa726b95c36d21356cacdfce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70532db7fa84d2b51e52dc186883f30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134e453d601539ebf869238fceeb110315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5509142c05808b0ab731b860835e574316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840980f1c0d64e92e4a8574e5be976ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee211204f54563d63abd4c3de9d7eafb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706776c1e0d7a5661777944c65a9ff6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17346c0ec52a98b1fdd03d02ff182396320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a56c22ddcbb7383a7af6bcfc8cd643321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1211b9b39b842bf4c27cee040fdee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c7cb84cb0c6267e3c73e284eb3521323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2561e7bcef207c884e59f0c39d139b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2546d00be6ee3afe0cb9d7a7da1bd54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43653f869226af606f37ba84711fef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbba28a4c0a4097bd371f28efee019327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9031a5248166b3f000c26f1fcb82291328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f28a28c0f80ae9c9e93b6e3c5aaa81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1c0f300fe3c2e75a42bb5cdee6ede330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53f326f66c3768e408c0b3f101fd0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d14a9c9a8a43cf21b5e5123913278332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082f5e8fedaba94254144548e3a33e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc175d70b53e939caacf50b8bf3f0ac0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26914572246268b98888fce1d0121e0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ef959fddb6adc8812d0c470acce2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6ef27d401b3bc9a3d47edc92b30cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75114b5a98efd74b31fcfe91f9bec13d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4b983613880b2f200239b2d8179ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c22c6cf28aacbe83e87e009864f56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3ba300f8a21c1ca34c9b2ebe562cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924dc23f5227fff8cbf37c30e627b8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b415ab2593cf304ba8356108567382343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba35ec3e96bd19d5b51ab45c6587210344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139819c4cc11708273b5715467fddfa9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e6ed38a2e67b0d0cee704ab4154e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c224a36c10f22f0ac7fbd478689727347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c885d733e549e2c969eb9687518eb6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b9c2aa99097a675c6fb0990c98a66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6bebb139046c7a33cd1e6e11c53a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ce256c26607ba29b0b54ad3904e35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea9c83bf9704a22e9134adb0ae271b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90271b8927bb5d6a213e46318f74cdd1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796e287fbdd9f1246b65b1042c8a602354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329eb1d5ae37b646834d50931c7df8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5e443155ff38f879361ab0c21f3fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455407505ec989fa1a561060618143b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f233d7729fd4081d86bc99e0b4600358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99036b577922bb03c650b95340bf0a10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88029b1b0bec10d246d2dde65633a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc96cc700df1a8107c6b2add01d00e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba26eb0ea108d7341d28169d5b7933362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43c5636a9ca0f554f6042d7fcde340363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea68e54c64562f9671e90831576a5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af64a8290765b000516b5c67a41af5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592508b58f454e54f66450afaedc286366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0673ff182e790edf937b3367855e1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b675af5f84e894a58597c5d3b58515d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd7c145746a8b3543305e73ca1a248369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb41ce5ced1f9db1fc85d2797a6288370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c11c643ee588c6255dea121588c606371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206de3aca8d0caaca9f21a9c6410b6f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0100f21dfa23142a7b4b289b51952373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded137b5c16f67b5a40887ec8a31aee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154433f248cfaf208f0da4cc23ffe2c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba1713188a9badd89d103acbacf823376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134766c98c278f5173027d64cffc4dab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6ebdf1449649d60701fccabd026b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147589cedeaaf52a33b4a30dc1b7c214379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50c3b3413465a8ea639e7d9803ea40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec966db4c19a2d28f7183cf07ba22ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e76d9350c3af461ff28431245331f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8bf72280fbd2f3e1e1090cf627fc9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfcbdafe60bc09487112a873aa2705384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d04585691fbcae757266349531cdf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c03599f37d9753730d193351b07a0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39118085e5ca88930b723cd4acad28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dd43660c7827239a57b78631a1c8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c3df2e1b07f8f9e34323aa9b98d42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659608602678fd3bce367eb4c2fed044390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311913e62754b6fe45794a381cbfc5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b73ccbea6f70c74707bb5ad26c4ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da801d7850d47008f11456b2437a951f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88d247ea2b574af8226fafd9a1aa42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645670447ee86673c221240121e0d2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cae187f5d6ac94a0139558e8a4fd9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51aadf96be2fd8c6ae02bda948cb0e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a7dbfed0f2e04e63dffe96ce87d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9120c4800647d783f6096af44260f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6e9a04f9d2b803ca08dbff3aeae88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b46650b676c1447d5bfbbbc520ab2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451addb0929a59d598d860e53baa4865402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedc420283f49c214f27a346b7970f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b4818b31b04e7c5c70fb42c74878d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4b9dd541099a2b5574d3a28e50247405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c51ae84f3b3c3de02c561d03ac04f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102be72c1a0aca0c012332a83277b13b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce498027d91ffd81eda5a976fa2e3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31629ca5d6cf816be0d83dcc0292c42d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98e63d1441b4af53a92f14a90c0035410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fd1c7566ec13482f4cf556b122481411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb850e9126ec5db7b584b7dd725078d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3d562bf0cac19a3d9a278b1be5883413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33180eff67e394ad59de5cb12186093414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03ca416b23dc91581e628fe0c61ca5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5c5bf018ff8cbb659b09166086fc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b1dc71af265f6cb013e3bb50450e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22a61a072c303c6453d35295ddc6f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfcda8cc77a844f82d266f26754c6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95feadd62ee3ca5d84696c6c00de64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ef52e098e148d2ebe21609c544409421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ab506cdca7867783e82bd56246cbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37853dbc97554688d9a72e26f9216742423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f50756d33531ceab3aa124dd1f6ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70ba7d9fe9fa6da52299debf005738425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244678e40153748315928da74bf123c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394c030283541849b7bfc2e1dfafd9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10e6c3201874148cb61e8e48f50a53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abab460ed03a25efae42605243e04d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3602521b56ef48ec012165a7a5131430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec9905ebbde046029b7fcf64ba0d24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be27b8a6819fd4ba10db30420a06145432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f81ad2aa4ba12eb72a44ae59e22a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd289babf15c6ad430051d5f426e0787434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521677ff285a9497e7f50884733ef06e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1582ed7a4da71ce49a8fd3fdee50fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46283773897174b387b05135ac1fa6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb46d24d35293ceac4915d86df22266438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c5533274a275a54d6016c301bbf52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5f3743a27586077f39ae0844dbfc4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5baaa848915d6018623ed81d8111a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189f68c1e37502cb63749ae94b2375d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919efd1e6c5892af8ce421dfd942ae3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb6900d2b015f0da17074ab65b3269444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f591bdc314c88d00814bfdbac3c4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435c4c079a16c5a0f089bdbd6372828446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bebad74a3e71afabb9014a36083e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f02f067132dabcd718ba1595e37fff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7f0da8cd7098bec502bcc813c2bb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96578c112a54c46da513bc1511ad431450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b779d2cbe6170a73cebcbc5d77299ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313689cf0ffb6ce199ed836683474de8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557c6915d0b8f533e881513887bfd99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c6cdcf03c70e48cbc8e02f13a309c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51e541ceb8f37d4475eb2d32795d2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669e0bfcc8be43afadce255547d06cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5df32cbd924d06df2a0c1909bde41e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2497d308e1588747119e105855035458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21634348a9f0b0eee81dad84eb3231459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792d626d8b75926494b8c3f9c55eec8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891d14a9e12f7bb8140449cc0e77c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976aff82571c8aafa98d04898369033c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630daaff8dbe0eef694022647f996379463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35732b5a09562bcc3947156c84cf4be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3edeb4a15d0ba62f739caf2322e588465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5eb4d07991fe1cdeb4cd244e314ea0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791b6cabae31c2b11cec79d1657b078467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eff6095a9f31cad29da7fb45dfd67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303472549589eb04ef181bc9789e331469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841352faf4aaee1fca652321fd094d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc6401476c1c4a2e20ab38633067cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b34193109df87e6700e38ece9371e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729900ea665b9c7af0773655f5097f7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688b30623e2e11b0e9edff04b5c16a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbf432e1b125ded6c4bfb80b7a1ab2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589f27f23fae7b7e62ed5e8d9cdbb8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663f883e087b1192bbc6cd8e4c8928f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f35e336ec689c0599f85fe54a4e211478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91198ecddee3876f0f8ca68feca05f66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8486ac2e3323b8e3fa4585245e5bed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce60aa01535d4206985727ae8086698481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59335764a3f5a094b2419f241cb46b9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e364f6e32b77ca27d6ec29fec3944ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667deb8684e83650512a5c9b645b1987484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf36c0f1ebc8373360407233517505485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94273717bbbdbea4985e2bbe6d6aad79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768844c1a2d72d292e7a8b18acffd669487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c13eb4ee26803ec060ca93466071c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b94580af5ec96954ccc3a7b2625959489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099719c630f5a40ac32ae922885fc88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc38f8cfa0c6abac411eb2b333b588f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7b27644af87bd6c36662d8036dde5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ef4bb45cf3f4039694c150897144f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64402647e4b7ebb32df5973544caa7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c0ed1b918d7ea16b565e7e5d6898d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c6ecb0658bc0edf0c1e13691aff96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd26d00aa02361cf9cf476755c798f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c97fb4ad8a159b36be4d185dd0d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4447797690da8286b1447571b7ba6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaee29d3999caa34541de3b09acd093500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd76c7b4415f5610cd72489644d0c92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbdce61ebf1448d55936f9b75eff71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b3e45975f209130073d0b821838cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1685e27c0516d78e3b21c486321f64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66647e7bb0b7b96117932b5bbdb8e8e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45475c295a1ab4c51fc0606f5500f30d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817931c3dfff06c7c5135e49900f6e04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4192405cd884072ec15958159fa79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0e9f402b78888644bab4074d3d1af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becb6c7669702e18e3dc26fcbda5d05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee802dae028a852a68e5e2c0b2b2772511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c2670fe3b4250fbd200f45c00e18e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc97fc6ac9186f1e7d4c87e21fc640a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ec0c3b900fc12c0f60727371b12cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6df108354ca0b29590a79491a0bdc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e330c7f0140c755aa3f4ac94079ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987069a1ab4826989aa8ff453feb9d7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1af0d64283d1f6147b78138973e0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf557c34690af3b272240bdc18992d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410864012424213fb256a892009301f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04e2d79a1b11fee7ab0fbbf008e518521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329bbf1a01e6e5c9128de52dd315a27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cded02744d9ff643eb2db55b694d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e455f13414fb8cd3829b959e4f098524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809d9e3e3fda6ba9fee2878233502ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46596386d12534c88eb34d0d6fc7bb1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0ba33ec461c41bddb3a5611ec615b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82adb2c9fd6d07ef2de0d3fd685843528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd447d11046996fce2ffb31e08451b61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f1706ced112a64494edc0dd181b94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eefbcab7139fd69b16a15310c1d103531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10413e1d39891f128fdb5a61e3bc79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5ba3d4d22dc12744ff774b390e78e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f34e28f9fb3e4f0458f6b8d901846534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4c368eeaad2ab0c29c9d3b6648947535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804db74439d88adf13f98e66cb89f46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe066c7da780a5696e3fbe0fd020b608537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a05a6baaeabd821259f62edc7ad11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e4ad400ca1aece4d367395d3a9ef7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f25e89333e37e3d1002cc3fcc4dd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1f8260621263708ff3fcf55bdc276541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93c706c4e73ede58886002b37b49a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7b68244db1c2a956d346f0d6ed25a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56ebb4b95980a8b97b3da795706b2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351adf8fe6b3b9e98acb2eef2a6c4de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194cd0adf40a1d7dcbcc1b99b96f6ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf77b9b309c77ad81b420bbe0e7ef7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b6f675316c2dd552784db24847a8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1ca76bc48157f82d7ba537c32d689549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441efc8d5897b45b42ad3878c85dfbc3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd55707d4456def0086ba388870aa31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c058a64c51df772375d13ea0977bf0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e51cb4aa3b9da88c61a27013a70700553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb395c028f9410d7492086c0f304628554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f9f0d0faa3d4ba4205a4763a5e347555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb8ab94f89e4e054c8dfe51bc4bf54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c61041ecd48e9f84514532f26bcf5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf4ab73e4a8e133d62e5359f5cbd97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9d4b6bc4d3db5be37b8005fe44053559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8448859644bbccef04993bd8360e83d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ab9e16aa1b3e5176ec5648c43ad37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5302d2b7d1e0fe9cf7e01779cacf8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca38b57ffeb40711322cb06519da06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8d42d759dbfa0ea097fc078118da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad3bc1a518ebd90be27ca92e93aac9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc88977d0e4d6ca0c3958130d2372d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eedf9e3eec931cc2613d20b8ce825d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01e6b4f8c23155bfb43db82491b39b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db76a40a50dec9b9dc4fe2357d4ec5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236afdf9d8cfec57ab4d7eb5a9abd463570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e8a78166a59a0d57e8270e45ccca1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd828ad74f450d184a1500e65413e0cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6d93536f664d3cc7c6a15bc250ac5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcc15a2e5955b44c9aac493ec5f80d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c7a15234d754acc9c063197b7b7e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16776543422a5db4fbacecd579145be1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd39a139d997783b494787fe6aafef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad5b181b30db4f460e1b5acb113991578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08179dc2d6d7c0326bfe52b273928acf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b1c7059adebeeb7d845a81efe96a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72580189a6edcc47ed938c04d61792f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65f2f067b481e3acdc39533fb3defa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c0e3b49c076f9f97c34b2b3c9a259583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546595fef5278efbe31c2ffb80097630584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f54567554f05ed6e5b5ec34431291585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1769464126eda215ea0fc1e2f09f7e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe493bb5e312cbfe1630f5becb1136587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafd3731dbb704da8b0f451ae538c91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61055f4d6d1dcad33a4a662b0698aee5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b954f7d167649457ae0626a8bb037590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6b1650aa659de7f69414a78a04cf6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da814245ae44c632dbed36d2a028d4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c8f0332041b03728a59bbd47e9fc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2112b2bab8d00ff10f2060d51f87d3f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399874a503508ed45566f20e71150a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fabbc99bdc586118fc52d45a38015596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73b88f432a16993c282dd7a18dc836597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff564251abee56b7634f293eef4da4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1e94a6b3ae7ba94c8a1e0c796b9b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d47c3e22e28595a0c3b5150104354600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158fd409ce309e59d071c8db1420f3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202ac1ae5e30deb698f6f9bf5bf9983602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a79360c9fb208a5b753f13e3bffde0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa92660fe4f8dfb364c1fc0a6e17c79604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bae11b10c7f42101a0c9d275194570605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d41332b0ae57dae5666a476fb0985a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99900400250fb70089454ba66aa371607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b895a2536105c5d3b02f527c67530608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b5a13948be857e4527109c607e035609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aedfec6fc3eeab27b8bcdc6241771e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422d9559fd4840a15a706fa0d02ac44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e48ddd09629ad1b93e86fe2e9b5cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ded280d20523a317e9fa28e2afdd5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72a55a75096a5f82c318d88436d7ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c098de9aa8bcb0e09dab51f2b2950b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ece579a6853f051fa398cda0986573616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98505ca01829b048355e519bd32b8b63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf9001aca6c8cda95c7af680bef90a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae628146cf1c7333159ddd9781c56078619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729725f4c809329c9b4ea485bc3c4fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126311f52f7dd639f4c4318aee0d578621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e0ffd8c304cc86c658c66af8c2d17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bc130d1b1694aa55fefad47ef0c09623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbd1892638a844f70dd7b6db3efbe6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699f8cab31aaebef0e0c450fe61036f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7f8324896531c408e5dbb8d086297626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07594e1a7877174b2fa2e0c90eb952627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146c3f092df439e3cd364a92e4c081d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154918cf0cf4078dd92d40da358aa0f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc6c410f175a11fae0f00289a02d10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc07504fe2e049e1f855c40e9cf0279631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a267a844c9617363c9abfc2076e7aa5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9fcdcd9bafa776137f88aeedcd1dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d33d6d8c36021e69c3a4fe7a73aee7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25d8f02af9c0944a2236dd9fad98bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146149052b46f50b9fd5108f8babb61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfb6c7529d7b11467f4c9d75374a3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14222572b747c0f704eaaeb26e70dbf6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b55114b36c984ffa241523d123192639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc712f16a5b7974183ebcc0edc4b85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c994050b9978434d8998e386dee7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b55f3e71db7d0bac017ec327af51a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4de634f278ac5a1ace29d77fe04b6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4ed9bb67ca90571afc4b94cc937be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089301ff559ba755e2aa0e7a8157d6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f432fbfd02b8f67f35d28dd065dcac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa983a069a64c7f110ce8a60604a19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b2f971d5565f3039920459ca5be6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578c11a7b60fbdb1eb90e9ff5c01e16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ecd50d3a2b80d5022db6deec99f59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbda8827bd9c45fba55cbb48efb631651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567265c41acd7fd24e6f5cb1df8a5ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db46da1563ec0c8185372dc46a4fa81653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3b09aa02381f8491d20e61e333b8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7af7118ff1ae4881f0934c37d860b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552fc35e595980fe63020ce72506471656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190025d3aa618e2c64ac331053d443a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf901a2f660d52cb73d9b5ead37cb46658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4da0ba5ed91dbd794935b1cf38e176659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2d7a48011478b9e798e0a1f625b1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1f7a96ef6cca870897507825120b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207ead237c41d54a3b531b17f35499b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a9ac5b2b18cdaf1506fe5dbd72c78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaadd06e11430bec1acfbc11f7628b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55be143672e2d0f9e485228f7707b09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e22f455014dbcfffb5ae33e825015666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926976bf7c499566f48651655589d0c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b66e96dfcd698c7e24f4f97bd01cab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a445e976d543eac562f5261adfc56e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a838ef07d311a64a8a8061b571e3b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce8f5929c4462e431ab5e313357f38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b633753f1df8f283d0930144f4b4cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd69c63e5b738b68da332213b0cf69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78886afdbd5945f7836b4d39c3306f9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98580fab4827e8dd0013885e2561b95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3982ca19231292f0b0874cf408354676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc32cc3efeda1e03d6a0581773378e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09263d3a8e83d5a41cd753b169dd4d8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06532bc022814eedc151d3db0c481945679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2d7e8639e4ef6a745b9fd03a3c035680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a338232fc47cf3d885d099a447ae8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7b0a6b5cc24ab71fea3eaf3646f7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd23f62c470e5b1e68581c4e1a0f035683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf14533ccd8289dc0ca631fe828921684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ad77d30f70f2818ef31034f60f713685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6d40dc49fd0e04fe0aaa9e1a915ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df884cd6dc73eeff3ab56c12f35ecb6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0876d7f353681bbebed96ac2df51dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bbef04f18a65a2dfc6d7f11ec0ef1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27610515809484b3f4873a17421bee4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c907ddef150367bebf0315f0cf751691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6dcb7649514dd2dd76241d3ab5a53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89728a85cce0685502ebca6c980c4c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59700e48dbf62434f50ca2243b9342b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fefe49a81ea677764849879e0a39e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385388e100a75f516dabeead2a391e31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f569ae7b3daaa1341b037b9cb1438697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf848e03d094f333f447275a7219d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91cc321d2c12f1692cc20ae1c96b7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69df1958ad06c39158ef1001573fda700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c112d49df8e25bebe9d69fb020d2d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79709cd3782435a685bcf17304cfb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe98c89204baf5c23deebd79dc34215703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0ddfb4b952e3f82e819d1bd5c6ca6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45351dc80f60fe08905fd9712e2bab9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b70c1c3d814d7284b3d62db86811e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea73a8afbd0f4eb8d8d50bcc6cfe94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a419fb3d01b0e27bbf9c1ca5d9752c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1571ccc7d168b0b6ed9e20d008997709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28e60d7247a73e3064c1a46bba61b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec65547a1ccfeefbc2d6b117763ffa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffd5197676fcfee52f00dfa121943d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60ad224c08d28b1b1031f4d536758a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39453aeecb6f551f7ea159da78cbe29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4682037d082bc0ea2023a27cd96ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27defd8763ea83d75bc8763c0a7981e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bba0c50c492ef2822ef01f77ef7ccd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aa163ba9479a5e2cbfd4d355eae78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47bf985a3899e8aeebea73de139a1a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0d2e3e10f0c725c2daaf6e1ec6a4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee365a79574c2b75c16f97c1969dcc1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caefd6eb29502cb748a5f790abd0fdf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bb2dc59f529f3494becd4dc75a787723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2644fbf3be798e9fff1e022b9ee95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9ccc421cb45049506e21ab3d8314c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69265a26befccce2483b93d29e858e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e527ab21a5d344faa173f7f5dd1ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a237e25f01c22fc6b169c0c086853728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930f1531e662aaffa864efedead5302729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2d1450f8dbe6acbb5cbe9bdc38b7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc3b4f09809f906b1a5e6f095c342e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e64be1fafe3dc67a30bd063c0325a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6e6ef9f8e43464305661ba9dab3f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816a6df3ba9ed51a90f459e1e42f82f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eea135a3d5884d5e8bdbe7a4e9f17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aed68d4b18f03a3803894483f171ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b4392d32153d7758e29a7262e1501737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624ff53502bd0086fbf5eceb1d514e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfc7561360b96de7a6f2a8fd02e196739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb903acd5526a7851452eb83a251111a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbba587483cda77359251c56eeea5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb615746796c7c0e92eee50c76d120742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab35d4a2256518025397571f09816e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc98cec0125682f28277858145f670744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80de1d370831599d5753caa841e73f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93da66940d6af1a776f3ebb308c8ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249986e792f8f6297021f61b7b74575747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432458302de291fb29e3f7ac2e7a650748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfcc6aac557a47d45248a6aac3433b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca22252d6de3764bde87b6a05517af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fb2a90aff0a31e1747fc6720c33b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0645815b430160d3e1d2b4f8d99dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef23d208d3e02e665324e435671061753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5d947961b3cc90bbbc5649e8b473f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6204c0067fbd804cb83efb9453ca16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f90b2f3ac3d78ca8a8921435ec087756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bf78ba50c1f1a20c4393d83d88af7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455f9157fd20ddf2787155dd5690dba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfe0cb49a323b3ba50c6729bbb3ef5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0aad715e879f0ed9a9b0bab3cf10e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89a6ff76e332b04844c6e22fc59db7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee22fdbe4c7c1e6de204b5280f58c5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4d9a542a365ee3967cb6345068ff2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942556a432456f488aedb7a8d90404c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f774a5144fc5a1cea9fe9c779bac48b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4e9caeab27611e37254f600809ff9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbcd818c58904b163fb29f12e1965e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f30ade6d74b97f9327556671de8224768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2f69b8884c5102d5f120af7a1e3ea769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b225e90f977ad9b578e48942110ae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3a04f9105585b4d72673a07cd0a16771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf48e2350eb21027b8a077505511a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a207126f428d305dc2c91e73c1ddf4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b3903b9b26a386bd1e760473df872774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a6f1786fca62601f8b13f6f6c8dc0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca774d1ce75a3d8f88c16e6823791e73776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add12a6abbf532bb158d6cdd17b55540777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3ef46c1a8814e70bd679af6b7bbca778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf99d7d095464644692dd68727dabe1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18655e5dfb8a787d9d186530f9eaabb0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d407cba67bbb079d3f0a13f5ad64f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6a26c97dff612699f9e412c8fff51782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21e4ca26b3b85a6e5edd0f23f90e57783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dfbf1c4b0b967f3f07096f72769db784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8c507ee957d2daa23952e5a169918785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce31700fb451d93706e1fa9477c674786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388982dc9d7ef5be0fee33820e4e5c2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1b3351a42a963253c2eeaa74ffa63788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4629f068e7d93ddfb9fb9ed02c00fd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f94a5f2b209ca3f5ccb3c39801d64790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09e4d3f4c981cdc19f2fff0e9c7964791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0d70d67a86c9ab23d04925eaa52eb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb72d29362c09d6ff123ed8751a9120793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ab77e048d8211d30f07c2fd6848a7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920e8ea33c0c9899582ffb2d4cf4734795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6167c48227a87f66dd579b6088faf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a85ed2cf02ef06a619d881b99394f7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd9e63bf13039388309aef220bc2c7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bb533319fa0c5c11524f58966ea63799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fcbeb53d4784bf767e9407654ccbb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6d5afcbcfa15cb4c818ebfb28e46c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017386c4cb37cabba489f4b880dac08802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636907c88f94c70fda7f86fae494ce4c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae7bb18106baf2bc8ba0ce5a0726ee804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a07eacfa2c82302584c1019d1641b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0324cd5b478023d9e9f95d66ba1d22806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b157ff17f4d89ffc2556ff277b9c1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d4715956d94c87ceb4d7dc08ef7bf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bdda84348c54f86f65616e81507eb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83beef5dfba755f7d4fbdbe4ba1f87d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1925f07eb97a46341d8739574e416b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef395f55f5e03905854dcf987da02099812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7939e3d211a097df43c3c6cefacf71f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb461204f2e98774893f5b0a03d794814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18108f6ace387d5f4276a3b19ee707815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90198be8af84ee3d50945626b0658b8b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a938db23673decbaf8387dc5f00b8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1979cb890170c333dedad620b372600818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b51387e3e85b89febfcf90d476fd4e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02619e95adf51da6c597b4dff59f9d26820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb1b09114dc2f0de4c003c38746275821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1f2365e242fc440183e6be934e4ed822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5942881b8dda77950016fe933bdc3f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00979ccbe86413722a6c9696ea66e9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564cca6b3e8a436d7ad18639c790094825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e85e0fb004500c7903ae90e5779ba9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8f2c6b9e50ef4b20da92f1feef4d4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b941dff8b80df0afba7c3ac66bd2178828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e766729eb24480821f6b4996b330f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219d1d8b3f8aa882be0ceef3f47aa34830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d81798beade264d0af7d774087ae4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afece07663e111e776106ec882c567832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469fab369883fccc4058211f314f7e7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabee4f8b8c722fcf8920059ba20477834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d31f59224b887e8b4b03e2b443ef28835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715718eac597831ff6cf6900cb4625b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aa4815b6ec4fed4d86df9c3a8cabf837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be577a094af5cb709c93f496c87bdee838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8065b6cc62ccc47cedf31acbc83a591839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2025feef81ab96c5fded4da6bb687840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aca332b77b3c58925aaa223faf2f6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4af8155e382d6979bbe90ecc7c54d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523cd3a4752bd0dd3fda835842344ff843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01555a76bbd206e31922e15fe5ca75d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b4bea368afb5697e1cb321224309d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b99d94779fb97bf620704c33d0acd4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfd1c529b569d46b0e83e04d9b6cff847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8ef58fd5bb058f7c4ec9317159633848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a5caf020aec42eb37f73790f52d62849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724e1ab18f5b2281df52a930cf03183850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5adcb929294d02b1d33a229176967851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a069cd2fbf5a0a9e3ca3afb64f80b7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492b83dc5b9a7f494359ced26a62c21853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc719e5938100a20df5ed668e91e8a6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe26c9d7b5e191102ea2a1561a2f463855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8d0681f12c9a063c840bab3a7be63856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc39492468a7246d7092708513311c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d20f8f9c7803072b9774037d55aa96858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dac6ad8d4bcc2219b4c3100f4f000b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efb170df4fc21db26c723e034c93ab860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b5a3f82e1b628c183e282ec4a9f41861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cdf5e1655a6a8b153cd73c3ed04a5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96893a870e7c433093a9a48fcbcccd8b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636a71cf6640ce91f2fd17a2415d792864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912165252a4f1987e68f43e534ed4b5a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e08187de375572c8a2dd9bf3eb3a6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66009cf14e620920e4e996e6af4d737867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993bff202aeb847f784e65c62ff1b9d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed6fa2c269c8e7dbc7cc2f642de9f4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4173e4b1d06f14e8ed5de11cd0fa468870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3572b8e4f98688b657c2c6f241815e5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d77a4dba85afe9c5fece82d7780bb5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8b6993b98f88f26f0c0ad6cb64444873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b23db14f0905c86e6f45104b9e77e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc795cd3970cb8ca51aa93cae0b75af875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08094e9ae5591f67749ba5e4ce45b0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c284227b65aabe80f42630746915c95877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601898b952429875666fd1faa049aae878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815896c690037c6cfd1c91786f9d921e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495b582f5d6a81440002db531c3988b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568bc0c93aa5e4e8ff462ceaa114548881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0223ab28ad8ae3d3930c1e201dc103882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f23c41a5d5454ced5dd26173a875d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6102b010c10646ab06d029714573f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e55a11081a7f23947aad4097a97f6c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c5f1b5cef9159ea4ecf09c53abbff886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8be72ad5b62d1592a868bc0a1f2fa0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca415e1d00cbc8d43a810676d0d8d1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5e6194f15385f51761fca6d4575b8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7749939b2666f1ebf0029a8485dfc7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfe221b5acd19caa5ffaeecd77150a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29743de915c7c77c8fe90ed1641949892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1a9ceda23ac0f577d59c309839863893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58487784dcf7401c62172da1bf7a3132894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e233a6123defe78f5f99b61dd379895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d5c5f8a6db88747552fc100d54d43896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33c186aeb1096a210d03f5f1f77108897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916830c9e7c6323683211d2c5230859b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573226141013fd50f28fef2b85398dfa899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d2d104704a86315c4c77782b7e18a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a711e7440fa410acf30ffdb9372dd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7a2696be2a21f5227be2bdd5a0517902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755110e461a06e772708c280f703d1f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147231540a52bb871a14b0da08ef393904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4d55eb5fb887328e7b15364881086905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e49d1d6f50d63a7c38327026ead03a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f1a90dd862d9d956503e00844815c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb93834c1d39293520c88bb03dc8b99908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f2a1562903c69ecf6b370741194f2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ea3993ac385e3e9ddfc1565a9abfe910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3536e8d2f9c69876a3b15725f97497911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111bb2e356bcb68bfd5aea6d4e2d00f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622665f90b84f0f5bb3ec9da8645ef9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecc13dc923bbd6b7a083836cccaaae914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dbaf8e83fb9c9658bec3f9e2e1a1c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace54ab65037610e4b07485d04423f88916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b97d4a30671c101aebf2605e33787917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a2ebdfd5ac1838344fa8166cb422e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ef24799dc399f10ef702dc606ffcc919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698c57d39280ce9f34ff9deb85e43b7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5c182921b9785198a00c9e92fa9e1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477056487e942557cfc84745120023d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57023673e49f00fa0bdb8dbe3f01a1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002be5bb2d500893c165a3f0801493e2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b0b91775e8ee44bc2f736c0867a9d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc270a93b35fc2358f999d74277aa4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c85861a424dd2239cd1faf04eeadc6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475414894913d8bd839aedd612d84105928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b1b294121c8b7d07c4254e3a01ee5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59a20cf0fdc3bf83d89380b77cb28d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97039c4acd47b0a7b7a7e27f10b73ef5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236a781920dedacb777d675fee4b383932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339434c09d1a35dd0c75f67c0eaf3e45933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac9adc522eff310e38f74f9f149a4f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbceaf21a6a22ceb5a9325c86a313e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22baf650dea1320fa450b39891a5e2f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448ab8a64ea461bb067b29c2adb4e55937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51db17cf269d61df4659eb2c60c525a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e54645d9063adc1f8cf5f9f4f6f06939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa1af851e442bf7f22089778402230940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e7b7a49dbdbac67c64fe70fec41bf941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f122436cb5c82b4f40f0025378af80e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5ff65b2059e1b3e07b90dfa10e042943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18d20ebd92bc90742c9cbc26f71156944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938eab0eaf573bfcbafddde323ca9d4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d70e7ffc9ddda8d304eb2bfde9dced946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65c91d3a4e60be6de36ebdd9dcee1d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b43a35f0441c981f76b0e89c44429948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b861caa3453183412b4cfc5649ac4b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47a18ac38c117191fe6ea88401ccea950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83246685d5029e682ed8aa9f966751951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658e4c0e353685625b2c486bdbc481f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbb4e06a064c6dcc2cb64b35988ee2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52218e7c89981e4102a80cf918eacb1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31214edb9e7885c21a4cac64949d3254955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cfdf3c5383de6c0f2fe0e45e8f357956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65116cf21294b349aef6361a810c254957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f116710eeea41e3683e8749fd51bc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14123e87be9de87e278ea8cdad79e4f3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dc49d0d95b0fa4ba7bbf697a65f04960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73135a6612f1e1cc52eda14af6048efb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52879e3123e526b7dc7bdfa2932566c7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480a06b5a8dcdd9fda24589242f31c3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89fe9e93fe64eba852e20d303f6640964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0852a91e9eeed5d9ab92922349de34965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53201ce6e1aa9bd9f0a0e8e7c21adc09966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eee1398f8e9d34528d9679fd36ae2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6834f2847c0bf8d8c261cdf68be84968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f098d372f8f4dc983bb5b7848d89501969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b362518c9c35de99d228cb85d794a9f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146070a7bc63948929bba557467e5ea9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80334f2faf258358b9f4b3a2837c2cc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8794f2a87220e87e991430cdf627914973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d9d23501f18e69c7569b108328434974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9d985801584e0a122ddf0cd66929f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97171b0f99af32ca934fff0f3c3f781976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca96246a5e4ffc4dc8c81bbd2549fc977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55897dc8c7d561b918ce397f4e9d2734978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc447170f3510b480e38073ae0c8eb90979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80d9df91373a422c6b6641eae46410980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac9d1e0eee5ced1618cc90b1c7fa5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb368f8b5b4b6a562953f80200ef1b6982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5b3fb57418e8720ef5a53e49b9c08983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef941451b72f6d9e4d1687852512b2984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044b1fd51e7840ae080964377e8da90985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4d9024dce81d33f5829461ce697fd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ce3adc8fc2fa5d81620e3b84368f0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e160317f7f3468a00b8d51c2559c306988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adaba8542f281ca97be5ba91e4bdbd989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259207448fff04d7449a531bd97f7ad5990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cc5613119a57722a28ff4429e9163991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929251a1b6dbe1ed6eac7b42515d4cc992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb44594f1f2f4da5b9945a584918008993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87026b83e98f9325b95fff3a9943f30994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703266a6135c92144afa3733639eccad995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6a657f30eabe182aef54cc0fb494b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c04e3e4b7b374e0ec6938657a87ab8997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>