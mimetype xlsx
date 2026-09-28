--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46999239ad0e62b8616a0d11c9fd5231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a2a9fe856ccf667e10d2fb47e995d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de243fda0973c573628e9a44dbd7e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2715c42182bc4223f9f6b9d6142034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62832a626ffc5dbc26efe02444c0d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081c8a60818cefdefb6e74feb9a84ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126840f71dad7d95e6cda6ba5c14e52c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c643792b953590761fb5df6a8688c3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ede2e07bdca0c5c4be528c39753e7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd03f071ca5ed61451f3b48512b71110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e25606d5c8b6e3a82ded3a0feb2f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c76d125d1d34d62272672585ddabc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e0e8abb36ba3eaef3a17dab5bcd9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68246fd6dd9a1152673fa81217fc610a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27574aeaf0bdab83539e669e28d457215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b9405f997961db93ed31d7069abd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0504cc29621fa5addc0aa6cdf104217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3e68abcdc9b163af458eda748138e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706ba7e7b41152cc126288b9a60d79f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f2276c01e0bb33c0d637e9100e43720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebf6921da9a98c72f7d527048c888e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4361760b19ebdca841bc007cf1d5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c471f39e45a8d90b56de9a55d4a4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bd0c7deb43545bf7cb45a68c8540324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061cbb96cfd5171a37ec36463fb58ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b3a8f18eae8473670fc9802e27a3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15376b466f04241d6a7975ffab6c5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7169c435e1925de5f44625d47ece6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf8fbc3a5c8470d7caea80fd2a593629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d50fe727d19c57caa000d9053508d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa8e0fca9fc6481f39c68c1ecd10ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffedc4d366aa8ce73dc8cb417b811f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98dbcf92c025f84a54aa8546a5faff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a7323883806817151d872eb32c04034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05794c54428259d60ddad8e6c9dc5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea999dd3497a0412d8b42b35a73095136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42ec4e45e70b9cfa10c29d898cca7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e87e8adb7baa30855e00e96929760238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ea750b618391b5f1ca3258f830c3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb1d337c092e3f7c5564dda7e8813040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338186e803d3e804c2c3219388e87f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90178eaf1711ba45a53b12b6bbec9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b0f800c6bf83533c890f22d29b90843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432141e1ade9312d1a055813f45994644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdafd90787a4bcf58fe93c89ec6d6ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c09f4284c2be062f69344df908136846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb729513b71fd977e4ddb88d8d557247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2679f4b61a7644dc9a75a7d4e94e2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebad2e31143104d7c76a34ab57a7e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c20bc066a32bec0911c597d300619950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4fd4516d98f6aaec325f4fc7030bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6f2fe2a798d4e5dc64e5b37d255b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903df65c63cf4e3304c1252662052f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811505ae44428e5784ec612bb823b2ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db888243316c6eff089ea9b3caa6a80255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0bd1fe2a2812ac662110045cf5f4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46294586c807a421d6f5f8fc09c7d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342297eb46f59c3dc17c4af2bbe1568358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0603bec1730cf479cae8225adb9cd159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147034b706dde8b6bd798a1d0ac388560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47e9410922831d928e72514fa99d0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0098ec2e4a3c31581e66af4c0f4b43e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6253d5c910b68c80f566f419f65be063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b872d41d3bcc4dd80bcfd4ab732db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde49b0f4718d686c1366c5be35755c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d17b333a05500cb36b449f9d022b2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54dc03bdbcf015be2b66a73925bcd667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28403330fdda143b63ebbfa08171c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43afbf015e9bc7681525b5bb05cd8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5d77a6b3e454987589db67606428370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e1b8e9194cca655988254fa109d2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baccbc5158cde75d9c81dc7d6b5e3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6323719e48b5f42c7680605b8529de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca41be47a25e23788f66aaaac8fd80974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474f4a7ca8bbd5969ade387e8e778d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d39979be3a4f35502a25eb084896476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba2c122690d6fe5bb69ff289c5f75877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becce6f80c1249a79da15b7ee9d55bb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f6756d0735c0c8d9e13e89f457f8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886901f7fe0feccd70bcff4e351ea2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b39fe51948fa6a1beb97185d7c567181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edb1a0085da8808c9f00c89632a51d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96105b402d8555873420465c1d2e323283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13b4251abb188acd737be87a68ed6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345369e893aa80eafc81a35768cda8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2777202a32faa055e32d9951eba73f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ad87272ad6b1668935c99a419120387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c31e5d7ad294d88ba7f9b58d0da6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb515d34da359fc0dad00330bb757ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1dc1794dfad046bb1fa35de992f6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099105aca7f1180ba117c25824f4d1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce267279f9240071fd9170e483380a9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c8affa701988916b26ec72017264693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dab89884f4e205b517f5a5b19865294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea944afd38340bf3e006388de969dae195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114fb12ea954c547cc62a20f92fb97f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e923d9521517c157033b9cdbcfca097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450e22a5b801ab0df573a1a056ebb5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6f79bdedd47682cc45326f37ac3c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18c8f3339f9967b2b3d47b1f45bf04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaebcf64eb0695bf8eec27a42b43d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbe3502d91542f12255b5cc3b46a20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa70bbfd4c0655f1644af82950b7fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518f54fe71c168cc912adedfcc8c206104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54bd91163fced78eb8ec63bec218d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526c8a53d7838ef338f764f5d2d66f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d6cfbfb314adafa640a6d3ab1f220107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6c279c0edcb416eb64259a4783077108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7b17183474c7f15308198940607ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646a8eace67a6a8d8275d832f06c304110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeebed958a84f05ca87cbe477440d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87de96fe331186d0ccc6e256184c447112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af111fc634dd60a8b09cf98c06e0ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33f8607301b814954568da2d856730114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083f09ab2f3a784aa0c191c2e109b77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456d339e2f432e8af583e3e6e810e88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0826600195c021a6aa35477822922fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2858c2fc47106781c5333c9efac0ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663d4b0a2d875626356db01c8e60d68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f9bc40fcfa3aaa5dad0fa8e8b9acd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e05b02db883df8e9c0f007c11dfc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b73b27e82b507bcc5f8f331038248122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde503a17ee87abc1d2aae8fe6838f2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d9c123a66d3c12e766c15c4fa9ab3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faab11570c882b29e13f42c9262500125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731835579ce045b215c4186127a4dc39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1731ef9b06d3018511b0c2fa4328b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ac174de38319dee5df2091836416a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d661b52e3c08464b2f3a9ca9883bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024abe7e75896c86b9c9b6d3548a7b59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7568c1d3f4ddeceeb090f9d5432ef6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28e79dabf7c640c2dbfa93650cda91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a00140ca361bb7530260a92eacf0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244f925fa6612a253f999b06ddce7fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202236df1a075e010ca164b932fe2576135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b1730c9032d83ba98686c37f92260136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5da8dcb6ff44d9a5c376cc64e63884137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b238212325aacd5b669d173710c0890138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb781a771a1d033b22ca8543068e28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32432cae237fcd6b7017e00ddd1f102f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f06e1ef753dffd0bb7ad8a706e662141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eef106bfb525a2ac70534830afbe0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b703ec6885b7e4d00211007cbe5a02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a519c8edd956c8ec20c4b6d4ca23f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9790d6e5a287d13b7f7738e7c0dd06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b19a3dd5caddbd580483da156515f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cece7b1e3485d67718adf7a370cbd3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a8e0a1a165012e8f7592c204e1beb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbf541d1db0da32b12e209ec561a4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e002d8736353e5258ed178b5a3d8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c6160e6ddf31b4706ea8656ad321e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67d4ad3a60a2a00ad53d0737051654152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b290f68ede739f38a4e6bde5027147c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da846f796745483be0525c56bfe30fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311cbe69d74f7fe20a5820b9057a2ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41e25d045a6b88265b20ddcce600f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f9e91ccd14e7d18b1fbcfa6e68f6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135e54f6380239dee405f50c199c0d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f4bf28ec2f4736cc52b9493caff83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb926873712f130a17df8ca5135a5b20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57ba1415fa99b23e41cad318ec581d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8396b7269eebb030acbe990434da5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccdf16fabd0d0cb8cca1e5e61d210b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807514112819d71035d6eb3caa601426164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be9499fc5955bf9a51db3f352854f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d0c0b8eaf0e190fda92b317668d89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d74b765720160c280c30955417a48e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5960a38369c9d8868feb5130e9b45a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1194586a6e3a92ba1f45e3b989412c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41837829847d7e560191469d049e3c66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0651f53a8bb1db31c5ba24d2b4b4b5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738451d41f679d6ba478899c84d8d30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541981e6e0cb13ee3e5b18b72bd279b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44cd83603cdb5cc1ea86f030a416e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678d6dde4ac526000db6c9a5f0116cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5de2a7b59214f460c014228317accc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e13ce2a44ef44fd3fdbf8b339f9ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c3fc77a5f27cf033dd6ddd9f5738f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c0c6ad67c13d77038976b7d793c81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a84746920f1c43828d5990e113c20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daa7915a582f90326d33e05c54cb10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcdcb98ee22afcd50a3c6cdb542fe2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1008a50074b65eff7ef0adb73947f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59727c276413457f430f2f9d2d101e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d1e60e1876c5d52e1c52df9419ae5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089b5b8d9041b7276faa06e7968e4c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ddf9dee05895f4c9bf5403319663c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587fa116de6f2c153d159e187c91ac2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d6a566fc29e62a4e9f16da7c14d0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab996f8a7ca6f25c7aaa1b2152569c34190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bba0f2bc61d5814761cf374eef594191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df66a1354122fad34181d27b04c4c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861ce88dda58a8edca079ffcf907e82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d88402b34205cc01821658d378830194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556922a652c96e0259bed6fc4fb3d83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180b456bc7154415b59353ccb299381196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cce79a56aa0a038815a9745e2d4b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95b1cfbf8255375e8391c183070a05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca37a654b28fa5638f813253127d30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfb66f0091f8e40e4e4d40fc66c8a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f238641ba5fe3df9063098c7f307b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fefcb89d45ff6119c59a061cfe6e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df87943c02ac6cb908f1065172c67d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556d0f7e7b2c80d357f01407a75eaf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476dc6151674419fb136daf37a7ba16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbd5549a31a2ec2b2f2b46b6a3e970206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74ba30e91b8d39d0d3fc25eb1bb23d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4260150e1f809f166ab03f5aa158d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168e849c8e2fd5460bf755835bca2a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b20aa36b60b4a9cc74e71e45bd4951210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737f20165324edc8514006864304124211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37711c6ec3615d90d2f2223db52aec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f31cb5a7a7aa9a258b31a10d2dc43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468bb99d3d7860f829062c3b05fbf10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef652be06b7635db5313dc854e409e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf24640d025cbd5a6cee1383c4f682216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73ee951d3e67a02b5fdc3ce7a885af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e5567c9a7b5815f76d8bff2c10370218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d231cf60c3b38f887d8ae42815eb029219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca295bf1bdb084cdd12335017359042220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeab6680fc254bd4d71184f8b794e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f1c31f486c4bd309c4d0f7c4370a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5f594ae3a7876f713d00132b5b298223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846089e91541c2e560a07570e93c36ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806632d4bbab5a9e98fb36c539231de0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b28d67f685df579e1fd0c1f362f31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91b965b53c98d30400c52e2cf90a7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a10f59758d0f42e9ebcaa9f5cac28c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ab7ec7e8ba64330e86ad62354662d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a6b6de67c1288ac659b108c9609e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e6eeb8c34cbd899d708aa7de1c7b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9988c943e508f61f8d9fdaa614059232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4feb8710783e23784418b649b1324233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8a062ace441531aff6b90265d447c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a2dc84301e111a52fd1123bb3c314235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fb6e532059b560d5812d8534d7936236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17422992e6e61aab8234cb63b0fc592237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9757dbd82a96c13cf51993e3f3ba7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d722d62afdea91e901f0b40cd4dba96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898289dfae69e63383c2edbcd41b886240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f2706dd4657ae72de60b3d267b27f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28f1666d5b891ae5f288800eec24a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff541d6ac9bfb0435d21c01e34fcf4ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cabd212946a91562a69d32a9a3dc3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081f28135ad93bfcadead49eeb0aab7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ae3c6fe7e7a2daa715451ea09c5ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dc49c33257c4945ea3e3277ea47e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd79ae90fff279eec8c483c13fb537248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485299edad33fd6e3cd2cf25e2b2e90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef013314551825f818b2a45ca74e55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868980e26eb1ebba145b583c0f56339251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2341d983748c05b50820dbbb2910cde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d3147b1ca86de205024fb61631950253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d0fc460b0f09306cca98d3689d0a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ed2496b5c438e9e0cdc6cb5615068255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933f7f405bb5c7fe6c6682190e9da2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d9dbb0409a6b5cc85eff4b5d644ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d212d53c5326f91000f3b9fa3c23ba9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcea86d15bbc0cc7a26df463a68db2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b99bfb07c231058c9c51b5333bba15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd572067ed9a8a66fb67d744d37a1c17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78a31e66e0e560692f048e33a5f1ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ea09cacf372da54d8613ff73606dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cc9666d687b365b23167985219e70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811867a72d74c13bdd7a1b50de220cf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8fc73ab1e67bcd3c6669fbb0ddab7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cbc4ef5bb4191515209590ec1b5ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774fb24c16d3b00698ce44f9a6b5e43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fd71681d1e10c9388c0bcd1b37346269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384ba783bc80873c5c5e8081931be35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584219a96eaeaee84ded2ce6a7507023271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8d9afbfe983acbcf944b73f2259de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04319f35dc9f1cb949d691456a71f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b1723c1ebca4b5daffffa47b71b9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4051abf1babe972f67e614db5c25b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b3e10981738eef088cc1ec282796a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e9a9f234616c43909d606b363dba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ac8060dfcf0fefb59c98d84df67e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962282538c770fe8f6f8cb461119905279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe601d17db67c21520826e9353e87621280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49280ccddb8dc4874d3a32fcc82c9f15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cd5e0f967a2195cb1bab08a4079da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca82a8e86d22cefc74bc18f7106f36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2c27849f4ceda393d25fa53748d76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd3b2acc7ee9b3a64d479c49e47651285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9353b1041c24cebdeee94cdbd23561286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aa9f693c6ce7b7be6ce150b0c9c94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c94bf133043e86e25242b0c137882288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13bed60f7662edfd3bf11c0f9aac3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388d044611fbbd061d1cc698f29adb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29c8a90f556a4c8891c4b53db23f50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf049b67f6f2989afce617f9e01e99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b3445fdf4508ea38ca8829d7bbdcc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8795a02a732515a22c2ac77aa10f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9633dd8fa9ad17b97672fd3539a1ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425bcbe8d8fc785d9e7550c2e5139d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c65017dcdaac5beaff26164bf3701f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc4cbd28c9e1a5a61586b900682b48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81161714bffbef7529033abc6ef81d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0dce9950b764d65833b323d50110d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f74d94fd2bee728d599e4510c0b70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d466d35180d93ca2dd80cef512d1e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64d7cc21652cc9cea1e1ec6ee1523f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baf7d49792c063ca595c5f086e356a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d451ceea545d68d8258aea27631e7d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83ffc9f4dc189432bad5ad1204cdd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b33784c751dc5b14ea6788fe62075307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436362c69e6daaab8c102307b35bcbee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724c3d0b51c6ecd55c68c034d51c1ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaaf65d3c8fee718ef35656c97ef6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff86b6689346af22457dc4779e73ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00980adc54f86a602ef13ab445eb8098312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6cfcd4bc9b79ce2b4352269ecb27e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a769e6384126938b259b90ef9cf506f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493cfc6d7e56042b66d26fff6bc5f00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acae40879a33b7678ff1a88dc21ebe9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee858352b301c8ba3259446fa949c53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76063018331b8602b841b3aad14337318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503faa165c6acfe3961f6b64e4c6682c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106c582d85354f10add8fc860bc1af0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145a6190ebbf672a6ec0d70e3e57f45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e791e1020083f05e540ec7e361fe1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84d9237fed46163a9eaed654f1c920323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2719b4ab75b2c94f026d48e3021d55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b426fc432d1d40a9c149d8cf5a8490325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ea8b01530b93e9f342c40773159b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea981fe371420b8b5e44a060add65a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a507e014208943901d91448f6f063f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf784b5835e85e3089ce005c946a178329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b07d5c76e3aaea569dad49b3d5ac6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fafda554e1b0bd8e4221014ce01455331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db7b0c628188147be4f0f16e447e6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a6768df9446f92994a3806cfb09a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66617dd123d2295680fd251fdd93dca5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b7db78c16d945eb92bcbb648bcf54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b2a6fcea0a3b1921d23a426a9abd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a5d7f0e2ae3362f87cceee2861e7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db627af8c4f46d3c606b3c5f87880cac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97052d005cc3ffded1b70c140b29ebec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8798e5265e89640e2f2cc31146641f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78234f345226ca635f59b8e4da15f4a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411545f1fc1caa4516cb3ee8cf44d9d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8230a63d13a9a73563f0ae3ad9d4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151facea861d1e761584de9b38d89577344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92945265973281c4e4b0feb7ad27f83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8807b1add3530b5bff02c3c559926b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af2df9ba67f6376b23e667922600d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aba5fa4e0f6dd55bc755c63f9b512348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f77ddd29f13b97801fc8b5e8d9ca7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d3730474990c6cc359df2e2ba87d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593afcdd689b3d6a08497309458d77d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a09eef98e435d0866b2d54438aac17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad8527902c631f19d744a31c79d4fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbca3c1db20d61bf73571bc34888b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae41395e964a31ed686cdbddcce9038355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef07c0d7c147d5203a1fdbe3d01337356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaad2f8f5521aaa3cca4678698a632357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77290c7a4ef06c206afaf053ae79f334358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666943c5d43539d587053a542aa722be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f179e01479bcb5386167c5e8c50c9b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff28d6f573a14b1799023cff81f4870361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91530d1d47cca2f1df92309157a5b3bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d351c97b2e3ff3a809328d24ef482b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff352933da02c0192504b94651cdbd94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aebd9e6093652d3327a2aba7c3032365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdd86bfcf6b4f991df4084e02e334e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859f2ff5d057e46a7ff9f220baf3516367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a627fecaf50b42bd67c7ca86c432201368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b04e25a3c406c7a7b2ddc9af8c5235369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce884033bbf1ab19270954d4589435a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349857cb34dc48e21530b92b257d2101371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54929a8d7467e6398ed7b2573480ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b953082b432be7d8acf4dc22d316557373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dc38183e0821f0b298725e8f31b73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690391e7b279ffb6dfab8933bb4f731e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016d162e5a01aa6210c044447e491c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef3246c7c6354f66375825d2ed9575377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f77f1befd2da4510da4268585753a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb2e6b788b1b80e57c427117687354379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa1add14c986fc0f1aa4d6fa0f0cb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a8b8fce5bb7f51b561aff71905ec9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa554d4c9c07860c5c0b77cc31c8ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abf7d2f08202fdf3c9bbb91b58c2c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2cb0739667fff1479ae677b460e24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164dd0793de91d76415ea8bb02c4e2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a482ae8ab1bd77dbbfe5183416794386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066b0549fcfbfedae39b4718cccb364387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271aa2da9565d3f4c02764103a172c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c83c02baa2d32255f5d1e6350c5f8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4f10aad62eb10aee6279f930a7602390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7ee8283140ebbd76948296b6e2ba1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4773a77d9db71ecdcd27266d7d9fbf7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1101f533edefbb3c419ab242b50518f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9e668250e74120cbd7b5e7399c2ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317b9ddc3e79423edae96ffbef223f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabee35100f67bd52c78375cac47581396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf99d0c86e86c6ee5467c813786fcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd5340b3ea9716ca66c4b705cf1f69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716f157d0fa532cc31ab44fc081d9a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7973d16ed313a58c878672a28d8cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c22650e717ed8aa31a5eef2fc762d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2efdc4e20e4f1af8c232d5fd236c8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f29fd47fb8e78cdcf9646d2e44eab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e522c0cd062b6a63740895a24419e26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfa2d26b8b5ef82b71746924f5264f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eea1771bd7ff30cd7f086772317dcb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c58191d8efd5e9cf5ebf7d4b5bd6e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36e78e44a4c618eb9dcb4292cc36bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d53c103fa3437d6a22cd79562e01a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1764504f226988547eeda403902eab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34f168c74a54355cfa26e66ee6695c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0c0c0bdb855399e3557b0e756295a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9b714a0dba6764c999b0ab307f1b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f632739e068e1754c529f21c97aee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601a8e21d2d1b23dbdd665496fa01dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4cccf2dbce3ad007fa1546ddc7372416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51284e85df383e05aed64c77e9a01d6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d6a6ee44312f942199dd041532916418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c46ba9c3fbec5bb0f91b290e3148d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54023e31241cd541c38daf0e7a324a82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0c384d1647f4d1538e4036f10e61c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3a8aae4473dda38d4997425aa523f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e74ba089deb7ebe1bc22ed30972b82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afa7f75d1f237466554fa65bd271b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424e9a8f20d06939a83a3abf356b5cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfb7e30263cf13bc2f8aa12fbba69c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e4c87b16582d77be7e4f4836e99f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38078cb7b772ed888672ab5536268c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ddff597a305a7cb433a50d8b27630429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ee2597a97213db7b5f6c5a5b84bca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2fad5d2d5d098e4977e06d761d12c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4941bb96f9a1f26f9f5f6bb1210d09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15df416e33a45f69fb2cc65cbd11f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13c64b6f5f8f91ef676c75832de096434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa3c5bfa4a1c1d430278966ae8e74c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75865123e5366c03c3d106e3c0802957436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec62258510aebc2cce5e8c444d03c24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a4875eb4a696d0efc2834f5866dec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffa4442b3386138436ea3db3838ff6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56cf4bea3292818317e640cce41748440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd7719d62b9d3612cba927bcae4f9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be8826d78be75218ae751755417f0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be4ae2aa4853ef31067783b81bf6fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a5d4ad6f632866c9a24eacc6bd01b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522f705dc4d54411e25df02dd861718445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4014d5c1ec9b18d89825570d0b1709446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030666a7a8a1a2ff5462926552786cc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4717dcee3a19d04189b8aeec90d0fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37ff79d0a41dee3f467dce0f5bf271449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67691742377cbf2c937ec15a4bb748d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6d799530c1b48e2d14a23f99e22c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29adfd0e2730e74cfac4ebeba3cc0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318454b6c07616f563413ab83e027ffe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b0de878b7f6d7b6d69b0d25e26152454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92740fa6274798fb9847012f301969b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f96be69f5908bcfedfd71320671cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bb4f37b9d5bd6d7ce4317061a1fea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8845991d04abc1760e1a656b92307458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da8215b79290dee1ba5f36efcc4352459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60719f8a853ad5d66b1313012b8ec608460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b39c68c502255dddf462935b660a6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b2e0a3a8ea5a100bcec6cb3797e9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e39d65a595f5fea8673fcd3e175a58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1020cafc501e8a3130a30475eb670464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a3db3c1087ee583e0c9f262e4eed6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985aeb9c33e202366be17b18a4629a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929a1e18058e0ee5077e19688010788467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be4d134acf25543425fb4b3f07255a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d5e274e729da273266813798e7fe9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfde0cb29f6d647d47cbc9229af0bfb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f24582717986845ab33292c7a4271471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2faec3c06b364c3899a1b77bd95b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4024693d2cacc35d2a3f0de785f15473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d4367d00f4cb1d920607be8e31444474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6fe474a3a96117a64aaaf4b4c6765475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa8ee86e006f046d0a6ad633c2311c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bb78adf4cea4e6dab95c0f72fb25b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f46b40190c425b3a526457b19cb83e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf2d8df53b6205ae13f55dcbd9e827479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00268be0d0d4dbd0924a351233372176480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a6b0a587a422174bb9e68a5218c12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24a96dd8e27d9db0519d459dcef1ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958ef9df959de0bfc7aa944197b94be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824354ee1d97659e749d4db13ff243b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32801c6e09d42abae239e89d2c0a6810485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a094605be661bb26af662aa50da922486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1dba5b21766427f09982165bbec7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44550f35dd067720dbce4efc36d74dba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e157f01d656720b85e37dfb03acb2d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7035fbeb765c47e52722f12ff90dbb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79fdce71a6ace8de585dcbb6a4f3f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3bed92f6f27a79a45b6eda99c9a8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3809317651116979b8c7e09c7f342493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297386f6ec524e21a0863ffe97a17616494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55900e057dde3422e464eabcd8899faa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15447922e2db8e0ce8b40879991178496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d420b7ffda549f1988d76cc92cce11b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b764e25bb4ff6b8617129952d9356e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980243095176f4c078f462a3a188837499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54aeac9b632fb14170dea84c105ba1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada72cd82b1ddbdf08e17cce06dec17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854306ad43e4af39e2c5f8b613d00e74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594567d482ab2bf8b800c87369178cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589959d0bc6414f44d70de5024ce160504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472667c05da27a6eed7e959727a84ffb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cb86ee5eca17a0b7ba72e3ecd257a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d78eddf784326fc4d38463c119677507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561e52325bea0716cf4454712eac852508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bb22a62db0c9f3a43fba7176782a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb713413d33ac520ca2ae62f74dac4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2095132ded35a436a0dac4dfa155a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7dff859a9793c51a935933394bf40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97995cd8bc3338254f6a3459f181db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32bd92fe2f70d6561100447678b779514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50858e389e201329391dbef82baa14d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35922961570c499d61dd3cf54832685516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a47c4d147b3ad90acd107904f75584517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f586b570f09ec9641963787ee01a84518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db522184056c3775248da27dcc6762d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c6cda94efdaa67fe980be0cd5ef52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681adbfdf97b6b109f158be5a58e2b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244670c2599f845d207b0d9941bb97c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523cdad6acc26353411bf7b6c7007c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcaafc26a7fe295db3454600d4f4f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447ea673474d2c35e4debc5181ef148525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c8df098e41bb4eb6ff69a716ada1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b58b5d633dd55d20bf5a78e6b3eef8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261d0262d85feff74f8a7aa5bad4dc7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e368d85660cf6e4ac4448ddf9511de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e0910401fad58f5253e3b44043d78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba7ad1560afeac7bc940ea7b938e7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f50355b1ccc032b0bc707b8b0572a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ae98a7e3886f42ff89d6cd9ab4578533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762f70e9e288fcf0306c5a1b8bc7f34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db511d9a05561bf76b4f71615f5b874535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76e6a029daba185ea8073173ff4adc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d453fa959d74d192a0e8d002361c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb330adaebf2972f91c526ff8d360d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a6f3fddd5f6d14cb3f364c4113c00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5c1720f987f26f9574303caf2f36a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda19ff587bdbcd1a1d9cb54ede38d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820744ec6bf15344906b25cde190c4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd7b82750eeaab0549e9efc198227e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed0b317d4db9ee41b4225de701bff3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b634c602fe2a946601f2722f63ae55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ba4b440c61894af38f2fe2e2f3c78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7504167989151ccc7606c5de36d35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b8336ed330d260f797471f24f0c80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a6c1343fb4114c058fc3e40988252549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de685d3256f19664d59d11f59cfc7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24d7b992e47b7eca22c5c5c35fee40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be784103de3e8dbe1e9771927cb7a289552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d629f4a181b641d551aff4dc3ffdb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56db4bfbd6a8323246e773998cc9aaa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6d18cb3e0ffe8061b26686ba0305b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b248157ff84771694900cdb2b4020556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fccab405f71a9b52efc0431e4b963557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd12d9197bf308b121b5cb0e0c1bc08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065aff69e3b3a432a40208b2de6785b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24900ac52f03d52e88b9aae9876a2c4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b468a34080a8abf819c2b40ee2854561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98dee7932f3cb176024055f9542e65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ea993426936de9148b938807d6beb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f1083eeb02aeba9f6d31329430038564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d80aa8fac1e9f7f6f5708031ae2e26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5784fb248120eb8915ee19df2bb6b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389e1400735f7c20272790271209d89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a22f69154df8dc2ebc0bb7557dcb9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3290cec6bf18b9782e7babf4966e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059cf725ae3a0627f666db51734667b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d460ec9c7ca56a223f846a4e59b6a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257718841d413930f039961593b9912572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418f0233ecc3e2e781260dd0853e42e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6918ae00e60e38676646dd40f200e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332f8c8715809a664c3c2c39427f314575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709850a2b1873cc55dedec29ba1a59db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de45ef09ca58078f6e92c16bc640184577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164b7a25757ecced9da9bd7cbc8dced578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a89587160dd8052fc43d3a37f40f74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633f50201374c3c207fe9edc950666d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c105784f1343f75fb85f90b01098a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187aba4e1927986c859e3590f92ee7e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0e691c6ecc363cda69a9f443a6c29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c68bc1809d22da28469de7a007a9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d2292824468c2fcf7a3760835f259585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb85007837b6fe6431fccbd13418e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ec3d6d87410ff1ccf3576f0d68e24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991f4d3a43e27274092765e9818870c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b02a3131f46e7693ed1a29f52817b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254d20af04c6e71a625f5ac79cbcb1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4f9a23629c135c66e972d4ddb623b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086c3cdb69814ca6b6b4e1516b9a8e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928ab94c0ce98a0ab40dbbfb54ab5dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba367dd2a834bc8d2fed369156fb34db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c81c192ee3946321052c46eef8431d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738369ced1aea5197dd0906cbb8de76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d60071103b4cc635193ced366960a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc752c2de27eee895b0c7bd3b8aeca0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce33959916146f09ed448ae75528891599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19894d8a59b5bbe3ac89a91db05da06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcee8fb50449fa7e57d2214f2f9b86b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635538b4ddaa72ba5155e3f780cc7289602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8f7541dc1f1c86cb2ea8560821c68603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e4339eecd664160546cf28f9d13ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f22535cc8f76f20368cd5a51d9961f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ec83fce9f58428ee348d347546b86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519df99d5d51180d3d41f57de7045b94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e365f8c232d3a0c5b983f66aeb8c9d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47007a4ce01986e1dac0233e691e3880609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe33dbf7ab15f04a62b60bb4de182f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bb8f5de5da0b5c14daaff1e82c4f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e44e1ef3a4cc0d5ad5cc76d27628c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31379c4d4bfed59c853459a2bad744613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d8ff360d79cfac36f9f555ed7ab82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29af3c86473ed58a3202c2f279c34b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ad9ab560fb78b2facf43673720f4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9ddef47b518e4f081e2076dbd3626617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03127688de08d8af20f6c21be5e73573618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bc68d26da8762a42f72d1c202c259619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a685452ec578747a20f666e26fc1b88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c06f98723ee52fc717f5ec9fa8783621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09cb0df9d59f051624d37c18a909bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb0953915d02838524ed6bba190527623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62585baf042dfc822ec752f81f269031624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16436e72599c90d0a00b2d75d7748644625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514321b48717c242110c639bfd6fafa3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840fba25f6a47ed74e38f031c4f1a34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c2f4bd41ef5306f07986833530f67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c331d116b6224a58ad7b82c2046e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c7e4b13a0c0c91ab1c846a187fa0d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2f2088a6d23d8587f8c31cd0a488a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016f7e809357a28f983a97036b724ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee621c2c2dd23b924dabfadcc5f3206b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a474a4a64ee5c5c64c1779bc4b5101634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7591bd38d4122481e09d469e1bc2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5cd4eb9c8bc1b2a040f2c45cfe707636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a5e849331eba2612ac2c6ef2a67e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792888cf34f82bab4618d7e33ec1df16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d412c3f2ad11fc02f47057d11c7c983639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75428cc1d90a0a5c51ff0bb2cf07e0cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438d12ecb315376804c69133bc92cf8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f0ab3af4c16bf34fa7164b5220b9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c3ba71c02eafc1fc1f6d9b0ad5d2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54f016824bdc0b0435c1af3fcd36fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d6e5484d67f3f40e06e8cc4584f83645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a7aca95d4c262a8157f162115124d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058ac41cacb190c7613b63b612d0830647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c22c467b3b5cf57b4c71599dc79869648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ea83618c5339fb86c67e4b0e50b04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edae7c28e838e5592220f3d7ef1616650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb74266acc7d7a688c485b0eb5362d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c2c2c77900ea9a1fd701b99129170652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd58109ba5a39fed4d8871d9525022653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dc5a6cfd1457302507b0eefa5af73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6c2f40006633ceec44b4257fc0423655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86320d7366eacc8d24653b29bb5265656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f78487887984b4a56956244c5b5eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bb0bceb8a868d3d40e2295985f5d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56891399d7b6e4aaec3646f30d9745ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334bc4bd38d5b8fa8f0c38513acd040660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f96a9ae48fda54f471b214d96fcca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42749c7d2125c84a46fbd4a1748a496662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbcfce3ba0ae1c5eb395247c0ed20b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e102146248c87219708d9df465cf335664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28745eabbc6d9ddb16f7515f9b0fab56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36252d31d316c628b875f534c77c916e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d9a4c5832712c2af89c99e82061d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7049d9d79ff5c290f2f907e57b6c07b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d0f43740185d9d15114b411f8e0ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff369b9d3ea2535ed9c760a2b26d2c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93dcecdb4c6a22696cc79f9c928757671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034107b192c129914e0dd1872a0d80b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433baa6da2da0a06dd903f0eb729860673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5773f753a0332b996c9fbf39fad0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5206fa4176c29a14c11c19ab02481675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d5517fe9ee776d6a031bc3f141a24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be624266e41f5175b438ec9c63eb94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347810243662030f3d2ed3464d0a1634678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1cab78f56d9d14f732c9d76cd495e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6237b048b77ae22a4ef10c8780dd8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbd9218e0ded8fec0d91aa1fd921e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51a34388d371097db0f15a37eb4a21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f742f63e2860f489d22167ea7135c2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e153a5682982496cb50e38a652b5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e327717d06043e453f0eae1cacb8915685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec026012a307f7c43dd14fcf3a2fc10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075db5d782df48e0afaffa76fdedf09d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62f73550651907ff9bf3e852caa409688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85536d90ae2946a69411eed51834ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeccd3dbbd46f6c66bb9a5eab348c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454754ab1165c2c5ecebda9383c34a1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4acc9e773dcd2165813b36596d3f69692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4f562a36287a310ebe802e685e206693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe9f15250871b11aa9cfbb0ad6642a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4b5584eccb4427fea134ace9d9012695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe3bb196691381443515a25d4684d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd981b40f7852446db89be6939d67f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c69000bf14ef19f6383b74919c6882698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38487431a72755262b2f93735a74077f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69643829aa93539a953945c59973e5e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce525490ddef74ff2daea77c332d358701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2ffc0205a6ea7f02a230585410259702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb80456d35cbf0814cc912127c1be2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138430a11fcd420ec836ddbb4275ccd4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3893f6c05df4a0eb2f91949a9f0aeb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e04e4bf1c9b9663eb77b684a0d6d94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54265b3d0f92e1063a5150a5def86844707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01d1c54ab5becd7c781586ac16d338708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e559fb571e0174e1dc981b26023abe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2b4c89bed31eeb214c93a5b356256710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960cd2ccc0c962fca3c8628be104625711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e7d988812950b72efaddd799b41a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e116c0fb9c1049ab4bba150ba19625713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521abcc035e8a14d6166e7aa14b0265714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf4fe6b3bec006a61601ef997802da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63c2eb5cf42e63dfab7d0f76282014716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098b852eaf770f5483582d723273583717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549bc4a5282ce4af09bd9c2b2d36d00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a503bcdbbac2b5276c80724b9315e90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e348184b9ccd1a3da29781293efdb05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80927a20b37491b54c060595e264cce1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e70e9608ed6f8f994b302511caf01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b72b2a26152cc1f036b9897240e40c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71539971d1ec058a16c71751c98588c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217259eadfe73acfe406a53a55a2b24e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb2022fb8f892eece1dc5f22d82e67726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535bd492dfed9cb199bb6888302c7bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcb0ac94f1fefd214689bfe70a449c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bae82d9ff429e78c11d9179a6c4f52729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac636c6adc709b50e4f5fae4e87702730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69fa09e2047426699496803202e9d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1a270ed8feea24eb5e4b72f81d48f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be29a2629ef6884b6e47e0bd3596c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913b588344b48daa17186d6cd818cb2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ee88bfd646a9ec5f53276831386ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c4ab2e34cc6eb1c4cd5e587243ca4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3573cc5dd289c2e86d91160a737a64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d3a12f71547748d75a40511f1f523738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721703570f823be877a1dc04a194be8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2ab76ad53a2013184e7383e14f2e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad513b6005b04f3ee5f73e6340c8345c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f29253edace4fae6dae7cbd2abc07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775748f12c8f73e2cbb6725c3160893743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3099961efebd6a515630151a6a109744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa301106841139f846fb1b03bbf67340745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4bf74116f91a55b98665d6075e11d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098720b09b11487270889a76f2509562747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbd7152109d68dd66884674834dee6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f412f2b697c7f66524ea5167225f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c037f5c561de824cc85106e7e99b760750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2725333ecaf5622debbad59e377bfe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a6d2c6cfcd048a783007180fa2e69752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c866bc397856dd96dc9cf24840e46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7854e4dd846d2366c07fb2c6c298c46754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa71c20d004e9ca4bfc64c1949a6bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4398307ff7ee8e1e18a2e8c2b18a2a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50803411b4be214753f6d275c7d883b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeca8d0aac2b7142fa4251c5cc1220c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7055355ca76f582708039a22dc72ac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da483daa31bbd6249043b371e596d8fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cf3cc8d6889c633ed53d9cbd7afbc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039634e60541580a0d56025f844e0094762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1b29c2fa8d701e1f6e39f3720beaf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729ee9a08c4c4361dab9493a77c361f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3ef2d79662f39440c4a893ea24560765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483d5751b8a15f2e780fb1ff4ebc0b6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf32f68ed87212b83b3290ca20b3fe3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa67fb87f8444b2170f4de0e388f98768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56317f8e13784b192f9a13bceaee92c4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbc03fc02ec7d1bc206f1738aa7fd4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646efbccaa903892ff566c59c7433fc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a94e6c58eddf7fcd8e7d0da856317c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c388133171d51fd5fb0a25131b29c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea791874d0252c1a365da526e5b3a6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af42934e452b7174f60cefecac622b3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e69cab991a3328b508128a5457f0b8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ba32619a646681cc1d3b118e36cfe777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c370b84ce52d8200b93400ecb0b0501778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401c7e654f8a0d69e8f344bcc4d2429779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1371aea7d9ab54dbd6428c81a1a43c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7db74f1460897f38a5a509f90a5ad781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabeb0022e4937d1b112d3d3c0a2b7d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2211dbd2899b7dfe1c75cf01b8656783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ec78a551d916f2f4c23055acb5f98784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276348f1980ecab687aa849e99565fe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09913068079a57c0c24046b788390c1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0df5dfa36c6f127afc912ea7f5f17787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e7a9206ba2b6e115e598d43d6a30c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f75c9e9c218dfdf7346bb153b6fe1c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78502ed740b624d57f3047cc6455a5ed790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e0b5bb495eb9628082f0a4dbf79ec791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bff1772cfe3ae633b315baa2b3985792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bb0d437118c07b829c80230ba1d0e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0866e3f48ad1fa69510b6d3678335794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee3dcb4d0797464bd525a4314d6da7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd584d43e013939a43723edc28ca251796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129382dbe43e9447f36a294f14cec2d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903449cdfd53ebace57990676501848798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f499ee08dc95767d565a34634aaeae799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1850474df39c379e0934ceb8c930c3b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea644b359f9b057a677e7d6a87862298801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f7ee529cafaa6a0af0f92e3ea3ec5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677fd8eed80e1a898ba524d3fa97af7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20a51011360b25dd503877b02a1f10804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffa00652438a2ccb97a98aafae7190805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576ad47200a0126012be8a96acf3158806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0f7543bc918a7e793e1a62787599a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a79974b7903901890c23c42664c0ea808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620887c76da4bf036643fbf502ecaf1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80089553c918c82bb9abd5f872ba1a9f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9f5ca67cacd0bd9d2e25b1575f783811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ff329d702ede5e8fd8133efc93cae812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b19b1efe7bfa86c7838015d1d8ecfc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac14585f5760ad937d6a788bcca364814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191797221a8e50857a144a9276a3878815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0217a0cb0650142e3b702b4df87d1d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3f01c43ad363560a3a3f689379d16817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fffaea49e60e790dea196491897ce818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760c525617bfa8623f370f677baa0e5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db4fdeaf1cbfd4b6ca5f1caf9772d5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075eead72e4d8093cea98d3d0c05cb8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34228137147f60cfb99d7c68a5a3c3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43248fd683ab417f9eafcff4753b7984823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9e9ede914dac6b1b89ca4c693444c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28db33e7e174e73cb8ba7f38b04ae9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbb9d89c689b3de09719c0994cfe4a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afb9b911dcbd3eeab847f1315887a7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373e8243ff6881a49e2fdfb94f0d344828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c9bf557285763942705021fa729da829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdc408718004bab49989f42c3abcd4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92dfa60028e4c0cac4164346d3e1a3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107520f29505cb549ff9180ca9549d2c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2732c6101a790f6633d32c366d98e9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ef47c4a55ebf70dc317ccafe71b6a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec4533774245defa2d51212769dbc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516ce465f1da190e77ad3ecf004128e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034764714edc33218a63ff3310b4c76c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db1417be93dc24162c6b62dc66cbff838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef85af4bd5b8f9a752e094ad57aceb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2ecfe7146eaab429510482741768a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8db0c4e04f5cef1aa69535928d1ab841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f1c51d9df58be219949bd55937ff8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb713cb85ece6deec8d7075b89d29b6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce122261a3a08c1f4a9141ca53f2b046844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4565a6ebb8fefb6145dea8cac0883845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aa9e18bff67bc8020e77d8043b073846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1703f06e78391f57fbca7489d0fe113847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78645b643b5b9f5c1711932761c9988848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267c1c7e86c7fc1bc5ece26be43aa96849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eed29391aa746a03fac3639ef6cef5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4a651123579cb599b836c739e78d8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862da4aa909774ca50bda9ef6717bb8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf740b35d04e5bbf652c5c98f018fdf3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644ed56fdaa0e87e6837bc982640a29854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b36d9840fbc7ec8ced52f03e5aceb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f072142156a012acb1cbc4b60e8bd82856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eec035c39138e2b07ea7ad34c529c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6453717bb1ee576d96ba378796dfcf858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a087409ca8c937f3101b2feec593d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b5b91e4405eb2c7810bcaec73861b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0c87f63605c82918961741bd7b27b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f637ce5de49f2b20ba50f8c5d5a1b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cc13fc648e90e8cab9aa4cbcf311b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03efb960c8c2add3c7307e43b403c14864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d6ef25058b22ef5e28dd14f9fa946865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362c1e04f0a7eeadb79386a399a058b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170dfe32dff88384c635d3b85fd3299867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda143176e181a78ce5b77d3f817104868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d17d57996109a15b52fecd4684b9c4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd379cbac8d4fe1077e7df0ce090b83870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0a2817a4d884cbc3d5b3f37510e01871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c3d1cb1a9ea5df8b249c846ed5fb0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb116e67b7a1b0a66a278a68a034c1a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088228acaacef5dad6aa04962896abb6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb1cca66e691cd9223e30d7a16e415875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed948b483601c55e9cfc6662bc2e2c7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb806b9b5a26f6d83ca67c6ad0ec70a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf055d25a3c2a6b9abea90fe597fa2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f704acff1acabf61bcb2214b214fa19879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ff33816c4b2e235b2821028d07bff880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96885e49c89963eec42f97ca4f4e30f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d854e28b49c886a31e2dc24aa2884882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd85a346016f648a7edd8021eee4382883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b1df35b40ba23a1e9edff3209d73f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2999a36249024e2c7414802c7a788af885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaed2bb9c7d866e0297cb9cddcdf9f8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c77fa4552f82d18b52e25b96f45dc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307015988b6ff13943359915840cb37888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b924243d6749994b1357109c315189889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fa76681f02deba9a4a20a3c59e7cb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f96fe73ef0fa9ea12656c26baef07891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2176a5be569bad5fd576db9542e14892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba159309b8f6ef03ebde5a0f74f2ee2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37e65151fbd9d19fb35598fdf9d65b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b08cee82b90427e6550409db7b8f32895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280e1f5d5f837f5d4721709fe40447d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8d880f8542cd6e36f66c88e693ede897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cc4fae64c33470e2e8b93209daf87898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff061a06ee252dfd3ed2011ebc6d8d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b097bfc1aca782ca9253613fd8a3f01900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eff2d0795c9e3ca752f4b809ddc42901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be28550a8b06176911f8c92305d0ea902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecd861dc052d307633cc02d830edcc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1fe2604036545934c74a7f2ec3ee0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bbce1f64401f136f2a14f6b0d0620905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe70a04151053d67df647363b7a34f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d9003d38d1706d90b99fa384cbdd3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d4fe666a853050b3ea99ad6ecdda5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d076edda2a9bfa3cc0b378995e7c0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d44c4f292910fc5eb4416bee4400a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127b8b91231fcb27fece05768363108911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696792e880bf5c7f06a6bba873221ec8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd7ace1d75a567383fb44d05423e46913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a963436fef725f0e0e4102e9d46f00914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914adb33d39d04733c487c42f3a85f7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c72bc903bcbe9eb8b3613029e606d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23a762248a1594c79668b7a2c021b1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa584bd11d34f8851e268a681165470918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae197491f8c0539ba1144f9e3bda2d77919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d6206104a5a2fababa7681c32b1c7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b039980b3157b52167ae9ab1a2f033c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee24a7558eedb873693a2b6f0183e6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b836013c03aa145cd9cea66645b773e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd11dcc872a775770ebb70138e0460924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbdc2a4ec3f70a79dd70c41de2f6ac925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aaba31ac8313285b102455f0bfb2a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db71ba70e25e5fb8057950ed24bf274927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf8d763c01eacac37e7e12b4f9789f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209ab27fc350947a3f6e5004f07d5d3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e3d1be9678809702e7cd4b528d979930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c802686d97c138f4764e16e0782b056931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1dad654eb4dba74c110d541265f08932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d02f8078f2ca6618f9e0128c7096b3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd38e9c31bb390b3e5b3d6d6cb07fd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387d856fd4465ee3a567371a7528a60935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf331ebdff6b234c35c850e1027a1b66936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4e22b56ade9e5d114cfb4c09aa281937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341d6d77c5bc5e9bfc4d2847521df92938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce53e9f335c46b8b779ce46b512871b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332aaf4a6cc8d8025063e7e0865a7bd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86346f72ef4420b4e7d51ee572264f2b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a6e56204a936a51ca4161d142e0fc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea66dc7584221e816d370209cbbd7ff943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f52b2440164910f5e95f4d82a74d69944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0b00637a1520b90832adbe63e9fa4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ba02c7f7a1122c1a2069eccb1315e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843ab81d3e0643c7f5c32132f189c5f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52522814f3d94b58526c4a98f4f3e3eb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe437ae14a30c321afdda1aea1a2b4f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab526e0c2613d8745d4f7e1c9bc6b64950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1314912c7da1b580b28b0495224d2d9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e216867f2dd1e17b14599a87e93f4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9211ec47363b24d6a404d45cd9403d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be015bc4c7f9e1d5d39a19d69b6d0cd9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7e85059b36c4729d9ca0ffa5b0eaf955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc113bd15c6ebda77413e748040039956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b263767fa0fe1e151344026d42b4942957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070536f54889502377d11f7e678cc4cf958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c009174c0388428d14656b0a2462188959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759d3d44193cacf57f9f90ee6241cc8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d6d2a7d188ec49ebba95fdf2dd66d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a0b37f60c9d7e9c794f7febbe95e6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0a7241ea298e246f1506266321687963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbfc926ec723da686a3c8da2aab942964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8486cd500d812d1ae48b3df7f9cd5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e0348b3c36a4292528777cea6c771966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0db3a077bd87f1424c336a0617fda967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836a585c937e857c10686760e407c18968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f6d8f62a6af86c48774d767ebc16969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dd8255af27dc699157fd5cc66ec0b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d001af5af15cdfcae2757a768dfc27f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cadeceec3b100d0281bc25f23abd29972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1026acf40b4338001e89276c2d7d517973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978acc51dbfcbe6518cd26aae7c4d52974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592da1758dcf785795af30df46cbabf975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5164e5e0ca503ba1849503c601d6e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f496e12da6121264b8f41ed76fed9a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10316276432c791e703e806744146055978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b603477657af659ed154eaa9171ade979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fe5bd241af71e8ce5ff9d468640f1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab11c63c0c5cbefbd43afa5cf409017981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185ce3b30dd0c4f858e95b8621caf6c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de9c5de82a66eb057f655c1a756cc4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afebddbb5e12488ae013bedc6eb8223984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603528d7d788477b7ff7796cc5abc279985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081b68bfc49cfbd72227d8a6bf28606986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073014a0251667f199fee71b0f70dfbe987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9ad3646039ba124ec2773d1ffb94f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacfc5b9f81c04fd47c4897dc1b1fbf989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e86669f09bb6be52f43927c03c16f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd0e75bee25c732eadf97b8d6397b9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c9f8da18902904771b5aa9842ac6e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac8b4e905e072f200620d1a2f1aa62993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47754e109f86ae0e32ce42f7d63ba6994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be82877733db41a288e74930dac0c1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb0cc5b2cb8e7e7d47e44ab29165bc996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881f5e9a2cdf034e0f888dbec8da7a8997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5856b1871f3dd0af5a45107708be8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54749e27e7e347c72d71cbc37d4aad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdff7cf1c8f59a2e32f529e9e6ee613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ccd28348773716d4be68afddcb8a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f64e2d99fb6b8639e7a1f45976f0515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548982cffaf763187942ec7c0a9f6376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6416b48e7e8e058ee559870477fa2117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a754314428414d2a4ddfc4abf3d748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7414b829305961a8b529f16f9f23d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cb89aae8b58114628a57a32f568cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3f4658a3e32a935407c4a43cb196e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccdbb4638ef2b83931d32e74c3125612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf089d8ca3d8a1ae98e4e459a1c818d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdde957fe682fa439303e6a858aeec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd7aa104351a00c7c5ef41c46586b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a7d6725671767cd7782b0875e51da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779319ee6985271986036c56ada3a6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4630fb06816c11771dd56128879631b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbd70b73c30c33bfd9d74da227c0f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d77d2bac2fbd0609b450c345189eca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35aa0932ae766d23733b69b351875a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c92ed156b410f839b302afd925c8fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2661f9a8b14d5bdae1b9252f889624c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8ef270577103fe66e929d6445ed0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3af8c0a056847a43a1a2b197b658325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18870a7a8fd47245c32f908e2f67c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891fd5253312aac2ef4827b83d1f07627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a8eced1227a81e461bad64ae3207d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52997602aef6ee463048962cf26b49e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c8f641dd1b6218a9f65452ce327c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96f3ea3c865d0402b0f4b901fa80ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7647558ea9dbd95889dacba02911a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fda4e0e120c70dffd3640161f89dbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f98a3a9cb97fec42465d9ccbc0b25f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984623e88dc02fbf6661f497f6d4c5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572f4d0487b6ff94825c953c2dffd5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f788b9202edf6fe330a23359cc554537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997118b6a2d5dd232c55c4d048fb18738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b1f98458af1736725b5501a4bc12439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef0d903de7a3af9faaa7f6e9b67fcb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1bcea55c56c2d9ca48b2d1b214ff541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e704ad73cc8f158667a918f192ed442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbe7a79711d4a2cc100cc423b867d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0aa932314c30471438cfdca66b16c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568796f2a6a608fb2c2b96b4cce135445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21b1aaba8a846f07e163c8e8602a6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2d353c340334a9ac01dfcabfabc7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02238b2623b790faf2c8106a9a5f8afc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ad6b32b7d4b10f1a9b7abc189a78e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0beda1600e435e5175e7245a8539df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9019008db4092dcb78ab9982abfe151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0577a944a089914da7b44578bba7c5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0df8c409597170510426c2a94681053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59467fe53ee83d698b28e1ded98f981054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf783f34eb949346163b88b5ee8a8f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d616ddf3d3066710c804afac9b884d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d245ff8753fc3f1b1603a2b6e633b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cab2254a134bd60211f143b4d45df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65672f3db47f3b06fdfed1e830189a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc7ee75fe9db2ddd45a961e8cd197760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052c43404cdd77fcd18466e780f184761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2247607e510318a9ad3899894e4a5fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21cacb7e0ef7767a1e7b358bf23d4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c1d44b6eaabf498f9f54f0be8689364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe86bbbf3adce3515c0675d9a188a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3c1ac0baf2560fa70ff3037a5510266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab334411a35f7458241daa53ccfcd6d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f8544afeb7b67529625e16e185d5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407ff7bd730d1225bd5a2be7ada0bc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104b5209d5fb914b49729ee06e778e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cbc9f65eba6e6fee1c0d073090f8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4d4f29fd12118e34316661d5a7b4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870c87030aa98668a34c758980b56b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d10c095863f0e1f82917263f7cf5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffaccbcc2db1fffe08ccc319bdc17075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d3522c8a8cf253f7115efb76cdcd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530254b0116cd12025e393dc9269de877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484743967ea466be4b6ccd56f88e0e0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfba40e63602ec4ace5d4c0718a895379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58967b925f625a61ca806b24c48a21580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753dc7392ee78e02054e8ad5e04396781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b450b4b9d5569a55b00709e88f4835e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aa0497ae3a9b0ccd00f9096c676b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52e42fc10cf9bcbddee91cec800c9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98088ff17bbd9b6c63e8ec11ce7a4f5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d43cf01ec10e005a27e1c053e6d6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1da01abaf0a46acb87e9e7e75bb78f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f019c0fbf246e80f4e97d38b44a6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112eeb260977e47f38600ea3ae0fb0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578ca031eeede10bcf858d0351683b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b703776df39388470435f7a23e48c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c474c43ff0a99f3fe9d02f73df58d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a0310b328bddaa069981611418cc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6e26b822942beb13aeac1c05aa2f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99bb0b23dc51365d138e51cac2ad1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983ce444767ca2d1c615076f7982e0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa416f8a69509674b928e3acf22ec6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d1ba98eed5ad75504566e6bd9d0ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19149f71cc7765d24413c92f20c2923199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d82ec14b8da73cf66518186e09c709100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbf723a0d9ea5db478ea39c5335ed8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fb6469ffda8b850d95aec9cd60686102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c1c204835c87021132c1a8839689d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2e954d3e62fc2c2121f3e835b9876104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109557a56588c60e87ca17c9c05ec80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631991cb21ee6f77bde81935ed5ddd6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145abd44b2d0847cdfaa444e60b4377107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6abd313710839648ebe5b1154ba79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be46249593a162cfe06a705f8a83fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7edec82b1eb7642ad6160cc3a1dbbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f009dbf64f1505c948082c62e1f1d2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc288818585fb29df64b3fb960abd4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab60f873c4e67073bdb6585615b606113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7602c960813b4b5d20459480702d1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cb019fdfcdd8287db16a677ac936f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb332a387cba5c707b878ad1d525578116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dd27c85db047d78527de436382def117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58038307015b5485fd893e2c127946118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaa6c582506e7e7160ece734518804119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ae5b9e4a4f7ab7075fe21791f66cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c652fb981a127ad7118089580033746121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72184f4b84acde0e691279900985540f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a7a7e28916f0a7b9ad5cb0b8461fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b5fec09610bf737c5e65ae0cd3cc3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e35655b3abc9308ba9144544f2d71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420504b7a0bdd43a081fcfdbb39c84c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb0d80e7ab2508c8c5b8da8b8ab5b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bbbd743b51303a8edb9295077e781128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726b59b63219a8d2008c95e23f3967f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605f543d78ca3e459095c775474fd01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5cd77b9dc787966aec5ce63843d4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174054e1cda8a467543788b5a29d1e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507441f4aa6b4a261d542efe02cdddb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccd19bd01c136cb1b0524ded4b3c75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f401ed77513179fe143e9b2a57669135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61385a17ee75352817e252d33d98448c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d16936ff4c63df77e232ecc5c54e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1dff6f64bc80964ab60b489445a90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8703e0f9234d86e13dbeaf04caf108139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d493e83a667eeb929d8e34f60e748a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94545a17253b2607dbd73342d3da2996141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4e0023198e06998182708c00e46c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d21cce684ccc6dbf6fd0fb52033d97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38867d44fb166e5e3490d297d89890e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae285eca9056f965bc1f52eb67cab0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11144bdcb9355321f7c42145f5be4d05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8672973dc03bb7b9850741b61b845147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d091c3b84f3e2bd42a18b54fccacc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ccca5f6d741c5d87d265db988be02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c9704cb806f6fb61aeabca702a245150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b3d34087d61290385a73fe5589309151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d02a206c6a819f3218bd28152d8453152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f7d35fd6049aa0517aebba2d7def2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea04aff69a6a8efe035f36c98160355154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123690a31f3fa578e97880d294b856a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a40fa40b0ed1c4fae28482440cacd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0120c4311e326c2b1cfe29edc5e58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dce73f05e536b3ed92eaf2229cd87c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74409000b3747ea82616d434db2b92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9526fdc7953bf477485e41f516857160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b79adb2f1ea83a3aa00f1fba8444e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2bbbec6bc3cfd259156d485438981162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bddc721570c6b6d8775fc7840fa86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d9c53b1d617a8404a13732429ed2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e5f26e3b9f5b257fbc272c203214a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf763628f29e699cb5573bf515f0b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be60d9895255a17979f5b089319e9d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2602acc71a5139bc262cbaa83a32dc5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a49dc6005e2764b3cfc05e161be5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fba009b21a0167f29c9d5a543ed00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a21592de3c682044f6a9cb3ac3742171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e23bb9ae07bd4e8592c1690b5549b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cf492ace5e59a07d300781585d06e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbc5bb8d19ef7fb245f94d78a55e4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922eedaf55a71f1eb00762edc958e84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20066ff830ee2b8fba8b25a6707233176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb018038b8104e0d86bbe17256de806e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993808e327b2aaa94988f131a8c95383178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7bce6a4f441e1abe4a30b5e68537179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c611ddf4d8cc7a7e5dce901f0b53b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ffcfa6576490e52308f7d4ec4eae4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55cf28f4cd34ca1d662496aa199462182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983e88dde07f851545f011404aeba23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aac511d26bd55db4bf7689c73f747184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3307bcb9a051aa5265f9059e157d9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50012e12cc70da34b478166bde0a391e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bcbc3971113b56209751c9960be37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879d92f2d952ac7427349597f3a333e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ea2f31dceaefe846786e793792b2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d68d2b5778d78ebaa0243cca1dc5b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a81da4f0b1c380d04d6c3778b35a20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2457a86a3a2d6a774c9dbee2d38d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374c5e9478429d9ae822291dabfa833193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dea0c4e820cb113baa0e36c2fc789194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d563308db10bf3e01875ca8fe88645195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e4e40b0271d13c20e51867f1e8a94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd3d7cf6d246fe31d54f36cf6ba5c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468db519d6e8bffa8bf596d8a0ac8f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86671e2af9abc8f1d7bfa1996c1a728199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3287b8421518aa785d02596016ce1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4b40e068f42f21bbf10fc22b1367d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41add3055590aa306feb078327de4801202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d5547a08bc11fb434c6509de06b86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c5a7ec599ce7d78ed517d4b09d704204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f971ffc08d812b1a675fcf72e3d54c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4db4f4b94ecb3b5ae97d3e6c66be2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a8f6c7b5b2136ea43a4cedd4450b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f037529a2c720d8cd8c056c8723a0c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9914c5c675d784e2a065f33ba55a815209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757a9ec36031288db8a5dd45c652cc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b0585d4e167d0b5ff7dcf9e3a4d9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a4d093e8786fb2684b06c42d58de6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675acfee1fb9142cae6d3c787282b778213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f904aecaed87c290f6e55ab29f03111214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48fa3d9aed61fc67b1981f19629ee9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3e9863a3b2bd216a30dfd941cf644216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e540bcea04761814d7bdfe0fc0f40e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644f35ff7b57ce7e9d10ca8a71d7fb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d034807743164b352933bd852f47b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a3a92df71a95c594fc7351809fa8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01650d48cc13a6cc2a06603d7efab6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ef235607a1b1ca225477c1c52ab60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ad45652f1fa7a9284fb825386e70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ec5d51c0e26f99d6a3e1da30c81f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d775e12d1f0a29056e6f3afb1b52d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612158013bd2a55e919d7c0d853eeab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beab2a9c4cdc39a378a8a4e15673740227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d5d730eac896ed05c0323b24d3ecf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c41907c9eb160f0f37642a58516a84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eac7a37e2da8d41dcced13aa16812230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58939836893fd0424d03d5adc2b843231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227714afaf6bd1937b12f4867aaa0be0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e430e381bb3eabbaf59a89768f1775233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb4dc7f65ea78abb36827bb57ce26d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8549a864a3a0bd2f09e2e1c260277235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dd34bbf2dc234959d20823055305f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13367af69f9169d63a24f5c2c7ce10ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a0a9be760bff749fc28a9b01d7262238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1023ce2e0d7e7e81eec742d0c575685239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a478cbcb67b3703b1a3f1d5e6b9961c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3402c44bcb44a3d445204fc080e90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3027b1e97fc36ef512764e0a13c68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d70b3dfcec86e6d557ea4e34d6b78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bae745a42e1d91b2592a9cd032008244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb318e7aba53a965e5b128978a9946f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a007766b149a64cd00e5c360098ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e0fab10a5b17e57ab0e606721f41b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387415bb4257851ce885051ebbb1b0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3493bf4f19e805fa5b0ee5ce1f8320249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d4945ab9e0f87fc1d1b0b0a156c10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb6789d4190292d929ebedca38cc91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c2dd66e78de77e1fe6d460401c3aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22069d02d322c52950c6401ac4526b9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a2c48526551a51974d7178c46f419254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bfcb25a8245ce75bd77b65796c29b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eed389b306f9c4b46498fe85bf4683256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977794d2b8810520b138317dcf79dc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305c64bf789599b7ae36418f425f5a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ac7d8434194165132ad01af1b011b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84898016925b713703e2039b6486a4da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec0baa55ce797496d27de153dea119261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197593048cc2a72b072bc657c8eeb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656df5e3bc8b323364703f3f9f16db45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d43bc56b06f5b08fd0200f4e49b88e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99290fd0c233c5751599c9428159523e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c961b528ebbe6050db9a55bd2dc909e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabaeefb887b56b84595645376f13ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8a10942eea531b457234d1f6a00e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1df7859678eec91cb94c6fbf81d55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455ba04390c88c1e94c62697190a89f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e19ceaef60e66ff7036e36a62cb4c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4ac4139acda38b106c6c4919ea6d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa5ba466456ca20d399af7ff88f9a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08257fe9a73aaf45f87fa54c8f0da944274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af15463b3dbf26305a67f87a375a1eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e30634577fa05c85b4710d29abf8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309927aa012392fd91fc77e136862c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4797f06e0d126820fbeee2a7c5f0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce198e91f4a479d249f16428dfae99ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f0e20c94b210bb69060ff050aa94e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee5a9fcf955c9e0b0d407991254a17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda611613f9177d46fd4138c47cc5ecf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdd769bded87825c1e47a5617253af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a603929818ccd06259422311ad99c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7c3c2f0be29dc91aff9bce3156066285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236365209b08ee9e5a592761305187a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f7b87aeccde44a150ab5e81239045287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bc61931479f79bdb9fc07013c4f97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034794096fa5de74e9dd42e93ee4b4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853c393e69348ac08dbf6882854b3b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348252face581d99ec98dabb64a5011291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dcd49e99198ed0a4fb08c7a2c63c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65d142e1ad500e575b00da0474aee6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ca191e22c87e75cc6341ecec8421b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed3fe5a42d2543340db983c0ecaf8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fae57c85683c58fbc2dca180ba0d65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655858d85fd71779852700ad3b5cb73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f8482ea27877591aa613582fa913298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ecb25b9920366a3fb90fe9783879d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d91c83990ac41f86cfbeb5e0a6bc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df1ffc0a6787145098402713bef855301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4469e848e86edd4eb2c2f05dcb22d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e16e1547d664c1b78b1f75c0c3047303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731529e3aa1bb4b8f31d3541aa9bfc9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d03f64810a6269802860eeb3c9c6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bd52c012bb79e9cbccbe3f01209b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b4a1b22399120311435ac74edd509307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198fb50cd2a6234058d5b7611a8f352308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b2a3e8da26a1253f2dba5881677c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49707db38703b866ecff22bd6ab06fbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb62f52f96ab2fd4843ce20140a0d32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b32462415d6c9820c4127840df98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a094de1a2b6177870fe2884b876dd3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fa63cd3383d9fab2250474fc28982314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58de25d60ca62bf96c59dbc31f652d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fb984e33b2e6cdc7baef8807a7d16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126e181a6e93ebe2960ceb8368e6844317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f166f9f70dc46188651e51e430db00a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0dc893ca5340d016afe0cd4753119319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f879e7ffac63c3fdf9e265334458c13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc46e5e131c98acde80a3cce29665ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583f29acf9161f9b57a1c08226e5a0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b81b414c6c6ff118a06ee3a7500f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aabef897634558b47040d3644c1cc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774511d51cbae92a58015efa44d556d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f174c495c0a7dfcc1faf40d0087329326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21d5b4387dc21af47ffc3a76a88b07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81322bbe133fbc1acf47581737c5cd34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029ee7c11b8fe7d12a3b95bc70d8fd4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8ecf714865d083c089f037a0b9613330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48658d407318c0e67b54a689bcb78b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8091405f4a5057e57953c3d0b8aab4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c19dcca1d14e468b4b825303d64cdf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4bddf2ec74d3cd6ccc960f336d892334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804cd480321e64eb04a25e796f5c540335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455e8f2a69a0ae9e2fa209595201e4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db2ce5fcbd57e7c10e7bd5cc3c4aab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5bb4bd0c6425a2a6e263b6b519c6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ab48669a8528482c5b0bd303b4830339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad3e678e9cb7d9161bbb1ca783e927340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab8cda5b64b042a6ffa0f68dffeb35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47c26fd818359b1f7de35aefdc0456342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cded4f173d79eaa46d7ac0aa4c7bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2ebc6f8503f5b00cb4c9b01cba644344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeb457d540e3865a39d392e0429de3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74361f9d78d45f9f73b10e87c36a6f93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53f0c4c0c55ddc93464a3f831288cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88f992a3118182a4598dc2072adc33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea266e2e1dd06c3e324adbc14587042349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8711001e1f9cad607ae22cbcce419350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4f175480f8aa48a66e28e4f8d9793351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7744762d59b53c281a8f4e08e5e825352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665f1c4988e35a0ed4c4987dffa55a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa69148ddd53d48d6dae0bec8b85854354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620b53bb65c46a2ab0a791cc7f7afb1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0f09c520fdea828945a738d896215356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc08f73f07d8343739f841a83938b27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace277f2c84f3c802e30a0f72ce7122a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779752798f209dd5e3cf80deb8f4d32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159dc9d093a559aad69e3ffab08fea0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62fa80321ddd41b083f1ea284faac8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecdbca9d465d20c3d550759704fff3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eab62ca45e55b344ca126c9c3434f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7581c7d9a03066d661f637fbbbaa221364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357b340a85112f84632c46f2cba38aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f25c5f29157e9fb084d150a811cb5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425606dc45fa224f08e82379d4d8299367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341b1ae4e7bfe566d83109e9b09bcf7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3dd05b47f38db19bdf88fab9344d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968cb9e533b95e9f6f385de8c200a3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc12cb5edf2cedcf385633425f7f43b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6822726539ef3aad8348e9468aeb1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d87651484038370e280cb7ec9a9262373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5be3d9c23da2f2fc2eb09dcf74ac9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b7ab0271fa22797f3ca1573ca3bf1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d41ddfeae0077470102d89b619b33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b05e036ea6dda026a3cd0a7b2bbaa5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69c46ba7696ced129ed255b859c2a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3e7d27ecfdd38ea510b799b142f75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d48b5c8123966f6f10757474ee6df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daaaaf490dbfaadb64968b30783dd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a241c5ff6f589bba8637c65822da5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e0f9dfa2f6f262c52e924c7760a49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa791dd5c956f5e419ee683d7483f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78c8793b8daf5195f4bcefcc46be23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0078a4920b6336d01648d83940f694386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b919b05effb8172cb7f6214073a04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9651d8fcea9a14b4c8d8294e4c1d75b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0566f54253dfe6eeb079face62d6e48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d449d8829cb423ab9796ce4030e915b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b998e4b8cc0bffd11b0314d1bf4c26c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac043f2b18255f242991b2b4f7bb3d82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dc7ed24dd39c7d6fd126be7ee5214393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe912d008b6a73b749012c272bf0e81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c40b3bd309bfab4179c4028d04b4aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda51d359184780c16c94e0baa80b109396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687754709b45b2e190d25e6a347cdb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7caa767ab9f8618932abbcfb7e8340a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a456f2f59a7ab784672fcb9f7d4e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3dc19940a527c9002a2459386ca41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2b8e3015565d27ec2a86e0d67b520401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dc94f50e4cb251d16ecea35b18f1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558c1a4c7250572598c11560346028e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3020e9aa820a1677275f8863079d41b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba4d5e7e7dab06669cc2e65ccd654d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65852727b78f659d0e0a07c18eeec578406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64214a356125e652b30603b89eef7353407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15591085566cd46550d60af4524590c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf972d05073b0bc55bf592584b3eaa5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8936bb2888ae5e86a9fab23aa8e6386410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1edfbb8de5d3fd1a3bd2da8566b59a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723dc46451275ac4e5791ede2c454d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9a3262f1a68f28e1042817f69c508413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21db639cefa8ae69d7b812fa6cc93fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3402572351fc97731a013a333f6af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b44e6dd38d7daeb855cffe5e04c63d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5510537eee2d20d4343eb752fd3ae4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e38ce0dbcb440e7c1e7a10936ea63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8725838a96c9ad242ad25f6c1b6604419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991bd64e197f9ec5949c33e4de22d82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dc64f2930829c6c7eab264986c5e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6550b408db52ab477052fd73d204b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b81bc6f10b008195dceaf708b846e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ac605762e5d214af82b53c129fe74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1dafd1991d313e4eb43a114c14c2b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38244ad7ec8544c99f29bdf16bf961426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a299a27325f38935b48a3f2bda4c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b1eed785536e01eae7599af012f67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd23154b61609dccf137a8e1a5c120429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8822584fd72d7c07a056720b76fd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffe58e963c8d9d6158836593194410431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a136bd0f978a4c7bbd2d2922e576f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a4cc65d0c61b06b90660e24e82227433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481bbcddf6afefc2761240c9271e5fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0b32e49705120c44b1d3852c0aae7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f35bc543edec3213a761593a7ad27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eef8741469c335309e5a8ea43c3258437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328886eaed208bf4d611eba6fb120126438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b21448e1513d3c18aff5e015928b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d677483da489fb18168c182f1cb600440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eeaf2686287293e7c9c9035228824441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddd3f256e42516dd3f0697ab61fef9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976493eeba4d76c85c02971546925ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f45f1b544f11fc9e37af111323c1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361952701449dd3b1c6894e942d1e144445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfeb2b5bf458cd2efd298ae7dc7df2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eaa2a1a053aa1719eb931203e5cb7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba63e0034b3945c160a2337dc51310c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1daf9febafc071193a93fbdfdaefaf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80cf63d1ecd378d321cf8691301394450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a319d31b2e0c694c389996b1272096451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47055a32296cb3a02c0b03160573ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a1af97627262ee2bb2416c3383f1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58a2eab305a75a87fd67b38dc49a1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ce45d970413ae35707129a77caf4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55945138aae08875a62397caa47c52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911efa12714909020ea1b51c0274b9fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad61f57d6ad93b52041fb5e9cc0dbb9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ef664d109bd4f07efb317881cceb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba15a058956ae9bb6a6a907401590a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dff847dea6b46470d7ca93e51f4d92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efb061f370be8c402d6ce10915c230462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bc3f7de27bb68df18fb23ab07ecac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f20a3c28e456fce1d7d92d3d51e90b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ced5151fa4a5c6500c93aba0200f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111ce590d094286d05d2a982379ca8a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598037187f34156fe94f94e7186d2f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3b1d3de6e79d22175abf05449c6ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617767b059750edb413aa7ca786d53c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79fa5aa58405409b59204ccf50de32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676f3ad7da022b153b3cab9c538fe3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524bb10979023f4efccd1b3805fb85a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f3a6cf6aa48ad88358845ec583ce0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515221469676a826c74c2c7108870bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c6e2ac2e1dfc84fa559e0268c17f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac4185fc43d1cdfcc5386da3f3a499476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad7de17fbc14d6e8039a1ccacb9fa3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae7f712a554a7e4fa0431d40a7a020478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c263edcc9c4d85042102f06e2a44d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc165d0e0fe25ef3206787d32172260b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf4270056626ad81839f14cea4e19a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55602b041cbf0d90b2ab79983712557482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7134bc80ac62251d6cc3e2c448650b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c71531412418dc2642419968bf890484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b64b9e22129fb1e107948269aea2b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5a6a242d1100efa0cc77ef4685cc0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34509e327f220d6ecd8d1f669e7d1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813da69a53da63cbca89b9d093c252b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792dd0ef17317c72e9d8d4da2876962489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23884de39c82ebbe49a0e6ed154641490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a272b0a8b682658f651e693607cfed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b96cddbc7eba0b3460495c7015d2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60721b532652aac0d188a6b1791d0c38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd308ea693969b671abb1f5948b7f3d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04a01006efd37c78deb57792b23106495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f364cd7a34325831d51deae5623c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95eac411d3d40800cddbd3bd90c29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da32850a55bd591def76702a80e244498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21e9a86a8652e075a666baf28415be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8067e216351abb2c5cd6df8157fc935500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0734f556c76f3e4bcb6ec801468025501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f7793441168714232b07913e9fb32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a228d25882b19728715304be18c71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35062ed36a72e83db4a168075b074275504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d600fecf98a90a7c26d1424575ea2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf48c09d232319c956e1dfa77eb63a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5962a0671e36397e67c9dfa7ef44dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a0e5f7f563d345c8a83cad3bffef3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5eb8867aa1af611a04a2971e77cd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a68323d058912d0583afdb669a590510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b616a2754260b40e8cfdf2b735bea98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5810004b86dca4cacb81aa09154b82512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fb68761b325add1680a5ad40e4765513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc0a61c5cf442c45eb31c30b2302fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f87bb0becbfbe21e22da118cb81590515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b9223eb92ba0c5ac900f1fb00eb72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad59be855c7bd2008c4bd6d25804af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19dcf5988a5aff4739eb142429b6f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fee5ff006b8a3da5d271f43376ef37519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddbec12a2e8f7c52a0e71ea1869cac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121519b742fff193714a3b01de106067521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d51c279384d1dcca1843eca484f81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd234f62c95117c235adcdfdc7327523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4561eb6789623c21b4df3213f6a1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08f8df093c24624d17bf9379f2bafe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797f7d91d8b1fe7ba42b77bb00455ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945d86d56aa1dfc7313b8ce71942e92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb16ae5b12d1a6c1e4a2f9c234bb82d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991476040ff7b854cd229b3b5487c62e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f152c387fe03346b57b247c8a2e8ad5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95ff2e1b967da3e8b13040c4f73c8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e0acad0ad9095b14609ecaeede4e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ff3e165ed5f87166b8a37e31360c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78529236ec53877ff75d0e893da2daf4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e887f66a98a50c610df222bf5c252535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39840a6c5165a2296556e898a1ea2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047f0791c401da1f60dac5cd2fc50e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cb2bdda8efffc46e1e4e2b9a11647538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37735e7579c14e5da3f796df80f71d3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb388dc4b96a38d4dd7ca7a214200ee6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811926a60652312d7af8577a6d86dadb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393b0956dd520f6f6630ba54f8f00bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc4819874050554e0ec92fde35a74e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754da3ca5de79c56dc1b384b46aa31f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a5288684677cb0b0dbbde7bf330b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de338132d9d8ae9214bb97c459068b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba758632df4d73c6cd3ff6275ef403547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d194344028457b9c5e797bb4fa685a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9f0f3f100f9382232c143056b2003549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a36f13059f48784b0e93e4e1b5628550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d191d5a58499ddaa7d97e892bb644e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324f6f911d76e20420c9e01587dce5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cf73557ad65a3e46ca3b4abfef08d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b486c27569909b6c43ac504385c3d75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1b737d27c763f8502fd5eeb72a0b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853cd3a445377ab9ae8d7730625379556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373b08691aad3472c9c95baf89725b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccdd9fd58d5c52215d83e7992de56b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1c8d3c04a05879d38cdca8b30aeee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586e6379a85a7cec66889d322101f8b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28ba57376ddc3980700e80b426699f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a35b54699cd2c24c852e44f3fcd6ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a27b5fa514ca263d9e65090aee73ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee380f8c1ffe9f1ae3fc17a8662cad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062c245470b6ad096861955ba7e14a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9f2c3eefeb745597d046cef985852566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fc18c60744a85794a561ca7aa5d71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f2aa24a33486886341607f9ccd8a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e8755cb137efe1cb13a781324df61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff12d32f8c6a92f49705ad2f33dceeb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db65f9f893ebb75aa5f1d75f45467e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80a0729d8ccb540b661d184818864e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c582b632d763607a947c89847ba5879573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445bea6993149d7446598af2eeb6e3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2b3388b463ecd325fbf19c8695185575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b711524a28c772385adc381170285f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc49b6b300f974e37882b3a3aeed68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27c5a9ad501a01fdcf60b957916937578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661404f2208204ca96e0ecfb7fb1eadc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5549df3055d0f109349afe59da7ef2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3b7ec57047b12064efad2de1987e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f23c1af7683a695d29ca32a56d9644582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cf627a4f87a1a62222065b1cd8150583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25e0260214e95423e6274fa875cca7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08330fd3314f4ff4fc04acc97abc8ec5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9073b2341d7de9cd3395e48503e681586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d4e2737d9245770ed8bdf429943f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a1e7a9b2f7be259375700e1774651588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94171ba399b45527dc7a33f7b17719589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bef40bc741bf32604d76d699a126a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f042ccfb743ba3692d4fe493e2c4448591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680de7257baf441d27c61487940898d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed006412863897dccbd6f59af3d1c83d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7e5d6300d34e61a62101072305007594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9e7c6dc63a376c6f17552a735a38f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8cfe65194bf06504d9bd6268944c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971dde09833f893868f1d54ee8ab585597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f0db1027607d5a190c259c2cb7d72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbf530681f66ea12a3859ff76d804b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c2b08877fdeb32ccfd09c750cd716600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e36f1d3b29d7071eefb98431718544601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8fe0c74346e0db0e08eef3ad579f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3eaf38c1d349a864dd8a6661b87c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fedf8ed7005a0acb24b66c605410c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ef4751090adcead8aadbf2b7a5b36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c70145b904955ce695fc464de1f8be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5cfacec968aba6171e17b0d7fd0fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4be9f5f43ed900de8844e27ecb72e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d672837786eee53f6f4d2062b18ae6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3721e74ab39c0efdc03b01fb1ceb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2e4622af21e01f6de8aa74ca0c38a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4989852745aa22c034beae779eb1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff97c314a801b06752d39e96448d44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442947a3d2a96398aaf9e55b42ea0147614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c88cdb4f0e5a1839665442ff43afdf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c6ccb781e4feea87a2f9949b0b7cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd5b35f2b0cb9518af89d2a7f61c88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d31d6eeaa3efe913602826d2ce4ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb157efd3de658974c31ea8f73ddc036619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802035fa0123d650f3a1482122036b93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a3a00174087db7f70fbbc7d5d5fef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc60e2f99d7321e358ed2069f65169e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9dcf99e34597bdba7afb0b273efec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229e8ae1bfc4b89f18e32809301259b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029654ecd77cf36c00adfff51ae35fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeb7b83189b9726e5bc4289da25d5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f14d56b85cc78a6c331eb3d9186e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9526943f21d937908439644e57c8ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56153f26124d212405c5c140206d0a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cf9d05977f998db66b9a52a0839f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373c15418837f469538a83e11ae8bf5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34852083b560c875c208c02c9af35151632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaaf154d318eb9a0227878589ff7f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af3be70071321d02df8ca2b5c50b58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe354d2444a70b727766f396ba83d5b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e5a6f3561bb78dd8c8557ba2e46b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318a56d97f8c1f4a99178befa289e4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1cc21037db182842ece238043d29c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab7f83a71ccc4d3512644ce9673c0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679879fdb9af124b434fef700877d03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1120758ebb81c113afdf9c66c1c45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916f7a648b1f3b14d414df3c79156bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131ec4a623771d41cdf51f948f04d87643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9af11b5d30920353e286dc7762ea5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6598a044610bfb5252f9be67fb9620f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8988048df0d6d3ca813e9bb24d364ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e10c8f9f73663e095eb44f25e4559b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9d63abcc154a5218e1a19f6abc1d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1593ebb4ec993f11d13c7b22eacc05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b78e9b294ceb9fa7b287b1865f63a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47030b59378dbf116367d3f0a488ea29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808300c8af337076c0f6412c5cc5cc1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc3eda76f3eeeb5bd2bcb8c3702954653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f386bbf48b0e35698f170cf0e0ae768654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffb5614c61fa6065272f808646e879655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996368bfa6984ba94dca73e11c808b39656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933c3ff16dfca58d5ab633342414a4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601e9462c9b69c15197519075eba7c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305baf3ad7ed5d242493d10ba1bcd0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2f07067862e076720600ae7233e1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed12f117d44c7055baa35e47541fff4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37718cc5005cdebec6c77a90d0166333662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22825ae58d1982c8503605f01c9ff50e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7ddf6675b7354d922a584c0272170664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd55688bd8bd994f9e683995d3abed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0323f74e4ebcb2004cff68c0e59e05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c13a74d69925157e68a70321376b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48931118cc06ea0604d90fdc05fe0551668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d442dde7c208a4d5072fa5a7ee324e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a4a288c32729dac1e605aa5b8df46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3efea75738bbc0baaa553dab426e66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c402a409963fbbe9abcd5251787b6c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c192cd6afb01610b6529e4a354e1b3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f1c620f99bffeb3db0afa218f1a83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb287a9d4aae9210cec699a423949be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a4f7143ce4bf88018661b957114f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b976f253a602c6841e875cb0a3b1347677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299352ec7b341fb31dbcd92da99c75d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c29bc5547e723f05d62d1fbc3263e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b186a94a3870e66d7385a835d3274680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e6a11b2098e23051bf21ac50eea1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073685f2b98675915aa70294053fd3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc122ec988bcc071f9254fb5190f31e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd1ca7cfb447867e037c20bc275aeb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f912bce168fd172e8d678e46e9e810b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a7c0abc9569c7de4739abc851367d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b73ed0b86d738e9886899fe777f6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f547202907779216099d572f687ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b5681c8f541d2d92ce36c27c10326689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc792a5349b5c9c95b5366b40471af9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9d18e14806f263b7aee25cdae7107691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cebc9e969b77df845bc0e6bd4991e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96d083d9cb8cc857d8ad7acd911432693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775f59c5d0259918a2c43217b12f012694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24514cd04485721cf8090b0f59f82033695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab53d2d099466474ea4dd8d4d747198696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d972c689ea4f13526197fbd7165f99c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e010ebd7ba9c09ee2f4b708c7b291a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f44176b71c1c7998b315b41932afb7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2875710be0e56a4592301abac35d388700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639a0444e66be2091a70e9f791c96a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429824a6bca8527cb7821f382c957836702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bef74fdb0e481253abb593b24ef52f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696104dca22c041e2ae752b4380c2365704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fb9cda13d3c1e5735cccf20d550a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff50eab20545c1d5f2c384f5265dfab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166d365a319d9f251ac1b7dd4f11cee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f540b4a615708ba92edb56a91d9a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d25d02b6fd84be504c857896fd7e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65417c97b38798abec0774c6e29765d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc9bb7b7a396917d5a38c0b372c625711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430f62ddf870a1176d3bbf378f87708712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a321aca10369e66dd672120c42a10ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236bb431fb93d953afdde645b74b187714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714f8b1d9307cc88edbd28fad77a163715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f598a3527f09c34073de17c8d2ecdb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565ebcfd4c4f441de94103f4ffc67c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a76ed48a055b381f2237c2d4950b4f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c21633f95220e34c4e369811e4509a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfd5e58dc7c72dc3bf1a37c67ddece720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090fd20c4c462754cca7a1c4bfd2dc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35e4f296902f8e586b6bc9328d227f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2572193ddce6568e6974606f1aadb1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc015a2c6347c80ae4e239454d9b1bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d5517d3d5eff160040f290861adfa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fed4527f6f3e307f1ce7d16fd89f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad8cbf0add35a17c610101b1d10191727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc60e391214ee57c5fdf9d8399198c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b8cdf8976ea0ce4f797995f748c45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876982be1b1028cdc82de2fac719c14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93a867b20725250d37d2a32719b078731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2d4a5a369a8c0b52e22649eac14cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fd6c24d872d4c53ef9179f2d06715733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1f41a88eaeb9e758f922aa01cc883734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b0f81a287f2454ff4eb7b79139853735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92037e44306d76fd419d53f93f113a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fdb334de5af44eda01dd83c43e56d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1616a1a6ba264f2ffe1e36b197a112d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066de1b20e8fb0339e8d5a23e6df603739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7267f34809546761b8d2fca4dc629740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78cdf17a34d7acd30d31b2d6e5839a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e66404d882f9402d834326a6e56b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae55892ea32a49d68b05874ca461e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc79b1a61b7897e10cbd4cc9c0954e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcf34def8cf56b0b27d5b649905739745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54170a85bafb74c5881a295c89a790746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eadc65001d5ec69a8fd5cd32ba2f21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddc02ce566ad57204484ab2b008a9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42b95d9ded1aa8c286c516e9fcedb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c511d389d6ca79d0dd73b6cfb469c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71978c824f07d9f17e55fa79d7a1f6c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ce20c6e6f49a7e5783ab07b38b15a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ed50fd70bb2b5c21859d4936dd6eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf88507406d77274681e61d91b2713754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4def68d42180dede9ee09c93c150a56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c6f0fdb1665f154709df23aa152ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5447509bf5df89fcbab7cc0898500757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97203536de6d082af45af3ab4f1dbb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e476e7d28ccd3e8b872ef66db18bf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465125ce308bac207805ba2a42af75f5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515d16dec6e4d252b981f59e16152b1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07922766b77ac4305d19d2f658514c32762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8adea75c47397be1205a880838863763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f5292df05d26dfa05a3e92f4fbf32764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dff9468eda880ca1f15418ef196df3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f5e07602898f1bdd0795619b0adf7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f486a05cea838d150897b8b2f8c5a13767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06347e0cdc0e8a2d324a8c1637cba52768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0fc183262f97ecc0808aeb6638606769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead657a4a8695ebe0f579915baf1a81770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6abb5d2160f8af3a5dec4ba8299539771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c90ae50bc672b6ec74d5272ed4f202772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421085b685d82f9324d1ace6dd85d0a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2889d86a3d4bf1b4a5baf18ede41c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfb36913a61137f5ef66ed611954b7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b2b2a3d04058a900ac0ae82b17e70776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf79ae284d4c7ad5d50bbc246b4b003777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf910f00fdba3ca683a22c1ea26356d4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4b6da3eea2466241133ad65b90b3e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c638d37dc14f112de8dad33c3f9d32780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2936be694322651fa04cf53f12fc20781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0787fecd42f4f57567cc4eeedf438782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54add78220c89b2218594063af985b5b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd760915b063e49693b0a7fe6f36cff7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705ecead92133d14457f60cc43e992c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1d67fd04bdbbe79d1070337b763e4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255d413167f8aaea740ef596da13555787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ca80629694af4aa14e99a4529eb5e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e699066ba24902348d56f24a00b2157789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a607d41c1e44e954e03320ec86dbb3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a10bc43e1f92f10951f45e3c577e4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c70344d71cae76cdd4d882160cff4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74815d9fb4361e01615f095b105f5c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575e7d51bc2bd7ba43844f4756e5d06794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab38535ab810c35d0016ae80ed24b0b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988131db9e8bff7b8f45f370f3272de796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea69c124f6b522d4f5cd0be097d10c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797245aa5b53a07b606fca9bf3f0b640798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab98e0d5b4d060ddce81230f9a4613799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03c97d1234784b511e9f597c0ec57b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8c3cd78ab3f81c741286c8645f440801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bfeb411be52961b7de1230b80886b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3f186d94dc96cfbdd5fab5b9c184f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55af38c6539cdc66970e51ca6fbd1d6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472fb242430f809af75b2e86049b303805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066bc0690a98d010c451e4477daacdc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6dfc7d7e023eadc86ea072e384278807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ab7f152a700fa832912e3dc9570b6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762234ef28760eecb4f9025d207e052809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9c46b721bd0cbe6e5c5ebe81c2aa0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf3d8471b7c7f0bcf467e6913f0c47811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd935b60e91db941eaaa3838e63020812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade8db0671e5dbce9d879c005b7b30a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a474ac23f2c3d9d014a546b31aa0f8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78dfcada4df33063bc5bea835e271a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf363d21cbd035b567bf6856c414379816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05bae74cf618f864ca339cdc783335817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ba33ef7ef4df5e056e59ca6fe835c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16191d0026106622c2f885d7cfe1566819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1f4e14efbd4725755aab7d9cfcaa5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7319776f353d544f444e2488792ea4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8f3ecfb08eb3d9386e3b49f221b90822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345944a762fe84a239b90edd0e20cba1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13f31d650a6921cd43d590596afd98824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371251e77393d4b3a5a8dc732512ffbd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14309ed98f2054299f5103a635a607c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859652e2b8eda93e967b8700fbd2c918827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdece5c2c80af1cd0286824c47a461d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff6987da188f6c42898b90e3a0335c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f0d6b9c20a6161faafcdf8749d7e4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8d5e60489014e546caa3a3f796edd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d415726f164902ad5621c6260b0e7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04ee1acc484a57461e35b6aba71ebb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a4d40ad8131c9ffd18ada4d4e0aa4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a4e00bcc4edff366d8eaf9711690e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0b67e1dff0192f4d2cc89cbe85045836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b008c553335d91445c0bb241b0984837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583d95da9f532d3a46945352236c717838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63328b881ebdd18bc104d83f454002cc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fa2025a490a7d347ec398b7da8e8e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef740b8ee6425ca0aded4664129672841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc042537c03c4521531fb980053b66842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d316e91c26c7d27064b2d1ae3e1c59843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe03fe2e205b583df7903c59c26c18844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9555b7bc0639679881b9cbb8a39db7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b9126aa581bafd3a4036b1f84662c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06613053f3dc8860a3f342f3b7d6e7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72145d41646f59936be2925f01c6303848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce0fe7482f99a3b03965c5f0cf7e48849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d33360cf0e7c3e63db14627b2a9eb8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8d80852f729254a3b569503ae144b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d60f46cf23882cf2a6257c4d64bfa4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2feeca1eddec7732cfaae9c13059674853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0038016f91428ff2a3e295cadc535d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfb3b4b35495b45c61d0c6ff03c422855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0807b94dc4c493e14f60ba3590782a0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9a903a54bc857eb2eb49733a36efc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20d65ecab59eaf3cd103c88edf6fde858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fe7edd641bfdb2fdb074febfd28ba859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eb216562462302f95eba9b9b60f77860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491633ed722b096f06fe612e1cf8c24861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d230783574aa056bc042a3ffa8ed463862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffde62cee547ef6735fec4e3a861ace863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50080af5ef2e8c373cdd772befb3be6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87a5025acc7dcb973f07eb23b7ba7a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31d301f503de0539c1a6315c0c24c9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d30c6183ab8582a929d91b2e99ca87867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14475a0f2fdb3b41ed8522e317b72f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b655884a68eedba6eedeacb54d2f8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191709504a64486f1e3600f29a320d15870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32d5fe853da9e08b031bcb069ee28d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdec5ea394671bb5dd2a5d38993a015872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9ddde1f9f6e99429fb424bec1747d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e74f0f447a4810f7a1da2fe930aa88874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91488d5f17432fa339231db27cba0e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d374707b456a47ade82d3c3ca45ca2b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872ac8d90e251499586ba11a3e0f57e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fbf77341b0934c2862900c6b92d93878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732914fa5a9360a70eb7b13420af639879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d8263d6e6fe0ba6e0d64403c3253a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bfcd4579d815bd2ed27775c2af9b0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e538d376a5c333cd6882285afde26882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7934caddeb70c2e4249e4114de299883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ea53f0701a0bf1ad203e63744a35b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b6550ca687aa7a50344267e99fd18885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd9d45ccc3daac94c814461ea2e93d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa141efb93c150fba6f6f95d9f2ec104887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721db67399ab34386aa6729cb7b1abc4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634ea1d6a1b0cae9bc9189cb0ac54d9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7cffecfa153345d5db75864d4f520890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd1cc5851c871fe70d37b76edb7058891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc9f865923cf818231a6d7e0ff2295892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d75236bb88e4eb3c299e36997631fd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68369952d962c0276cc0fe57d522005894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625a1fcc67e6a707074ba93bbbfb009895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e09dc58e29e16c3e21bf8d68441c31896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77726091610b842356d9f43a85524ad897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e75b2927bf29298c3576bcf57f0f4e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ae7f1d6c37b1b9f28a1a1dd04a480899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d627ce0adb7ee57fd46abd7126e2c17900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004eb6a7f8f0a1002913dc444558f02901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef364e4f957802a86e51e9af567f16f1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7e7fdfa2f69efb2bd9173c40b7b2e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fdc2943b2e4e6785253a0c4945c07904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd7b850654b1d3caf0dc4c36443637905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a852e9ed8c6f0d84ac03262b7fc3d29906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cad889df3fbf22bca00b54552dbaf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8b2c30b7cd4a4e86170a11eb260fa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793feb8a80153fddf1a41f6bd7d879e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080e910369acee355bfae3fb11670b6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dae73c76e92c1d92bc15f57d0cfdb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714d9b0457f74db7907818a1896af43912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e456c6c01e72c763c5ddcf2535a70a4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de6d6cd063f36690faa785e960997d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092ea1ed8df34edc3385e3d35c31633915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d3c9428f28f8920089eafa2c96063916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155d7cffca41a2dcb45e406c21e0cfc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0c1cc89201611791874dedfc7e589918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558cc8e38ec45a92636e21ddd75cc40919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd71e3e0c80dd2c6cc84191a3b4f3d9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857147452a4370cf66dbd8dd914a6be3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d6541f7030b334a65b0bcea6fbd5b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759d8da49e211a415aa3934e47f8168923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2c8e40e08d6e475320472f9085ca7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7589f89c11740f66325389fdea444b9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce65cc88ab26934578b7238ee4cc46926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bf95db7dd0c378b2a742af0a033dd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6466ed709948c0e31ded09dce2d4f2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26181461aeb12b9a54130f11080fb69f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9cb62dfa4d7635dc06de4343465e9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acb0e1a1c2deb631e03744e2daa47d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77530eb50cc95e5d81843e75c5df6019932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59a82e88a49c4c4c687513a5953b75933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bc71c27c3dc304bc20103b3095b82934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ea27f1169d7a81501720cbe869b0a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93459954b5d8d49b3ea54ff332883049936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fb4c8ad382cf429e33a5fa057f353937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f31fe1e00f1145899353e70ee08ffb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8de662a1dcb6f4cce6cfefb9fd8a9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaed6b0ec5fa5dfd76054f92dde6032940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49955ecfebdf10cbb002f8383d1e56ec941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ff42b56687ebe50b237301eb2c86f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f86418c8044213bc26ce3fe11683e5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4cc3f31886dbda78a3c5fb04fd86f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5fd84c5958c89b59295423220de22945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25e85a74cc08f7f49c7ca72551e8cc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388fa3701460c130bd61f21fed2e0a6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f3e1eaafe77562e86ae79d87cbeb5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510c49a4c127d52836625cb8a9bc7e9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89954694d67f0bfd29fbfb4a4efa555950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9fdbeb5d0ffcc975a5c56a9baed1f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784de0bcc41ee9d62b23d26d11a6ece952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cabe7e3c819708743ef445bc0a00e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a522c83d52b9d68e0025f28b9e955954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2923b6f11482fb50e395f172483b7ae955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8bab29a3da79beb749b7e2b103221956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e17db9e6b5ec9ee9cf2176da2f3f4d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d9918154b0045cacf80d097de25b4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf482ae39d847ead8c6f03053112db959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9e70d09ff193aa081ea02b1411a76960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdee956e2b0a6a9aa431491452a431961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee729f54e98548a857dbd924c36c672d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb36ae59a7511fdeb6b818587275ca963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46276eadab9503ca13b9aaca57b27a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc56009fb19b8f56c196635d58b8ed965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6c4638572611c7db21c1af0913c0e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d6e55c83ffdf49d9be537e0e6b8f5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f323dc1f9c2515edd0589ff93bfc63e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e1de418b8a8bd5a48181386942c8f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6609ec12a21c7e287bf827636fcd1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713aed47c37cce3ce4442217c04ba73971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47212e8412f98d770dcdda2dbaa151972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1188eb834786a5d84014dc378da583973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de172c8db418fcf3e3b67d3e8466a0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00106bdfc1d64450c3dfc16282cb151f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b15b14e11967f073a245e3bc4330d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369578d548da14bce3636d2d1388887977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14c8cd2e027f27b5ec1a5d84dd04fc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64236d0925d3b49808825ca918ba71979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a54f0ee0ad43c78bcf5b0bce67c48e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b2489712ca15a5540a7bececdceef981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1cd662126dc7e0d573c928592f8db982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17417ec61375a8da2da977f51a0181eb983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998a060e8974ac65a886fea21f85e87984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a47ef320eeba2fd4b84ce190186c88985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970602fea1f69dd7d219b1c7b221d4e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fa00e48762de2854c6d8c7287eeda987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011809d7afd06545de77435b9d7a4497988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662417ec3bebcb88979e5125ef24102989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f8c66a6ec440901e883930399ecf3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb5d1e367093102e56e85d2c8d39c3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6d916c4e490ccb2ec9d61a633b152992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a49c450c06d541a7dbd20db498b47d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325e541b206b7026a1937501ccaa7e9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3e40c68bdb3999ba24bf95eb4fd23995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2f52fe5900231e2c3668237d750b0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7145e51cde334bccf93874b08baa2997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>