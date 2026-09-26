--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae12cc3d06a34a21a4832d89343b5511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60231f049c20d2e7dd6bfaca4a311c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1908cbe58fbb6359bdd5169d4e5e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45b2195212958e4bac46e07ce2c5014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b328dbd352821b0f802fc0f5c116065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801874a8c5258350149cafefb50b63be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a71f69360957d98196ba884c75f6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb3743373cdffe4a694c74f2a808fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9c3ae7c9ce8c3e406c3029ee83c609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281ba2f133d7746565b96c5b629efe210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e07e75b61e8e333019d38150f281111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd239f34d6a151ac25dee52a01e68212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e119e32c17dc0d846eb3a401f919a7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e742219277ede10ce0dda5ddd6decb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb69870a8e37f9ed708a4a9ba8d536115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb67c29067ed2caca2660c5ab227bf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8cff0d035cbf3c09693c219d88c5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7badea049348d0bb82aaf89d788b2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4368a25093626389edfaf4bda7e657119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16feac6a5e387bc8e6582d79eb5a55d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa993c225392d8c7a71e759ff1144821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac3bc56987f217434dd5d28eff884e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25209ed6f2627ad315121ba9a48b736723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af140b4dd17de60a8398adbf1eec8fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fb8f31264f1b4890bd1d72f010e4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c488099005536fa9c1469c7838ef226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72e7b3411b2f6f6e7ed90906f8fa5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129c06b0e3b323b002aec2810cb317828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9034c774df4797143a882a0650111cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e98c82c88aec1816eb6c3fb5c196630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a9784d9bcf22a0f4c96b4cffe8cbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6482d5d701b941729439b02ef9d1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ce66b08a6cd08f5c214b053d737ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4efafd097aa812b577cf6541197f3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bf86aa003a00e88ae9af3c3b0efaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e2cbd1a2cd65cfdf0cd02ad616e2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c706f103918959770b36aef714d39537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e101aa2ea446d176f2b1eaa9bff2e8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a578b5c73a6774a7f0e10873f9114d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e312e536dda60a7e27ca54abe951bd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2e55e44677542ab07f150a470c43b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce378a262736bf879bed4008101c7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fc0abe9d0e3ab0c59fd845a3a514643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7c380eb7fd634da1b5d4f1ffd222244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208c695f75412b440c905ffc9a12ec045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf1d618c51bcc05cd275ffac4f34fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318cb7323cac8bc6353f821d114b12147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e45c6ff65077655029bdb499ebf8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa839c153869d60f9f1de5e778837a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f79abcca9e9692a5e6ecc6fb9caac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4638438b9ac50ba6cf969f21f48d4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc3f5cbaf24f9a132f3732449e35a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be350d5e53d8ce965a1494f32ae15d5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08dd8964d5b69bb1f229baa800171054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb11423971ed0aeaab9e2f011e17b3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7642d283b6ec6fec23a87a9eec160bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9566bbf4691dd70cebf5a7f6677110157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736555418d3aaa2cdb53be0d41113b2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c34db47598a4232aa6899d77e8060359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa5fc11ed10d1540194fe74409aa0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c30dc5543d0f0ca64499b63044f7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c359b5930d577c214f71c1131edc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8e8547b93a3a59e67e8165357f6b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf52ae51940bb9a435c218edb473f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d27ec58058a77c722d4b8f837e64b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aea1529e8318b52d4cd4552511369a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae6a06ff533552d43d39dd9b72460867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efec6bbb3ff122ddc4aceeb4d3ed3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099424e2366d9bb51c817b66e4beae869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4efc1385900e05713377ea9cb1f8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaf43a2aa7433257cb7f99c473217471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594f2ec599a7840ebb476f727e7d3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84cb13ba87a691dd0ef26b777af41773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180da399a14bb0fee0bf81ae4d62af4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b4a079098c9c893e151585b9afd7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3061df439d2cd1430d9883833ae6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1052ccf02118d3978503cacfcc8715277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9642c7ff1e95d2599b1d6d672e32d0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792d1356d8331e4fc347af22f2deadf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6304b26daf6cb0e608f5a49ab554d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a896e6f9cc8c772596f80d6680998e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb85584fdc9a950943ccedc544fa5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106d39cb263d84191367c66fba2ba6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e98448776b2837d0cb9719dc0fe2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718c610794a9134831a16f58349ffd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82468416ac6f3252328cd798e6c9a7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c98ab16281ec32e73e2a43b55fea387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb51a95d14aacbbbbe158d97c5be1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21668f04d52312fbd2ac43b6258817989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f54b551a604df93571549c37cf1d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bca3e3b2d4fb6b08976989ce1530d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe092f57357e73607eba170a0f6ace92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc25940ff203e25edb42e6a637e4b1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649194b2f3dc5a4f7eeb78143a986a3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e7ec64c7dbcb440539216c168a2ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb777bfe5641d2a4df7987b7b53f9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a11f54314525f271275c6278e06e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11127fc354e46686b4ded9b6a554598798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03ea5c2311d45669368546e9957db699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201f7b397e0110cc2771ee0bf292169100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cbe959e2f617632c1243f5fc6828d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da86fc683d3e49aac5d80d592d59cb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde226095bda07c7b195ba5b004ea5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e135a599b5ab49e92213465384bc24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ef83d065e3e3267a7b90d3a6429b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297a9f79f0caa2d1e7426e7ae1857f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944b841f0ab86c54bd11c8b6ab0f0e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93fbfd35b937f15766c2f5ad2b061d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176ff9f250b9931c918d49c8c898385109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0d3c4eb51ace30344c45301709fa2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57b98094288f6d5817631fa1ff0337111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e827e78fef6faec16f9ccb9c61935cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc051de427cb6a4487881c24a25a717c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408a2915112af4e03bcc9e5286b69c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8108cc82bf9d24af873c7106ee3ab21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4020a9327c36bfbae3a542f538f30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b0a2add28710f4a584ba4424d35ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abac97da040e111238eb63bf5dd614118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfa72567b0301f1730805afa6f8ac3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f991d2968f88b674a9a962481bfc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf849b23828427684e252ca8d27eaef9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeafa25c9234e46c1d39e68209ac9c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e53a209015a07c2b0dd7e46b452ea5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ae498f7965d799a5e856f6336c4f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d4b5979cd8d25834ef8b81ce03f5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b6910b4ec74186aab19ec7364935b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f801b90c3ee0fcaa8ab12d135c13dc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74263e579abac619f894737d3c4533128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755b98956f6e2cbd8cdde91728cf755129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f441065bb7a7881c62eb0c4875bba2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20e3141db37af9373e755627576cdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078fa00c04ab2580dd20e055ddbd2c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00760e7e5c3bc64932835cf0db66a46d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4911f055143c239be786885008ceb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364168b36f9a7c7506bc1894e121225135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3056ead427be1111f65b2813b6ffb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e76f46c23ceae9e0142a46aa18c78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f883f5a07472b169df39d16b7cc33f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6478d3cabe68bb3e6bcbfbb38505d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52647f0730a2febc491c9e9ad9295398140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d1f41a2ccecc2419f1c164187cb31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3c078fd355be332e1e397b6cc14d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9227fa68d5d5bb2cda3cdb24287c0d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4804e8678dfa192badcb933b9a132b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427ee86f33b9c1364465ebe2b110e2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f35d4418b02b267c9cbe9f8d67236e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937950ab8763b6854c9c76d4bda35a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4861592711df452ba972ac8c67b7b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298e53086d79b4fea8d03ca0834973c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e8a92a19c748266b6f02004b388f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddcb654c82e2a315834857e2167eb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9335a175688e504d56617d22fa7431152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296656f90226904b59af35190cc9baf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c693dc5c9838b40c5206a3e0121d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d6b96720cb8587515f433217c75b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7edadfed9d66d128c1cf83136fbaf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0a3857188bda86afbafc3b8ebea65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ae9681dbd3c2272ecaa211db11c0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f44ebdfc72171a4841f1194993322159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04825b82a4baae27d32545bafb4e9031160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e798de7b344091d54943bbd2449ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd9a4f15d21f3cac488915654466ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec528950542cd389868b31f63461413163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc5d69be3dd0661c39a4a5f28e05c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae3546952c007a204d441a542a5b0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802e91650e0985b78246efddabe0545166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5483e49a2c0ec2d80084e9113841c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864b211c33ec1158296fdd67f78b05d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c73daf7bca3f0296b4b89d78230b3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb313c4aff12335169561da6e64dda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab2e3e8dcf35d607a5f87b1a1cec84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ad5822c24d4dd9ecfe3445f5a5dd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bc39dc6d0c9ebc9f5f1f342060e9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4741ca2aaf77f8834072ca3cb4254f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f0ebd1970e92c3c09f4cc82b70ad2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72c9cc018de5eb03cc79c7c66dae9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a402fd82ebd49a324cfd4e9d557b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0d636ebb03e281554c30911d0373a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6747db0709432dd0f1c81113a7b5d84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628371d1319521cb8dfa9fa9c94e28b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3b609137912931771a6ae6041d480181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eb7f4c04b7977cadd0c707e4d7297182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416e4c795b406746c3ce6af9d9247c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88071d62f779574807966e924a4932184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869a034a50a8e658a20bcaaa1dec744185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86436e6cecae1ad81d0924336b5bbd20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa91a875d25352dd169e0fca95efc86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ac68d845adda8b31f733f422326ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab51f81d3f84d9b2124f6b04490af7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9137e628fee7d92805575b31876daef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2841da987200e86138b7d1141941d6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105debf37bf56e1b811e1df906f5be0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0128c6457ba5111b1def9c7f7e843a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3706bd746fb0de09eafd35bfe603f15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381c5d7aa2b75b2bfa4b13e144a3355195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dceda9c9414b56a7a75ff832ff56d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c045e494ea0daa9352ba6a3fcba699e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ed1837f71b16d0cb3049ef919a5f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8017ce1afcc8391f4d740f37d1232c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cdddc136916b0c53d0240ba65d7fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbaabf26c0ea0c93bd74c45426f0a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4912567130884c8df50ca2618987e6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98468f9bdae4f085283f6179cede0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851c4268fd46d1ab5b2ecb21186a85f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84f6b7ceaa1cc91756bf835d5adbc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614833605563636e0befb1fb1bd396d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0897aa052cc907a91e40ac00bba8716207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0245b94e47bc49175a380c9c27fc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe013ba7399791b542f20b56465de2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e334cf0de3a2b448124958d2c9a2d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d51b6b0c81995c8af550b74a38b25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfea169f2ff1a9a21f1d29230713f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e138eecaeee3a3711a05a00e964ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615dc4da9ec7c2bdbb4eea66ddd6e59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ebc8fe743c3485478a7479b1467d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af505b1b8fe5ad16f21a37a1b37889ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409ab445b24cb12608167cff2687751217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799cd7c646d5927906aea1772f36160218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c955e606a7d2409829aa41c32a2af61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e0dc327621c25c353f14e0447eb63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290d56a8cf94e2c1ea465012fe5c841221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f12f42f2ad4d3aaad00412accaef26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e8748dacaad4373f5ec5db748ffe0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f5957cf923eabd551c1ca04fd831d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691aee8cb79870756cd0875a9bc9291225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd0976086fec948ccffed6a93802f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0c7aa29ec54aba90cf70d4a35f317227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd443e48e123d023e0a08c008c4be3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028797b0c139cb79fe2c1c67f34dd388229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd74d0cfe2c44705218a92687ea083230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb35fd838f25aae8722618c6bccbdc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d6b983597ef5c83097421da60c562232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c17b2ae690db03ac917669b4395a48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249e23d88ba4d02b75681e92ba89b4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0b7a9a5e02e82ac69484589b53b0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63069b2cd3a7e8eb0556dbdd342ca8a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bafed78c0985cebf999a7329987920237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aa18b3bf587917bc9499fc35e1f83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75590ed16eef8978765284293296f8e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59fdc643c8bebdd8305cb532c3bf1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491d0cc39c8ab747a84f936fc6c6aff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3baa5a01841b95da9677d5cf477e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fcc2b08cf3f1b11c51207a2c9ab5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2acfd8c63005bb5b14ce6a9997c69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0645b49db765753aeaeb66fcf0a0b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af712cca9c957585c08185b0302a393246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae6e12624efd362b1fa82633aa8c88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f6dc5ed2605466f33b90e6774a57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f152d9bc9fd855a94d36c6ad5972ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50455529fe7f471bfb4df50fcfb686fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e162501a54be9e786a6c98cb672e4e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67761544731d4695dd507b40c06a42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f6112d1df8b0cc5b18e29b18628bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225d620bee60f4d24bdf0db76506bd2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ecfc05f7b22251b75fcb91103ab22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f810e3b5677d246b4b457209a01c969256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b5a913b5884b37e5ab6991c471dd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7277c19571713da03dd158adf0531258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6320bdd3635c226b7c35f361ee1de0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd7ad75d652db91af155af794a15ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0591df35a31ff3e1fcf694961fce8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103a85e4bec5d63aa121cdf55c478e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57d32e0caa52194178e095ac44fd7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93954931169e4eb61d7e2436c851041264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839b61b28dde905cd3af401d95e13dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa85c9f1f6f2e2433d7f7bb878a5b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2dd3fd89a5d58019f5e2ee369f080267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be267083643ca1c0b25eb86a218554b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56901c1beb2cc59543180c1df552c005269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac684356049851698a54ce576fec1806270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bb65a1381451b8874df5ce51fc640271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03701a440a5cdd018c2cd5e2e7c932272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d3c593653819e4d4fb6c538dd0c75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e02707f65ed9e8d127451f3317462b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5f68dad2b4785b3904fcdc57455a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60121043e13d1cf228338e42272438276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8012d8779ac954d7963fe03f6f168277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de08d6a322da42ae5628724e2a6f43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378defe97cf9fb2ccc31a82e683014f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ffbf09c041a8ae395e3e5c73d109f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c23a35ec735a4c2d9163ab99bac17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fae3daeab98c50f6b466e5e76c0329282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8e3bbdd45239fbc8914029b14e828283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce53a718223123504a4b8eccf4c737c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ecf8d5a57059920b7051a603588d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5065123eadeab193b9c0d1488e48541286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10480cadf5239158647ddef6830f9b90287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576929a9d1d76a37e3fc5825c722e55c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937d477d8f1d0d81b74afa0bce529d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a69994aebfc85fe6c8f068619d3c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cd487e25b1481c18132fe26854316291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e100027f2e7042714749bc417161b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe9cf3b7b73d192107e8d5f00fb78c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81789f7828934b0ddcc264aa3ec113b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61faaf8d2a3924db0180106ee435079295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876880172b8f97ed695532bf1663f38d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94fd7da7a6224ef23c313486df787d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad86634519af63acdd0455087faffb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86c742b3fa5810de4f5e619c935aa0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff0d0902aadd1cfcb190998de6b78a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530b252f287ff33da6b99519eb2a51e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215554a1a41226913f69a8d1ccc5a4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c36fbeb35810a42d067ceb2ae42c45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7927901a65a822020e50e85fe89b5cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e5160c1df4be905fda57c574b6aa9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52ec740fe396047fb8b341494529e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc584e48c7fd46153b2266649bb7c51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b66ab7ae36c7546f586f077e731cd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fe13054d180470d50e7cfb2bf07d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c1762172118ebe5203ddf74664f99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aad3aca714b101cf8263105c69667e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9109606be175ac9a1a9cfdbca7cd958312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090d40c8ed5482f447edaea6c91f33a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa89a4a6dc8c4ebac04539a0b3d76d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261d402da1d0ce923a7302931bb2c0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bff7576611cc960406a027d1e0c7d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d9e982c2e68cdc7bb169900d90719317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b4176ededa0af909d83ac8174536b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a1b98eb0c70619fdb2b62fa3300de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05569d596a1b78539cd69f27a94cab9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf88c65729ee9ada5f1f6aee3725533321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6da1b041a121e7d1dc68e1047b3f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982af59d5aa1a597e2efa3349b1f135a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2446d2c86018e1664bf590333a4b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed5e13b35c0f2dc3d42d9642ec92f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d897ad8fa2568f684e6157e98cf383326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d2bdc8b86de989b0b0fc878ec6c37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aa5674a170a48a68b7cad4f07899e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555eb79d1dabd113dc0adcf9348e8ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64f01aacedb74e24991fa05fef4abb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129981f78c9182bf9cab4d19f9868af8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff653045d61be46f6886270f540a3066332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8696ac76cc3ad7174864873385ed83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0b81a4dc9bb0d9fc705eb4359afde334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941fa74a1c467b6f41ea715d79a41a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43be6e5cd56c4a3587337388a515504336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4eb7b28cd826c2299c813b26352fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7684ba2b778574a2e4e90c29b3f327f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a598f4eb0bf22db8742a4a10d7590339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26911a2822b16bb12fd2ac98264ca9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e2b9bae33285ebd4800f75421eb62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41da35bf3aa3bf9f033ecf6bce85e6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963a34cb88dad77271c51c1e0387a79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd8351b7736f0f59fe2d5327216d04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bab28d15ee899862100a6997d12e44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f08ebf46de83c581dbce6ada9708b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dadd1733ffe68a91a6ad93b640c9e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b015cfdb7d4d60d7a7bdcd78c25e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5df49316fe47198edecf66eeda53e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ded9bd59b4c4933edc8892020e516350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fd37257d7e79981b7cd0ce7e7df3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a989f31463555194cb865022f7782352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206dfbd0901ec2380dcb7530ce2e949353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186baed36b3cfaa9dd6c6b5879d8b11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1ec0027213a253d1243b6eb5aa9d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a7c1fd10a18c5ac5b92447b0dd5df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab6ed2ace797454f857f9d3497ef8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc142afa5092c2ba7d8ef316fc063a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c7399680807d58a21ae7ee7bb6ee4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4a291e1d64f972e58aac625b7befb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73121abe7c8815fed1c0380d76817f1c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa26d32364597a409b964a84759ad55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b98a277a90e91dc8d1dfe4170f343363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ca80929b26bcbf54138a245b011e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedd9b79a6c9bd6d3541dec4a055d3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b38f02fbbabef7481008038fc28e62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf47d65dfc01d917577b5b5553ea580367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943d13c41349ae0a666311cddafb818368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ab9395b6d1b51af92ddd71bbaa5d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d648cad11e481d7974ff15c96eba8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6876691a1a154fb8f0c40b06313b2b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799a896ebf7875b56b14b7186bec1f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc281108154585e6c8a13fb1687dd7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319a9f21fffe60c199bc87536e30e38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbcb8a3c72bf08ba2d033b8c705217375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a75d6b9b8de82a4381710e3798859376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbe06a959bb9e2f5360f792bd52934377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93e0f9e734da1814a1e3ba6e6288d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa87f37d612098f111a61c48898f94b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421bebaecbbb4208893829c81e1225b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f49b4f17466d814f6414e3ebc2b95c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fad6b5ee5df0998221fc6dbf7fa4e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894bab8ffcf25715a3581daf5fe5bd3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1cd07c41ceaf528f402ce8bbbe961384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f5856c26ff78d4cce19aa52bf5d03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff561fc65242d88038d2dd0f4aff65f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26af1f0366fe4a0cb6636d37ad326a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31b0a18b2b24d450991bd54d93a209388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f480e3b0a4ebc31616351f650b523389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de769e77d50f38c6da71ccec413dedde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46215fbbd7c770f2de4c6901168695391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329e41c6a2729e356abb1368fb5eb46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83de99e892b3e4411cf8eb0f40ecd60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb9a92a2a2506f7bff631cd43cadab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9b3f19a9f7afb2a87d0b82b069f72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589acea555ed968b5c6b01c74861a25f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f17a829d446e75cb2760fd836fc240397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe573dcf84663c46580d7252a2aa19398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0aca3ffe7ea623c545d0a789ef6cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d96d054a426bb5a161754d9164e0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f21d257b77466968e9d93678c3922401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc66db11090105231ffc1329880885402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05404c64dec541d0b69ce0d15c9a8b73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef344208f1a515e1c4bce44ea2908a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae6155180ac6fe830748f4e18a937c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ead9b8a20fe8b0a213d13ef6b9e7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de4344ca1b3205c5c25d19fcf74c2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16609e6539f67eb585bc606d98dd75ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe0f40b8957e89c2b711d087ea8b95409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0fda0052273e2de818deb04ba8102410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411258553941c7c8ec718db841d587f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba67b6d568e7ae2d2e7c3b29adacec7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ada52a233f945860738be08c65cfb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f0ead826f4c706d97734a1c4b2e2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990a8d4fd19d789a92ec68dc018e9b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01a4fe187d4f99d90c5aab3084ee5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4088b2682bab616201bf5a03288ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6184877ce75edbf9894b8b38bf5daa5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca690b4f394c7c5f6ee1b7ebc795ad5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e66106ffb0a1662108818229df15ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92770ce41c3e52a90463a50d9544bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af151e0cefa32e8d8fa9f8938aa407422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b562f110c4ba4d143b7b4dafe4a844d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b822a517a86e2374a08c993c7719df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872447f2fe4b9a655dbfd264107f9f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0338d8f88f7311b5a28061863ba95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a30d08d83274383ca661bb1ecfb9f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4863f72462b8e4db12e4b26870fd64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21717108d25040c2c108a7f77197d07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65476f71d941fbf4f187fcb38a6558bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fda1914a781121293bc8f80976d6ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8318d07ad2b61c0b4d8d9967dcf2898432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29aba78a3599212fb8f4df4c0461ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022faa6e7ac18ed15fcadf083ea74db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5b4fbea2027b88359332081476815435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38ab24723e854a8dc2be833af41d8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a1e8191bd0f0cdbe99dab0f718a86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb833c477d9ae920456579f6203409a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a597a1f2ef3929bf8fb1e4061754f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f40c0dfccf7e2486f20462d9b4bda440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb15c3bee3b0fe037fdc744ff2618e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4401e735ed1eaa07cbba69be0b318c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f34fbc8482137d03ddd1447306e1a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda19d6bb5efd6454c57712efe0eaad4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b776f7956039c1a7161d80da85a84c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992cfd70ba846d75470cf01c4ab4cd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ba18ef940c5c6bc1fd64c484f5c31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa42272cc392314bb46564be5abb5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93fb0ea363fe006cdfd47a0c4799ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88e8c465d0402bea173f305008c0d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747fdfec603a16100b8d1456698fd0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d389016ab5c4e8761ee36189122d47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b12e247930780955bef86688c737fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe674ab9f1adfed01852f645d62befc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045ec2a4ccb0f689211950ed5f897ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ae4763e6c9fa0db4ab7517fc4022a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae9ada253ca0d5f9caf0eec88ea024457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142660cde02e87338c2a1f7ab1965067458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a8fcf58e2006bbda350a5b011004a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ba6da940a2eecdb1c74495fe725f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa00fb8ec26a1a08ce3ef4b9ddbf3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2d2c5cc50fb87086dba86cce6be4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fbe4b29af687f49708d5bbe7d7df5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d18017d92e880d48faaec62d6bf42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d9e3325983b114826701ba5395aa6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156b693598486061254a5b6c27fea4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6507fba7d1d74769d123799c82ba0b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba617d1a4c27b7b79b22608bfd2a1bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a25b8c98a549df6e5ed20a174cb0a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557989317ea3deff2af8c7c6304c2b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20538b160112437e58ad76397f3cae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1ac7f38d685e00a5b365f3e30c47f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90ee98aa475cd0db543f36e2dada19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4e8ded144c997f8cc8cf2a764d227474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98228b93a378364837f2e9828ff68545475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422bfccebe9785534f7d94babc8d9e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaa07634551dd04b43b049dc25bf03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08387d8d310d1976041ac858a90df3d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8fb569bfb23d9a6841c6b4dc7a083479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a67176d8f6684fac6194dea59173fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8c98a1ab167a8dc04384433e47c6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df161e0e893a4579e030c66d7ac2935482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ba26b5e729fd9e5b95310d577fe7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7132780d43fc075956accd29ab51d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aecd3b27cd1c8dfd30b934f10c0e5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4b77d23c2fb2d540896217ce13737486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4ec6b0569776a93add7db9b0c49e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00da53eed586107fbe6fe6eb47d532488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec211d550fd7b9cdc1f1993b9c7b33c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e254d04457ae8a6172915a38f3a68b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097282beacb559d8d8a33aae429fbdc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045639f5880aa405c14d465d6ee9b0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae745edafda484d27cf99e2e7b0221c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d847b5e7c18ebc3b27a8391b3d3acd5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26751725cf9c9e55bf89917d515c8b2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceed464658b23e1be7b892479ebce07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcae97dc2ffc1f36dc45df82d7acad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da6d845be56ae0ff7838e8eed7f567498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4b096e4db65f19b177ed816e89ee3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0206c3e4e3fc73da5b387dfecee4644500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2595a8ca5a5029242c408fb883221501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3c61d65f5ba293e8f7e9e52edc911502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177308004a06e429bbcaf74f576f7d3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5f77a996e34518f6132de01e86ee1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8259f2653d45d29bc675ab11db812505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568be393d3c0ded4413de3dcbd91f78e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc45ae3449aefb8bf7dcf236d6357d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71702f6449050b7269c838a85bee98f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bf03fd5e468e9978e7cf6717868d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e84924c5f168c43481d3aff9a9b5e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228c4a34024f45fcc170ecabbe302c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053fccf79d62d5701b8c02dd1df0875512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342e846c594616fccfcef9425d1ed95513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed942f107fdb10a750b6e30ffb61287514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d439340e738a66fde649d6e368f900515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e69c99f6bd52ba07317ac0f814b17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8da8d3a635c3624242b903121bb8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdbfbf5856a3b742b4d40cd74a1a86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058407573a866b26dd5c5f3f11b8139519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d45b1fad6c80d81999acf84061029520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32cf66ef9e3bfbaea3af27362c96db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28030da2ec2f0ba3ea9cc69915c37d19522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00179f99d3a7339d8a832c0d01db996a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d222e8f8d685845e950a807c4aed787524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b1918af6a61315f375e6704e46bdb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beafed2024a02c1bd9b1bd618cc049526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be13c01010eef74bccbf77e689bb4bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921b27b8932ac8d89bbb3768063af8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1db0699e44e44ef9f91069f52c10b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae238d93c9efa20b3d1ffe310494b0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f9bd3cbecea0a8fac8e11c02c1822531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a3eaad9060770ae693e52f4e9e225532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29dfcf4f41c9f9c01069b216a586dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dbed83c99a9b85f24f2741846a2d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabd7e0f1505933eb8b4083726a066f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafeec1d9bac03b67d098694e4f65fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa413febac7bf6aa1c3590ea76297f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597db094897ffd8679a75ea0650fe1d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349761a1f9f7916a889926359d1791da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc9867666fbbc33140d8aff36c0b2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dd55c6e2a388cb8138aa45d64b3f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3f348ee4ba6620bff2e243a0de979542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f825a43d78b24a1ff4bd52baab71e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d1b10eb91afe0bdeb64600a3a1c17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c7414911c416dc488fa9721047e07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7800196d85bf9c8546bff84f39c118546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de81716629539e2a5409b2266899bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990be1f3acde6ec5546a45a7e753a1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c488752150851eeddf7ca6f60138fb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ba2e3f6990c2f6c66fb36124aefea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ec90ebc914c3d6a301a0ffc69e155551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3651108eff74beae9ff680f9ea1b873552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23792673bcc36fcf19e742f66a28f8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6b354ba9b3aba17d1aac1b6bd0c04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cd0b7c94e8d39ee49974249de509c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca417c1994c61853ade045c648b9a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b61d8b64dd946525b5624a6c0d6c1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06d34181aa82597cddd823d0f541e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ef21e1634189d91c72f506df92add559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43d9381ac2af9b6321395c6eccc349560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0f93e49b84d6375c039d573e03478561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676b101f3ccef52cf26a4c54e017ec6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a40be34f6989efb8c9d53f6695985b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4895c04642c33da77de7781d778c1c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07a109b18082c1def8e1f61e26a0fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aaf287e5b4f0217dde073f37af60a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c284b6d1fce49a2857a2f2d54f84f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124b46aa24a94f4a59a50d24f40bb07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d69f48df4dc3ac658b06016eef377569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504337435a5be0a6eb5a3f735bf024a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b1dea79d40be0bf72b4eb266bab00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f1a37162fb6f25939fad43a3f0fd5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23f8ac847c1060d4111ae7ff84fb47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07820e49f6b3427ad1202afa16ca1d6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49165e95f07b7719f30c567a70c0a58c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d64d0547ef7253fe6f7c620dc51f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355210426401a2b806f945fe2608b4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e233ad410947e34ede8a3b36612908d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692bbe3304058d5d63e8cd6ffe84a01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88100e8cd18cac50eba8f180cafed28e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf48c0cba6aabd1c10edfa91b53616a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86f99408817290fb75eac3179ef550582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d57884fef68bc8b7d8127c4c2e0b60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc7e032cd537a9b84264e5c46d9548584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632d658e5322d43c5d75a1449b25128585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04169ee8a217ebe0963b666b1a23fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258916ce349975625fa062cd7e355ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ba9a43c1a73da81303c928076d356588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285b0c0fd7797ed769c68b15578e71f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a9ec324f45b998bc14cd492e4399a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50c2cd896feafc2b778ec79344895f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba70da72ff7fbcd2f555a5fe0da0c41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26410c531eb4468b55df55a2db12d6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e29b6dc141ab6f1d38f3996a10df0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a637e656223951deff9cbccd0714e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e428a9c17520399f6504c626aed6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ead855e6dfd294311365caabe91faa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515d707780ede85867e7f1752d8acf6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8232a112ce11ce20afd3e9b51b8d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20453ec3c280ec5397661e38b83a36c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9a3627c83b647c6182cf20586f258601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20473ba13136485b8f107f57fd39385a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840ec1bfacac09c08c0fb78bfd6a3ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaeff3e5ae52ba5b88924dcfc25f32e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d663c7009ab6f1d922b1655f01573605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c56899e92e4ef84488ab3496a57af5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcdd75e615a893a558599392879479607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10385e0eb3c016afda14d58bdb27da9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c073fb64c62e5ade64c21711738cc1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136c4cb0e81d127925ad0bdf9976db9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13d343a00f9e34800c94b63c91bc8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1a72f357c5e59cd6663b3e5d52b8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7263da2aead186a59313304bdc0a16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef6dab4beda39e2e381d3b2464f053614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49624c559531475443f53ebb6ee5e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b038ff6a8db78dfa88f6b16ad7afabe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e45614268a69610d23674640566b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcab2d81cc17d3e38cab9a6fe528d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261b9de9a6611f9f8e3def8c54c7914619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f478a42bb191fd2ff736c39cfd9e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddbd98c60f71c80cc64c19ff3649f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8318b08e5c75208cab5fb21d1a75658622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fdd0514c41549cebff7cddc15d90f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fee1609a18e0727a1fe739cf8f3c3d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822766d18f16994ab87e0d35f1b0a1c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65215aac7f38854d4f40815f8982e1da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48d21931adc4db2489d859d90bfc45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a5fb14d3bfea258a03c7659d5c3e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610731301c2e3bc624120fea67693c00629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ef885edf2176fe7c65c18376e171f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5df327144db71155ea000b79bfdaf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7982091a104e2da30756b2279f44ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d47590890c6db67db694b7973e73e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb798f0104a0e063314a320cfc4c4e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52773aa78adce368058b91acc260a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaa94fff5ac03d1b4deda7c6b0b728636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad552f627eddaac012ec711a325afb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ec8b1c190783a014de1686eed5869638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1fd80d3dbeae44be79b6275e961ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0615b203cc2818aa841a65ad18e9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593fd4fd50fd6207930d38530c94e0a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61d470d0f41973e8d2b1bf552da058642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da698eb9c50fbfad602247a90e43a74b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9776cd4753dcef4837209041c71e2d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8d78cf9908ae9d7f026a9f9c361d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26060fbf9ce963d0a237109b86df6d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727c64cd26e28444da818d4a09fdfb3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eb3c5b887b340bf73c5e179425374648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ed84f9ae386a22ec2a41410cb43ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41698910724e10b5c6ce7a375667a611650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3efbccd341042f83721d131dec4ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4769bf0719bfd1b953af146822b69b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f907f70b33dfc0f4e0153a853da3fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfef73758ff1653968f2fa4015e3348654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900eff8612237ff1688c6e014808957655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a7366d1d03f800b763ccfe09a0aea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5501ac78b92162366cdb2f62797a4ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594a073d1cea4d5eaea486587bdba4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe6f0a907452d46bb2ae99afa88905659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8df64f4685f277cf51af8203be984660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52bebc8dc0e1abe2aff22427b9047c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bc0ed7de5893a497cd332d69f5c3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0dca78cef63971ba82d5484199a9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36944cb91f1e89600fa21f4dcb993a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161475ca442aa929a57e88891fc7326665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09188638613612399a63b8899136dab3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e03ee649656757899ad939025b08e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1086123a0d2be002a961b9d5ba3184f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb57ddbb4f9320310d186ebddd769e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2b6e8b858c94d0dfafb40b38b9dea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcec91dc36f75d32074fa6a3b4096a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc6b660eab99622ec8383cd65cf58e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05f9c8e90a06de3baade17f1c6c3de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bf45ff7f486984274da2a8b6620ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e1e144f6f51606476c30ebfd7e636675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05858ab72d04451932171ef8447285b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75104a953d21bb09951801da1bfd6539677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a52aa5b863b7f5436aa105fa07264678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b3c90bc9a06cda115306d02766fe0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eec8bb828b1e36d47954ce911f61e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450c2699daa00b82b3dedddb6d97cb8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3a638615d1dd9b92829c01f71e34e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7295c37807816722a2b18f158e043683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd214ccdb79d1cf83e6e9554a5709077684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69a943bad2f7ff152ef380b96a3028685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02684fbace4e2e00f5b70497fc5333686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb416d3cd9a85fcc4ee55b2d378364d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e12831f67b913b7c2fbab358b19fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c1efa9651f0d99d0280d690feba6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd32c642d5f36e006497f6f00a7a7b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc0c0e100832d88c4a8737979d89ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2039f7f653eb8abbfd25d0648b721692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370ed98de9fea513061e38df901689c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cf48a3be5af3ff2a12ff484749ed1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d206c7143ea09271a38a364c79f325695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4746fb1a7fe13e93ff9838fdedde46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615f5af0726d44aeba4b5178a86e9c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce4be4e201e2bef6bac401d07aa955698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b886c35826af59de00e8b99f5c17b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86d66d88fbc3badaf71fbf6a0615b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52a0d0294d4ea306c93cf455c3cfd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9bb350c3365df171fcc33044761b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cb657f198be41ab7b345a8a2887b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb30c00e23700430fbfed95c227120a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f7d7803676f764cb2afb089fa046a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f6a562965b3587acd45d5efa3a2c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0bdf53f977d37d6b84ebe84f5471c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf4b1a15d89f4c49abfbaac4b4d2f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d179f0f987287aace093ad09606be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76ade6cb5a3518d32b10a48498697a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ba91b78cbafc570668d523e7d604f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3436a8a03c154eacb25ca93b5d5690f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75730e57f5fb11a76696ed86a777a68b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec17d3bad9679d5ff943f701706df1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b26537181b06f6e97fb353e350877c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebada40b2c53da27bed1a662bb7d5c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83331837f62b0a20998194dd8390cfce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4675a9906eaa8f933835409e8e007718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d22e4d93cb5fad8be5aa6a2d2b28ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad9d45f49ab2874a97a1b79740ceea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e885e0622d32859aa661f445021e0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19311bf57e9cefe81078635a0e729405722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ea64ea212a2d9c74fbbf38c08dddc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3321ac69bf0c71ac854476ffaaf78d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d61ba005232ce681aa613ea1713e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c77ca5f5b015deccc6810cada3271726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e1ff54128ba68b5847a64ce4407dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81966f15cbdd6be8ca16b625d3057eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940385e54c70dc9633bb1d56558bec5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c07827f4900d2b3b2a72e3375dc475730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122477471546d2824f30d220ef7dfd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd510d9dbba97640945be1d10c2e8976732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70a01fc9f725c2453fc3c6948c33da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ad7ede6f52a7aadbcd5c81e1add6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ed2e7163d56b50eb79ae3fa52a9f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60837d1585b5c25a1184feb3c0cd0864736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e415e9b17d52513f485fcf56100d4c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18cfc8b2c5409489bc7f5b33487e35738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832956021ee29dc62f1dbfb8d4c2016739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983c0fb7846f90b75f0cb42a73c93b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb24b22efc06dd841ee03282188fe5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934b3fdcf8cfd2aed4632f2fa2d5a66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fa8584afa3b28a366198b0651927a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23742bcdb07381facd98973225ff0d22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720384c24136e5595c0533bfd5b5dcfe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f413aa626abe4bf12aafcf757c07bd6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac312debede848e4f252cfa1b214154747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0bb415ccb3d9e1895eacca92ead29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292738d6eca8c8a99f360699c8a5e77d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7b515144b561dfc63e50a12ab404b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72902563d20a8aee961d44da311ff9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24019879ef93d24cb646193bce39d1b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d3cc18b39149528f6c186b39d2f5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3c7e3db7e15aec79882ac834583f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db945f0e143f698145322ae4deed9776755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ad917280875996b65c611032d5207756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36779e6b2a4cec40be07dbffe5c8004757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fb4acd05fd7c277c29ff33aa7108b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772cbbfc51abad3999351c80b68940d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b588dd9df922c7ef1354d96a2c8924760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d501da545ece6d9ac68ed4a434287761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fa4fe9aa22b1daafb92109834aaec762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92354a11de79d5cb2ae7820b8844a4b6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6af2cd110a2a7e905df3d9d93e6948764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2ba67f730c231028c821cad115543765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57ce4519f1f0bf1a08afdc2f073b6a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a146e5306dfc34d891600db24528d8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f0ef1f44309b6e8c5ff10f31f5c4d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc878c636a9697deaad9d8b68aae5b8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6261e94318deca081fd68ae5717962770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc537e9fabec3741bbca912aeccdc06771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143553784899cef9d29fac2652f44e9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cb9c1cc576132af4a6f2c42cefd98773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd3d4a7081f0004dea2cc70e0b3645774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab398d3975190d6422a43f66c894077e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b8a906e55e06b4449cf1687f3b16f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b9d9cba0022270a103fd6063e1c08777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f67c985a6794d90af7075b4ef87f5f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea019bbad2b45c95b27d82121b0775779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da0bec82ae9a3a093514ef58b2fe85780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0fdcdbd8f457c8812ea0f16a3dd88781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3722f8ffebe9a4ed6a8330b61cc3113782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c284ec79c583681f86707478b008fc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8e5d42b36ad90ebd04ad064a1e70f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bf8b34ec0d8ad076ba5569f3020e5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081c6bddc57f46caf69a370fecedf70786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df485a9475a068da0943689003817a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683bf79eaa3922eca5ce0c924cae32c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22b002d37a6b07ae65124c4e21e5ef789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e89d2b978087db0ad75c6570b1fc5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcccae0c2a929a2015f116ff65d09f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980fa5a61b9ccc656bf7111bde9ab27792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0c62f5fae0833ab4b0be4adedf364793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0abf126583fe4b74ea01a7a2052f8e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850e85dee57d653438f2a54b99421de795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf296f6da8cba99018ed94a3832a7feb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e62633b30ad65d4034e34a19c7fd7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f326bd97eabc7e0fac494d2fd67502c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb77db4fa31a323370c179a99b8f42799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd026d4830458d8394e377e553746fdc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7343ce13d202fd35c69f82ea2f644e5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8405dcef828284a88ec6ac3c49eef6e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389baaa469524df3c358fa321d9b3ab0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47646107b62f1fbea6b66f21bd34e36804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415ccedf996207cf47dc58f92111264805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f29e1a425dab32eb0f8d4fabc6b5b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d97e298c9a31b31674c985530c011c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48320d5bd587bfa7ea48317b16905cff808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e0013519fc7020778f783c5f94bb5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92490a7e9d39c69267c0244205c599d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803ca3bf20d1f017ddf8a8ed525ca4f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dca20e01674ee5ed8b6f32987e36c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b67c65e99ff2209c437d272f55a687813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1aa7dc8fb28477a23aadee5bd43fb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01776e75c1099fe550ccfc179136dbdb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4fe4786f030e375349b333a86b1c8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446da47375aca0fef5d9d205995595f9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e75228fac0c7c3192c2b11092b706818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb15c95a643b104b948b8c8f84a5df9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d70da38b7db0b035a2c2e7df493978820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff981651fd978680190a93b1bd1b64821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10391d587dc451cdc3cacfb89eb90ff822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a19254a20d5611eb0bb2f4c6e763fb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5cf5c85909c7df5b54bc6a38141e5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454e32aa7dab2bf0770a20a3aac2e52825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ed4526f8731c425631824aa088d0b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77889d180406bceafedb32fe41a176a5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c299bd908ec888eaf140c14e29b0ca2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596314f9724f0dbf7c04f92478f8252829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af724e1dbd5b8cee4a7e1ee2d26711830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fc0c93159e9b3b35e33b45ea1ee4d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491c4ec16b166e85b93539862c0d4f7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f703efcd9bd1e2ae89f094d2df030833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88088b479c56a40b4f31ce9fbdb3ea834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644662a6198d12ad695ab298c1e6c53835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764a0e32e226a4ffa032e438e2468ed836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34838872c600e548ef40416d7c22d5c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609178206231f52ea782d7a1c55d4e08838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72628019b9adf3bf6d53f25046d99775839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e770f9fb8573124ae9f1f028e18753840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecd389a5cc44da01375db2283e1f59841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4989635b832c1aaf285115d9a2d9e58842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110080929d5e5d2789bb7422b886105d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112450943cdc300e6eecfc577428971844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cd6f99a6ee28fed1e3aeff9752f71845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db309a4359fcdb31aa23d8a64fb5d93e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51186560cfc185b5491e671b94f7aa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccbc216debbb0f5792f1bbadf5bb6f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74418cf6c7a0e05b57200a062aa7d36849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705e77e9b74b2c7143b6ec8bb4aa493850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ad2c2c99595a48e933255a2d50061851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107fc25346eb475a653bfde26153440852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89746dd9038e008a11d79219fe546a87853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0703c40e70371efb6c1fc01b907cb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2b5f6b5396343b9d0f92d96b79e93855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcd7333ce9e9ca5f5d6f78ed55dcd4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884001a50739f1bb5009e64eda4b33d7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330fb77829d159f665d3b3f6ce06559858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baade8eebba7a2c018b8417763eecc25859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc5515915e6a468b22c8b1d11ec82a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf37023dc3db4d0a0e91715f199e953861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be917103a531369502d611d7586f0d0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51310483a4b239aabe0394a26c7a128c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b128e2f986be2eb574f5bcadbe0aeb7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a823a63dc803569fb28141f9dd4e2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda69578de3db52d79a7f65d74ef80a3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159717cd1500eb824cfe0dcfbe2bdb7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f101064990e9ff183318276648be5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc13e7c1a56625f16e185732445b4e2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ae977620fad1fd234a029b1b0640c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09675577c8c50c724be154f4964c41871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf22f80ead6800809a1f5ec950f859872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412469cc04227c32fa38025212e4c3a3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb83d4ae9c3417726749c89c9562ea4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafcc9244bbbd82de0f857f19fae1fa875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dab2fdb03e732e4b9dd114f214a771876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5c72ab6d6c89d284c6a45ab84cf81877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bc70444f9cd127ddffb1f2ac28db5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96563c928814cc0cd21fe648fa8fc3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf35bb59de04bfb2a054da40bb5f8e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ef687c2ce9e4977f4c2ba34346f2b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975b6d52239963b4ee6ed831778d414882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315b42f74a237e78eef3e6f7f93609c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a03d884f6937f79dd27d24db8dea87884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2101585ca66daed9e9a247313dac6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942442a52b1385423e639399e4ba6905886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943f3f6899b5841a488e133d372adbb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55910469d266a70c391075cd0c5b7f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717916ed325268f1d58350dcc588e9d9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aba2e40957b55740e2cbee124d89b2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee951ddbfd2fd7635a6109424eec7d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7a617e010a34e35a51dd3e3a216ff892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60fd6c0c3f76d5b44988dcd3d4a64a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b3d2235f4192743cca20a0c3bb962894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28cf1b8688433c7a4dcccc3c9841d6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94281ece1634dba6ed2ddf319d35cd3b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591abc4b1e3e2dc92acaddee5b89479897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f49f9d8c23d215c7a0b58e8bed8e0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8935264497673600b86398df841bfe899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41e68fe6deb8ed55475f186db17b63900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10134320e83ebce779da7b3947fbe799901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318541e8fa3c57ffa54ea92082614f08902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebec1e998f2bf074bde12cf9698bbb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ce6a42f275461df8ce37bc7ff1757904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348b7b198bf30f0c3462ff5c94aab89905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03a94e78c50a67d5d43cea688a17a7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e3b63ed13225eb68441476ecb1d49907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2b82e668941f5a5f305d52a86a0e3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fa3d87f7408ad52775555ec28de68909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108a0f9c6c1233963f6a3f9192e4b76910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adc55ecb5665e6b2bc350b4702e5bc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23364d411a12a5c6bfa0fd83290074a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c150cf902de41c147ad65e792324b2a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14e581ebdc3a5375d8f04b52f47906914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81361c3cbcefba1998508d94d31217c0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24993b8aa3bd69dbddbb4a7aee866912916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee1d73716ced943ac2c59222d92f6d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e76cb20616c1d632a01feded17fe15918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48649a867fc1dd147d2c6389261a2d7c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a12d97467e485d8cd811d77aafadb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e4eca41e85b949573acf545c553e2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276ce3809476355522bc1095c4dac57922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627400fde2dfe3e92069258ad9316d8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b0d48d47e59715355fbfda7b7455d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d133a514a24b991173d5a7169d2b54925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebb3f2841fe4ff3e1eca3231e8f229926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596da21de63ee4254127c3f70e8ffe2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51804dd83800922ac56b0f277907aa88928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dde23f1b1393bd45383ab4a5025c96929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a546185dd8335aea068b80c6078b5e1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f53c490c0abc8dd04f51f602d390ca931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded3eb5e77079c6782618b7cb9de0df932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e64acf71cf7c3f2cbc985d17867723933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e2d896e0e1d21f6a815acd6877baf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07b51b57d1c79258198b510a4cb1e5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3a69815c936095dfcba74a81e2781936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3cd776777ed1ba6e9cd9c8fa153ed937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c065fbe537242f4af62a44866cad9d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a1f9d7d9d38624f2709d2ca368660939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cb4e8636029ff586b5c43a5ada316940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcd37b5a81c93f5948e273d172d351941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f8b2398b0b6644d8d4fa32f1b4719942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed13ef547de6b1ce797c83958a244b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56140c3061c326c94e2572ccc9b9afbc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a3c96a78401a9ae85cb5f2522b7c3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eada6336653a7dcd755e2043c036d1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e415073380d7cd3cac3465680c124d2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fe0d70a7384b7acc21fcd98e1942d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a91a9ee7135e153aeacfabd7d097949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099069dec106fb71544492a59b5b886950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be686162ac3f46d3c46530d9fb99672951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53864328442d97699fe2237815c73313952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4643bc36c12900348f406679f2e28953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f0a91efd0fa8732cc53818e2b8abf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a060191cbe464ffda14835d9f6ae0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fb1ec22273f7e3d99823a3e6cb516956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67badc98a1b0152f573cf1384ca245ca957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51691579b34fa0e9c13fbc6284fcd4c9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34014be5dbc259c86ee5bdf4a7eb0000959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b966b913e63cfb90acaf4dc23077d0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43793aca522f6b4816bc9429c72bcd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592d06b1ce7d90e5fd64af312364db3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85330a3b45b0272e789ecc0956acc71963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7876b05466f8864f1e562ba2bb74b1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cf5b4382d46e082520c7c80656b10965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc7fe2293058e062299a476eccd821966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abdea97abd5efda6d6a689cf6da858967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72f9ff8a5adeee5ce24563cf55620a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec34cae16cc100f32069174bdef1894969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c88d2eb5f018b08d9cd8015e1d29fe970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a76d4d7062610bb2d06448218e3088971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9491195d66aa79bb39c4c9f90c26c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1247eef8f40f4a7de1f86040114471d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d4b26f2d1ea5eff4a4e4498c3cb53974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94efcad8b7e06739198f5069560d581975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7929ad37140e9db71f30e5635cd7d0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b25089717b386de9d7c9faf7f96c0c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59bda9c074224f6cbbd8eb671a7ad5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0eda72a0674af2f6df7dd2067680a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e3781847a1bbe3132be7f374eb020980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c70c609c9b77e127817904619cd01981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67dc85220e95a98ddf2e98c45e68cf982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009450297271e4c6c12667a7486c4e6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba696c99087224639064de2268c660b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6096bdc68c9d42027286e1789444549985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048f87ef1f00c436a57bcd061f1a6f1986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af728688f20020593ff735536181539987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dae414fed899f9e650173d22a86dee988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d41ddf7ca1837ceb2e0d577902116e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfbd20991bedc70c2cc5d5b59fcba3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34cd5062452ca50def930e9588e8d7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f51b3430e7182ff47f6b40a128b44992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e223d8d4fa0d54d9f0673dfbe8baa4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa730d2a844ca6498195f6a48e88c49994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa766c3e444cc0ea7ffb34f445b6a7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a121522c40c262bc2adaa637dcb099996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf8eb802ea1962d695bae00fad5e00997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d5416ffa777a2eb1ec692c2b007dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58893cba4cfd78dd95184af03c128a612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebb6cdc06adfcb587a862c95ecf2f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30ce04515d6f46393471a45cc48d584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5f6cd69262ffea67dc406c35e22a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d9d73d1883e0e63934852d88dd2bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b1193ca36105317fd23659e3e63ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6995b11144a615b7aa2a39503695fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9200416aa2f12244115c507812f9b789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbd73a702e7b21a4d84fc267a796bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a44e397d4096a7209b5929e3ad60c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286b6693d750f71ada869d70fbfd87112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820742c86608a560dfa95d0a6f4c3f3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf9edff5f7a12c4027101f9f8b619014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ecf3bc07e70711bfbdec11ca44d7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88caec86d367deffc1351564be4b0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb723655a424833dd931741168f447e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e19c10195229121c458b5aaca4ec418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231e9c45c9931dac75804b976198c8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5f094b8dbae3107ade92c1e2f189220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc238ba769d0e657fe1942f1378a6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4723c5a8fa3901c329570b4ae3642f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abe6d777415b6b677ee511a51baaf923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9648695ff59a4f54e9f5fca3db38fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0c32b117fb1d3852ab7e9c408e90125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97af50c093b0acf4770faa7e824962c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1da40e242ee2d46c4c6e3f7453131a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78809f32d0ca6c22933e21bfda70f8e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7dc2918d64c9207d1ed8168881ad429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f71a0de70747928c014256a3ac70e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833694dcecfcb823ddcf1c4604c572dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badbdc6d043f4d283041fb1c3a5148832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802eeffeb89ed083ab9d2ba23d05ec233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4305867d3d34ea745f0c832ba646134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6e2999ad5fab102ae173b5018b12035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467eb0249097b960269a9777bdf815e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cbd7ecd5740bde827896bb5dcb88437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77128b2f8fd82584debfa377fcd9c2d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa4407311ba42fbdbb8425b511e6ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b2d9e6a1928337faa3638e41c8e3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1e67673f997ca98150043a6ac4cfa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769bd33fbef8c22746bfc0ee1cdff3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63aaed87ce420b756b6f00ea3ccc2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84a7f010c254472401ac0678f2cf9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b22cbf4f9bfefc032dcb6e5ba737d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d263590adae7f695c24ac612416b7af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8ac6286e58ba6eca59c9b2dabedcd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524081bd7f64eaf7f3308cbdcb272a4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4709d6df8dc04beb25d3b5b8b6740fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d5b7009a64fe87f2dc2cd994a250450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafce150b32ae4c52560b0452a10aa7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dde21eba87775195ce392dc8b9d41d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89338ade14888b5831395b440f6fe78053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888ab1fcff42e93bf40896ad1d87a0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bb753d59f51dd7d5ad66e644efcf255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb6222e5a5208906657e14e6b2b13056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd0b57950d786923d244da223246db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cfcd206de9f97b4eb36270967767158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb87ef239b705d76046b64bf878f9ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709a14845e69fe1bc7a3cc5bafe01c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bd538f77f6b03cebf2de35940354f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302bc83dc9064acedf68ed3160ca4d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f186c4680a6bfffc3aad9e80baa49563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de483a9d6396765bb509cb271f73b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cca4bbbaf97cd287d65ee707a606265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f9170e4a2aff1b1b3403a1199d42366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd04eaf6b880b9594da38cdc76023867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7d9b857f6faace585a95e9ab2e14168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d6d0b6fbddcf1a5f427628937f9fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3648a4b2e776e171fafcb3ea9fcb32970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858173948178f9d4429cabfc6875cf871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bfbf757a6b056eeed88ce3508b52d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183271cc90e1b9f129dad551fa1336273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fcc5911915ede929238d4dabd0f2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e51ce31474f796c816f69f0d90554175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e61ca77cecc2ccb794fccb6fc186c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851497edef18b9cec384cfbe2f7dd5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e8f7baad94950d047704fda7eb1af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9127d275390ae276aac584f4565af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fbb87685d1b0cd6dd394240ade04480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92699996270ea31cd112b8341ebc73ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef80674eb827bb010c20dfcca1c933f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271b4db371269a102d2cee5d21d9e3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198d204b2e3db0f3ff9d2a7cabb984384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f967d46e80f02992099506e3d2e4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f39eedd9d41454a2e05dbe91ea068786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a9898eacd31448d39d8c242c75a2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac152d984a664fd77226041af5d022588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe342429cf94844e625c51e1daa8030a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d1264c05aeaac793fee1be542e28e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f87cee82e750f9fd09018aa854e60b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be49a00df3279b331fd27a6bee901192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cde8111887447d6a3cfa0a7287e9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a06eb1d63a8e6af1f12f131835869894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c948043893837b2e3ed9735b3d0b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dad250ad319c1764ce98487982e4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f4b041e57235e7ad18dc31b71e72597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48cefc2f680c9df82c65b7f8bffd3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e76f0a7ff052cad7e8d4823fac0fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d888d4bfe23794069d6f14575cb2501100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dde8390693eb0cc7e0dc218fbadf44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdea85c496a3880a58c4598183cdd66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1621133cdce0fae257d83589c7e2c0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0096874e452f131ff591121ab828f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd977db55875bb90379462ade1afa78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033a94005b6f2937e494a4b5073f21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c9b022293bc83f00368df6051b8e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b041a96e8833170945a5a8ef596c71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10320d69ce68ae73706913e9805a0cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd00bbdb5cf39cb30faeb826904cec0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad216976798c2e12a1b801c6ead96242111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cdb0eedbe2a598e9b29e116d7fff9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dbca6917646bfa1455139fcf7cd37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862a482242c1545a9fea4ce889a6769114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944071766d81e85c42a1e7c58b7cd55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f25939fbb92de129aabfe99887606f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac283622a0c8b035d07994be1fe301117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a0df1a789cd978c7c741c355663a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66265a95e77acb36bfe79401b88d9e9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70e1de0e9c98d8c17cd8540135102e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4e126f142839b8006698f52d7e482121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fd0d1426da0d786a7954985e25670122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8377594c430fb97856a76dfe39f37c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f981616613f58438e3c6886d5aa21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb617235b71149e6e8cf80352a4b1aca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01da133feb581ddd5282c13db211e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fa2dfc6dbc82c83b30fc3b6a1d322127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444873f177796b178ac2744d1765da6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d177a221a1796ea357c89c32a105f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fade267070d2538ecc2c148b30459e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b175f54a3a8a6b021efde41ec5b1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee57badf194fd9927eaf14e9b789bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6290c0250e7091632d3f200ea483d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77519e29c43049426299e86b470140ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ddddcf765f355c924ac974661b937135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02338eb75c9c95f9aaf816b7b2040616136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b784b07f253753bf4c08eb3f67c13a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fb0b2b6d1475a31a04b68948b7a0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35708eeea3ede29ed730a03bdf249489139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf7d70997f784abff6f1935fcf9a82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcafa23d3782024ffe0de3d9a1c283141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be17ea9361212bf3a1884f4a26a57e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c77a037476aec9feadfe0b4fc63212143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75853729cd6d66a911593974d01e0c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010f1ce99845a0abf109fbbfd77d853145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95abb3eb33484d10697a5a7b917951146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edc2bea9551c65a4d4a00904f8e2f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc25e8255312e46f3575ac260e4da4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070db5f6196f56751d742f97634b4ae5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc198c416afa996d996da9382a95150150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631e487ccc53f87cb5539a8228eb8cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3ff2a01ee72ef590dc38baea8dcd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78b9e9d9956f0ada169fdd5a97f620153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c582c6ac2cc475addacfd3ce53322a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce45882bd56faffcecea133e5a2361155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208828832709eab9fa563d52800f20e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0619c90cf4102c2f091b0ccdbfd40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ec490778e7dcee18b206ac249bbaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3859a886c4906248665ceb75355f4ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833af157022abf1b25252278def855eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c66fa9d181f986db897d0b422fc447161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c73a48f28cf5d83dc002391663acd4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35958e0a4cbb937086f62c5d8c441ad8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608aefbde519e4a09629a45847f9375164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973c226e7b48375e0ae361e47995012165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94f3a79d9d0ae3f31b63c10d9ecab8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a841cc8457a734dc70c026b36408bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da189fb8b5bafe68e6cf845c41c8bdc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9939053311e859a5987ad31c6372da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd2414987223f58ba57a4b23674adc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fff8fed3fe93d63fe8345880e7bb36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f50d93f338d4a7a6f7c275e76f2890172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d3c91a6dcc23d681bc4655d4f8d1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37a09583785db5b8740d39c13c9401174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6df8da1c44f17ee76fe32c47a212f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2c0f8dc326693c8eaed1c94e4ac24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e44e918e48f427246c91f8e670479177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792bd2b9d3aa5e9c49834ac68bb35d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead90db9e6b478993c4f1573e5d7c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c03fbfa872dd37c72d56aac164e305180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8b2a8c7c4a6ad83fdabd3a4de6cda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf230e8e0e637ff271a9cb7f4597a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f80f0c9019a7eec1f55ba9e17d850183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63697294ba97167587b663044231f40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042934067351a8785829f38c54fa0da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa021a1206f57311d024b25c5ce4cf3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296aa20239347bab7e3d216c4afc629187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ebccca14f09e02f3af9e801664c83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25c158b95b9205dc81511d661f0b89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae0279dd33c3caff5eb1fa6bc2ebb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4118f36542609136b8b25b925006bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057ac8437d7ccbcb008389e84df1b9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38212e2d83215d0922b97e31c348b75e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923bf84d9a71de975f2636c851e6585194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93e4c37acd80d54360d7630aefc02f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b953a0d9c935efe4e642813539a39cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ef78bbef3a92c4d0edc6fa442667e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb53936e9d165fcc4ebb9062d85fa0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1340a42ca5c903d74d555c78672af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ccbc96ed512971f953ea284ecb30d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d350eb49e955ee475cb846133019b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2ac2c258335fd8dfc99a1e507a454202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa39a7111c6a93780f2c645772cec60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b075dee198c19f29e8c7121a81933204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a72bd14ae3d47aaff68f44c419285205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad2a24995bbeaa628923d7c6db4cbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570d61138e5283bff71182865fe607a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971434cc8be3d240deba9ede03e62dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5220f1e41752877937b545ead4a17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebff257502b89c25ec6a4c4e2559b75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4fb8707aeeb4ec8ea9edae49d48bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32abc7495526a5ee01c4fc0ef5a995212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80431d79bb1a8a9d3ff80e22f375d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13a4f8e8b6a3c12d9dcd91cb0e070f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304954c2bf7af7064e1f64faf2eb3d61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d6a943fea516565671f857109fb99216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb22b5026e50df603a8e62521a6b51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858e87f9008c38313fb1a67e5776e0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a8c2eafeba50064ec472ffa534e1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6a9a51ad624d0b5ed74fcd1273276220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0eea85e3641de0af6ac66cc09e7d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9c40aa524db62c485e5fe8fd20161222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861569e3a132df39ef22630a9b9a024223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50cf5c73be6f2943037922f33793fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9a5317e0aa2db230d782b17ac7793225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bae20f2961257f23804f4177ec78b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034155eaaa99099e2d35a11a4422e243227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825670b9f8a80041351dd66a0d7c7d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4843cbb46c05ab7cd021926fdad11b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32085ba3dda6292a064944c544e06d0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cb7b26a340dea3e4cfff5c77dc5b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc499921842853df6874dae8eb8a6c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddfbd7fd3837fa8356865829eb311e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6accdafaa97aac513ed74a1e45c83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48ac4b89af770d9150bf68dd34e856235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71448a57c0ae7b98d32bc6e3648ea280236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e1401a78833af5f5380a104e5c53b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be00e5900f6abdda2a78bcc1937b92a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefde5be2616bc588200a697ad6b4159239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315f2f9fb01a5a9e3651c528408134a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b9a27ba8cd4973587f22b74cd31d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbc18ed659e5f2c664249ef0570e32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7da6b292f6f8f5bb2e202fd59611ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c3145c69e4c65510d17c74470c0bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44f309417b4f31cece39272591a93b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e76f1b7a8743c2c9c7bf6e3fc0b93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3d4a756e85c3ac79ce43bd5c92cf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb153cc72106109e9c9833f2996722248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7a0a600f080c2b291697f5b1a15c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1584c14e343e45c78821c6069ff40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4018f4abc57f9a73c7ab4ccd55df9f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046be67d90211cd58bbba6c05dc3a2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452574ef5474d06319e4939f4855999253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f6018913625221e651b28ee3ca238254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcc3277d6ef5e1d8832497d819143b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c5d18e417bc1461f7f7ffc32c8b79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b996dfb5bdd0124ec4519269336c958257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8a0791bf4e77218910a71c08c6c8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db718b100e8f79ccd1719bce49d29e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63330def1f0a474dff64f82227a21550260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33017e3261771a9cd2294e9c9de7e1f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55a84eb24f20f1ccf7c36b1537199f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9c4295dc6ecfb2998c30d67fe1d37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d956e4d495de9ee1e355d72dbd0db3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd23165e8ff14f5328103c9ac4ae72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f45c8c859bee812888fbcb2f638c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c78a1b56d61f840f624b1d5fdbd8c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba7f95fe1606679422753c7eb65e2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cc4d2dc9f39d8215fbb5925f89c4e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2592cdd157ccc9f17a3be7ca1f7ace270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a942ad723d47030d76f6f68b1673a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11645507c19a1146eac52ea20187df64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec3a683be2bbcbbc4475f38ad14fcf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15317243be98bf0392fbc543cdeb21a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fbf5ca63b8688ea22be21ad31751c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14568fbf6557319348f954201804839276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f780e8aba8da41975429ba5fb3be41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1d18c290aed80ebdc87b81e5bd907278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdadda2212ce82ef57adf9d9c27a2e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e049da823cfbc4047e9522e2a5d905b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee212c4152cb8f0525973e97143751d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea0838f623a717b894c66a9caaf6ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f5f60e4172d77e5bd375738284674283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd5ebc7bbe9a41cea15953a9323874284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a12ba69368e3ae96384e1a8319693285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddb17eeac623d6cf8ad2e17491c957286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5185cdc85bf9462e5ff7af3296f74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbb83a96354f3abcf1ab2b02ab5908288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf41dfdefc6a8bdf1153c213dedbf2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c050934521ac0caa81150a93f6973290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e799c8bf1d75dbf11745d0c153b1c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe001eb8cf34249da971a859e8a8ee3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f40ebcf9256eacc0ba704e5b048aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03ddb24f05451ad66c0c9f949e0110294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff683c20816a82c872a3376aa1cf8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573eb9aa75cdf9ac223f1df1bd46662296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601d5b77c3dedc06983da1584c2d9b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496a0a944fb12fcb40151779fec1347298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4f4c742bae1b013bbc3fb1f5beb00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05c10c33c0fe1c90fea885b6ddf34c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf485f53d074286a9b3b331b04d3695301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213a0038c6349cced8aef1aa7320d91302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f970d1ee8d48e8031b2f142968586eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40af30ca0f2cc674d63ea813f4f137f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4f6a362bb84992166c3ed45dd4d24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40bbfd89e499feb11962f4358741d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91730e6fbf75d1fc42e643ab7c14c03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5361275af01903776cbaf23c9a7e884308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7a34729e8056dc3d7eceaf1fab84d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6d62df90aa8483b5577dd7750f7c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07384ce8223f83668fe56adb758e3f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2c3e95886bd1b3c563a95d10e4c6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8915189f701d016faf8fd222f5596a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825fa94bf687101aa69dde7859f43da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339a475adda79cf1bfa9620213f4107315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19835edd3058250ea9ec4d69fbdedc3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157387d0f02082093de702602abd291317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7c59fceda9a02aacdd76061caad29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64071a2dab82188dd819477549c156319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cbbb93d1fbb1263860907ccff8f39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765d408dd4bbe8724d04cc24155b573321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e724583052c32bef1cd2fc82f3b107322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b00f8e34513bcc8df02352caa576ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6e5700cb6e6eba88fe3d99254b085324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3f951d231ccf5bdf06f30f901a616325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc90b427aee1ea1acce32aa25f7277326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84fac8aae87d9b79fb50ca4f0d56a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cad2404f3b0672f9764c9056f7af2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dc14fbc91fa3f3452baba8446ec5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80150eb7f30962d580285700267032e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f665ea6a5f053111195f0207ec37ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1c41da0488d59b9b294965a19ec46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900138ad08dd58f987605a914432e1d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2877a18a87904987bf60530ef7cd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571401e97781c26daf6603cdd06fe5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc58057783482c1bd2b54bf56c4e81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d123330a52f5562fc9e5e4781f3555a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8f37e73bdeab4529ccbf1bf28397a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654c0722f533b0fceff52a794b433b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fcf9c1570660137bd7353879d8fe2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1f24d818d53d168a6751c137d4c69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcc6d179b8082e676809b40a2df6e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ebb5eaa8c24cee146c390fed64a5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb12026e5d35cbf53a4a6f449887bdf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f1fb74cb861a2019836f5410a1c2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d8fa45a18ea5ce588276f53738afa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6c243a06934ce3bdae9d292910baf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49a9f8575e7607d72dc35e2ee9228d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb83972574519a35f8ab849a9cdfba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02ddbd630b731cee6b391d76b32939350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c42aeef5c75d20917fca72959ce9e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d99318f5b279efa0f3f0a97aa27a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f506b15f8965feaec391bd04c30ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22106144cfd7effeb781765b38926c44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875a2cc1b412ee5ac6f6e5f659765af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc82328072cc3b5700686ede0f8001356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fac66a8663380b77e8651b1671aba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37c5df008bea1c67c55660778418fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0851cc6a7a0cc01bd18e369619440359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5feaf058635e5c30f0b4954325bcbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a71e1e91c3376c7bb72b7221c0133e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa51e39e9a70267fb56d696b05402da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09c306ce82f5daffef9049006f4345363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc04a43a8413db80851309b83d488c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279ecf0f7165e40fc605a7b0804e1c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b80b04b85b14f16ebb473c22fd4b8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876147f0ca74db16d1ce9c8793214aa5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2e3f9b89f1aa2666229d7dcfa3f12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ba74d0cba8d19eb72791c46b6c400369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7697b89f8871960a60c66875451f67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d9607f27d4c968d348ef65cb48cd7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec2b8b5955c4fb24cc5028701b7341372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc223fefb17a8d6aa32fa1f2fd445cf3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e47d51436610df5cd6c9a5b7652bc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745f271a0d82a9dedc98bb6eb7f8cef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a350842ee4e825d027e24a88a8fe28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95a87ca37d6f7c3ee24339f3ec86c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65d01937c8835d6edb33eee167b4c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114d6fc147e3d8f3e493fa8f439304b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e64b6a125353104e4568cc98695207380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52c99574838d4b5552d78d3b23a5b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709f732896bc2241e637aca5c6955f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5956198679d9c338a552ee36e7c2376383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c1610a5690398e572fb53b279c876384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4e616185eb5d93833c5a337fc8d44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189241ea4960ded3725edd2a02ae3687386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75627334e76eb469be2e0468ab254fe1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e55876128e8231f96ff65b324a2fcb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1329c7811ecf1fbe9632b333fed63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29c80cb57c21d8cb5f6fd33f1ca8d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd81a0fea73d01a2d9e4946028dc8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f49c510cd8959ecf6adaa0be35562392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2ff91baa6fbab6867252dc1acf440393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd245a327b29b1bf001f289284f005c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d560c246f589c71d6c83683799a64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1c6456d56034e83b2b9b89779cb4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9ae748addad0308f3ceb757321af2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462508477e22351331ee536244b9b89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40d683a7566a804df327270b31b839399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2fddc3e969c8638443870f4f084bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cdff5605038e7f16dddcf6653b203401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b226a58c56b239f98f2556eaf3f426b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94255840605d58b1738e931bb7440b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a3486a20511687e10dbe133066105404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876de25628d8561152ef73e6027f3824405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44667600693b62102a7a39815a1e7fea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faa1b816b2f0205aa461d349ef855e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf16bdbdae359c1945c71a10ffe081408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ee7f61d596c151abb6782a2a9373d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa400faeb0a342c51d25a83124eaed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeb0de8488f0cb8f328a311f53d0c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2f601b20ccc19492dbc4a7a500e02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a19e248a759a07dca34e7c85422606413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7edc46fbe1112b82c64b515c782b59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2859cf468d6e1831a45c53a3667eff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae48c5a3a913c6f404a8f8d27f09ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afdb3d4c8aa1470c07d176b8b9d21e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152ab38afd47bb26408db6bc1448a05418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff83f76748addf4c029e0c9c17b0fc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3c1bb32123a69780df4580c138ca3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470cc0a7fac038af9d13f9b004ac944421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd658eb9571ff133e37c42b3b78c85ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7b0f71b1cb5f9eead221c4d26cdf3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996e020849bf3c120e20e96ed96903a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049e5b1fbed4fa00668e60a5fa5d426425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df52c389b05cdda27a8bede1ccce8f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb466755c6de6d55158e26bd19fd9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fde70e766fbf518d812e851c9f720d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f94245aecd39bde82cb21e8e4b1e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d63ccea8c90e5644b39e00f1a0747430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a36f6ded384f2239d0cad999ebf8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54601f225f6edadbd9453b09562128b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0d878f1fb476f5032686b93554778433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715052193f4367b0075251752347b6b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860f764e44759c9f0b2431b8ff9034a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694209affe4908ac4e2011b559f96c4a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209df8106fac27ac771cbfd8f7fe8b4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1444d2bc2efbd755e2fec4234fa2da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342adc804df648e6f4fe23f569e23e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19d5c272604814b2161624db3c037f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030af35bb77577d1a9135c58e4d14c01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e6ebe9845e2105298ff4616f59aed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f124e25814c0ddf89903b93edbc2c8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99115d8fd6cc99b589ab2e7c916a5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf481ac0bd8bb83baa54a5ebbb5fae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16d6f5ba66d72023c714bae8ff9952446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4baf1417f81e1ed4af9d9cee7a3d37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04c787eccd162932cbdb9aed79f4df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea59703a870d6ac5010e6daba3682f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c08e6b7bdcdb640d47fdcc38437b02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711d5a270d9cfcf4ac1febb82c45a96451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb529ca09fb4d2e9d98aaf7687a7176452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535f437d879fa30b6de7052a6bfd236453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f949a395b7f979c66dc9c69bff2aa34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c19d70d9bde8b9dbe27716c8e8e8f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdb45f6115efacfa4e1c00a92ba997456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b407e4cfa68e4ef43f5bed40948def457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01247a6bfcced2620e68ae5125d2fa5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84943ebb6e17fcbfd7b5ed9f1cd3082d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cf1e3df0256901dadf3291b4764a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93536cd703723d7df7a8555fbda7ef5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bf568b0f93f9de0f44a9c89f18884462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb026eb41e973401d8813fb2280855e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c864450dc0b69411827ad6fb8c7bfde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed78af61413ff219e1b24154ec4a191465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa0360d7d967510942b1680805fb59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aabcfbb0ac07dd6b1b0f37b101abb5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264aaf09cd1fdd95b2f958280622eea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20a4a3f911c467556d605e9a1fdd01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020e85c43485e874e53c079cb4cc336470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dfc29617d0e3807fc7685d65417d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc37d5bd8622fe5c7081721b4fa80aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668bf6ca2af8ea1c9012d5129bbdc40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7e549f0432ccb54510005ef7c2c5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211033d945f2fa46df8af05c5263d2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f5f5c081e25a503624746ee475dee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf872297d5d944f22e8797974eb41b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dde4f3f0b57a53c882e823c14ad0b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3472cb556e80f7f5acf0690a7734b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2835ec398f0e239ffc8e9a9bde4fc3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137db06d10edf8adcccd780ab31ed22c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae819b39aa4844c6ccbb8cde8787d45e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6f0b332bb077fa5c23bdeac2c40db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b423dac9b00e432172f6bab3be38070484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad19a4149597d758b535ba8017df93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594202550c443d32f2b49c771804c81b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db096db94cab412a763e707e928b1c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2e66df72fab8fb5cbb43e45251329488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabd0b9a8c76fc2d4ac77e701c25a00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9734aa8168bc960054d1db3defe3655490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a74acf750f1f87c479c02f369fd53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52602a657da39a0c4ee2f5848110f627492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65629ceb03fc33a056167814e7af5075493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7c966f3db39f0c3271980416f2f92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0360160ae202a5b27556d49c38c31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91342edda25d5114cb31cc77dc4807c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8aff45717c4deb3e439a27673e12c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1141bf1b92b7b45975df5b13c6116498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87089fb94cf19c1eaf2b63234168b382499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a43ec8a34cde419bc1f40d176c790500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cf2b4ebfddfb6e9053d612d4eb0e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553a93b281d9df466a01e9fee427334502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72faf7a1d913bab145f5b17b68bcde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373f2cb022aaae2f805a6cf1bacb5c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76553723224151f50bb25c56cafcf90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d804d42ca743f3740473470fe908f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b3caaad8a506881739cb158c6da44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f0a6ed5bbbfe0586eecbd846bfc63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086d0d037d435647375257c5af2e8ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4f3a393e7d735f9bd2f667452d097510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4c1e2f6479637d12285c2795059c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1a6539a6efecb032834438cae7a60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61e9cdfca6669eabcac47fb5b414c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520379454183fc337ee8870b3609654c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f9226d7d95951d94cb711aa9b38f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae27b2d3695acf2d1163339271e317516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f77f1bf268478983b82183ce81432517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25785027441e139ad7aa5cf5447b3761518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcb9eaa6b3a8b6d82b54d0ed74ef21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18132963376947220d5c95f4a583ecc0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47162a629e8e272ff0edcfb9a2356012521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f1ffb467d05ac71c2107adb1401e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f4f5a1c6fa0da2e85bd350eb07a43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde671c5b20c9acc7fefe32271a2c7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48c58c3f88164eff727f8203279c40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30fab202a404181b2fe4f8419cc56d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dd4af3fcd545597328b99479fed7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0cf71ade8e9025381835baddf709b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315bac9045d2d2e7e3d5c5d50ed47bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed715681f2c075f5ca3b10076f27b9a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9740141eb260cbfa36f9a4490a4fa9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9cf2808dd73e3bba280e320b2d383532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fa1ddadee07587bb08eca30da7e37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3ad0df2ebaabbe7566aebe99c891f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7491e1faeb519db803ce79e41bd1d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3674f9aec78d61ea4e2a82852d8f44a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5943add096d753759f35a222ec3d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfcd66d1f90fa8493413bebc5e2143538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00a3d6d923e07605745640f22f5e6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9789b5e84cc6fd7b86a2a481cb2631540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532a6eb09b2367eaa3e664b7f2b78a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaca71afce32925c8f6560a3526343542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759a76bbde610c576779b464087736f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184a9c925774bc99500dfe2d559f014544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825181cf75132b73047c2abe1b3e1b3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b238d9748c2daef8d3c8622dabb2bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eb5506a50ff419df23613ab328fc4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e85759749fd126832323de642e9ccc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe4f84c924cafdce40be198c6a8d59549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d086676efc130835f0705dd5b0a74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aeccac645208c201e5165b2f53574551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb675627eceb5d0c3d6b16ec0f3ba2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dd5bff1c443446b844515ab9b4114553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86da0e4dfcada3f513367091a835f0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a213807fc390f8b46dad99062df0404555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa30af301d5028ac65077fe5684cc8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130715db05923f92445b92d248dd195a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9a2449b154a0e78b3d4820bbae7ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c2fc711d4143e1203108c698cd83f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697910ed87f567c16bf6e9771ff064a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b523ba9d2133823f2fa8a4111bc89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2f7049514d46d50203027e5cad160562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892289474d5ece3316757315d6f239ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86b9c0f9d24924621356b9cc7afd72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af84ea02b0d6bf7a0823bdcb08c4322565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b61e4a787a6716bb7d500bc10781de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea09cb96a60e3900047e0cf62a691f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32881225e218703e82039be3953a82a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b9b2ae9089b690b4c29808d50d10e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d40cf4092a88dbba98157fbb30bbe4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929bc08f5928d99733e6602ae4b69c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d4d0a5661e77e3ac35c2aba82f8bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709e9e6b19806416b10cebbec0473e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15508e3d8044682d3d2dde29f8947d46574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d8b33f9f7c4235467bc99e1bcf4d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b8ff6c48a0e36b7fd10d776619e44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ec7f8e7b563c4130810f801be42cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4b2dae3df7782ed330f332eca0587578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6785e41e7a7d80b9c74639b0b294359579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4aadc7d3078128701adc43e12d1de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaa5af90432e0a72632286fc2ea8d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9e72d7d99109657fba98cecaad6db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9193d6a7caf102ef8591d526da870ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eb5d5944ad8c3e645a5e6757c0e0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77748f93a912974ba65f6aa38c8253ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea0a5a9453b1aeec2d91f48756ebfb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee859c49c5bc156f9b4ff25d3ed65127587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8505a1c1259c465862fbb353e2e54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cbd02d84b55bb32c14fbf268e12ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b5b4a503408e9e33d82c0bb06ba1e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2939ee1f7a641daf954142537f5bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c097f7cee2dc03b3cd1cad78a5961592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60741e336d5dea3fd78362cd0c981a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5ff4e4f34cd10fa996846df9eb81b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd12743911e5049054b6bd6c136469a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da20cd2bbbd54d96c820a896a775d68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecf818c27bddc0cf2b3e19af234b06597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f920d283822bb96d3ea32d8430e17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48553bec462e138edcf179837445cc08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a333c200b20ed89068ffb955499d933600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d291f33c9b0ab10601886dfe1eed34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08985259000764dcd95da68cb448c0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef42d78e37c64325fe442dabb930180603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8f9ea8d4b04fe69432b802efc0b7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edbb1ccab715addeb2ee340b7b81af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66809b3445d2b8dc086df44470be2316606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f332b0515015db1cd97033896d1a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c224e11a47d7490de7042ba74483a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1cf7db0f95009ac537aa07be529b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd74ecf5d684f8748bc51066839ae37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510a8b595b7b1a40bb3a1120a71389d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d28fa8bd10a5c6810b66fbd4de65a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0b9dbf3aa5454f222e6cf0120b65b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb83f1476aa831cd3845917df67e741614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b89d936a88c22ee89552157dfaf969615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caea9f89b9f3084147ba05ff58bc730616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0ccfc3881a27fdd40555767d00883617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67990f2f55d6e8360c6e3bf4dd69b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f8d0c6de8f07cc554425ae6ee88b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a1984433024283865b189d336aa35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28512796c76da64e02b5b18401f1697621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf703b70aacb2d0cc44302a1ce8bea5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142409ff296cf4c2d3a6fd6cd71fac7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06bc964a4b7604c14dc519ceb6540c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8df2e4bde4891796b607c7223dd26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30457f687a95e73deb6dc21a5981cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de1529fb6124a0887d4b9c9ecec7c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f66ea42aa08bd567a3367c4865e063628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c64a7ded81db3263c6c22cf8423481629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5aa833cbacf0d5bd44494583b0f68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba3497d6811ed6f706fae74a9e9714631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0f6acc793b9f29788d8ffc2ef5dd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4acb57651da4e0334e79e8c87a22b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a12c9e1c80a9457831cdcdfa83655634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03ff29b9b3e3ab02297b8d334eb9ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f408e4cbb015be80ba696d4eadb4ad4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4dd022a9cf1bcc643ec91f4cc934a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350271d95f4552839d00925c0c368bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0c4915658de1c2fccec39a9225d39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e62464af336c874cdd19df70238a88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2804da0949c46e9c6fd2c51297fb95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fd9384ade753297edeac03f865347642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837e0b94a0cf702f9c84bdcc06b365b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7448e92ba51126e3fd824661b041799644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb424134d3927dfbcb23eaef0c2b797645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa5031f7861c01fbde300d3219fe84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aaaf4073217a67b3b09314569e0fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568bd77cee9ad466df82436994bebca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3482302e2eb5fb646bec7716511bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4902c79316ce350bac36fb25df61576650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac0ddd6f52fc76bcbe036c4c4e1c17651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eac19eeb5301199689b3fbe24176f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6073184aef4288bb9b9f908600c97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f41b1fdeb1ca1fbc1384025126f348654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5bc289a1ecf58c2e89f3bf4cfc2cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bdcf7f6cccff0e212e91d040c2687656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd634693253c5238939691999259733657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273ccf4f20d2acb5ebff321acaf2df6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c8e1f701813b0624b4d9acf3b681d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a37d86b66aaaa6699418c42a68caab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00f2b6092a79f3c9b28947a7502395661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400439e93198091a74e97061a264a8b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8c3974316a30fb55930fc6cf2b9f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e1855a9f3e8d581a48ac04d4801a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ef82d8cd9c96f668952174f7da243665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615dc27e5717d9821d0f44467b40078666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317c8d41393786760f8125a8c3b20ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715048f41adbd1dcc0e46440eaa4270668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084536b80eae4c6265e401a91ea99fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727fb1c91ffa672aded89e5baae443a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcfe568babd525028c79d765459945671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414814b18db610dafee00a9821a08674672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b731faa61e1175b4e7eb765473d6509673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71df47db043876bd32ac04fae935c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ca0da57ca991cec6a0c19a15316a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14858052cb945bef7401227e5e3dd7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af2cb07fe423a77bcfa0d1e63b09b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b382dcf9808aedf6dc7e36bfceba3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2fe8bbf1cec0d3802dc9735de8e75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194a8f118076eb7d4282ec4ff1a1cb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee6d53315f7108b5ff775cc2494073681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497560eb345bb737eae5fc3941a1935f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826b729f6ba8c2da3c7a6fe4ae7c54683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04b4e04c4bd1b5bda5a3b77572e3d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423588e40c71669a3e7c15b2b422e78b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b049444b896530834cb88a6d61eba2c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c3e011036c44d81d7ae094221db47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612ab006803f11b92ab87e8785d2482688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397dab2e8b70a5906d8ba5d04a18088689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a21f801c36fa894587a6c3491cc452690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b634eefa04a5a1411eb187a3e33809691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04c187f73634510d0ab39405010128692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18dabe7a6485ce1f1ce580c650b482693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c369e460bc0c3570e3ef3b6b60fe887694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f759ceba1fe912f87a18fb74d3a2c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad018f236b2ec4883bf8e1464b8db8c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb44bcb5d2e5af06c6f02c565dbebe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3a49d68ef0c740f4152a5ed850ad5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32213b130c9c1940b149d9f4a3ab4519699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062ee0f29ac4f9edac9954678e2759e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937d4875219297b24de62b74aa77d43701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e9ee05a466523a5e6bf078206974b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072c1dee2e518c8bdadb699d6046f6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4fbb869f2aae56730b2111c346caf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e5c553bf5f0f3bc31753da7fdeb4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a141f49ce5454561c17d4189babb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3ebb32022e0a48b5db042e9d88c10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4c38a1333a11be7a49930d8847b66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57e50de331929fb3f5dc8c067ee42b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097fab59d8a33baba94dc9ffdb9c61d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7645c309ef7851ecb3992b9087b10a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a75e07710c3f6953705531a31fca5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82afd362adedec6d36baa9923d4bf8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab997dfebb3e8d77a0760a966304e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e939b2a00b9d1011138b6985c4ea6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bed9c67e554a1a25529e90cc9dd114716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649ff3f8ab2abb7796020a8cff7f8ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b3cd58a62f70a8dd1137e788913f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cb8355d9f5e2e89243a0eaf399daa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32e202b749522ec579fb2c46523413720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e525022c64a147ad4035830858205721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9b2c5d4b2871009ff740bc3ee6c34722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da654eef94a702ac507e8cbc1a941fcd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c76e4562e264b08a511eceb142f2b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c41e99264a30467ad4e510751cb8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f514a44e30b4f28f3fbfc53da343de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2b216882824569efdcb0c93cb1caa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7162e1b946d2aced047d2776a0b279f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf4e22fcbcf91db466c0e045904829729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadf292097ae3d19a1745f89d0c8656730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad932774f7fc6a08ce9b5d797c5ed2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3463405ea01e755f73e734073b4df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd514a43526aaad18267820e4e04552733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315d38647f1b4981951bc473759c7c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f34900971b1181e619034e43754ecb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81462832dee5a11abd87e37fa6fdde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4ae250452c9565db01a91e0301830737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9e10f69fa56821111da16073f3f78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d221286e22a15ce31822cf0a7db823739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b789ba285fd167a9e95f654657612740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08e5dcbe16053665794a70a9e9a921741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f5ee3e64d90256d5e30560e50dc3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6956eeb5fb84dc74489a7790492f9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acce14ba86cebd8fd6409ae4de552a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f06f43ec0a24d54271d93585da18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7f95e4849aff2970fd5e4a5653f06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38ebf0060f1d6deb20edca80ea2840747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee66f6de81953dfa943b4b045ae7ed5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf269e5fa27cda79158e1198ad9908f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf840ffe6a5de1e49217f5d4d54504750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8eeda4afc0673728cadf217beed195751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1809a3e2905e10ed56247577ec09a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc68e8df77845d191b4e8feb8cb3e02753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22286ba2ddcf89e38f5ab6526154a84e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb6a91920f3f8f1d92a01584cdf337755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab030a0cfe64f6483caec5dd8cea0b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c3ee55003224d98a8c233b4ca557e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef086d2bea9742f6a4b7d1d4b2aed4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32531f88d1d85a87f58e2c4817758a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a096e5665dd007db16abb2b4d90412d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c108c4b549bdcf916a05dcf65846fd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b6ecddb3978d69e4edc4a1e92ac5b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607bbf0fbde94c1eb33daf5387bb478763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a334959f7745ea56fbaf99e107bb8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67148c9d3e6dc5610848ff88c70d93765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0abfdb3c9bc253b33e117860f5c801766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be3db0d7b856de58705c90c3213bff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fb62557bd79958dd395d4da472b2d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574422b712cff63125637b62fc178381769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a68c600d9ba9a92e7170625d734e7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1c97728355b6590d79d1343afb2eb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daff2ec598647a89687d8fa3cf22986772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290cf79d9c47331391f8cd9677a3d11773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc368588cf8d6e8e43118b336f36b271774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a422cdbc9b2f5c252265601abb11d7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d510bf2d14f46bb860d2410e9829932776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a215b015d39f5f37682464f97b1ad1b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e3784370ab317782eec4b2386322d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f06d0fa4fcf4aa6d90b552212696d1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb267f99d865a2ccbd956401daaeb6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4015a0de631b1e03a5f1cadafbf6f2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298717bc31eb760871bf31edf2fbbeb9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08283ef7d05108677fc3b6c8d3c1a5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0ed16c58c8aa2de7d47f43719c7b5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f506eef5abf3fff497a6fd5568b74785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad73485b75ee5dab17fde13263b79a2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291e8db14fa9687713585366bb21aaa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dccebcc9d14c4b54f3c9c99d6d61c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd042895ef49b2907bdd74cc1ed51ac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff10216684249dd76d7d6abfbd4e719790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f28a2047b0091e8d2dfaf174896757791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c25410d5bd46942c7834132c1288792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c9527871b454c23b67806e85bd7e8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc97b904fa42e2857aa16a6fc739b56794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9e00499d926f81fd92f0065e8e72b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fb7a0d0ba1cf87942b31bcbd724da796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e57e12d852fbb7232e4d9f4e0a6cce797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feffb627d6b2c43bc207b26b8f58fe798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dde3668b2ff8ab0da28a14ed3da3eb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32011070aa3bddbaa3ed5751240122c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a2ed7d969efde1f9bdfe1ddffe804801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5ee070d3ba7d6381ee9d7b39a7c60802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84783bab0b4de8ac56c41269c893b50c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af8b347969da8ffac39f7e89e9538e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6b0cd59b8a4ff8cc07982bdc90b6e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6449429f16c2c5b628a48e143c1e763806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe22c7971d336faf5cb70023018fc39807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e315e41673eacffb1bcfd34a24940a5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e7f833f2bda64ac197873cd939cf5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03ee854b9733274d03dafeec25caf2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853f6cd63b45a08419e1f97aa052252811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8756c1fb9635b4d3c06e72beeca11812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c52a0321a33b278aaac5f8829dfdd6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a1bd898a702e6c177d94d5f321ff5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aaf29b43b0c27176c7b4415f84fe3f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad93e0051e38eeb3267c505ad6dfeb4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb49121677ad82b6dad32adc3f977f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c18f9c5e4d5b6d25045562656c47e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84d2b2e3e775cc4a2b19ae520270f9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224084e851c9b8880fef1d43ae6139e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae77cee7f3b4f3b50cab42a60d769cc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69406ea6fb86f1ddb084d954e9a7e35822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b7cb6ad8583afb85d687eebbdf675823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c290ee6734ecfab86764fae97e46fbb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497180eda7cf7644427c77a993551c86825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce755ec9d86910dcb146c278180dff826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1c9c2cebec78a142f951e16bb921a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c7b01242d71e73be2848990bf0803828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe2a15ec3c6832d59548fa975382fa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfd4c4603571d70046bb32862ffefd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc9183fbd0a3c515ae0a37e21d4923831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbcf0de9533ab0e46ea5cad4d8448c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74519229a3daf90bc74bba6bbe2c7534833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab0d9bdd756c54dfa7bf8c5095d3ef834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab638d8da1666949f9cc25d2e2b972a7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735266b6f758f3d0234ae581bfa670de836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c825ce3c470da1b266b58e98f877a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ac1170b1232a7e315fa1ee8d731f4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a8a7002e573fc0d6aa2e6ee66bd01839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b223e35b3fc13e6b873196e4cbb41840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413df496333c14730f08e121cb333d11841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bb7aa3b941611ce53cfff77e249ab842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f673079ec549a7528833db0f711b58c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140de327d4da1271a3b349bc1046d194844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cac7f2f973c22bf5264813a1cb5180845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fc1e7b1e7832d350f2a230ec488fe846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14aa6555984b46b0ce49c6d50d8e7de847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fdb8a30e3f6be39ec0fb5a41604d4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb722f103d7ac2dff8eeea20f69b02c6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589d2c280f964fe0b15fbebe4ebab9f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35180bd5c867553d205a694f31e4cb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bba1ab21aa2249bc52777fcf78b98852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a80c90f5b563c205eaa02645036fe853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49120faa895f8b692da12dddcb44a5e0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4798533a7d64dbecb9a0cee176228855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff6d0d460bd53beee8173298e5943f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1fde208960d268c9711e03dc74ce8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce28fb412b61ba0a7d836f7654abdb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5cf46e50184f0b68cff26ce24fad5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddabeed14f4ce876598b14bf8cbbed8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aad6b18b88725c0d8873bcd4c0fef3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af94dea6654151507f22c48189dca9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08233090d2cc851b20b8d7d5c76b90b4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a836d0fa2cfa96302b5247a4ca6369864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2302d9f02c27a4db518a2eabc76ec5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe828f69d28d1385ecb95764a73b649866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d504282fdaf76142bb86f44d03afbd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a463c0acef0ff71663d5b1ef7811c09868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5535a0d23b28e387210a66b238ded20869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731965ae5e8b6216eb3ba8271ecdb2a8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee0c395f55c96314a02434f9ffc1f4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc200915a779a4640ba21a91dbbd3d3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1df0f23720936056fb2a3945dafe5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e8ce699769181b10905173524fdb7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50079690ea165da6fe136083bed4add8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131e2eb3252f744ecc3a457a0834462876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f40ccf6ea833edace985d1bbb4620877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c330ee3517f9ac4fe0cb584f8e749878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e90ac339df9e99835b23fb220655cd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26948af3da6f79af8b21314d2539e002880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aedc6d7fc11c8f3ce9059f21c8481a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fc5d6c026e48a3bdd6d7d3694fdbd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd499e4b47acc94875b3b25234ff20883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106c8e1a776f1eea1b63879f481de73884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd19fad513fe22c1a94dc887d7a892885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bbee197eeacd036d99e71725cb230886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22573a8ffc4b122a3de5b67172482f92887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678dc58b46d73dd36b50e5bc5df207c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591f065a5dd797a1c4519007347df2f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d611ec593a9dd8e923db0b079109247890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c686b4430c71fe277d5a72829f9ad1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94352a4bdcd71bbcda7cedb64ed26a2c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8ad9f41c8a14fad66051e75df624f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b3a4711b77f8fa223142c31c81edc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218c5e32d88adca312c38c9d5c2c21895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfc8209cbaa17b0f77c3a16c28df75896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ee1639f30d9b40e05420af23cedd0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea66872188c0a0779bb010ab5808d83898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b82a78b04c88bb75a78d84df2c2a1b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6634f54713cb650fc4d9edf1ca146c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1581ff8ec8c1f33364d6af49a972315901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78621fafdda76d93747f64aec9c10f86902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f661a12ef10efa83c9cd9efbe924d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdac69c7ffea83724ee39bca30fb1c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d6ede8b559049d0d53d72a476a494905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c5885d171b746f645c73a2f525d85906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa8854061b62be3f029f8c0cc457ac907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f4a3ff2577c99b53ee498783fca81908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4b55b71ac72e09295b2203d317cf6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0976843a67c49d3b4c18e94ce8ca5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2f553181dd44853a5e4e688039c0b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46a579df29d74301aa03d545041be9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13a31c5c5f4804d3a1b8ddfdc2eb2d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56c7068ed2bd182e973f80ce4acf8b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68cdffe9ec28819f1304b761960f9f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbcfdbea80ec3fd34c34c51f9bc7a4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde98c9ecf262f5df84c1b2f7828f0b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9518b5065f4f06e8cf7324b71657f90918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7417bed0591aa9fae65ba941ebb9017919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefe40bf3ddb548324133af48103ad0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae54e14dfecb0399b8c1ae4607c68ae921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914ba515b045866b3d4df8cd584306c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0715dde5e1ffa55d7c959cf67198608923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fa8ed448bd49ce8b4d1812e8a27af924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809427d5222a7020549c5f22089b78e0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242593d43662dc320d5a9438c5f021b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b9d01c99f6a5a9eec1fbd96afea39927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ca313569b39fa72db3d70997055ac928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac7b681ab29fd20838cfc83073e78d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0b0e3bb7b3006f410e59e69612f07930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9cda482490928e75b851b9f7e75e4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d546627d3522a84311238a6fae00932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e30a1f8eff054603d91106fcd9b925933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab3666662fdbb79aadf92cb8ec0103934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a823fdf11eef5f38ba1180af300c4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dab7786bc0bebede55e1d438c5aa6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23803a1d594e1d02786b3464021d6735937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fc1cbfa28746c1b4b5958989ae01c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0b83032c14d3dffe2645cdb7ff30c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2622c10e557dfa1a5e6d6946e8303940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4ae453f0422a21b16ca68be9a72b0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d60a956a6251be99098530dc6ac8c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6dbdcb9ac2bd7f297a1ff19bbb409943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc5c535b1c1629f73e044491fd4dec944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0acc50719659fe6224a313a1b830e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101a98ca3642d3329610e8c05f2141a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1115f0c2d59eb1e8d5614295a815b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667f85f5ef69a0de7a9119396a1ef3a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc1a543c599f98ff0e13be32e1fe10949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d22002a0f69b117414cefe509e0dc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17936f3f92e210a5177ba6c9d88e833f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015c45f61be4c3db018e52b314a7f1a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6928ac532b8b9748224d912f1db7ac953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314adb9538e4299576926c9d54b43768954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878af8f8fb0447574243d3b52066df1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb853259241993fce091b05f947f2c2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04825250758e493915941182da101c79957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1fc39e2eaae07a8bc18de292154a5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb7e7ab18f4122bdd887f09411b723959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f82c2fecb8451083dfa2878f64be37960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01317116d184a7e4374919ad58696653961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285767d3257f8f7ca0cd309b83972850962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b187269b2554af6d2bcded225038d4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e73c561c21a36404e48704cfa8043a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4babc128ee0aebaf583f65c4394d052965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b64f5c3d62dbfa1ddd91eded8f084966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e90789bca0b48b5e71759a7097b8e4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2d12ea64edd16bbdbb2cbe18ced2c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddd4576978772b653282001cdafee5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfdaefb4f485b52306416563b63179970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48132bcea380cf03cedc70d124ea67971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b049d4e212648e72bb9ced1945c0f4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533e47091bd49b17a47151493520ad4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23334f3626cf89c62667198893a3006b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57860e336c0c1a61faba7dfe2060e6e6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335e8f5230cc1d0b2f0c68ae8f42061976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f134ace5f7247f11ce2bef5ecc0d81c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed720deacbb4a01761328568c68a8dc4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eac4133e590f615c50ccbaef09e5b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc96c305c0fbfffa40cb32781275c04980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1f137777f9c95e3ac7593740a01d4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bc7d25d34a778effc992bb4df2b6b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0beeee9c0842d266da3837869e8dfe983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8975c21f20a8fd11e2c8276922433984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dacb58a4699cf8da71b6be71eb1ea985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5a86e151a0913bad2bf13f111db2a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b163057d7aa8173e9dfa70158211b4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7198e413b0264b9fece7c4fd55957988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e934bddc8efc7f31525b9f9cdca516989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef2245c3fab7fd1b367e37b883430990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18e61e4143368a798e026b1f156844991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc9a2d716c3aeaba33e5ce7cf22dc2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63023e2960e01a1ac31955fd0ef2b2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258e214c53cbf1129129f42c95650fc994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedb3a79871e469eacf93d866152670995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a77041d17ea0972cecd7c44080998996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2d2ca7766339cb8673f7c880cd8a6997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>