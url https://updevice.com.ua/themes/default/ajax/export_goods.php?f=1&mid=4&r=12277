--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c142f7ae3dbb06b7d023984cf3c371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb411e944e5a12552557c53b3ceb862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aacb7de130b9def225977919c3a5ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63c0e9476592bb367d4194798b97414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb888386bf9c6d3d75c97923ca8271b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74934da95bf0ec5a673efcb4f7fe1b0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb678dc22594cd395a62b79dafd26067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294e7c5c03b56da9f562be69487bf078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c325e9ee8577de9f8bba4976b345709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e058019da9a073c1ac251c0a389b1ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c59a33dff0f8ac2d4d7073e6726bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dd041c9f5a4df46e08c1171858bfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb149fda3f25b98ce2b56ca7c0a5762d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d7dba5474f183ef31436c8072ea1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7427e3b8606d26a9829348e58af2df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f927ca8cf5c56aac1e59164dcdc8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f92736b9174ee762ef247ad73cf3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d0690aa42e8b70c709e3495fe1cdd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df14155a89a78f2d203f3791028fdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418658598134d38b9b28a0a2b70e10c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db69fad775fd56abfb83cbbccca2cf421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429f62bbd68cd863f15f61328d9781222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bbadaef24192d498ca66343a4526623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7624d6091550deb70f191c08117d98124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01deb8a0a23580f824c7ee5b292b86625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b98badfe0c6ff9f98b01d3f47483d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8febeefae94c44d73689304def5496627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202903584ee4bc043a8c9560b7ab72828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54269976978afe083c263237f946da1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec800708d60d91887cfff72b3e89e9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86c36d94e712ad2428c61424b0d57a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e88695aa44535ee5467a17c467c67932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af15723e22ffd8dc681b1829f333f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd59e52b0f23781c7759b58f34dcb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db65df6abdd308f5581d8b65aec38d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa191d93530d013c0da6acbf3dd113336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b18c86f1641383b689b2f31cb9ca7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3ce0e0a3f167539d3e2d67faa11a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa15d3d2587ff64fe33a5247906e78a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb145bc81e7911ca1d98ae7de0e13bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40144e31e85424230d679aae87573c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36d43146596e8af30e5c1df877800142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc92110c273a47be07aa7ea1ca01bf743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53159d8c461e7fd47815d709b19e6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7334971c34937850753c1f8d9590f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1f98f4ff152b3f8a0e6b621b9cead46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46999b2ed0a3c12ab13aebc4770fc58047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912c698c1fd23733514f471e34fd2af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65fcebfb31db73dc5d021d8785ddd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7477139709f340b56ee7849bd85fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b97ee4431ef6bce75c93660dda205751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452639af754550d06460bd8a7ba87b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f172323092d7c532de8ea96b43e5a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8bed79f1276a1434bcf61c9e0cefa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486cf0cfae9b392ba64200f107fa7e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c64cd29c5e01b2e76d8b4692b31a2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55a3a5cb17d8b5246626e72fca1dfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40936a7e6a50f5a0ff689f31abab604758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4e8827abd2b355732af751f18cd2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414dcaca896656742be5f236195db6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c9f828280a5ce3b81dd6e719c90f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291c8355b1abd16572037944923078f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f370ff02e4ba50d266c8ee3fbc085063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92815e83fcac365840fc76efa6fc757764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf2a85b961b8453c905d0445b7e8dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5fbb56011da0469ad02450fd7bfe166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9282cc3f55a5614338246de5c32fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9ee15717874437b461ac421b42b5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eec247d53c9892a270fb7de84e30e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4fc66746a752c95bb14d123fa8a8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a268fd035307cb12d47c41b36c941371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865571236a2a7d5e63054ee0a88f87a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11e7fbeff1d84f7d69d603cacd518e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a1f632bddb5ebd5e89086ec898cc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a02c47fbc95676a2d6b05c61d0ca475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d86daacffb82754fba2c491cfb62f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d50c5e35a98d5049544f8a8d3231a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c9c87cd5abd8ff0f15ba2e27773da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a5abbd076eb7e1214de5f506a8a7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069412a3f8c2a5c01aaf20ad1fd1de7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad29b9145afe9982262de9e4cce62d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fe289176feb5f4ee42626a9991c8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3117593c05cfa2ebef2d862a97a6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec7961f32d3f0fd2d05671cfb6a77584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44576d55fb7815878fbaa9f476acec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a04670460b506bc671e946730a10bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631ac0f2bb0781a70236d33c7f0856087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9228317a67ea9f3f58090d3e7494b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409093efbc2e6500bb6ecd2b8ea8d0dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151e7c5de7b54624b61a5f54dcceb0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0c7b5117fe32e2d50fec2737aae6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f395e95a1cba531ee3b46fa7cbd45f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ca98a56effc77f5427b827227243d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e8880d1ab001cf782adfbed1231ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9a543f93141c9c822bb99b762bef495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bc9e2d980d620267f7cd56441580696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8e73665516599e9229373183b856a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ba13933c2e433d88c453f242f954698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008c71020f7e4ae767077cb4e1116f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d603a8e72e63274fdf1b93719c8774a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f16bed8239878afddf8c9b3605f42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb675562ba0828f5740014eabe37b3b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309ad47e4df18f558af7410fcc7c8eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c6e5c66b7b2ec1c1562aa7d42c966104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79975a3a3d81acf6bca32899c1dfc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb745f1edf212f0591d2eaa6e66b429106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038052252f389033afba0fcbef9fa8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe61a33c34e8470b7e2f6d01616f119108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a3d35e7b37fbe1bd89e499ed33369109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba995896f2f8378437281ded48cc46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ff49cad780ab07f01aae19f81997e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590864e9b597073ea9af9fa7ee75bf9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5487ff848e4f74a0b463ad6a0e5d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dfe57d0068c616b37c7d46b825230114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ed58e185df5e2776088caf82d551c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94002ceb80fb391e565cd892394d851116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccaa865ef6451be8b211a0d259ad0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91756b3157ab53e76a179655e55e5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f59bb4f48ab2fb7d5fdb11d55aee42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f2df7f0a86543ab5e7db51657aa0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea510d8f9c36c5ac758a01320f2c04a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ccb0774bdccb80d4cddca56a102e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc4c7bcea609bf31360eb4ec92c212123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6349408a6bfefe174d3cdd08b0b950124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2632ca7d4310dcc68148e099fe3a2eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931a5e310d88776da3811071a5bf92b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ec177a449a2244afa55b732640317127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539081e54659e96ab1916712572197a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cab50785ece7d889d24cdd434af5a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12183040260ddfc6312d84a1e6b93b96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268702e3eecadb722cd79d1729c22dcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32f046a89f9ce01454e173ba5a38a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44128d58cfdc3eef2ea8d2f4890848133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241947f287a40eb2b81c0f073ad5e0ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557af8de870526642ba5f6f3b332b342135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe96d36f46d838e2e400fe3548102a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248b6e96954d919b4bd45fa55bf89c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a5c6478da6d5964efbd2dadf0cde5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3f5bc9c1c19b5230f63f68c6a7563139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49d40a04e5e81e9902a924b76e5acb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba229c42823e6e77d2917f9f626994141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fadb066a84f5c553b4fa998e26f34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca93b6f2d281b999ac684d1f53db179143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493341ceb70809d59f863a3f6d2ddeb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44451f625511e0f6b0211ae0d8a5253e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f80eab05ab40dda9f5799441c6c7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ffed351ef397d31b41d812d4f7cad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaddc90759d89cc54227f093906e487148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c973d8c76ec1db95c797792090ad5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71287fa7bd9add3ddf2c3b1cd20a51dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd21df963281d147381b40d1653d29c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ea8ecee23cc627e6e2a3f3217b73f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed02fc24dead3494f6267a65339651153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab8e01843f651783f6238e29e44a42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe281e324a484eb80c81f92d07815517155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb2dcb74c4a8d858f9596764be46fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbacfb2fbe66a12947e18ad6eb60a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bfa63ca1371b15fa86479a58f6f1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad02e3ab49d4ffec37f872086561d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9579db3051aa6b50d085defccf1492160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf7cdee388ea0f4d15833e873abd2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b575ddd75046c7851c589a1848f60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fe3c1d4aa8d5c2c8b909fdd1f6145163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adebaa92bee53bd78bcae1a7a6af9e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43923ec395937d6d94080f55d3714d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c263e0204837c35e45b137975028e7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1556fc418591c10774c3b576d66a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906b725955efa7b42a80a210442dd5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf133bbe12705a6b9ee7b3fc8729c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f117204977634b59c47e3ecb51a31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acfa994f1f01fac0afac94fd6c2e67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f326ad164850bbbb3d7040ed83dc8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde1a72ec64fbc43f4128d1a19848e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e30b8e8e62bfaf6cf7d67c8e79288174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a1893c7a1c07c0ef2f215d70e9189175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865d66ede00d66e3e03ebd8e2c6c76f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea091a088363b624e6c2d0cb11c6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf4bae9961774ffb5bc74e7a628b46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feae7874c1c7208b7ab2501e8b5f561179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c77ca6d99ea4e20ba5f302b30a76c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd8de3c9bb66f7276659ea0b3802e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7359cd7f1f305ed615a93a083f5f35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910615bd11cb5f065c126d487a8f8b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896a5b043813a5bd5453939a77112a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d95c78212f83be99bb3836414dfa17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cc33752af89dd53d5bbee472ad385186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed877b926f4934ef04cdcc905a739d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce9429049be3cfe26fc49bb8f6a9f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e5898f0a559d92721a17c3c7c38b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbd1ca0710543ba67ab012c33ec64c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02619b2303531b2db0bdaa397c0114191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d9843dbcdb29aff3fe62c8e702177192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751b4b3c9a1d269e6d3fda0d76eec7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73498f43c80b6ba551353e4319d62da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e619ff01697afbf89cfdca56fc547195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc03cb17681b19b8dca3944a207c9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c178b4b099720ed0f68423020a03205197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b800dc13f63e8fe8324c9fe559cc3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843332afb348840db7b5068a69e52644199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2341cffa34eedb1b72a1cd8d81a3d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be9c19c7abbef0c3f2f2615a233aec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105798889d502b9f20f2cb28d6794136202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654c1e5579a704551cb71ae88c3dce4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7eb82a6e0af2e8f0b1a5e8ee5c4be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96fc280439ae5ec5c3bff4b2e9bedb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621056a6918ded3ac8bb4543c4ff876206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7e6e6112e0a33cac99e83bb38cda1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995ae691e56d67db3461fcfded695c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1c44bc85faca920a0af8610749423209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f8bb86af800ada28602442fdb6a9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1f670451f18c6302bb4e1faac75cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77b43df00ebcecd63fd522d0e4a763212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c77b16a5781d47bbbec8447037236213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5a8f68349424fda9af5a630f154da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b61cf3ce21c7f2e54b88520bf202f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea886784631a640093e6ec2e0b55c35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65de2d81210684da8b993e0752153c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febf6c6fbd88f88b270c165472567ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e33887c717a5b57b9c0dc97f7b838219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282507503b15d96e2327581be7fb0ca7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51c196a59faa0ce40ee7667e19d669221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0485d2a426f96d53fe613396595a33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ca3f22e35d0f2d4041ec1904ca0ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ae507b816773de5e3ce3859e1dd0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9771ba5e58a6768549ef1dfde1937b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bb51a5b28e70fd7aadc4be776ed0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0caf357eb14f8b63d8e19dfa24af0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9bfbfc4300f04c025b3c67347b028228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b876736b8781a40e81491499cf537229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655ad7137099827da91e02012cbd5fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d898966f14ae4995d1d348bb78950231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc06529282774a0216e96e424ab48e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d533af12d41e943f898d438c66319b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe3e141d3f1b8ccee2aa504b118611234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37610c7df31341fe2e898f3e266f3be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02eeb94f0d313e984a6e2441a1d344236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dbc91a38443d6146b42b6ec6c524d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6840fec713de4d8465b4532dc649a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c40aa5770103f4ffcbd5c459a3e46c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e9c9e96f206693882b9b13aa39304240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef466aa600d74633f4da69dbe58017241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81442ff3411b349c4ccec8e1da0b550a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b811fbe7f42fb4cbcbb2eda6b0406243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaae4c952f762ae8e6d345950bbac86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa115aeb70ba97e45338c0788159c3f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146d336d18877e05f0617fe232d5d27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb3b0c85059fec4256268454ab6c57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacda5e11a11298c06ca0d35c233fce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468ee7f1f6ca8871b7e45a66877607e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249d2762ad48d60f86a664f8ba0cb6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1489f12f49eae528997734bb88e93d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535c65d8236eb7ce093796aa28fccec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dfc9adb773c8253fd60f362576c74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55a04c55e444a5eab17d3ab4fe05bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550c17602b9dbb930edd8295eadc514255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec0812b63fe51624b9703eca0bb532256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc8715f631a396a62f8a01c7fb58c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40b517a301438aeb605c5cebe4134e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ab580c5659872b4aeee793883a6d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdb6226f9ea39ebf379eb8bc65a1e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d266cebe5f8f7aa8515a211f061ee79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4662d43b6ea28a14d08131261ebcb15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a2f321b13dec3a7ec1c4d9f15a912263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056e19f01f6fe05637547b473760619264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5e2f23de3b1640855cc39f40c85e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d86e0605c5e0c3bf012318e1296b53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf2e2c7aee9c2e0f2438102b308553267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddb15ab156d4c1851836764b941697268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b66d1dd7fff4475fdda7d6dc03724269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f886715a810df13fe62f10e273bbee8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3aaac7b31bc3bbc5f6e0410470e7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c384f5186395cfaaf3694c57fc0bd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47de229c9f1f57c8216ad37b032280273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7c31f85e4166c76b46c45b06ef7bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1957fbe47f10a4b997ee710bcef12cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c2ecc6c5e5253af1d7f1865a9b4df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cb62d3fe15ed89febc6a2865afab9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65624d83dcdbf20374dfa2b709ac5334278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c64226108f4f9be207abe045e90784279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99a24da9de259a0e1ee631a201cee7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a7ff5f842c27ac93df14aa3073ae2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c574c1f4a273e878a7b750f2b774a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3736951a9d2c50cd972fe5407521c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5738e8ff1f0bffb26b3fce36f9f5701284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3188864cabfe2945d1b3f23d6536ad8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae467730b6bfa0fe4460d8e959b2e4d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8d64bdc4f8271681c4ad707c6cb14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2789ed19111ee2cfd7c304bdd202fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7a18d1ceccd66bb85e049c281fcf1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c283ba813d7db1256459160a2bcd9f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6c604197d1a7ee27fcbdc5dc01275291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba51417ee5d882123b820139d4315292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf39136a872736170f83a582ca9b13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e9ba2ca1314771afa65fc2a761804294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55968de0cd14e2697db5c4338efc7491295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5f298b91c4d10e254e589d8284f1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bc168cd8602e38e471f406e2450b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d05090b8e7e9a04325b9becddbe52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65789951482ad238e129c0877a60c1c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2943f153ba6633a8505cd31e440926a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c48b96eb35efa1567f7e46e44bd760301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e9e9bc790527cf4f9a7537a301698302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66608554b58a8025147f808511262d41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efd1e1bba2a8eb79a139404252718c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ce431cc16d7042646b07836464c94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55459c893697cc05149be81f9b05e335306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984dad7b20dfbe12d070d5449806411307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaabd4ca44b13f4735386347d9c209308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a69b2205401d3b6d227c6a07f47ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b23ed423211f80dbd4254c1925bddd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a72a0881ccd3343eb1c9dfe310f61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29036dca6631d8b3794f3faa1c6043312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14166d777dfca6c091281c69bb75c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1ce7282e8b7d226113b613b4d366a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e2fed91158c87c9739342356ab5e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9ab4db906ad17f53da08fffcc60e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2af24f01303727ae282279bfd6bc14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3cf7e76ee8b3c825c935c03812fa4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53196e0b524d5578948668de7777e99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d24dce977ddc6103166811e63e8f54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d59bdc9257195c741e4768df1be27b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a25289e270837f3e1c477e58c13ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961bf3a3039253c328b9e47fa4aa440323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615e5b024883549e63f470b07480e7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d3d098416b5ac77d36c4027d7e298325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a468b3d4ff0cb04db5fa113804ce65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e58ac76a0a2cc94eaa400194b4e867327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b458095a0491365d07dba1834c61d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d422056a6a3396a2d2661e82a14982329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1485489b8812b8d97bd49a797410cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f17e5d766d14f34f13e6213cf34407331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73be5708f2ba6dec845652cf239e16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b29c9d0107657c482b8a4d7de1e907333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d406908a7936d9735492c3ec84597334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c894955e91d4a36434b1ff42fbdcd80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a6f7f6fa5bbed7ecac6955c3ef2f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd633bb79a664e37e9e3294a81bd32ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73173a72cfbeaa1f95437aaa3a3a0f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffea10e040cd18e982bd346e81c9b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c205c5b7bbb465e61e0bebd76a4475a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9753215f225028953ede1b01babf4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd68b2073b9816419230f136649c46d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a826b1a37d793d5f47894d0e670b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dab1f86275337ba6f3c665f54dcb5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce1819b6a6d0a39233c6ad76f04a60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a5f20782243c82a5beb829e304010346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88cccbadfd3cce9f405db74d00975b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948ed01c8f32bdef23d79144a0ab59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030a815d1a7a3091adafcfb7617cb8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864421ba44b9357ab5a07525e80cb1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6362a8be05b9b1db8305582174ff02a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb7057e6c7c487bbd58126d5558183352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0f7e0b23dc4a9e02f7c57bac49096353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5114400cf28e8b66596c7a80195e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2b4b378d0524ecf00d795f9369a59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cc9e4bf141e43a07507e6e55ae709356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cb364405b1c7f34173eb0d6f9e5bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098784fff266fd700bcac28253584e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eb3e1d578718a2a17f92cd6087c4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b426dd97c9e3f8e3dc2d1eb8221b35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c17461330164b98f6a28370114622361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a0bbb3e1c7dade688bdebb6aa9cdb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559db9307e72034c71f9c625484c5cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3db6fd4d3f054a9758713881f2c56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e946d203b6aa1ca42a205ab8b959c3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339102f9c9f23d51a9ac9e9d17462fbd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f344f0f1750fcb534bed6a3582d80b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0e32ccb7e7fcbb4c87d4c8f8d79ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16c1918c325bb825d8f71005f91b41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515e493b7839c2945f7b7efe598464b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a112c7114ee794b251abb8ad8cedf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ee548d9eb39ca4eff60c1a07bea80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d37246df3854106d721d2e5a5b6788373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4c696a01d52f24e34673b8465bce7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e09d57bae0a59e3b828e7d54e13be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d56bab00b5e81464e48530ac0420af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0434933265d77975ecf5b3507c3878377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a230f6a8a55e2e745f23b9cad13aff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f791666adce9535d3515e2e45c233d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61775a8a6ab398ddae3502b7915d6d2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72753b40dedbe1469b333aa25384e2e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a8b399f3121826be42dcd6931d67c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de6c50e78b402dd3034ef360030178383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099b204068c922533baa1f9db7d09b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be275b417675413c731c9e6b9b9a5e28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f24adec7bb46ba1be77a8a8de8ecc4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ee07c4a320f8a5df8f2aff81ba553387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d2bb583c528a9d39913afc3ecf270388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfc6170caef80ead29ede88658b89a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1deb4e19181a7f33cb343f609c47522390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a4f1b8f6104dbd19e1f4a27ed9963391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e4c4aff4dce9f3fe90d77585e3812392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400d0a74373fb4d8792050ff09ab08c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98579b61e57a7ca2685eb2a51c3412f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e7c0f33a31d66eaae98fa91734a26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a91894376b64af2eca2f3c2291b1bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f353bddfaf393aba6e4bc074374f42c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef531ca412f46e7cc8540ec840f0a97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22d18ed60b782ddc89aecff012b2f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a47f08671a875a03f0a830243f8db9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1c6191ccd876fbb7cdeb557a856e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9252632d2040a1111fdff265ecb1d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6f061472f1e636e098c885bebb44c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c485d82ca4a2d162ae301eea95de848404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617062877abaac14ac402cbfdfeff213405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5d774a2ec2cbf69a8eef3dee92e1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b680dcd1ffa4bedafed44f113cea0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4a221a962711937ce0f9e9fd9a269408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e23fa60cb600e926fa1a0dc48ff69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab117b6dd4706045c460b8738737e256410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660e56c68f45f9ebf3c4430bf4988d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46036c32aedf41d2909630ee2fc170f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6bcfbbba6a29b7cfe6f20f0114b43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f764079be5b9d0ea81d3a01ef7bc1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025112f4564f67fb9069b35f9fd9cf73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc93216e0d54493d46da9b4bf6c0525416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747080ae6bdacb22c13509bb82941e19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8185ae471ce18e59d2d0879685d63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dff3c38fc9022c1808aec6a4b37e21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f279b0bd08b65f82f9103af5fd5a0b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3263066271694713f41e14db9339820421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ea5b806a2a9236e07a33481c2c587422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ecea613bb645144061af85d050305423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50eb35b6f721d68037bd4bd6e3eb8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bab7a6baa92d3b13f16f43028d7445425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb0eda086f39231b32ab7c5c632c04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abf043916ad98cf522b40f6f8ceca4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625dfa222abf4931ef3a0ad167a7a4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef21e9c5c9f6886f5e26339e811cfa4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b53739512d6e49413804bcec38359a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad7b3a3faa5e54f3b9fb470d2e757d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6d89ba015003820cf479d8f0a7444432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7e054267e8cd8ca3880fbddbea5b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679cdbf6364c80eac0d8dfd4dc5e64f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaa0a04ba1f15414dfb9aecb8ac55a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59b79c84a03cb4547b554236d54cc3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9f3e908908658375cfac30822a35d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b8e4fbff020fef49389c705ac30f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6be40d30c1302504b71c8bd0cbdfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f26ade826e0b68bd436407d238e32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de405e8edc172db57fac5f6681c312441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef7f1bd5b3480f62f83a1a843b5e67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd83279646c7ffb2f758f09bf5c235f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025038a7bc48ca0d23bf629dc6564985444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c4ab253f9594e6b4e325ed3659c4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8b6abd5edf7d7f3975cb7996968f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048c504ab6d1394f6ddcb7ddbf57320447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28268c0a85d4ee2cfd522758115a3bf4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ae79d0c53496df91eebc83a6de187449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbfb4b1d18a153811a73084953c806450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad51c4a5cfb9a75393503a952e7a9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad932674fee294f08d6846a21de6876b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4da49070939c7659e3e55f2a7f5ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ae700fdb3ba1a1a68caac9bcc31f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367a356f66bfbe3656ac67fff97afc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e10251011f293ad7d9721238dc575e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6677a2dfb383d05102a497425c9d7b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd0647570d1b58cfd55c61fb3e4d60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4259e3eb5919d671cb0181cac489e2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44aa7719e72764d571c02d2789bcc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc266a2c7beaed5bf0f458ae8d2ad3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a4db395b9c4a0bb270cfb7fd0fe90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559c761416987ac26ac9987335fb188463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50643a381babf67f3989e2d2c2aaa13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5696ff2bd1fd0ec9a69c988076f5392465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eeb2fec1b27066cd3df37cfe0f597466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf7bd6cc55eabd9863fd9aca55f03f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00d6405d8c6dafa95556d075a75d2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dfe2379d2800e7c49d95a9833a47c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7597ca730bfe7fee2adb43b4c705d64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256a3e401c30349d23d552f49b76df1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf2fe5c727e714d58d99c60c342f1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64c86f74afccebef15aaf77b79a1ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e91463c21a2b423c830d2666bdc4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73117f906e08f6f774b76fcc485c72c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d2ad9fb58adb80f31e65457daf650476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc6f330d152ef9ed82e5d99d93907e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312ec01a85108cfae33715de7d23f9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f454092c8fa1533aa5a3369f4172de9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cbb2c07a3f63029fe0b722e1edb4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a0d9ef791a5ef83cb86452d337488481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e7b2b14e357d027e154d2b11f8440482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbd37dc6aa2dbadcab7b0ae52be987483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d433d0f21bdf9ef1862606ae2c036e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4e15c358308bbbc8b24c8bb6edf0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0390597e88bfd4b177ff2bf713cd06c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db78fde987e1599def88008f151fe33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e235e6eb56113fd6371e407777b456488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8331199db5a662aead92d158ce83992489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224d7b257c184eea4a0b40b153e36da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad0f7daef92b8f16e1114c90c5dbde491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a5e23be98fe54feca521273c66d91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab61684a0323b2038973154f371a430493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5d171bce9094b2ff3e6f0562805b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4df7b5290b044cc86e925b0e0d3cf3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8751a74bd3c73da494970b02456aa06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe8df2d2fa9f330f82ef47a878767b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e74ab49089c3d9bc04672876b8525d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0fa033f4b3c33a12a737489b68af7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2e8295b1f941689f96ecbb9a1f696500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ce1606342cbd24b8fa28635e3d358501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881e916037df57b137d24d93fa474de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5d310c1cdf54734e1719911fd68c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1ef20dfa000c0f3fd6086a65b2cf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4acfd99104053424b3d6ca21ad30f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce6cdc8b3fb343fd8910e5fc82dd04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef71fc6eb54ec71ae854dfb64ea556507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17feb699ddc1bd47f0a8360ceddb4294508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b4b80ecfafa4434cc9240af2150d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f71d2bda504858500c041a900b9207510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b12625eff92b94d46c5752328b724511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a382bc07ffb155d19565afc46beadd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b425434cdee209d34e74be0754bba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c76456f3a8c91ea7ae2926dc5d6db5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9744b42167565094e880d01a4f2a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5458200ff5d7832013f9ef605928c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21271a0735ed5a6252d4236ef9e3161517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab78906f3ceb183ddcef3989bec071c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d735028b77cb069928cd09baf97b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a2c19765e659cec205cf4bd926ca2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f862cc1f4e29d2ced3396164e869a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2ce775bd06433cc9895288275b973522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea519ab2b5b3b1e8d4cb4ce260affb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c637586e01564728eeb8c29c1f81c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a91103f5d448c8065838257f500e11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7400813152e78dac654d575f916979526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7502dfd937080d1df2f9e43df271a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51650ab891fb3956397499caf43099528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e5390593dabeeecfeb7e3fa3b473f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77140393599d5d96c468206c3d37dc3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403819a4bb3aa027d711b48ace80c60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb187d37fafa128150b3c0a1f6a59f3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbbdeed6adf6e5cc6286ae3af9b6c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b23aa687f10004fa7d1071a8dc79b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1453730dbcc6533865f8477815df135535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be23590d37562e2dcf9bacb80fe26f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac816f9f6f55465102227fc1f3bbafde537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f6defcc8befa603fbf0597faab6df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93af0ff7faf1b080d435fc588403dff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbd86ea9d6846f5382bd416a147d54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2cf70d9eac74538f0d195b25641b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6b42aea39cabd2fc77b601123f18a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5072c7834aa3e3756b2d9566541aef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c3f3b1396c7d6d162c104d6e3aea9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb823ff16faad2eef8105b7fc078a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57596812d4b692a23a8cda30f9498c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a8fee5b766f29c366947fb2ecfc89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1652d1fe41b061b041feb55007698548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d9c27b8b56b8df98f06777884858e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f639aa17643fdf1cf0b569332beb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1a776059373a8985b2bf82b683ec2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab92697f633bac7b50a3335ba539f9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa2552ac32d7ccfbca4a576290f03c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f5a0cbd7baf79ab051c15e1dd3aae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b01514515ec6e59578809b8b8bc494555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d892be6971527b1d66ebf101c5686e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc067139143a683c49d3604746234d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfe97b741faaa522db6a4b70114cf8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77189d360160b54c3fd4fcd841b1f657559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c627b72dd330cee370b19bc555eb045560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69394a8f2414c67273ec9d83945c964561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a35ec0decf3867d3bf410cb539abca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba481ab6f54435cbe5331a8681886212563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0ac1c3f745e4af003d5931d35290c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd8c67bd9405a404026ee3f392ed45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f26b96f2937de14479d7c1a20fcd41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b753ddcacaebcad92742eaa426e37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3e681275c3de1268471b76324fd81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee783a36ac28ce12dac243829d4306b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07edd7041126bd3bc2e9eaf13613db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843d7c73b643f737a3a409d778b1bb3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526dd9d65ae4e6dcd6246ee2458d187572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046957f11ab86428a736c207bd3ee8c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff69ba9ccdf7248ed9eca56ae144c0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36669a44e5702b52d4f41d0b527b9dfc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eb5028fc2c09106ac530bddc46751576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85515ae78c6fa62d87ad5f08c4fd19f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a9f2303f48ed111279e9445b359b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953c7c59f0862b7ca4ac7969e1122d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0506840770202524efffe406e09518d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410604634d5869fcfff2cc72be90dbf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a0e181c3809b496dfc625f2ac3089582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732dee4ea0bef181cc7d6c31431ffcb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2a3efad373e58027aafc122931990584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f77ea3910aa21718dfd7b50ece123585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be385941fcb8df4629f856a3e28e36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98f314b82c05259324d43315c8308e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f00f3962edb188499d9f0aa36dd940588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8a3e5634a11fd07a1594b420fd297589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3ce4b3473e2051112278d43f64fa7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6580794bf597824b5b27560606a1f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9405bbed850af601e4704ebe8ae1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212c867768c5755ec054b3ca3c9d984593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc820686faafff641a410fdb335f470594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48d4b031883424082f6325b3c18c55595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0556522897044a21a70f3f68c9a43f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0995356ea71770aa3d5437558aae6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8f4653027ce6fb213880fc18c098b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe834d716a777635c2caecd09a52874599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dc07a1c1c5bbc8cc0d7b03c240609600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9170216d797d6398cc8576423ba20fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb93a88f04757595c60b36e470fb7a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6673e28ddba63cda37255615544d843603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afcdcb764e04dedfde24ac7e58ab38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fde75e0f3cac28c053f469109d38e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbbc303a2f55879a40b7d1af78c500606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3144e953f2e81eceb4c9d63db3719f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac698f55e3563c073eb17563ba97b0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec76dd837eb72aad81197a9d7a793b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efe7240e39d4be804f61fc6a781e3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0c06cf5498c32d99a9f13f534519b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db651262a67704be30516d415ed6dc7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd83ccdc8ae0917f708d0e3a3c5acd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616c9133c56e4bb9a2a33adf8946b2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45037fb902a60024d38c96425e56e49f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9d0f41f04fac1aad61f0c3152f329616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e3edff002931936bee98df614ccf3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2ec9e1966bde2f0f09cf11f071724618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cc2a47950e6a0054fc173d32cdd4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958775d8f605d9e36b8fcf596f1de868620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdefc4671b4ba313db60ba2636b45fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291dd428429e59eea503a91d1906e84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8b2f90403c24fdafa94b6f20d25c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fd5a7d2661c9cfd6a813090d41c6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cc07eb312ba3e711e6a63df0cf7fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7e2154fa29b3c36704f550da0ed74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8448637ecd02f191cab9ce6e2a5824e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f69ce6e0f5f9435cd561db105024d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db29c7cbde91ce29b0af239d0c99505629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a32568188e33c150f4e28a9c32063630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135024a6367722aebe142c28684de90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5da4ac82d03cee97e01862579a49a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c6dbc292385f964b0adc1c41cfde9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932e6088b186b8009955bd266ca5d04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9f7068fe63259d0393a63c3ef66ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80e3047e4fbd17e360f524caebb370636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9332814f29c5fb1cdb317d3326b1ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c779e4d73f20645514a07ea21cb916638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80d6fd20182647a622cde054dc4dd5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da30543c09fa59d3cbbbb4547e5cd2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433abad36282340e4036516fbe3f058641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13aea08724e946e8b686f28d897205642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512697d9f5d0b65795eeae8b782cb00643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612390cb6f5397a6f40550b0aa2d61c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fe921012d88eb61cbba773469972f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb61404e385055efeaa90e45f568e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db83b4bf6c7b1cf3d64571120edf1db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3cd9bb037c3fcf7dfee190d61d6e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dff220297505a62944b0e6d168ca7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701c6776aa93716e4a39aad75bb35fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ac9c9359e14e44a381595046ef248651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462a3c0665a48a9ee5018f8fcf88ad3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249ef94a6a95adc2dc7d0f607d3e068653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b13784d1bdb642a7684264ac7163f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804e01a715b2246f07ed354623ce95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc3c0f7bf5fde019cb52fbf49a8c7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84b645085eb474bac77a717e49bcb5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67304850c681e27e5ba30f3d420b8347658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144188bdf97cc49f4c5d67a8d4ca185659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6fdb920d169432fae1183e88033ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf5cebec473b75ecfcf2c319755d07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a801d5b65e92f357193706603ea0f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a160d0f9fb7f7ee159f45bb698df1fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9dcd5126e544d6c9e66eee960ee17664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852c86b6f4d51f4420dfedb05fb2b34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb9d087050dbf05953421c84914570666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ebb420918d32ce6d6109653825896667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc708769575374576623cb3e7e566d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea7e49c12892103482030ffffa3421669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd3e7956ad16076ed0afdc5a27041e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48acbfc042c979350c36cf9cca34ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137c98ba4b3912c80fb12913aaab0cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1798a2afec8eaa878183fce79fecd0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df445731df4d09eca448b1dddfb59a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049479961c8e42a1fc14df74fde766b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c04b618719cee8d8658973a3b87be4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a18f3d6aa9fdb66ac84475cc45acd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e43604ed86da6e317236bf3f330af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23471c5f2e30996bf52fd2e3ffcbbcfa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26268dcea184af3b2c5ea65248aef436680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d607349e3af922952d93bde8b6dfdb9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdaabfe16f988f188b751c982d38f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974189147f13a142cbee1504e2d51dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa765767ead6e33b589a9718c59fcda6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6650e8d3f186e6610bf1601baf8546685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9063de6fd064677d9bc4f024d54bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e79108b20bb7d48eafc0eaa92ed204687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dca345aacc9fbe9b99aa5b62dfc55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049461ccf342e58a1907a029c8d1b3ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c64db6c759b2ee29df12bc44547619690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ee830303f6f238823a012ab1df1b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae2a5b2ce1f2d6e37c1627c24c23fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec0994010273f37b1898c50713c88b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a94978e99eba3e800b32ac312849d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b179d5bea21ddd50c6f42e2a5b752695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fc4b148aef60e62b9e0e232b7f7a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48d4c7d41c1385d1abdcab29e53b5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec4a4c080aefcdc4171d0c0af86602698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c155406e442af106ce5d0f32c9ed6a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291b7982b5c4354bf69e3e56461ce6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebed1ff7ebd3ec8053b651eed7c5eaf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b467211847a26db3383cac37b5c34c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde884c8b67ce24b98bad2aa30eeff1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a9d6348998701b44007d1aa6ba52c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c5973824eee496f96aeac8890faef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f081454069c00b7f3bdbf76caae47706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9af69ea9f6f470a7bbba9212abc942707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f5537e3d9a2dea7da1f5ed41bc958708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa88d737121b4d0852d22f41153749709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e80bd9ff9686ed4a2d0f5c34be409710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fe635eca7e30e6ceef455abc571c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3173fc8128902dbb9f35f631b485b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57274bbccfef2eaebe7df418e6ab7947713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d852b640d1ef258c8277926fd463c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0be84fdb0b1ba3d60b66627dbba20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f98dbcc938b72d9a66620dcd94fca2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675d82583b66618a3f5eedcd514ea21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b1ef0f3fadced7244d6f3b68bcdab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e84f26d593612afba02e7edd86d3d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6165c2cfd8cc3b18fd9023324c16542720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa2d325d18d5d0ab85cd8e8fe2f2b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a396733563c475ee863694b133d87c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c61e1f4880666d48a75a7dee9db5ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103831f1d20a6654196016232332401c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2131ef0567359891400f7e2fba6fce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845824c90c58cba75a32be8e0389f3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95bec026e99d89c8956256978901f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260a94d3ccb8ed70df89e4397fe5ee9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded9ed264877a1af89bebcee0eb7b96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a27af2eed1b08524004aaa1a86f39b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc4d1c0844aaece3c454704db77a8b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118a91e91883c79ee7aeaa9e33c9edd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68823a0f5b36d055902446942688eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005fddf5bf668dfb6a32ac52535a678734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a08cec90a132710b4398ef09e2bc64735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a5697438a65d508d495841481cce1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6162705565affb5256041f7e3fe45737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e950719bdd028be74343f959ec90f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d97aa2f48193b77fdb5ac9829b15f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498dd82cf6655d950ec6d8c7ca85711740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efbb6fac2576e7e9d97e805a51e4de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca565fa6ad361d8f9899e9e166e44b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16ac92d1c81bf5e29cdd682f276f19743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4450f96611c1624bc1bed33b0317d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37bc7a85b9984ccb370d8b505148d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2714001bb3d84018c8ffd4adfd201e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4557a4c69617f25c1b8c21aeae4bfd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe5c4ca8acbc5cd10f24bffef691f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0dadbe0b700f28244a53e28feb17c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48b6709761d89eb85522a7bdac1231750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8b236db7918c0ee291e9ff079759e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dc78e2a3de818f7fed0f3ea02ab4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffe71aa19b888ed5e1b4b500b80ddf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d658ebb61f8a0e61c3962b4e49a8169754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b144014a3725b6552ddf000658039755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb13a01a90b63525f9aae9191658d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aecec5ca63dd94f55ba3852bef6e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaa39138760e3a62d4382fa0e60c9d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b120abcb6899de1aa50cf64857bfa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf8e202a2256e72fb1041533d02b26760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c65962620663a6d63def1768045a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c370f3bd23e57856a95b0b754ddcd4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731af6d6892db4c4bb55ce56cdce7f03763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b59b0ada18f4bf75c3dfe3bca9df1c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ee4c8ab945696f5c82b20e8984dad765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e68673f4b8a8c84863c9e9123cac1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e403ce09f5c52e0e1542871d2bef3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3b6960f50a7c664a4c31603abd22f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242292fd51c14f8498598a513a48fa69769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652ff8f1050cb2a0a93c6cbeaf115e9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd920a9b2fdf6abc4eeb58554d16a909771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666739df54df96a359ef9eb021e4f55772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c4f6998eb7bbd4b1aab589320dd20773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa18af949d8e972f31b0d01d0978c8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01a486112c89635a7b74a7b2abf7f3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb340500f60baec2c968f8d48ce2993776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55167651e92dbce26818c77a3cbe6aa4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f697752663b684319cf2e7d3b3a7d0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a98fd0887d8f7f358deb298b2aa6c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b83148b6fb1f99550839928647baf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17773a80d50601fb7bca2e511e3959781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ff72afea59b0b92e85926e096e336782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54b4a0defa759c7a225d33c31a353d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a6bfbadfef155b8f672e03c6f23de784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7b4b48a375425049a9bfa4b79b756785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe05261d2e71c2b6c151042aaa1c66786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d950522ddb4c534d1bc8e3bee7e872787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf54b4434ca6bc1bea953ae71e5838c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413be45cd7554d3942c23ae0b42f392789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5bf8ff5cc2a48ce0826e76baa1c26790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62db9c45b9d357b4b32e6d893e6eff791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8d18a6d2cc3441c1f970df4390d39792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3878188a4d675de9976354ca856e69b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481535d717be44d3a985866eb9120598794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7abb501a70ef340af3ec8f81e24801795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f4bbb4c6157ff60d76501006bad00796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c41488c56ff82e280354ad28e21d9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a152ec46c81b5bda3a03cc3c5fee2c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad33735597833e676977cfefb55da4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24473e9a28bd609409fc44915e8f6f6e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a75f0e1f3115ac86937dc4125aed98801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9929e739e0a33668d297873a52a414802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bb7f22b0ac3f269d21ee558812832803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119cb39c5bd27ec2ceec2f5f957a4cd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ecb6692e7bbced97f3ad2d0fee694805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52890216a1354994f32011bac174698f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734276b7fa40d4e31225da3f6946d976807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e45c388318b30d9c41d1dbdf82847808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552315ca38d8328c9c8f3bbb0c00eec809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ae0971e178ca3bac3e1b39c9a05b9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80cb6eb9da3bba808ac0f0b3b17219811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf874954cae4de3938674180bb97902e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fe2254d7333509aa5bbb7eea46e52813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19319aaf0d9b30e9b215ee3e1964ed6e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c629562f53c3e6542bd4077bd4ef1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e006d636d751a2b9f9f97feb520dc2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae9e521fc79c42de5710fa60aa6e90817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2471aa38109ae244e2a3c7d37f85c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938af933fcbdeaa2cdaad238a3152a81819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651a69d5f3881ade5a85a1ec1e38363820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b43e472f5d30cffb08a3a89c72629821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b39f6addf85b2af73d09f07635f9cd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c347bcd95ef7ffc3d7517516bd3a7e5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87d097604a616df9bcd8d496c67ff3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a161cdb6b181ed716c231d3adfa0b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8741a079492542e43b2e866076277826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e97fd0ff314a2df633b457f0349e5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5ce3e58756a95e2a1530cf64a78f2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b977d055e019c87fc7ec3fd766adde829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716c3dfb1976e0fa8f440a69404ba7b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6260a6a8011b47d68a9ebef30daca831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10373c20737b52a4499feb1468b8ede2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaa13b6b17ed57fbe3409e281e1e9a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819bc7f680ec74ef891b720c3e352b8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b30f0491e9cb69d968eee0844af42835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979f5ab4c98d3b093becdf65f836c4f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dc8c712c6fbd3693f42c9ed0688cb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef00728c5de732f3ab6b028aa563d3c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dfa4a89594ebea0548cfadb02081a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00ce1f321a1c46daeff50fb92711c9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817adbc7ba9e899a5db3cdef5df989f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5e7364f7543a4724abe08d6458f04842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb608fdf88dbc8287be06b84e814fd2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733ac87a1ba6096d06f529a52d3f91b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a5c22c21f1e955b31b4f8a2d07265845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ebf547b19a827ee3e9162d2f44321846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a53204970d93bd431d7511d18f0ae2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25f7fd922fcec8291809c4146c83d9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ee24f55e974da7eb79a919153ddd8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97370db2f7fe4bc2b029691472c24f9c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c622a9b7b471c76151db4721845f3d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376a062f07e2e8e6b3b9a41c0aded92852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16fed70bac4a6ec9b72840281523d0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65b49d17a24345b5e8c399774a1e29854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630ddadd064d0c641fbfbedc851d5db855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36353eb34b9c9764065639aba6b07d2b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496dab0119d4e30bfa6e50147f5e443857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a212830b343307510ed9a17b162953858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c341baeb14c53faccbc8986076eab1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04106869210531e0e4c57dbeadacfabf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfaab9e0943f5037668d7c3cde4981861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4998b840cc76048c59b40a6a6a0bf7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10092b4fb5d21d1c096ad5b44b06fc5e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc605696f37fc56c7656ebaab54c1fb1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7120a80d974b2ef0174358b38bad31865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043d8c7bce1c76462a749f8b73a04ac866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaccb0104ff747881c2fa19e5877d7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28956e37461d630448395d4277801a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fee2afcbb9108bf43bd671000aa989869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d9be6abb1a239cc631c82d749f26d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efa84e43309b0ee3ace140bf0c060c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb58eb2956d40a6204cebf5a89b9b95872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07fa0b13baf33e030b07fb57f118d0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdad00156b08e23057722778c7d64b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074d759b16d53ae12795243d47547c8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e535b8fe2561688bf587e4151a5e8a3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d258aa682680b29c831f76025ea109877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530df378ddbafd08af9b2fe3d65b626c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2cbf95b4d3e662a658d802bef68ce879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a5d991d1c8cead2f53cdab36beffb880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2a0c284024733c9faca23a08c8f6a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951783bafb4ad8655951a06a2c73c0c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c191f46b6bdaded5c135d5166bef346883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029037350d29cc634e9dcee09ec4a404884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c443c67ffd770908e8c80959a402fff885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1b8ac3a43197da9cabe9aede8ba48886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac537f192a6e83e06ea95f6fe1f1db22887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a1eef06f94d6fbd093e36d0d4cc85888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dca2df2201f07865eec9a6134e2c1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd51316eddea8538f1200984fcfe0e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b730dd77ca6df5e67795cda4d64b7e4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d6897cdd0bc3dcafe590e36e00123892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edb554ca43507a0adca6830bb65f7f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c40989eae9b4e54095593f107e2937894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cca52552419d728d5a100c28b5cb71895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f69ad023b3714283c9ce7959ca318896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412598b9233043071b6ce991586f113897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8d4b634a23b6a45eaed927bcacaaf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858f514ca6aa7d4ab8914a0376d5d57899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c52b1e4b254922aa562b0495e0cee900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0dce2da224d540338c5557b62682a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001b2814218cded53cc41375b943d8d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e41b081162ffa1a3e98cb689dffc91903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781dbd8e2ba07dbd32e9b72158a93a1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75f8b78086685e56de0ecc7802a15f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d452aa8594854f6af8b77e010c7092906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7a81ef7bf75a9fa9bfd9d83c85f13907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f0fe64b904328e2a3a3b8857eefcd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7bcad37730a7859d21c625b5dead7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe78ebe69bd6376d27353562c779b2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70242683f008dedbac5b4c378bdd20c6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666d88a2085ccf93fcdb9f6d5ddef0a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d67b3d5a3127f4a2b4f8ca02adfc42913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c727aa63ab4cce6436cee1c2d49996914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6736845955158b64e3d193cd21edbea915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2de8deb621f3f5ac9312f229cc4d2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3519152844008e7e1c197690b0cd12917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ee9fac52d7384d8abae9802f077a6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d28f51ce4c7e4395074a386a7f6dc919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fb249f5f9854cfd81ee929be6e924920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c22b01cde03ba3dc4ebccd0ff6722921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408fb78fc432961a9b2bcb5e49207da922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b404861ffc0b02eb7f9d0be1508e478923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23affa9cc993c6cdee9e6d92ded7559924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d618b5a862f4b038686dc2f4b3853f6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52809461e33476c032e2bb53213f335e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc05c40c73fe22e6fba1c7863eba6d0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8d272a20f2d623f4aae0d57285dc5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97ae8af060eba8d22e3deb17842df8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8fb449b3a9926e3ef0e3d2681088b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629691243751e5013efc19c326788390931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad875a58cc4e29f86145720eeabc97eb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aee83fa06fda2644d137b9de5caec4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0e41947dc34ea048767fa0ba788ba934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1675b17fc89926d52733b0c7582c9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12673bb6ff367b1978b084df58ecf3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decdc7a9f5ed69f907f3cd267a4161c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b806ced8cf45ca805157c1525cee3c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9708be0c1e7f24b813440d340ec281939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a2a67563595c04efd7903a6dfdb2a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62afc2ae9a7b2eb51f1c8e76c37293941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceec1559a6c9424d00893a4ef46529b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2973986f99088e1715b84f7282d3dd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353ba94ec2a575b426bfbf4a00d006d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af851e5de79e37609f688d4e16bc903945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3c442504a5c3e0471104c99eb2056946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ea6a8585850cebda03fe0d1f320f1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e1b2237c7f65ffa87c6f6fde182aa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0a437857199a358b9b709be479c76949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c800efeffb1e74db98b71134ac757e7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a174426a4fd89807001c0439c2bd8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd8bcd2da84249c47d8e851dec95de952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09776e691d0378b73f2cd025fe15998953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e578eb6ee78a140dd57e08f59fd80c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eae7e9f5c7f1179aabc7aa8b194566955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65d274780dc7cf96c3c2f6ec766ce2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2806e7c188f8bd4c0d6688f4f0435a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cb7403e773a84420da3ae69dd2144958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a61cef554201c9bfa37b075908ce54959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297744fb617a2153514647c341c1608f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a233ff486d0d414b1c2fe7140aa9b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d43c88df455f7129be4e08a35da276962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db638ba9f0f87a150af3ac0f464ce62c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac4dfe2197b6b6800dfbe9564f45f2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5f8e3d1473570975fca4307aa3302965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba817ffbbb78542617d1b063f4abdc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06f87e7ce88c54efa4b24013fc482d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa25eab4dd2be89ecf155a74433d756968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c9272814d5ec59a62bd80819c9176969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995c6f1dba8a58be59b544e6c632d58970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9d57334e2d00aae17408c6d655d90971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e98f0cdded1b4ede3342632498f55972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cfc691f3fb1145f660475a6d20808973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993991b33aa1d7c553d11dbb2304bd8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8627272043dd58fc86d9a9baeef47975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d703c69c5ab56240fb8a2f2f3f8b16976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9809fa962f78b4a486e514aa37c51977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60bb0df448a944fb796d7bc044c252978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8727833c9bdd1f39ff948a6c6b873979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f40464dd177d6b69abd27f5feed92980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9894501d65a93410ac35a623f365046981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a5804973945df468fffae8829daea982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f3e0426d7372ae2912a6a34cb6ed6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e2c30feb88ad07727eac36074fca5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce0944c74d68846cffa1672233cff3985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9a2a55dcaf7a536ddf992f1023ee1986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69dcee856047b3eb6b5c77017f5e64987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecb76a48228ed9794fd7589f86f497988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a0e7bf67a00f4f4c187133d772769989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f59ac413fc3fe590cbae2c2dbf364990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae2c36dfb4db53821e9e23e49009b9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6e05623bb6316e85c4a1dac2e1bc2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6770cbdd0079858df56f27ed080b3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1e3c8a3ea41ce16d97736d579c528994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2552300c8e1cb5b0e43a64e57fdb79995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02777b70387741c5536a0e91412485e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1295b1eb1f9cf3fab6292c7156532997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c95a2e9c45fceb722e4faa0c81e2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0aa11a517f11ca28d3ddaa725014102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e32b119953f58bb4c725c445f86a213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37c4b50a024b9f7a27c22fba09b0e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90e9826f8f9b330327832b662979125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d31b830431a8b52be9d6254826d7276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0533759cadb96cbe26d16a4582536397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3d1edaad5f19851238ce73c135a5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db273b2f37b99e9f2bf655f631a6ddc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5d299d94ddc084aacc8a0f1ccfffe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29683648d9b2922dcb75c7082a02e06d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4f15de1c7a6861cd97c1800a7401012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a0a4cc65ba2267d39a7820ae775e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20a3d0a3abb3a7f88b19105f81e98a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ec40aa2209a8da8d5f3d191b582bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efef48d15ded5715683e5c0b60c21816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72199060af153b537b0aecf8097956917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217525fd76b698b96845a656b87359218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb06c1d1e3584f68e34a9ab63dc5f8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab85047ca1bfc7804d61d29d05432d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e772355f84329127e4fe8745de83a5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8074635118f0dc539f64dfc3fca2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312ea8a9af2139b5285b4039a3c33b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12691ad04ecb25d223341010713ffd8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc19c6a90b0345a7953a205d3284ce125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b452b58cecab75b96690fa1680825c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6a622e2541dc70e6d229079746e1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d9bf9baf495124299ad5299193fc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6e629e60d9bc1767374186a0332a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ed90bbd49a06e45aa0c9b173f7a8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aa9ce046eeb603909af2e9661502a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e10a8f82aa1cb54154745fed5cff2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1660692bfb3e54c15d515b34283f82833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf675fb6ce4e7645b6a23500689d69ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4143d0d53249e9d34187ba6ae37f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ec3d170e443fe5e5c69f9c026671736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedccd86cb47ee1afd8378c577d44f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d6c3ac18c0edb3d45151a65bd873d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecef2fb3c92df27369e89a93a89703c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ad73fd4805663fde2b24a8a06fd1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5e5cdfa54ebfd54fa1830425fc11741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7975f0e67f52df15dc408a315863942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0c284ea43c2dee496fa6f9f9d118743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c71cbca18f412f2d8e3590fcbf776844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7b39fb78506bc55109d2ac178f2fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b94a14efeeab28271c9fba1c388e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0957144b13dd593d591edc77e79bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc126020959000de9fcc84ed91ff88c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f244a730f0cae0449d61edf97b6c5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b31b0eabab15916ae0249c2f48a5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264f6f24f24f8b784333f6a98d13b5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a5eeb9647ffdd9c8208686cd9d67352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac8f6c998f2ec6d23341729b97a24b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5559644ef66e560e63ab5b0013d64754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d377dd6a3b8b9cb9f5923683e5f2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad7a9c8307b396da0739d78070c1c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48daab88aa203c2b0d3c9881026f26a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc8999bc751a8f966d83875097f4dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cf2b2465001a12a579ff93d335e6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd264ba1ee893cafe018c3b6fb39877260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384170d09501f07c9f1cf05d1a5866961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494da71dc0227b927b6b0b5457efd1fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affee67f717c38c4a31883d707acd4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560f6e9d0e0e083f8f3d681ba92670464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8f8de63e3db1457664b726f77f65965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fd9329118a80c385cf12a00a2967e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb1b46d2ea032fbbdf05f8db30013867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0fd0d61e2c088fa33fbd41c8ba26368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d1c981ab139e808a569baad7066cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeb4036d75d06724092e044120353c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55217a444bd9bb72b1727fd9025fe271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204affb58d66b5e4c0d8412f21a45a2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d1577eb21e9ec26398b8ec859a32373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464f041e38add62b3592285ec93f06374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04cc19835e769b1126255e4ba51f8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d33ef032fc2c9ceaf4cb4235ae13276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dcd5e5af339736cdc7a34d18c34e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed3644bcf0660ccf4f20e61a6e934078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2a6372f5bce30b6605c752ef4d26779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8f1e18fc58f7ed099f407d5681c6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9265e89b93d43dd4749ea77c5273c0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43853f04029f0fe038730f04549f1cb282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57e8c9662eaa00edaf66fea65deb8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e78b4d9fed41dad38a9495f894ef1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60e9aab27932231220c5dbd000342185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522ef6ef7b7701e3fbb09b975948cee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61251e0250a1735eff169e90b31784fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e039518ade4aeda72d571fbca0b5a6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd7006a986765fac652ea518fe0d9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fcc908cdf2c8e5408a007a75d806e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb4b5e961485c8736c802bdafbf40291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa018d9ce79917ae44d035e0ae29aff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eaa222f14f1087ab0bd8722144fd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b9bdec6782a92ba2bd9f298255b3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f1e041c0fb59b587206a8ab1710ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db3765c40cf29e0f64635d09e9531396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2943aa131329d5f93dddc15410b355a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8119c506827baa3da321e1f9e1bd8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf16d0969ff83caea013e8136e649a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbaa0202ef0cc87ed559765256c2ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a0d088c8e3b0a16dda1785c3d344b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f8c279b2837e88a7b67113a4f05f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f773151044700fa0f246bce3f19702103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dfd1a692c50eaba882a17caa05a41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c62544e9eb4297006fae1bc40227f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41661dfd18918d19bf14bc25515a766106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1ffeccf91ff4be6f76595cd17f538107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bba6dc28a4e18c3e3cd5559807bc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26111dd4e9298add7aa6a123a23b06c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168e80ce25c50d695c2434657c6b0e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb931cdcc281b86bb524847885110da9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b131f56ca48a55cdb3a0d514736769112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22c22f6be0c7e41c8f861e866751d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8877c7b666370c1cb584516bb48d27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c434246858bb7130bd3de28feca46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f245076be4cd8a7d2207db7a6606aaf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c1b82c95f98956e724796bb71e3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f1507364a2b3cf0f28a8a44ecd247118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07bb2a313a1b086b2a022a075b9f08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab9e42fc391aa78daae5e6dee44d3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a0f7c4f1e64275dee7d8fe6449041121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b048929caffaec600c34dd4dc120e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc2a577bf9bce418fcb2ad9d024706123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad50fae049b8ef487b13bed6318c212124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df945a6411c76b2e71de31862f41b3f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c89bcde2a4573672d292bf45dc1e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639cf29222763731872cd69ac8860d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c42fb4f9eb7c7816fd42ccc49d4a63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88667b3b698092090be9cbdf16c29afd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7564a1fa23a1f48d536bdfa5af1c6a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98f0b5a20c9e213fba00d6a645ba3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e4b8d6e5f0260123f25de34041929132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e560d26eda20c1d9c8b2ec1ae2196c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433eed8121797aabc4ae8e86b728f59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb7bf581ea4833715fc6309be6efa6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1056343a3c38149b14b406efed6b452136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfccb8b37100476d53dedcc65f7a47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90ce721a7b2727aa63a0e4799fb2c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bee779e8891eb7e3d781833ee4d6ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2a1a7bab2cd5def737a1ebc6f822d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a07dca959e2138c8bd65b5e73bd505141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb42f7455c87bb07e6ebc81a197960142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d17435a44c2743e1f3ce25e38db6dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d00a7b87904a96b4906767ec8c30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059597be0a5139fb8e46e3f39000e1f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c3ed4edf8672ce895ef29dc6b67ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85acf7c46a21ce472cfb204c930a66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8badcf91d4a4748910334439850a6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432f11410b3a6310462135288549c7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dc1dda617df9da8e3fe850f20bace150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c944ddd2b60c6e98515a4fccbe56a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eeaf620ed12c2ae93f0a69f4abc62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dbce5480633059200411d24f87725153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1df8ae3b59b488938d9321b999157154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae691998db7b357ca51d857b5d2db86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30bcde31233b64be3c39d62e64aa17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed19ffb037b9e01b16c8b105ee8d6d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c1b8fab7b361e986cb5064624d72f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f77a15cc4c77100280c51315812b8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a682269af1e4db2fdb480de8b12086160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b34e324587b360ba5a73c5b4b85dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af99a41e2d10575320634d7e014d6e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687914fd6259133d63fc97142d217a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d1441d7f9011af66ef17fac26f7e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09291fe38ce512c3fa93a7dafffeddf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ce77ed7f48c9159f62e7c00b70c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f4d05f7e7ec24993c4898529ddcb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2867f70263dc9b28aa6d78e81c1df04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192333aff846c32893daaa1f04fc9fc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca5b14fe15f9dd621f09a3f272f94a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930d943b957816f1adad54040fb5349171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbddff6bb0d94f9df19e81bc914de3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f995302bdc0bcc0ae717ea0ebdc40d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd4ff7132f181a17779d80f53e2c6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e65b1d405fa5249ada22e5e6f62427175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7977552a8adecc3c043bf17970470a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac1cf54876d4913e0c449ca8cfa9c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43219eb85a16b271858fab2ab749671d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68478d8924c1daae8d6d21edb522a20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501e1611a25b8391a0e5943327f436a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b45118054c1521f8092b95debce2c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81958674cbae8c178a483ca64203136182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266387f0e0cb1597f4d46fe260ea770183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f214342ccaadef78986ef9d16da214184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea7d4f9ee274956f98695b6b582b99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c06e6cc725d7131de44d32a72df1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c899c328ebfda2dbb8544ef800589187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acc71682dc0ba403629033f118d644188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a6bc19f02290f590c6cf6b710dc16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c64c85419d4f37d1cc1bace50c0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3c190cd3331a6294a7b62e015ac59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f327f980031ecd408bb4b339b50922192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca47f7c0510844444643e61d91fccda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8e4331591f45087295e61ecc42aab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836bd1fe94b1af3890fa5b95616671b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beebbdebb4264be06e88d436e00492196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb49fa5140737cbafde2057ba5cefdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec279ae0e1b1531fae41b05374c671b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d16a18256b9ecb69a3f05421de6f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28a330f9b4a5f056e0fa78b2ea58c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ff7d9870c2f0ea9ade171e7fa360a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7b40a9cce1bf90dc0ab7edc598d27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6f036c84c00503c3ccbcb5bfbd380203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b56d0213f7c30415e6c3286d5a80c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbc316de049545f1ade4b991f33b3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905e0ac7cc035242db7990406037f7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535b9d38d45556a9c7273d0da665bfb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9159fa95daed7e1518222fc4cdaf51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04778b72c76cd8245effa78b77e735209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf313009c983e1f717be89670737cdc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b541065612d1632da2c793d834bd7d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c28cb643683411b1ee5ce1bf3f1a9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b356f5c93373f75565cf2ef5d17197213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8b6c85e5916a6196090cd3a203a51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d52ba77d0a3738ae50b66b26223ba6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8b5966d76009db4ea887a9831211a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db928556cf27016abe301dfbbdd79cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ff708ab4e256de86871f684f04fdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510f1e6b5a6d8cbeca1598f19d0b93f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ec4fedc3c6533e899365c19c3f9a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79455a05db71656a64eb7cc5f5a25358221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5f9bbdd00a44d030973b7481d3b29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0289d6ffdd63999de92d13732b5ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34541fd67dd6fff0c8e5c7bf73b997224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34462501c336f7d15c26e968121d4c36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef01eeb9946cf48334f0949e383b9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175afd43ae466210c2ba58cbaa4125a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2deef19bde11c3cc303879a2bd061e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b79617204e69406ec9e2dc33c63c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c51acc607b70893ee74e2a4b48bc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279924aea0fe8bbded7d4188e582f70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb016d5f5efc10d294670a88056bfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc174eebceb9da22055941060bbd20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddfca17d980f421aa2eca566a70023234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e0fa4bc6bce89c641409288c4518c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10945614ca385fe372f4e7f8eb1578d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140866983ddb55365244948b7bd65f25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f54985cb73bd4258f0d9610c79a9bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84314032a5392b8a738608e21fcd5df0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de686a129234bd2d5ead7300a68b12c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaef2b132bb1cbe5458643604e41229241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e980ddd2d6d5a0c67f432bf549bd765242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200d01cabed8d33c200507c652682b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ba5bf8b844178329927594913d370244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3ef8f473098b526888de1112148fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b091f926724d235d63bd74ad55aba2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486aef2580396d40f9b48446bd78321247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aa5e8c34928a52bb8fe1790153a52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b82d5e17d3e482c3ac724e972230c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c20e4a2293142e247bb382ada50bd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820968125cf63da83ec6d583955765ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb6779d7f14e1611b0b3bb3b93e952252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ffab35c2cfae9a70a2cd9e2c23686253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1764920f5f82ca59d2f892cd545fa6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6d186feb71eae24f20fc104d398a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4056a8d158393b4ac4b884a0a195a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f65be1ba8eb682ed31fa6252cc7e7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8848975db99e5a826839c22cb0a1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665f61d755ec4b742b37b967230503c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cdcfe0e05c76be6c9d9762c55e577260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fd708ba1dba2aedfedca75a9e26ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a578ff7d001a956950a184fb63f9669262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0081d472455518d3fece8c166c79710263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ea17af5b939380748e354f092175d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93e7591cbec0493a27d831eb47489f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92a6921a1f32c23abdbe62f341cb40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf90e273e5d463e968db745ef54273267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193430639843d4a80154409c9eaf0bb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc69c9be5aeeb93a4a0ce6e035aa2d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df4f582fe5438cf12cd971f1a08bf0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a75820e7f4ad9e2aeacd171de1a70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36252ada47ccff607a38d87d5e358e03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c59d997bc85728422b0cedde23dad5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c32e476dabe2adbd6df5e1fcf2941d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b36e5b29ca65b89200b0a130ab871275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef1ebb00585bec38dea62fb182c6fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac436add40840ecab1756974514baad9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfe03cf46f3c703b3fb44e1c9db80e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4230240d2375818b80dbcb6b8ee6cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572a82c36d00a8aea224124623d036b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98260e043fb6de41a78ff0d4d3ebef90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6480336842a8239107ce7b246908b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c81b9d997b1d531fd11614a417b3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d075aa02004d7a824a01c9425199e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b1514977596db62f48ef6768375ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68079784ca4d007561f87eb7d61852286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2f1aeafb6d1ec2e496c860c201d7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95057649e051dd3b6751e345118a8ccc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3689862e4825fa10d05657bea0540a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a843fdff11bdf5aac818ac243cb505d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6e0567be4c42d6d8a2417a74111ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37647d55ef5f7cc7c2f33d25e862015f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3a3918e55838268df08c03f5e6222293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bab0c24bb285dbb418ea67c6c7848294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ac709403a31d76ccabb072853a599295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd25b2782207cb0e6d3ce6e05499b36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad0e988eaa392c2cf0fd93deebccb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e35888345255d2e769e2d97e1400d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e020e69700ef7cff70d45203501af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67eac75f6a04ede644dc40a5f43827300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4282588d2a8f1212c0d19822b218b0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fca09e593807a8170edf5aafdcc50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b04184fc1c2f1d86a6251ca491ea4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa031d30b2d96040d3aca41c0705c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d0cf1ef636979b4bd0951801c21fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68206b052d42eebd37b24ef2b34d0037306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb6cfd7a1f4b455acdbd53c4d58f95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53e74d75229477484347ff0cb6f416308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91a16c0543b96debf9058c65c1dc13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff012e70b7db0d11a82493daebf020a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aa407f1e03f963537e684158f63c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d2b428c2af87349531eb00f020865312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595d43a2a4f4a1cd71aacc81007928c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e76eefb9b3e7902e4f7fe0bca4ec6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24211c52a3d575b1069fee6a402232e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0184c17614b13c8316584c12c18e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c629da070ad240019d55d1c77f1b49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95492e1397686adefcd3df8b6a46540318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b37ed7c6e9b81ee0c5693cb3f3237319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606625513484dd9b184cfd64fc35a09c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58b8129bf646d05cddd661ae96018f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456cb573e3edcd270635a72a2ca331f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aac5562e1dd8853e5a46cb27847a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee7c723a8cce8d8701acd55bb28741324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe259024673ef0e9b385a0bfbf9eb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30bab62549ac6eeca2cc5e2b1298bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399b66262a9c0576efbf19a3c085d48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba812321979e89f2ac090134f2da390b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abf667d6fa48d6598bd166170e2fae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cf28fd768a064e49bb67033c7dfa9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905639bcd2d8a11021be44a5f08e4152331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102b2fae57083c4f646d2be098f4f49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d01fee92bd926a0333ba659af7c2a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91e3b53bd56d91f6655d8b93ba035f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5502c8d5f33fccee5ce037475ce45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9419f7f76cf7ccb0a6b53e4d802aa8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c699bab12d631fdb89c13da104776337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee549e84a9fceaf178f683d336754e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686dbf541522a5163397ba1fcabc404339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ca1d737ec0ed5196f7d64434a4f69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b31cd54ec51d12e09308b38a134ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60dbb113e8a0c72b85e6545cadbdc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c3d025b26a513120a706710ca8f55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac0fd1b2d2e7fe5b0126d4a06c4a6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2fb8bd24a672b6e691d319a1f071b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8394f77c04429a9a7529feb98a2d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c25b23812d3346a9c4f260bdb7edf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2d24d094f599c8a8c953be59fbf7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961986fb84cba8e258865399cfc4b903349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e2585c806a3d2070bb67a72ab079c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51189587d403af7b1ce693001346e78f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f971f5c2130e6a778b91acfc0159934352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3e7c0274561f516a6a17f08407b81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d71ccc7220817a1aa7ebb470b0c91c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884b0778a3bcb40c530aeeabf05670e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d58980b0af8b156d5153956b8e26b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34e66e186bf4a8768ce741a80cbcf0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285a51877d6033ec0c49d2fb72fa0be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f73c48cf555ac1732003b68db38f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daac0ec32485c80c546b93debc9f20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec397df5ab4c11f4f62ddfdaa1d66f76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b88a6d18290fc9081b0624a2aeb98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a869e4399fbf84585e3ad170c9fcd2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb09662dd36775bc846d6253140146364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3c291a6a2871b55d47253aceb66f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5d94458bec466ccfe3aa5e0cde037366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c976d7a537baf4e4fc8ed0cf143048367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7686afc0428ce96541ec2661ad4387c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443e2bb1044508be5b19ac5c0f667c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f626af4944adf14b0bfce66c24c0a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462054ef05ea80f62de286f1b8470720371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17261db0f3ea79e2659fbf696bdb71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bfcd493ad178dd6efd840fb6e4c8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7196a11a1fcfdb39d53589e5c62ecc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bbe79c11bcfac490b5ad79cf3427b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aff60f2562736a6e5d474f11006215376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a30198bafba4a499fee230e322f890377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d0df821806b4b091f736424effca6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694167596c11d97d31eed30f1eb26549379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ded0d458fdb57e8aaae460314c8da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053716dbee362f68a14fd0b6669b193c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde1f67ecae9a2a2a2ef503d13672f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676d5be0133a5620a08de181fa46b63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609910d4daecf1703c01cdb7919ea9d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ec14d7c4cf31cee37c736a166e34c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199791091236fa59ccf1c0d818ed00c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc2a2119185ffdaf8de142c8dd713e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31259d47ad5bc344b6584b0d41bdf1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d07436811d290baedb6862f220ae7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfd89557f95a81fc1bdc85960d931a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001d5788fcc909adc1e1e12457664ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c55d9009759bd729be33fcd3b69197392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74837932eb7e34c0e41dffade381b1f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4d11591730440743d1f01ad798822394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52c1f129b73c7d73abe1afa5082e43395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fa0f89cb5f29c1cdb4666124edc70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2e01ecafa91cbff3d172254ed7453397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dffce335332009f50da7f9e157be09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54704b7f985cb37a23d3b3839cb0602399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f248b86817699a1a75f8c989981a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7a50e9035aaa61592664c6ddeb1c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d13558971d16c4d40f43e4b3319ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4a2118f3cc75779bdc61cb8f231d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbc6855e4ba840eb8e71f88f044067404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06095e9a07a4363583eb51bab631e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157570c3d5d5b3c4f98d5579e91c3f9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471025fcd87075b946e171484a4236e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e760723634fcfd476cae23fbaaa107408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f065caf4475db72565826bff104e706409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599fe3f5b3a9aa7aa4c887a8a80b898410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed111ed98f18a079b40152d47ca670bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a82ebce8237a0b45821cfbfd257737412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6828fe643e4f671bbd16ba9ced320413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746ffb5dda97b51e794166606bcb62a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd500e9be1aafac77ffd593786794c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111fa607d504c0df3f36467b087e168416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfff905598afd523ff3d59a488b886a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc471b4ae5d87599acc97f34699a643418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecbec9d20b895cd9ca83e3a502b636419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787af1a93e012812a40338f5931e3ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1006cba283494ce6f9225c395cec8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254d096a61b1d849498f2ab5ba25010422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb08283f369af646004e907b5423806423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec469032280720b0f07a508d34afee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bf9599a93690da2905d65bd23cda2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92288d9195bc453d5c49422ffefded21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d933984ec05a732929c9cbe37e716427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd664c8b5a026564321b667cc6a8cb51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900b4a7aceae82edf3c698d4f5fce48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605e7f3e54a3428ee675b3103fd6bb5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f94a7e1b45c19535f44ca5f7ccfc31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7cd2f554bd3e24bd9e16cf7a9acb9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11013bdd9e4ec9d9e4c4447763b3b35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f49eda774b9a1f3d7319c1604a3623434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090862200caf3038af4144d7fdb5d4b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a351e78a609b17801eae19de2c0b93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92009546eb0a6a0897b1bc7f46cc0fbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33749d52f16a9ca2d0a567e9ce206f6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2afa6327ee82280ac91734f04a37e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8408625bf42bad136015c9557bb669440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd04ffe83a7632000d7b256d3093e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc381a941934512900c0eb3fc7060e2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3236cd4e0417ac2bddff769090c11fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986628ac362c43539d1c1fa6ae5768a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b7babb16ee879bffb4488b565747b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92ed9b967e1b18828eaf0f9ac2a049446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e99f5718ac4cf2903ac46f142067eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae869b272ca4e2a0439dcae4b28e5493448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a64dcb424b4c8ae5965ffeff45581449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfe219545eda025cfa7fd9bd4f31cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a31f84007279266c22a64d15ebacf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df88204698560c9346726a84161cba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9d099f8ec58043bd26983f53dd008453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff07a40eb43e0a4f668186ab471987d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da4bc106af7d1a38346ab11a69492d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed5ef67c4e5255df7625068ba44134456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b59e57f78abce9b19d95139cb0830c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692a3fc376336febb2c01505def83df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d597f162b8cbe75cd0e18c813712c1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2c67abf5ca897e472b9fdda5ff040460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c298a4cb0c0a74200947ec131d6b05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e8c32ba13155a26e4f7a354f5dcc9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772e13d708a1010ec1bb770aee251d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c4735e49c62d7362ab79330119dfd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bdcb8cc5364624023f22afc0e5ed1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971de1be492c1bda77804984f685a1f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfff88a18c1d23273096b457d8187d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e5c5119be08c559373d3c18e6a62b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b744b8cea0b6b9cd45b7f0795f12a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a20f9297d58275bc496fbe541218c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035a476a9e72a3bf0994485e09a17a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfec5e2ee165685f3ce4095082e32e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70295a2ad94cfdc726757cc51d3d34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3a6c774b1e7ff6815643a2f449bdf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cbf0dd67f42445ddd88e7f2d716d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1495280d0de711899e38cb475c74862476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab98388343ec7ce8325f7d3f76fee7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e77ef65d4274286f10c5c512d3ba88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dedb415bb4ac91fa920f832fea71b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c61877c05f329a615772622898d7a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9e87bb565b643d9ef05cb283c0c3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882375138a21a8bb5a7763fe70e494cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046b5c370d01b2c7770fcbf9c5c84f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660891cedef8d237cb18c71e287100bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c402a4c34ab98d43ac3e8c8749dd07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339af07d4db652a754ec5cb85e6e247d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f2c35da571cd0a18972463f7c6883487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c258d3dbe13f49f471410aca58053488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe471b917a3acbbe989bff4b9b55ecb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b828f3f11df635e23796e0f2461eff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cf215419c06a74107104565d1371d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aae3bc5cf27df73727a9cac8a63c67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5a1c89c5441854e29153d06aae171493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914d56ba247de62a4775429945dcd9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918834d8333f0ed797aafb89534932f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d35fb04eaf876fbc312d687f7aaa8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793ee5df862b1327edfc516e57ec735497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339cb2e0084a7c6ad41197a316256f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298b4123eabe9ea4ea81fb893933193499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50882969470a9ca70d9d1f308683ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854136386548b05e387ceab5943a3d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6950e72a209c540685214c47a439df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2605f2427c6e778e863df4f0399413503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aad03c53aa5100b328fc5d4a25053504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e3b787be4570189cf2bf4c8df00cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e418ba5421204bdc7fb80e129887b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2969a4096987a3f1337514338eaabfe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b2090fb7a3b1f36b9c085b5211782508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eacbd41ad81182ed0e6c5848f02fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe47eb1dd1243da3211947d15c97b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa5d46a6fc7fa1a493e8a5529b003b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dfb0cab46d3345ee39a8ff385a7be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a2665f5bd358f5d3b802467da68a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cafbb39308a69b45c1804bdf9fa5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3889fb93676e41e8fffc73e34da50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044260f444a702d4b08652ef8c41124516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cfb1c02b5c0ca0b3e266cc14713a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5243e94471774081a0eb160b4b54f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495dedaaeff9ab6abfc9d85b2f6b4f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269918fb463fc68ca7b654f95b910514520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741450357c1d50c824cb5a5ccaea1c5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c6e449d254b74cc6f53e0d15a3d6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59ab7566a416ed13f5e7f31c490982523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962e0c1402ab97b00177d7f765b1735524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814c55230a267c6ec41fa85c30e2a22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4daf0c7cc59a7e1cf12b2e82c86b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1c44269cbf4e3132e40de41a8c4d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da1d9d8fe6317593b3f16e0a24df0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef7721e7fc96f2c90259a21ccd76e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed62aa5cf046b6f667b3bccea688c71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe96226706c3681dd3bfbd894367f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bf4a64f007e360c2a7d8d56928500532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fee12bbaefeb8c6eb757b0088f2c23533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7a79c0665d2e2c6f69570ed0678be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baa0e9bcd3a69324740017de6036a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d36e404dd0e0ea58682c24fd9441df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0d56864fe24adc904cf1e902ca84f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86ec6ecee6c77ea888c9fcfd6fe6c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfbaa1044cf54e8bc3cd0e7520daea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58706aae63a2f27a882ff7ea9e64cc7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7a989217d8dcf43508eb396131573541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5dba1cd834eb42cbb57afdccc621e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e26021491521532fd7606b9b5f1b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50c90d430ae59bf1d30d51c31dc7e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af492b0b4ba766b88e3f212e779eb1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a405f62822167bcde28eaa571bdcfb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d21a46b3730dd01b9f6f060a7174b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51c8a2e36b19e818603f82217983d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484cac49109ad68c2f82307200a1d00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd08bfb96255853652226c29de8673550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ad72e52e279fb9249aeeb0f0c9b1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc814172c8319101f81cd58248a45807552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ea4f99d66791742715283f053e32d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47594db1211993c265e845276f041be0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae41e13237ef2dac564b2b2a094aa9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d7b756e8aaa2407dfa4f284bfe84b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431333a79bd74f93effdfefaf14af312557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c26979552e60caaefa7c52022843a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ebbf36e2d77a632794a6e7235a958559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6911359439f45a4a5650f25daec4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8186b168fff6e704cca1ddc220347b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4de2a115324972536af4c16610954562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac122eb906cf5371575ad29205d94a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fe67f1f8f212e83040347e90d4c57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95efa3ca45a5db4b979543ec0c54ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef2defb7dad391ef911b3e103c5ef2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e4f65f419c80f12bbdbbb20c2da3f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9f628a3f60a5d7d9feefd219aa274568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749dc74c186c26f6a5c5abc4c39e883569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3df215f689903ae437d9ea5457842d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131d70cfad7edc6a26fe9a89f169f44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44880923196d139b1ebda07db58d75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d66f6a6f9fa5047b3be8acc2bb4b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993a40300f089aec4a6641792a03d4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d320ef442273696127e322e2ef16bf5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec486c765344543ad136fcf39ab39dc2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dc2dadfa12d84bc916025cf4ab0d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec43badf0c4e2d288850f40f1eceaa9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973aaa16b8e58a8cc58d0c0de7b952d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251da3b133f19944829ed454f930c82f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426e89fbb13e1abd8363c8462dd3f7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81516df7d25c38baf30ba9dda3af837b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26ff1baa11fae34e5535e5c830d846583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71aa26b02f7b4deec8ad17e81476d00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41cd9f64b72973be38f8ca0a9f33a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c45df003ed7d5c1034c31608560598586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688308c5dd5527bf2ed45902d7b7786d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b6e08316439608667cb34e6b2585c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3d431e7b3bf4fe38461218e1dcfac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc98e04be6fe882eeabf521e911e58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40951cfac1553623f46b93cb51213e0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557da8695415aa600114469f8124d071592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc438176b17db1f826d40ad6b3571de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0261309aaf07c353cab4cac41e4d5ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd143b4717aea5263d075a107d5246595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce519f70e8982017145d20afe1e6525596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03e27ac79009432451f980d26743ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1a0ed08969f5158ed876e69066387598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079852b1b1d00a176ec81c137dfe15d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b907e21caceede777dd506ce3de56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d9e9cdd52cd7f98b532dac3dd92fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b345ac9dd2a5eb36f9327a6e65d06602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c088578b09316428b05f8e84f406875603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfa28663ff3da1ebbf5bfc390bb0db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2821dae173d5d680e382363ad25e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5021b2aa0070446ee4f15ae8cb329606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce741c802ea1fe75267efde6dc43adb5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a364e436596f0b2ad0e6c65a69319608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517375f71da08c30290070bb9f1817c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48825d0b0f5eef7db1e54e04cc6b8623610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fde0a98bd24c2e06d14ee57b4ea39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078507e3b645a545b3838b69fa25a36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4e5b94d8447d59595c8c7736eced1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d6c73a8ce4c3630e997ce39d29999614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07b74e634f3c792616be05aa2b1307615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d513ddb1dbc039d7f7af4ebae1105616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be22db9a79506bfdc6f9cd9c6822538617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5b4fece5cb13d9e0a4c88c5f121ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d836d363cd92ba75b2aed21224bf83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d7f0bb1fa35a20f80a03756303e28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5833151384df3d653a33c140a0511621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06472145a36098f59b6258da3f80dc2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4123986f4ee59a43eee3b46733de602623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc8055bcfd654aededcd9d7427d00e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d1062e3e9b8f9804b2ec8325dd2c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2c2d0b59cd5ec5b175c56d5fded76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46c77cb4e4220a5763c2cecb2dadc0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affb9efdf15db5becc70d621108a729628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6992b71987efb1f40e36611dee73b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec1894df3bea9690da198cbf595e8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c2b4d731ff279c86a1b07850b7bbf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18d7e06270b573c21929273f8fee94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb29f2f99e17ddf47635bd1bc371b47633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037fca9c1e8a85937698060cffbeb55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe2bbb045e7e30d82017a29347353e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a36d231ce1ba8c0a9c4c5f4d1d029636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f45fe73439d6c39fa2a0758384f610637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029577ea3a762aea451063606ae314a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574923a88d1838bb0420f497dca0a69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643323cf94f4ca8b1817f4a4c1f0c75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466e2fecc80f6bc769db50d2686b594641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ebb9180d36107be70f1946a91b9f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d7f744786abdf25df1cfb44fbb920643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfc1c1fb7363aa523f3137f6aa240b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5696ad7237a850f3cb80c06247d074645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec68ad65c8f5e670f0efb1938253876646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b637a5313a15e9f35036d757267581c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdf598a95008cb69f6710561a3136d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c294d5ba6705733e771141f6a68da5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebbdd8faf731e5dcf7a9b12187218d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04a92135741a73be4497473ef8014e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e193d581c95222925edce685df836f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b89b82b02361376d54d123a557b552653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f66e5bcd466c28175c014a3fecae0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9064058c811e170294119ac787cb0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb3d21f0ff87a8b7630bfa67eef08e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31ec28f966da9c2a5fcf786050ca41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11b0b53ba1d7122f91840c5c156a1d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e93597492bc686a430a4a4feb8c54e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70541bfb393a53ae807ced204bfc20a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0590bb9b542792bc6c99ad5fc5f562661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38d6ab00882786981c6b95ff90d5e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a3e8dab41f755c767bda05e1bde1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c94372475a722c5b29170f5d60b57b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ccc1ed1507b51a7cc5202b9d9d847665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74632e2c16baca44062846b98bc99e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bb8c60f4fbae1bb387fbe3051273f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a983d67dcb9cf22edf5188b461d577668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0086536b8bb842cdff829bdb155c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5044498e85a67a9547316ebb580c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f7846b2fa68f7b77f6fb820ab917d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674020bf308f73cac9be2e806dbbeeb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42116fd8645d51ac757d23965de778673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b938742fd6229d76590ccce4c9ff6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbb102883f33b8a1a4ebec0dd2183f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d562326857a96e1eaea5bfba8ae43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffd9e79fc412f1b551e127280ca98b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d7f3c5ca24813f55345f00ba1c444678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c6f2e3fb64e72a7f15a1748511f6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39619362b272dcec28b0b69ac201a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abd3bcffff8bd4133f1e4a800d9c4e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c82eb840f9dd4c23e9d64d85b5bf3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa41e81b2666a7026b58a8666e1a7e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd933e08376afbc1130f9f82893e65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af4747135faec7771488bc5ba00d24685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc80bb8a9d2dde506d17a1ace45692686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56239ad7d0f9c4910942be5a85d96f99687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf90bbe166058bae5cd893c483a036688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed35a678732ff76cb5e73a7211fc41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fcfa66f2c280614d3d1d6c41448a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d84c7f0fe2cdaeae17faa457c00d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5759655a7092861a8596ba2ada6d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e406bda723a86ab09c9c614d2946262693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff3c485ad7b6a95bf83741f78c7de0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6087ff472d376954fa70ae01f94c13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362a316af44cc837f1518e8e0128d02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd71e87dc9f38e7e848dcebc8c0bb43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd00549b13daad53dc2cbca17205bd8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f09a48904e12b1c6d75346e9fcc364699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e681d4677c410f7b177013779028c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945216e288b160c1b68c5a6f6b2fea70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea7a871360006b3b69ea66775357c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43058355020eb07c737d0f4cc63534de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfffdebfd561c7e3070f3c79a53ee34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47e91ddf58802af3506ab80f6dff61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48e97517ebb0f87ee9fb2554029bcf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f906f002f8deea16bbc50f8761d94d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d026e434fb3151375709ffd6627fe1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3cdd3b1d1ad9fae8dc82aaafaae99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91357ebe805e34b45bee04043b1a20f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae08cede2177bea09a4a4cf57fe9b16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43099ebf9a892a15e2b042ccbc2ff0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba63d0da1125a4f926bf4cbdccdf724713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204e956d4915dadc4dddf4c1690295f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fdb2c8fe69d2f07fc970865b27053715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff1658c5982cb8ede8a15d1eaae943716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef75960945490bdb1dabef1f3c40e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09768ed37ae8a93f327c33f475abe086718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac45003368b071fd36d30d2a9336354719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd81569de4e4575702e4e5b5e07b37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148b354d100b47c9c4e34e135baeaf6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d25bbf546cb14760b69e49e88eeb9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d24a8c6d598b0adb47d7f95f7e40ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7babb308c79c84544e12e93f8e58e9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4ef7866d97002d0e6e526ba64fe88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da890a60692d146feb9d4d502fcc3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c1c5acf1a9588f643d5b23af37812727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f1e27a9fdb55339e3a03d05673595728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682f6d878948c81d21c61b870084a30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1839db99f0fed102a04b45fa9238f69730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81671c97ab52cbcae09efab0695464d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5da33be068313e4db54aa7ad8192e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546aea79f61bd9b4ca0d72f87fbcd2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ac80aa91da188277498a35e0961ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31f14a67bbba5943ec3ce02f036fd0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0a08bf558595677a18299992cc05c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9ab390d8dd16b7af5730493ddf50f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afc581221069aa55806ecf458d76a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e0e36fe3d53c5f7335278596ff1b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db1d702285a128479c902fc189238e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9551628aea9ce364976383bd16bb1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491292dc0b49ee96be98f548cdc6ca4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdefdd471234348a07def82ce558b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b06091191f1b2a4299e74e5e44f7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3bf6bdf248b742d5341448524a841745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba409202e03ac9cb2c2a3ecc8b7396e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6f36929674ed13955b94f7a73d001747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee0c9fbb25ca345e67049fb838209b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e2b086b0f44e266eefdd741d93cf8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd359445a249d4be998cc10f056a88cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b6e9c9ddb4c568c6f9547af092c02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160f0ce6011b3433d2d36af8ee58bcc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c647e07514f9a017c80b4af8be692753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b5c84cdd632e62608c80b461d1024754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323165caae819428d2f6f1c21b1dfd23755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2400760e709580209358a10b312653756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb057af531e2bb07dee5417faf54f341757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1c8936066a9fc4254abf77eaf46cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e3bbcfaf7a9dec2827fa600238dd6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdbf575769573f1f8fb4bde1b90569760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6696de24572876c58ce3ba63543b84761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abc5e3ff1581a21b9cd6eac2c17709762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1e1cf53699bd3fe03407d0a11cf64763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f180077b67bc28b7551515aa82ef19764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096ddfd620bc896449e58a622137c19765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff0fa934c56cdd9d9eeb78b7a20beb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328edd30e27b3d861ae24626bc417c49767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595940789cb22b6baf74836f6a4e4eee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ca1014d8648341d2cea1b7cf91194769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa290fff09b85daf5d4fe66165a923770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbd66281aecf8a24051230ea73f11e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa94cbb66fef74bb9eba27d3f565257772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d5584054c207d059145a27593f5be773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a10aca26f81cf5b125fa7205e595a0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e66ff97ab7b58bdc46cb8db0d58c4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a4ff9f9538062f24f970e3f542600776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cf318d15e2217a86a14c8e8d2304d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028aaf8e26d8ad6b97fcca508feedb9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f2d76c92798e3cadf538504321521779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d9e03d8ca02e1b62677bfd68c8a8b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f9b575ee2d7deb6ea523f1a007fd3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e66017cf21c11b85d11fa2e3cbba2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c30da0ff46fcbc02de9d7f52b7cdc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f15409cbe4bcea6a291bcc456668d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ec12bad9ee9e4877090b6c9ff7f08785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e191119bd450d9479fe912aa5f112786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44f98ec143e58af9d36b9d8354dc0f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e51660c64299068dcc3a1da34f43d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6986bc5d36cd76b243523e6ad5cfa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e201ba71b4f3968cb94e8f5aa40246d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f16c8fd1e0de2aa70d6d8546a6b4b2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39324db4613e8817f7e8cbbf779aac2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea538507ca039b93b819de080c4c061793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05704f7e4348dad6bfa6c7b22e30c84a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf20b6c92e2a448335ac663f44c311795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a837075a83357649cd98aae25b60742796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d1e0aae270b3746f06edc201826da797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aa531168f7dbbce428ac0657d89ec798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b892e1a08ecd73328d5943d7a04b9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cad650d5301aceda6bccb8ff314dbe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6dec19e0613df5deddd370ae3ddd3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada2ed5c04bb1964a4eca3a301b4ed4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38758ad2c650b4ecf63dff7769257b23803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2b4e157d3d05fe0200df8e208886e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007438d9121421cebb1c2adc30586d01805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a1f157a86efde972be7f64b5aabcf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457a2543ac5c87754a4ff9f245b172a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a75e62b283050765f86761ebe1a0f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dfc805ee8068d516e22d3fc9596ab809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa157ce70d3583c000bbad02f7906e2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fed7ca0b617ea515209359f0cc6b63811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608e3cdd18b27bde700def0df4eaeed812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278800648b1cc072d481764cdbc5db74813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a878435b1bfe5526d376f9a1cc21f9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ffa689ed5f4f8b5d98e720faa3be9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50af8f20fefd026b209f65b42fbe2e4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260096d14af61c01f08040deb02e99e8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e587be75b79d2ef2c2c79daf7aa609818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9cfad270f04928998c009a8e19bf2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96c3de058c4de169ff92379d5c9723820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a273e6f358258c17b355c7c57f9114821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4862f7c49a80b77d71316dd474097822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221646eaa5a1d3e06836455613cd3859823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a3629232c5fcfdaee750659a7ce21824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf329b980cea6cc8745808c2cb6ff2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8dc44d38e2ce83c3c428673829074826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43461ae07778aad46002a2ff1a9eddf827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace40d3441393a984df7380e7ea05083828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaccb38dde90e885afe49a911fcbfbe829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea17633b29efed2097947c468d41c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532080cc99c5197fcfa918ce6776cba831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce169cdfa1b0cab11c940ed051add93b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec32b99c51b862f29821594723fd48833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38683a44fa184882d0365eb3d5ec7ba7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2e4f5e7f153b8e6b2af1e2e10345f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee05221335f6c82818e8135f7c5872836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6404acee8d4518cf87d4c7df99213d4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afa69523ab4e24fca4cd331e46f042838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662bd57807b77d15fe4db128ae726fb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a3cfc7d31230475ec7d9de3d9a950840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daf7326ca64d0eabc38e4a25c179c6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e533f1bdc5da83d195d2190b93028842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36722395b436dcba2739d7288db1d9d7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f23b7293b171362acd729a1fc10a67844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4febf0fe06f533de079cebd080599b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08471c586a99b25f3e23d3a73cac27846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537b10b760a995bf661c529f24c4356847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f0f9d99a52763879760a47bc3ec49848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3686576766d1244218df5da7a451d62849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eac7c8a3dd855bcd5ef455fb8cf821850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f96d201fdf1456ec642007dedaff0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899433953dc55f37e2d63cccf554ace1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733a9ea01bc523cab4fb832853b854b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd56f39b0b6a4c59fb38395b68effe854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450d061d19f1b13740b4befd1ad5650855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904742be76246e9fcbdfb6454386d1a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92d76f883c1e72f89186409c44b8a3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e3d77d70c77af199d347c944123f3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd75e20abdb74d48eb586f4f12ebda859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099f1190e2b7f7470851451f2d34601860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f11e6a500626b31813161161915f7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da82fd51fc52a96bc246db1f8335d0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c5570403d4cf9f7dc63fe9f277675863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96477d90a610288916711ea17d51f7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3170529472243d12da9fcbfedadf99865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183a2cd04107a85c63b2f43d1d72589866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e75f11b6530380f419358d2a1ec2f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee964d39800c3af4a56f9570470f6383868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4be27afd68b1870bcc932898c400b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be0a572a1b7c948afa5df04a4b5acd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e2c8c1b18c1cd4f1532e8618a7e59871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687afe3ef5013928ec39c66ce336e05872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5d00003f3d03b79e211cb2a74d036873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c6a6877f0ccd018f3be95d34b5991874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7349ed2a7f9f1416ec8ffe370d345a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514467dce0dfbeb7b1e3a6596a6f22d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced66ec82ae142506c6c60cc4bc3be98877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2995ecbefa8bf8cfd93045f4b9d48b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b4ce53a603e30db2a4713a0a1a006879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b456b238b1ff86e7b605ba0efea848880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c525b8d946af5c9e67e2cddb0a251b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142fb21601fa77555caed6229d3b2bd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14f2e75533cc01e3037e2891dad0cc883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da7675681a5ba34a2574c2ac3c18e8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2799c93fb5e94dcd6a6e0997e3dbf5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c2edaac3706174f04077eb80e4798886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa165c5d4a6f9c5d0ce611ec964e9b8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21c9b1f25f414485fa7f64d3a143cf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19daa4963bec9db171431562295e0a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538f1ef8c91c7b5aeb56e110229d7c5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06df7a3c43fb7c63289a3a8990873e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf897cdb9c230086eb6182c441f9f5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c566d11145b545f493961474e84f5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fc654257897ac3fb4ee3b6dd1c4ce894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4628e907000ed0d09f8b1aeea73633895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3ab54a3f70dc71a688b8c42d96d81896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e042592eaeb36cf7314e1b6d063ba97897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a6ca59678e2ad84bd33f2b9b1583f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b431a39561deff2d6377354dafb82c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce632908aab2e22d063b537eac3c7f99900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425fa966d5be6340cbcaaf010f503d1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc44da45d9d610d38b1a2de960b7c0d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fe42d8bc0b3cef9e19df118317225903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3d030f4d70b21604242497c874778904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dcfe120b034cd8072774cc8aefb70905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27290acd4710005a4623204cd4ee268906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f009e3b1c2833cf791a235fb52a5f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd4c3ca9676b222d51bb800aa64bc2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8794e0b4ab45f15ea46c0338028aa5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1478ceba8b088bec1733632650de9f5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed4e842c9290f2e856448d017afef0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2648e00daed92402a62b2a9229c58912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dfd0fa1cb6ea46879b4e363bb42e3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3c5d3f6ddd8ad603084e30802f9d2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ac020d63ef68387ab1e88e3308052915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e3ad9788a4ef2c756807542174d5a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6bce46015ca09e7d49c4f14b68217917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feabd3fbe571c151a243f04a55e9fa3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4310c7a77b29c9f3dbc77f9c285892a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fefd3745c19acb38089d5747d7c8f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5387718e71515b4fe636b0483a989921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd19e32d65363f38d2d6d390141460922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70de5e15c4b39037ef8645939e80c29923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d730a5087f426ce2ecd024d456eba924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a698f0d9ff93da7d63661103f76de5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bfd9b9aaaa3319e240db8f4a61f33926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d830f249d7060a621e52ac6956bb6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8d4b12689a3d153f810e4658e32ce928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81324a7bc1d9ee82e2372af4c032f7e7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e8cd372bb5142f2fb0f0cff615356930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d02f8e07df29f09e8ebdf5fe8ee8a9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19644ae15b14a04d450c68cbd69e8116932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d20e451ca84620044ced16a5578d47933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17715f5e1c72aa72ab90f39ea6ecf623934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63244d76b7ee349a921f51133d131b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c42a2a66e1a4acb9f87808c74b919d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc122cfe9b69589a2b5ae9dbf3aa88937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c6a7b8b4283b4398969b1a1bb310e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbf50ef4462b3abb54829b88e57a9d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4cd902215f6e0d669abe3ff65c44e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a885c47804d775ca00c5f4cdd7ede941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f7d54a99ab7f0d7d483fc147956b5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18899305a3a6968822d943916f93f5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aedd0c83e6b1235f384c24ed2cfde944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4bb87a0a902f8ff2a56705c09b9c1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec666f3f9d08db987ad8000f012bf43946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8055754d178107ec4b960139f08032947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a79d411d24fc22c878dc201177ebb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fde9110bb59682a127482ca993136949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbcd0f60ef06b640c78969fa84bdc6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fef36730b204a9f803dd1be5ed8fae951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8536f5625eed80f1c10f88e1820ed6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe57043366d031005c68322cbe3356953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055296109468350a93c9c90e08a896a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cf45cdc28793a835dc44825bbea89955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8418bc4e520ae3cb0272531fdf140956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0ec0dde053f29d4bedda445711d82957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3435125ed1fdb394ed77b35aa50f629958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cd51bc559ced558979de69cc4358d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588258d6d468514203ede6e2180fd028960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165f15f652729d197c9633b7ebb8afc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b285adf0e4b8d14ae1d99b184f60e1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab72eaf01c6121d45b30e01d6b3ec3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf1d2387272d53f4c68c7bd29605cd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d20d2fede8dbf6aa979cb2e1eaf590965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a45ed31c77ba24ee8be266a4c1a77d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180907805cbeca595d09e5f0fc99b652967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80002fe4c1dcad357ba15e900c832e9c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e31451f406c5ce4fe8b659e3bfce0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea0c0fa4b9679e5258821bbc0f348f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ab3cd826e96aeb400886c0238232f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b878c577f1e4858953f9dc59b809b73972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb251ff42b1954fe1e4de5cf6e476fa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116f838821924d2a0611a5bfb2ff2e8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d216903e0ca6edb27011b913d8ed37975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350730fe67b0cfb3b6839eba11aac05976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f64cc01b8048d627f9eea598dbf0b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3fdcd0b4c335fe1ed78466498be27978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6743ff028d8352f5006b3ef05feabf979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db637f24d8c9ff2097daf88e0fa5d5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b7f0fa1c3ae2edf053ecae4eac998981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78bdd545ee514a122547930e8655ee982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432d4f0ab4636c945ba4d871d270861983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75157f1e2ad1824a98add05ec76dd248984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a22dd546fd859d7934ebb36f511a00985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdc7234a38d831d75170c746580544986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6379d8c9b36ff39c4e01e617c24ce987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb103916f69d10f5f961df629741845988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b9800b4d6eb2198922e69dc785bb3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5093bb18a4c9b7b5e9ab3f9c4f396990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b3a60e86e1c4efe5c7e5f3451ae17991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23960640f84f0b7bdb11fb532bc12363992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eef4a4703143f7c334a4537e803e2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47fa135b87ee91cbf23ef44ec8ba41994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eed65b0108597b2990e9158ca7060d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c8e47df501a6e674a731f40f9e1a8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842616bcfee612237120b9beb4f068f997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>