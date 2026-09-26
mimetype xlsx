--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fa7c8e070b94d7a442c6796c33bd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7061a640e88432d011002709a6262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18689778d9c6f9febf0f85a8be92df63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4de72a588a1b6c6a70b042da80aa734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52151ef5cce2da45fad92040464fb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361184297d8031ec4b7b246fc8bd8c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6028d7a08ea547a82cd10ebdd205957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dfe6a077d934e6245f5b230b89c308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521a7ba9c719ce624da68e174c3f6049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc95b42af432092c8b7898c2b74c6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0d54f2b34f715ce1d632880b9df3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bb725c93c51c720a467b8b5d28b4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c904531534fbf0cd6997e1e7e41acfe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c446d1bd24f7e95c7e6d0fae64e8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975d74bd99f5a3f538046a2afe6a0d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed2c57690a838c52f45e78b6752a7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d948e91e20a843560d21e13dfbafd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2205467452a7b13145f4a07f21b5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12870e89e0d66c960f5417351633b14019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de014a4070937a4f1ce945c0f0075d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588875929669b578a2b6716190ae69a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee71e2e078bbcf93c4940063e3d9e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae38ab6220196ceb5c3e86c3e9667823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d1da2e27306013abeb3c950feb90c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2df936ee658d5c326d6ce6c3f2a5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c3d6ff633f4c3c5b60484673cf01526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcc9ff31e53bab2343405cd1d1bda627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eeb474f2a762ede399bb02c776c5ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d51cd8391e179ffa0bee5a75d77cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3326675723c2c903359416205c421930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca49e14e49094a45ebdbed149ace2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4b9a8e69999d23446dc633517137b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b585b3fbff3ac221c9d3768ff73314033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20280f6a604104d9e9143f189589e6d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a83d53602a251f7322bd643e27735a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accad8ebb65c732a36a59c5cf06bc56836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11826a28b1981bc7901ce8ec5b1f859837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb8bc83e00d167ac5eb4b0327130ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a4c1169f93c64adcbcc3d52277d8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b983cf7a2e41e294ef975536f26eeac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07b2d884092d8d2f363395118f704641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23eb9086102f775babcffc1b28ea2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4b452f720160ac817862978fa407c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343985a6ccb45ad57640b529be2456c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8eca5b6259fc61d31221ce72f44b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8952a0dd1a588e48a41e104f98a0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c41532bf9717d40b8388982518a50547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434985104a4ef0bf8d8b3dac41bead6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625a009068bff51024bc71b1f85ef5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73e48374da8431405bd1fedf941df550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dad6f3b36fe85d2d6e914d8d930a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83581cb842012c14f54a477124008052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca2e51e2df0867cae1f0d873a343bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe251ad0c6657e46193d773b43b831154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70d68ddfc35849565c1c6a715685c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe71d6e0f5e3ba9030fd9812fe5a9f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcc2aa5892e3a7bc4217167c7c873b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e96a645ab4284b40828194ac3da7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd317ba20443e92f66af0f95734d9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e933d4039f3f2de21319e8f3f4e4fce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562a68cd809f2ee777744bdf7fb9dfa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9fc375b3ef718d5bb9132f3947ada62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d7689f99a40d139b134b9d5efe02163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f28227d872965d67af56a7e0f598364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d779cbf18b17ccb5a0c66934bad8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b457281b0e9884fb65594d665517b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8d6b76f5947e1d326b4d8989e630f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb1332823ada84a8bd9ac8a6f909e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd06f656d330dddfe3dc6f355673b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f02fc021403a683eb69025221d158070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a767172238a276d3d7d54e1c6d9265071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b07b176377d6026356af9e741254572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7a4f2a3eab83b44bc2d76ee858f4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cf8fb6ab7ee44a7886474986d8ba174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0ed3d51345df6790ed57e6be5d14975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aed29fd62148496d31e6da25bd216176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd0bfe417307640c856b6826a3161177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc530f50612862b8d10e52bf10420378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a94a0a5fb3c34d9cd566bd37f79feb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580424508b7a295fb4ea9d54bb201ef080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4f913e8c87907699ea397218d6e5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e4f07b1f1c7842023b3195be113d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b30775ba136ba0eae5b2c81d4267883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507267259481489bdbba69965f0d2a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b6664e5bf448b454d5a76e2e7894785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7a53836d3f0b5e3c3d8b8b8cacb0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75063341be5e347b4dc3581f6fe415c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881cc634a385d81b1c6e6a8d39f4b7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e74adcdf201e4648627a7e019d85f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00322aaec23059f3bb157ce31a4f45d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386034889af3b4775614568d979547e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55ceeb8207665658de3bfd0f62895a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef99d82a8efc6efe8d0d3c4b9eff87893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157143cf5a1b87e6f6808d0cef627b2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae194323981bea7f3fb7a64b75000295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7dfa09d50dfed7ec4639b4c7389e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2bd1b89d28d6dca1b259475cd421397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44323a5fb8f59d34fff79ce31efed0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d88802ea39a1fed6c547fb0573f02399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d962f6cce5c5c9aba0460fa26ba90a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e64bc5f898597f293fca5d1d4beaa3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4ae20e963b9b3de959a8fda4032d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602013bfa287c128de40878e865eab36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5659f2c06c264811cd9df85f3dcc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5942a1c622093a24c9e65c6f38b195105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b151f9bca49bd4c266da396a8e537d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd089b22ea7aef01048175a671a464ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925123e48b025be2d8b5843d26c250a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba36b9ee1ccb22d626b936051307a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bdd95d71548bd00de460d17fcdbef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80297bb0f6dd85de834264970de5751f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637efbc3dabf7ce3b6d4760e8ad65e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a39856117623905c613b4a3505d034113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928e4808ba7b1f771324ed754f72d8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a5d2da99cea97e5ef139865274d87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cf456d33eb991c216b434d2222933116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ed65e8170e34574aaec10fc6d9122117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddfd628343831877c8f49ac91433dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4247aa236fce44c329138c1eed4a77c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cea4214bf9080a3a987d9d46674f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eb4a2bf73a41876fa7a8269e8631f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6281e9ec1fe2908163276ee66f720e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0749858784eca9f072cad9e37e6a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbc23a32fd6321d10e28fb1bed3ff4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0791bb67fd8c286b1797a77f6e08e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ab9b403f504272048667e9bddef5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c35e5e4d68efed9d22fbcfc49f131127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6586d3329b9447f4be3f521cb906eeb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a258f840ed15a64a4a71c4e8cdb9e00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63696f61ff77965899b7f311544acea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4262cc1a19abefdb66398f3866452a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43423cecd0433392d65aaab6505c31fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b32a0c9c1dbddf8e3891a7f2558779133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f264b90d121836b0e260522fdb6c801134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78373592e97edb8f27da9714a65827ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02812c70cd7b19399184867201ca776136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a807b13f492c89f6c44a4baa847cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526971bc9f0dca478b3e991142f1f3e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec51018f773836c1b057e57cfe01c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722912f713c6238c517e87e3790c113a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec32e6ef19f1102a65b6b344724f06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ab8f37922f8f293b6ea3a8dab88b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428c03cc5b05f990209e522035581a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7e222cb358da1d7c8192142025455144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d15ae2af3de7437dda2b44e307e9df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad02f45f0872a5afc8aed7e534814ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab244a94bb3a5b5017524bb288c7f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7e11df5bb0cb084d62824db145fb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0da85bcd0d05ca90a26325af387d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10de631633f76fa5c0d4bfdf8e6b1fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd9e7fb8b75ac2183bc4b93e0509db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1f543974d01389b9f265cb89bb7c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a08f10d4ee65f563e037550c7d01e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cb689fa56158179d5a0be4a13bd32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc948f18f7704fc4b0c5d055df845a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd4e34f311b2507b3ad36cda5462ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790134473ffd95f206c9493779fa8fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d256438dc778ff73e794f191a67f5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f16ed1ac0b582539c9fbb22cb100cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19777aa70dd3fa520a9fdbb19dc84bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49c4916ef4b430291ca011af7a3b38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae31c98775ba8b5e8a90e894ffeda0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff1a4bf460daa3894d1cc38c5c30a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0365dcb5ff151abbf0eb6431fcf9b1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea723745ff52c876c03f18b775e3e26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e49728079471692c7310743a708deb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabe1d510ebeca3e10c1fed45918c8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d802b8326ebb9953f463af9cb80b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90841b73a6402193a046642a8bb3c294169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f43e72db7b3835d7dd7e890716b950170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fba75ba60b99b08a9d8949e650e30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5099e7e41d625e0a2a69715a9e991172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ae2fd7b811153b8c587858082a468173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb8b3181f589244502bd6c63ef55d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3171ce785e4e8a08c64157ecdb504175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5ef5375973e9176fb229f972d65f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725a1e83d4056380bdbb7fe913fb00c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981488dd2aeab68ba99b55dc8248cc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682772c023923d6fdf2665e17b5da47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278b6259398fe179346ad32e2807ac6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ceccf6cef7a955a7be1222c544598181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad2523fa98a710fb25d9585bc78d24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcc45833884c26f561444713572af2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd73ff0d5f5ed2b4fc94b04f68941e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807563f050369d0e48f9eabe9e79dc94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ba4eedc3587cbdc9d6b6844b7f064186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d606f6a9d0f3927c97b8c79fc1fde187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c3aa8d42a415a909feb44dd2282ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e4782975c83528f28de12d03ea925189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fd2d3884daadea5505a649fb53f1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb29b9c4f3e3404905e8554c57f0e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589f87e716c199f32407c1e13a2fe6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c26ce2e3590b2ef59d68f3a63684ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c29489399e8cdfee72cccb9d9513dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2053bf0978e2d7bf854024f945a40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cb5a2492ac1054e0f88a18db6b88d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662eb3a8a662751d1c1618f2dd73c0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d5d2d0481c331e72f6581078846e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c10ff4232fbaa79976ec5b7fd8e73e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051829468e16bb3e30a9deccc51c02b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c639e1ee510ce12e10dd64a0b07a94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016082307b44e3e5bd949b6a08d2d58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf55ea6f7833a76a669fa9fc96f12b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f932ed4c588b26852d473763021f1a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102095c2cfa5ced4382d3f2e6d9131d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf9ca303700a45a9c98645553dddba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42e37b7e2b2a9db3d56656f6cf2679207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486d09732eaf80f744bd762d8156f8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b7595fc4c422f167f204c88c0187a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0395330fa93cac50aaee8c7778c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02870b99ec5875b7b5fb78a43c077193211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9943f91b256f2f34406d4005da18d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1ab64d8203795a8f89b020150d3f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e615a66e0077252ce3806704c40c451214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00e74f20e4fb3cdd00364b5913a985215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ade54dea7a5ca58cf41157a4ae40d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9febbd2eda32659d1ee0c26fd886f37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe602937fa2e9564ba644ccc0c75d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30003a768b8a980e21deff245229ef6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b39473312e68293bbe0e26d2593e7a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a2b189b12bf88d44d6e14a466849a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e647dc9282552dc166f881e08045d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a875e3d5ed62ea073542527760666223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e50fba6b58aa717ba62feb59f16b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd5a0bf5b776a9fc917a7ed5c74f94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a38d71dcf00721054c4af00e438379226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a320a9e1630e9fef50c0d4322a004227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896b32e422e2d9fc8e7b694116957b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f633862a071398841d3180fb036c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5092cb6b929bf13b658222b5d2827e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3bf1551405a42496bd2e9c1d51f75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdb4b0ac41d2e015e47a1d59bbb756232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d86286700ef8aee5b73f919819517233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cff6c0bd9c47d5f6f0f3a30af8a441234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b815c57dbc50310941fff81a3de20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fdfcb6adabedda1300f6c1943a846236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0ba78973bf64e409d11d80564c27c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1332ecada77a0a7f3b93db4963bcbda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f0e75e13582cb7f913a11d80da979239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0419a68ff4012501573fb2bc7dfa0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993aefabc4f83ea107991a32741aa95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e06655afa10667b0dc14e635c037a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532623a2b4e254630edd304127d6423243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f4c7d2c2fb38d4304c901a66cd8f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973da7d64a20708bf58e21a79a05f9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f5547632bea92f0db878f81b8e137246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd52b8b8ea4d2f9c6bf8aa2cbd6207247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7a55de11974e7ba8957052955566e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7c38bffa5acf1a09c20d41a59ac7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c6b6ebde29c530c260d187a7cb062250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300777d90beed036302b46f9ff93567251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aa3af21b4ffd2e4535af4708a1437252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67c5a1facf27435a28dca9909c77d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fede9f455f83045bdd35a85444f1a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad5e583539bcdc2afe9d7f34237001255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73174627431f627e392651f5c53c24fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10b3236e8a21c9ce01b022bf88b8f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c0d59d40a517e478d3cb3a78e20b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9667551c4fb891ea17b8b420687f3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec68b5b0116518ff8d64e2a58a7977260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095e923ae3225fa9ebbce044d555fe0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de541ac474913462a50035f02a51ba2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5e83ea8526fc3a8ff8fe04587121a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae2c1b3fbac0a5a90a6e523f4c166d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceace111d771bc21c9a88886611cda6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ac07bc8976acab0310b99f9df3afa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3ad1f332a47562ee143056313c0ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7825be642086878a85f2a5a6b13d063268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eaeb2dce78075e4374d3751e88e4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d818b4f70d32ed2042c1d8b2a262a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05c2f475e21d21986c86ec8f50b8e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064d70ef7aafe600a7cf612bc3fc2c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7360255ca2a94e480d1a14b4708ffdb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fd1e85817ea807ef3a741891853d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a92cb825759725fe94e8dcfcb11d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f060f6fc2b1c05ac6480d1707d9251276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec98cc44df7388654a2071be2d0bca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e653320e8530e1bebfae513c76fa5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09854f9ac828471271ef8d1f04bfc3dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68477421a5c71ea3b32ce229573362e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd27c5d9f72cba8643131e23f151ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6cebc4689b73ff90e8d9500b0b50b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22066694b63a828e9c05b7879f2b048283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be656cb22cd88c8513c7c49efca258c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7671e74b4aab6a0f31171b386d7fcb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eeea125583fae529c9e19ff034d78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2224ba773cc21ddacbcb23f0518233287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e183fda086dbcc6b871322bcdabfcae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2374a526dda73fddc00e59df32ddee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f21946f16d27e0920f8eed22c0443290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e2a8e848fc5d4c21cea5105aad50c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b51db24a1b05dbdbeec9f7ac3906d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08823151edaeab6ea0b0c200cfe4c1af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12aac2a256662d7fa014c718f17283294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa37354aed9982e8188a3c46687252295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7792b6dd24343a9827a571e86c5608296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccf4e485265b8b77d93b2e3651ec54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caf3c7318582f87db37a39d14077ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601debce812e6cf4836b0defd917920f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fa840f72fefb99f20467798b700bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5319b0c1429dd01715f3837ca9bf92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9b0790db56e6f9031dfc2801a4188302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b30bd69ca09ad60b410ae912e047a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6138cdaf1f375874d23dd2071b5086304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389c141bfaa044fadaecb7e3af3c115305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57682feba96c1f82ed8a027e7abb55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db9b7aafcd12c57f602ca426906054307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc04e9cbcf5cc2c7a15ff7b7848cc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231eb644e1d45cc507fa57b6ba72bbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147408c5b9ab0080cc9abc31f04add4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ae40bf306bed9f9fed8862e18136f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380040a3219324d55828e66984f0ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb12fd09ef94c0df64abcef5a73a25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd76a5bde5e56e565a5b5b7b1d667d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835556f7859bb0718672deaa55b97229315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871ff0bc26d17174fabc620dae4bba1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5ae1e47020bc409b523e3f8b88c68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084903a720e4df9bac4e2381fd697177318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65f56432544fa107d2b01a434b69ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ca7e640ce57f7717d2eefdb81d0b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ebc0f7d9a4b5dd491468796106964321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b3a9ee42e4e84436803fcdebb1b87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172c40ec7cc8d1412b9649c6ac74be2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43fffa699a27828263a0c657af9e70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb73b48f0b0f21dcc53f42db0234e59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e8397b45adb0840761bbcd2dc8ede326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deaf9130420f8ff0e9b9819a2477f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f465796c5f7949283e3108610918e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1126282e2caedea24d420b90cfab247329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e316f304218ff4b99565218eaf2722330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a503080c50e4fd61a2480ddd59a47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec2c48db60fcbd9cbc4945dca64958332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ee5d850781069bfe416ad5c07fe54333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e81a9b8260308d785bdf2b85a8df6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782904270325e37eaaffd635290cd55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640966242ae404eaedfffe3a122f890336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16d971a25589415be98a15983a6d82337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22415d2fb11cbc6c92809772eb740c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38c711c4ba3a4f8dffb5a483119ca4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d37ae6aa32b6557c5a25ab44f5644b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf354a7b1d08396a765bca648de828341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4184cf595c1e6d867a937b0dcfc2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb420cd28ce8f7e404f1329bb75b7c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91720fddfe594571305d908515a231344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fea5af746b5701c3b75e5bc395401345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921f342605ffca6c8f468165096eea3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36fe59e35c4f397d009131cbd0e1df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0580a6841a10a67f9dbe54ed6065b3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9853c26121e807816f86ff479f549c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2096d3178a222fa625fdc8269b57633350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8720a4067df778e2d3c9402b7c0dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76447a6430ccd997ef905f6e5e0d3f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457268163c442ce9c10f062991c8ad7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c36a4f7857072fe46038c3b6a1eb38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd202829e6938e94544f9ec96399c4e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa90f3f00bd407bba91b288402c0d9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1264392b2ff604838349929ddde6ea0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c3433b4dfe93de7d5d2cb6691dfc9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c0f99fdc83ecdbaaa2ae0689c96b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f836979465fa42f6c1829ab43af168360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b68af1aa21bc2f46a96a22c9040d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4dbf5cb7123a397c9d9541e2918cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cda56b291f8b71965d00db126fa46f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226768e331696e69ff4b838cdfa55fff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06837136b223add203f28ccc7f186a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f0b174422850ccec2de7aabc90b0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547a9d8c78f6180dbae1e17a1e33c8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113ae45333776f51240cac34b71ceeb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1e046d37a8fe5b3dfcb3a23d65b7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcc9e6ff62b8c7920b8a2f59937c7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72283bcf28938b657a874746fcc784df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af713800c351641920c3c9deee7af2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900929a36f622b085f168f3fd397b864373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf12635596727824f77777cc597e6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40f9c790d4c2b36d080ba69ff4d2dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5836e0d55aaf6b5d029d83f787626376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1c2659cfaaacf84e2cce8f4009fb5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f3968220f68004168dac5d8ffd78d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36b27cf17b69765c54e07b93855b32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c365d1fe253d3bf8803769192f5c170380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48e904483b5b8a8f62f44887cf5cbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c32f39b4032e74665a8f5e298878d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5474a692e380cca78cdd0fb1c5912c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fec299596c349caca8d61819a9961384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de727638fa7a2bbe6c24d938f3983a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95ebdfa76bf1caf3c104fdd513c4e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9203155fdc6a5723a1b5f7e472a1fe2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf719b768359b0f06842b2c0ce3a9307388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d73f4bca9b9af2bb7b9bd38abc4d66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81055f66244e4a0afe8c14c7988c6b4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa992b128b67b42ba7723bebe09aebd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27b3531c35014a8728534013ab3a95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81480757531b7ca1270fb82ad7e54761393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165780328c5044e3e1fbfd35f775bc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f49b970f292fda0f21728f11c41484395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcf8ac93d3e6998f231cf78c381187396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f322a094f059f1572d0bbd59ca6e1a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7683d0b81fa9b1f8b660cb78cae67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea55e6a4d02f2cb07f6fa8e9be1393399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2fe9e46156457614e9f4f16646c7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80670b34b05a0280670c14a541f3f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1d5e6a01a45d9fab2be6fd2c97e70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed2f69d4ba2d1314d9ebcf07bae811403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a384f081e8285de754ac7e8f6dbb4f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85113f7f0f7d9ac26cbfc96163c86076405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761860ff37009ab937b462829e0e552a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d93ab709fbd479ebb5ea775ced4c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2743d67b70d1eabd3b0773005d0905f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb806383ec35c2986487f7deef269d16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf424f1c9c42bae6d1bb5830c140e00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1439672f738f850348c9b72e760d7a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8572b19652ac4db1d3b62354bd367ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3438588336791db3cea2ba57a2402a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b92b496faaeea5e4de32439e1775ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057c72d1e3e7e0800b51c9894be06ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d764453bb90b4e3708c13d34a6e2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bf4ddf9098e07373e9b8dc7d3e597417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a7bfb8e2938fd73712e93030d4bd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab547556610997e3fa4cf75b8e8bfe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c55c4bbe54dfa4a0d3db5d7270ac1e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e302f998cac8c9570e86c1c74643a82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e59b41d5d794ce4f1b501f0915a037422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39950ed0dbadd4412ffa903ddba928c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1267f6cc17f4365e7d74de08eea26e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ace8af637d3086049693e462ca8eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fdad025ea3a9bf5b9fd22c844a483426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9b699282c0a42c13b2554c9784db4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62e7d707c3783e027f48ebdd58c558428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5ee024d90eb91c12af16acb40be85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9889e8784c4dbda5c3d02a5a3e5ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc4ccabacc91d8b5bef8042eb219c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd898b52d385108b4f8c60748497c6e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80653c8a98d9957612bc0e55f2c27f44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd36fb1a86a8095aec6b9c6fec3a2ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfde05a99c88127f17bac3d5257cf38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c5fe4b642e8596f52487e169a2d8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbe3c76954f8aff04b77bbfa8345ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c416b2d965c29642760fe25dce0e7b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcf1c02ca4818a7e784f0bb218d029439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7a561c56a171360f1b9848821a02b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9faf13592ec2c59abb3f0a9e2d74cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488fff3dba831afee856d7db04168b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aca325dcc2012078aba21e829950c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae227e7018fbe010ae58c1974e9ea6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b73716cc66be8d535348e2feb5bd96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fd27b28ab4aef33a14410db3e9991446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a9bb42556a104fca1f27f88f92d62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b68514977257c5d4175dc04d3e74c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013be2084b70f92ffd683f658f14ebee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cafb9b18817f32d9e50ea09587615450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7feffb70312713363bf1296ba6d7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fd4dcf01a20c4b421c1bc686b20c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047198ef2f8430af90ca3b1705375d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36f113bfb5cd54ec831ce3516a4a60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bfc9717d4d17f6189ea48b5913dc6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43f24d96cc55d368d9710c813a230c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43b0efc367ea7be60458541935caee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e97c983f33c28fe39f6247164f393458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383b1516dea34fdf2e6fb89a5771a79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4907acb58a6349dd038e0274646836460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0a1d2880009621917843e73fcec37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202957122d363a8e856ab9549e1f1615462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30975cf4ab92d28e6678f6feff3a79f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5e55065d238a7e589fc8c9a4546ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252a76eb06fa6f6f8a8f6888720dd12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d92bd15af1282ecb084e2880e2a82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0e7886fc859b7101e66b9aee60c70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fff4fc4df629846f0eb96ace04c802468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ab071b7efb612a74ff52502196e30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72aa84e8d3be0a963ac1ae2644a6c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d572b799066b132b8c0765cc750f324471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37764b69690d78e38f74b2a9ed8b7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42a18d3942a93b54be6116996c6f08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a624f25604a3ce9fb10322076d5f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1adc0ff86f786dc6b9cb5965740185475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01be3057420c062291a536e48c2cfb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54903248d4cf12c31b3ca6d61de8e3ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8848bf4599914097b0754aa357a3cdb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf4c51950738fc7ca1775db1b0cb0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b55f0dde06a772c5a6640934780e20480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50622ed5bf7d2d3bd98ef615a30ea9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982e4d86e0d48609e66543033b33eb2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd726c2683afbe77412e1d81daa5f907483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b491fb60d601f9a0f16df34315a0ba3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9862b104c504088a76db55588f8896485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fb0608bd05ea0fbb358678a9e908a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3072e3909fc1e3af0f414a6135edf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2724d42d54f7d50483baa6aaa308621488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc7370815a762ab3eca7f87ffba5ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aba15a8289335e419bf676fb23397d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d0a3f1662051749a40099c5c4fd1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ca8e481e02b6f8da69b9fdb927998492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e60ad0e448e71820d11a2628a0a4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220b10fb354c4a3ef185e0964510bad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c798f34c23e0e60964ac31011c3d0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ef12880adc6943c9929f05e530767496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70fb1effe5864d6499e57bec815e9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac641515abfa22eb8e9235270662239498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794f06d6e188d47ef715aa78ae0a5c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a2ce2e84da160b2498c01ca90757d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b18932c65889fe347ac59d5387e8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29479660d2368acae6f5f129153ab154502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a330f76d81e315b801d725983c4cb1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f80d52d86127d2121e8080fc1746b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc599696aa5a8808fd7c86f84171c84d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394547450ddbdd28b75698aaf21ee528506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52c1bb3f32ab3b8e81c60ec73869d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe09dbc4a3f96e3639d1a23d9d90c18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb09b73adf84fc165cc0cbe42d8639509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c5ce889dc09eea4bec4896ba7882f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279dc08f9abfee57520b251e1f2bd8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d38cf6a4140c1ffc01a5fc0538278512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7502d6bbf4400d49aa7169d21228e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8324373a7cdd65e1e10ea2f5563cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d19c54aa86a1c5500ee0de200ae41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5be4fc78e86cf73a2a45a4f0c34399516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7719a7797f8cad057f335f5e09606517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cd32bb2dc545956f819b19eec6984518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777e18fc430f1106d8ae5e53c2b5e2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa253aec4b5ca15cc83d58986fea97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecb12992cc82401e8fd6080bbb1aaa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31680eb65cab958be38ffdba1cc15044522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2419ff528333c68d1b97f4ff2f0ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403b86a4742b86a56bc95c972c1f597524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3902a7ec315d8a5c7f29442f6d408e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f4df5a6cc22f41083e64865fb355c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026a03468080671245488ba215e65a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e26b68c5dda1020584e6e113afb9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c3aed008f4ca34a844b4265983e39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22569f9dde631e11816bbe10787327530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751237ee982ef32e710533fa99be940531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d494330cfa0a54f645068b100b3f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419606767bba9f11f77f1e35607ca4b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b320d3ee752d53a77dd993e7c7f60d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e7cf6d0e201b5b97f058e8ac01c59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c735f83937e8f1a20a5d8330d3fdc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b72e74925d20095a90534fdd595ca2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6b242aa532c38bcdf277f2cb20fe5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701dcf62d64b298b7d9c53a31904184539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a604906c7a5321eb72c8766523a1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c5779d359a8f37ab8082e66c956b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edc6a32fb19f91700ba95347f0e96b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f0f41d1437385a1bb502777bb0c5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8d041143d1239a6bcdc4dddd3d749544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f00da9e54587ed7a2b4f52c87fd540545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618038d59307b8664dae0be4ead66ae9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd9a688d9eaddecb0493b327c00505547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccbc361b0d9a7eeb2fbfe12649cacc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8712060ff12a3c55d35a161cc2976549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9e53ff0b00b4859d9d5e07f17fed3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77893748e70466c1052d7a655b27fafc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff88cedddb8c2c8c2c7116f8dd5bc21552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd33de9cedd8276abe53ff2785e1882553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2d9966ddbd383974b2dadb989528e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cef6c791a2205b62daee6932f33b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39fae65b5389a4fd70d5db757c70a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601bc43f260cac6b7f64fa089ee4f95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0dfc3705d36f44c922db44f6302b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854d60d96f482997c7f1634b7ec7dc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fa5f134ca94ec31aa53f42ae6236c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9451d8e0f4e07113269c1a7dd7a74c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d5d314a2ba89f74ff8a3ea9e665aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02320db0d037d9429d8435239edb07ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fec663ff3e8ef72b49575ca96d954564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcbd930b985e97c4c0763e4c5f4214565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9498669ffa056e6b925b0b961dcaf6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d182cd6cd47f7b4b8e56657f42eb4b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1d2af26dac45fc33b8820e869f26b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ea23e75f34b4c4e00754ea05161f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e41c8f24ea74ca05736afdd4d8f54b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5952a7ad977cfed1194213ec62df96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14e61dedd7656238c5cd0f3ca1a563572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb6c5d90883af5c138b94b3a2accea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e93d226695ef069fa5b5673e7593f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a43338ced65b5a67a474df2e935ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18b53fa927a9956f8d5e632d004f1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dfbfc18854e5cb48ef3965bc0f902577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d557663c4b00dfb856ba944afaa3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dab3336fe58230289c499f5bb2aaaf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a4ac76563c740ed8616aa5822e061580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61a2917e21c5a69920df76956afad4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b9d4ef1eea31b3ea257d7225a692b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5779dea3285768d57d6db098c265a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43965f3c1a7b55df0dbbe6d86898526c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b673d527e75bd97fea6f154a28a4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415ea6681b7502d82491579c9f0d1ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e026e80af4e9c3beae1e52fbc7c1b54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e161b43d9fd38f0211fa6e7500267588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476871676555717cf74e1a966fa7391e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29bbbaefd4aeb096fa087291a7792f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344ba73db7c8d39be3a67537676a8d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91f6c9a5977d473f5489438658e3dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8c48c0a57d9ae98e58dfbea35979f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495be4328a57ce2e91144da28b4642c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7561d7618795fcc6e469b15fb9dff7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68307683ce0d5aa733cc368a3ecb3f36596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca751e48ade141a976c2f2220266271597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217a2cdadca54daa6bae49cd701c8b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077935b5522e78cd00b90f5a4fb1d70b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7e97bc5d0cd3bb2806d9699f319cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b540b3af4d104204b86c25e9713e09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306b733b59303fb4cc489eba2e4ff02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46afcbf5e4a73bf4e7bc5d16a0e889f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6f24354b233bab50fb232e0a0f8dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79570ec108e8a30349771f15908304d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e83421f047bcca97f6d385bb21223b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21cadeb57bfdd301bcb080c60d4d6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd012c15c998415e387cf11379c23a7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7107a2133b33b31edfed96a82c46b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbc7c186b979a441dd86479311e11c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e657ac2de499b37b931ae130458ec2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af467ce50232768b29e124d7c5b0ea9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2365aa89d1ba37c7cf3279eb8e13353613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba061c35120f467ff84062f35818ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e56c154fd80173eda1fa029bece1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95b66ae1bd4c57d167dd1951313a7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658ad781d7e098995ea373b5ec5c005617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ede8860a3fdc5214554141ffceb480618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301e05f9ef772997223b75a6db07d40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55785a6b40b04d7e2214c7b9fa4baaeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aae958498b9ea471ac54518afe7d99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c2bbfa1e102ab479112ed32ce0ecf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bef3a2c59a4032a1c721ef6509d18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb3638ca14055a0582e5727da1b95a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f296f258fcac3fe4fd5ec7e85d1fe8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb1f65722fe419dabf8b2d36db4271626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3cb070479b3f16635146ce538c7d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4e3b65e495a959751216b5cf080e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4191447e8074e95a391d6beac9c79cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd52a441a9524bb91e742316f997ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f4e53ae0c9da4161e2a8a07adac66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd5e6307ab60eeddad193272b5f89f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a103efb6825f5e885157812f5532a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011248c7b9e9e2827b3b238d2e6f1781634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a65258e450298bb8b96d1eb6942ab8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886c16e0551ef5ecd7a2eea4466c9b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cb947287ce3ea340d73290f5bf5b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a195450f28552f8866e5a7a2456acd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2870d1113b9090041e99f14091e0a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f047c3331f17944f515472d71a690a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14944abb38f096d91a66e101c3925953641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026a656877ecd8435c596fcde8177e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318eecce6438516811cc0f41599a2d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f2631104d10ce7703263a3f1d9a5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca058ccbfb3f48b2af6e9613520420f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4b86e96ba11a10cc7c3a42f9c1e24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6fad21355d383dd850810ee8acebc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a7fb9171c31db8e15b1d0c84a5abb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14a25f678a1f426bc1c770a6d8003f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecfc07774f2126f23a0569970c7ac1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f7bda0cc99e6445d27e6a93373858651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa7935092a37c09d4e7abb0987d278652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fa72632e5f1b8f3c7d966fddfc611653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c632f40ec8bef429727c59c9f6e4e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64037d67a7a8b6e02c776caecfd35219655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c097dd2b53ed8ecec21778a1687e9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1bae477b037fcc9f91571ed086ed0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fcfbdf376ee1225d350fb4354e7e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de04c26a812c2c678891a189ef65c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431035ca2a915c93a4dc0f9b9a204ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada75fc3c77f709bbf1f0c0e46f0225e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3af2805c665ae534e56afd9819521d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6222d1491a808d6cf25ae06ccd47a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a59309526063aeac5fc33f422ec417664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2247a9952265baf4ccfe9a2e09b91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883e3a3cd8cd541ec93bbee0c9c9893666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d37640e054b438c9ada6f96f0b612667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c952ea81f7b2c72b8404a03617cae0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3803b5e395737245b7ad8cf0a0d7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86ed7ad9652652e27b8295a9da8ecc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a09f4543325889a86dc42e2c066f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54976d2ec99b4ffa1dd542467961044672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8f3eaad8f6f50333bac34b1a7f87d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708ae675a24d7a142a70055597ff153674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca92ee19700be07fabcd8a965e6385675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a149a871bcaf9094d1dd997e64be790676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6059e9ca79534bd3959f74c30b45d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8dbc6787348768a41a9ff427cbb46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014c9d70f9d63b7c56d08396d7d940d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5f723b6d578d82e977dd361b74eb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd570f02c3ec7abb465e53e53e5ff9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2220b083fcd0a24a5fda922f3226c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1552afc9839263ee3632f3022448ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9471f4000e06f3fe6cf067dcd2ff7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168653cbbaf597a667a4400782b9a592685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570d83d4a02517df748c5ea39be862e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7426455e2d87f20f2aae115456d23c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c7ce1e6e725396a3eba25daa25ae2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc814ec50e0ce3be84d0a49d1827ae2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e136169d0428f615f16368d3b9def47690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961336fe81698198fb710e53f0970e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908098ce3592ae8ce0956ed337445007692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b9358b91e9bff368b9a4d5bc32c55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a268a02fb34e0964d8922ccc3792d36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b03f1dd19ed248d9dcd49d45a2fb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf24321c1cb306851197a2dbd1c18b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d2ba08bad67e3429dd5b27f61ffb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689332b3d5a715bdd794d87354fa5a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc7f4125d098498632f6c0ccde8068699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872d271480a6348bbb69a83cf85a798700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999c06b73aa7822af00366505c34679701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d098e79dafea3934da3725b06f6a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2229416d1a28b8a453de3ecf1181a75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab745e10ab49f31ddaa166f749c6be9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476f5f77a7af04cc9e644ccf1d43264705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236063a4c4e6839e445f3c06baf086a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d04bc69e888bb5e005a771aa7bdcc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65313ad4900e4595860dac502a78cb82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f62ed7fb713e0e4e38cad82e5b1a42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2f9126fca429c65747e0230323aed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f72855b35e37c878b7a9b30f2d13f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95e1fc63ab45a4ddbb28bfd9a273a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2bd9ba6ee4b47a94f43fd7b52c3b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce618f21b98f675671f8b9e34ceb3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfffd8d8b909f48af2d537779b8d05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9e09612ad2f2bcd084a3c8fe9911e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b88ba0cece675c5174cd831497f1f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b52da63868bd889db7dfd047db57b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30758e26ac3834766f6af00a821512b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e427758fa5eb6d190ab0d8c56f89c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89344fadebacac0859c7667de04965721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ad983d4bbbfce69313596b5570c83722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d383a92405b164e06676ea00b812168723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dd0f66dd5ba80e383f25f771772f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c551aff8e91ac9e3f54c85a964910725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eab552de781ca5ca4be082d3cf201e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4800c193559299b1be2d1d6e365baa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce51da5d440da04099b6bfea303690728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e48f70fe304724d77ddd6832640b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066c0ede383c0e6575364be9918393c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891a0ff38b9c0b9c1421036df35b484731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6f7e2eb98f41c24972cfef6afd5e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc15b10146b8085bdf8f752a9e2c77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157d6cdcce5ceea0a3ac08bdfc2811d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95308916ee938b08bc7be38b8f55d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063ed5d61b4423b31fcc00db5d1a404736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72426aa0684659ba9b3ae9a9b6432fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97208f7f0e130e0a9f6903be710509fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7be66530de5c4b2efd226f40240dab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e70d9ae1ab0cbf25d48be7de6a376740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b385834505ed89246306bcc474db90d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac633067c40a019635cd6637927704c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca858e1e716b350ed2532a934429fe53743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d793bb268b4b12b7649eab6ba4a4d1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7b33f020ee8233da0ecd009065af9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfe3c6b4da7e16fd1a0d6c13215093746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c41cc08380efe49456388c914c0363747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4dee29486b76668460a8348a6292b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdac4402c217571669639d3cc2bdd8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caab7b89a971b2c8d0b0a5e493bf858750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7e4321cc6b1bf16b6477abb2036a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1135b62caa2d711eae754b2bf0b506752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd4e284ededb38f8afaeef3b30db6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220990de12fadf2d9c1b0e0e94af372754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e4eba65f0f3c4f9a229800d48d22f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2ddc922cf397471db19185b130e21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c828f663bd6c966205e462c328442d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc801649847434273e049dc537e307758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c230c1de7184c54252108aba9d204759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c1710ce016aa1d6b03b75f99a4367760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99b42757f771b683d1e583c4e1c7b4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68ffef550925c6e65a9b6355960bb0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda20bad87d930fb0cec2c5d62f0fa4a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209beab76d1fab6efcd850ebb4875dc1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6e09d7f4cfeaefde96905e9f9888a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fac638be8d5e733e53770232a76c0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f50311be6c5c9c9bc1c9aae61a99c0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413fc86f95228ee88de2f3eb4808452768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271acade88a3a50ba7968011fc14d03769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcc54f0c2fba67f98656a79d33bdd8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df28f6f813fb5779b65897b5f5584d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de120fe1c1612723936cc1d2d3013068772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777ca95cdb4362e5415ef821aea6595773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905883664ab80fca966e720bffbc1d1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051d11874ea8df3d7b45eba6fdce082775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ebe6121aff39e59e76552d91d71e9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d4ea56924c80b82820ac26666f937777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d0318ed87f5112de745f2f2ae5adc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b829b01f6bac2b290b7552fba007ab779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b71af8879687255978d6e683268bb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e8548129f1562caf18e1227ff1916781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37c3cc7de5913d2f9a9af73d091806782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c1873f6214cfffcdaf14da74d170f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf02925a121dea70d7b154566529f66784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057093a4a46c08efcb88fbbf329c379785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0de5a0adb5840465eeaa8f0535382786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24196df5c310e1f07918290008d4b85f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1526cb395f9bb34d274d512f69671788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea3debe4bfadae751e2ae0497820e6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28900f416b69064cd2a6bd1ed72dbf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc87841630790fc021f24c3af95f632791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e3f3f5df302e7d192364b7d65fdeb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e39aefa897f8bc76ba889f6ab8f6b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb734ab50701dc8ed3e5d64aa7e314794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bc22b743ae1b409528c185b23cce5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cac539a2efba7c2aab8f06bc18b46b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47d41111f6de85f8d6a615771171d4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b4f51c6b45ecd49e704ed458cc03c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346f4b2b5681cdd0ae94688ca265e9c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad9333377ff05dc8c40725282e42e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7ae0844b9ee9bbf4f47b1159b88e6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18651886aa451bbb2354577569fd9c65802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2a3b81b41f38e915e49a5c6601974803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9708b27e3c375eaf194df0c305b473804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8180234cc76243b0f7e6bb9ce8a858805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53783d358baa15306e12c4c1ef83feb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c202a1287f76fb9eb1013b823fe91a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731f3dc6018b2e191b1381595155dbc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fafd2c4e09681ce1265b0824e7555a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7690240119fff7045042d8ff90ec23810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16377f79d79c9d5f6d0e5ee24cb5a808811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c86efceab5210ab17cedd266f96be4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b53c152d71a604fef3fb058cc0b26c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93c3582c66f0efbf2fd8498f4fd2aa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d33bf18baf02c3d4178daf01cdc1b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17339a263da6782f686a790746e6f4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3638ecc7babda5bddf25151e3021093817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ebf747e06389e48183b8e3f682baa818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2b35184e38f6d63e6f9391a835036819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade9bec9679424c3ca4d6da8cab88ec820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f97d114af5a81c14f2dbea0173e522821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dd1060c49fd1cebfd3696fe79bf58822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef632bb7e0ba4584e898c5e08a9b78c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b417316905a34a3a0b16b35d00635b4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef97da90ae947433a37f6d34f9e943825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bdb924a1b2e8777fbcc80bdb03449826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26835900ac60b4e864e002016d9a624a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079e66652230ecba2323a65fe877118828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30faba218e15477df8d5f0dd88f663c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c5aa8d5bb6e921ab4d43ac1a74ccb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6388bdad7acddc79b0619951c3de9bb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fff88bef44f5ebaca256550898dec832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723778c935d79b30fd3e5232a47a0b45833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d38311560edc8adab5c271340148e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fd45a4d4a0fd0dbff8990a79e0498835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a069bac1da2499eb679b07132fb7a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e6e5a7ee1f87449ed96f1ff4db195837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4ce99b17f30c5ee59a1c013a86e23838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc7fec5759dc2ca841fe331479e542839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673743338ad61bdc0ad07c8db0e73f3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66f2c0cb1850cb6aa6e32ae300e9cd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117b947e44a975ed3da3fc0a3d5075a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbc9c2777388568234823d6cbb692d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe3a5bdbf3328ba5a7ac1124ae567c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556f2f59acc4504f0c4d55882707ed0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88d7750a5cf7885118ead1903583bc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0da81f845002d358a06d82f900feef847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b669567cc0a1776ddb2a5b79180496848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad224c991223b5ccd7c595364e44789849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddc54be57161cc8ee71a12c79aa8f7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2422b6637668aa4d69de75bc0b8b8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d8ae4486425d01d5573850d6c2275852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764c1715bb8ff562fa1272d48a6c622853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5c28f44da7d44236d5265ebafbc1b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a073629b12148f4d525445e3bb276855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a51819f989351b6906fa153fc5ac4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f4c9e81f99f0fdd4faa3eac4e8f56857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbf3bd3ae6341e8ea8e0a48c97eb1a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a05153605494edf3fbd7e9de19ca5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06a8a3fdfe4bdc935300d916c9805a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a9af8eae3f0ddb7826cf1933be04c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57274492cdbdf001ecff8578ff141d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a50761cc17653c3de4b351f007f7d0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d258d577a7e99befc7048c0bbc3d00864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffb6d31f0ab6ea86596b8f69adb1b2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7137d8d189da2b0ac7004b7fc050c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396129d414f02e398cfc9ce8bb0fedb0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e005308d805e8e5d6d7ed784b92720868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9c741714a2b9f07fdd178366fa5a1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c880a280207203c3637945bfbd56d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061cc91eccf9276a9e45b254a7c5559871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb351f0049b92d46ad568742c1ccc7dd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5c7c00c4fbc34f9987522b247f0eb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c5112afdf542fbdd13c4654d9f9a3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f23fb6c84eeb4ac1e9fa39a972abba875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c974f494f5087fa9e44b3d16d5f44876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215a5726dc50c202354a8587a18d294877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccdb81a23b57463c86f61f6c342d91878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bfe00dcdbe7ea9361d4ae765babd2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18089462f58e0fdb5520a7a1730d66c0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081015a680f405856f8bdba660efee4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f97c177e140428290e2af0f22556ea882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a394e5d6c1cf70c9a39b5e06fe442883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39757da263043d38bc793a765063a01884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa1bcd657249a35cd5b076dd54f5d0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d12976368c3b2264350dccfe2eaea3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ab1fcb50893d0a872be2ae89c8ac8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080050362232cc15fee2eabfb1db5bc2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cabb1e69f00a63c2e2de0c13edb6c3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b3732f2229e4061dde360d7dd0f63890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bca123d7ddfbf0e4756808f80e30a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f4a15b524fd3a200cdc342ea7a3aa892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8cca9e7abe2108e7acacda3bfefd0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99186ab650586f18485678ab44674185894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba703d972cfe4c80f7f00b4fe3a5321895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab8cfa05b43787fe856c8f99eb5e44896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86332c0987cf6fb474366a43ef1cd20f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a301382623732ceb0ae4ea1f0a7a00d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c936fe76f0c1f5e673fa060d28796899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01f7ad841d5b424861a6945c78aaf3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0fe8588da31808fc25b7a05a36ffe901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2cf4c7e944337e5e6763ab26e9e37902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fdbf7a72a1f6173e985629551ad21903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9234ad83d34b7fa1e405a0218c0a78e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c5d2b0ae202d50ce44b27f5b86770905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90c47acef21b69f4320104732942f0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd576586c5820f1c54e4c361844bc05907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad955cf268731e44887b43f4fa17e8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0455c9e95f8417db502dc2f7745e0b2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504804d9fbac1b89088df0f7e7af7be0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784335d1d60cfe2c740cc67b5479701911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6e9f29789059ea6d53cd555d84b8c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542327311928f2b05457d29331ba7c1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12313f6fdd4ac22214451a9dfe07c752914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3ed439dda60ce7854a85432d01ec9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc80b5e9284b27056bb127df48ca83f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef8eb09ff9f2eb2534340a2db2a4f6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7fba0c71152ac8268e67c1946e77b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099773bbb391cbfebe2862eeb9e78b9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818b05799d12e1a6aa763f1c4ec303f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654e3e8f4baa7df468c518f647b83e6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7a51415efc8fffa5ed859e7bd363f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0e9daa7f71241aa41343668493235923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b535b09784872d798ae01c0505a884924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e82b9ba5a52e96d79dc37673170444925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ddcb1ef741928ea59ddfc0dbf19e7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb71e08d076069cec67e21af21a99f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dda08cefadbff88cb05daa76c00935928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007616e24460857592ecd8f074d0a8ba929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91822d489905412423aae9bc853ca22930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10952e06e86eff34d51648a1b9b53a1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab960e9c5c774cbe231878b0f9f68d46932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85344814a27808596c83435b45da0210933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bb74ff270734927de874653db2844934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e778dd07042668012266e853af7c5e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34925f2e3b4fd5953729e50029ad41936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936e6d6a40388ccb4413d5102d9d203937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2049796fc777b52a03e57f610419320938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e810eb5ab44894bf8998849cfbb3c0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d48c1a01ce961dd5cd58ee1d36c559940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d1ecc523066c74982942dcae260ee941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c52038ecb87d4158406869c89a4516942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6356759723e4b916f47e4b7c543d5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e0b9ef07cd14dc7a5bb4562a40a18944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13134ac27b33ea24e836bc88ad13fbc4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedf382da68e4e05ea6b54178eb2f44946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3db6c56955265401e40c6a098aa34e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c671ee4f507f2eff83a38b304652a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6116ac868a818c8efd3b6a06f613f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24874c815a2e78c5136ec38e222f179950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0735ffcb018bf1e0d2ebd828a86e9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47006739355272ab0fc249c09f19ae21952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb266dc6d91c10e0c946f8cd6026f52953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0c448015b18a5e8ad381485f1c920954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fa5817d92e85e4172aaf6569ecf8d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707d8ab21991f5925a14c509049c318956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a93aa16ba517b64ac2c5f33f31ef29957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca371ec1564977037c2e86ce765e4f6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222acce1fe6ed5b6bc6882add27d3842959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0925f2ef0c6b58bdfccb782f4ff4c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cc8f796b44bf2674d1dacc46cde11961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740eb0b841db7b9baf8bb4b7704c0e8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce4eba67f6db8be1f604778c1f52c4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d87b2295b1f8eddafbb414d2bd2be2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a2f4f1a4b28a5473a39ff830bbe48965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760f798baf986bd4dc018c716178e2b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be2bc5f2acd2c9862b47cb48bb03ef967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5ddc6f66479b7f3a6b1a2adfa81be968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360545f79a7b9b561b812a7359e76ad969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab5bfcd0a79b765e3068a438806651970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66668a90db2d591f94c4bc7146e6ed0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995be1a944e834eb73e46472c9d91658972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ce698487c7cdec83451f67f7d32c9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36353937e616aafd8b096c862a79b8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7747689ebd31b15021d35d4c776ed975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa9dbee98508a3172ea6642350e9ae976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263fca5f6f437ecebb117d1e878aa16977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04bfb7890c89dc1dfe51ca15bb242b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ce19a17c2f0ad65ee2b5c26653796979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06679bf9a3959081684d312ade3e651d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729851398cb4c5c82993ff41a15b2f28981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e83d3c7400593ec4100b14c9e6471982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112ed165b812ea9762eaf09ea9a0a34983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166215eb4e200b08e771b2e6db6d6d0b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d769906ff62782044b8ef4c6534c110985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52a171dace6595e5960dc4760c4df4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4894832ae239741151a3069c6f8611987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45255325304ddb28ad9130e201556ad988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3f22de8ac8d8f92350cac277c6009989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef906b0953f1f2e63f314700c1226785990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795a069267aa788ada5c2b2b70e1bb0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebeca7daac0bf4432f4cacfca3aea3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c399e46eabd453948c4957cc621a835993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343db58843a16b1eb38074af591c17a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d659c2247c2f0f3fe4ee0d0ef10df2f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050363153e00a65ee5c3e4d543d88fc996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03229af4ea9a42aa7b60c0855d6b514e997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95765bdfb039622badd7f35e44e372fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14644cffef050cb7499b4f994aaa17f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e1bcc8c37e44ccbb433db2eba52df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e51934a8e4e38bba7386e6eced7d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3623a73ef7499821132774d94b20aa15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bcb94bea3b70c55ae5615c2bb75606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ef0a9665b8fce6244a9218c54e0707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f938f8d92049df597230bb553123bdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9f8f9659202ad2d126dab7b391ee89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ce829c9981c905dadc084c326b20410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969ca3e98196a63d36ebeae85a388b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef07f3c3485aebcab6a0906a8a723b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecc5c5ec11c38a336bcdca3508fedd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b56ccc7ab5c38d823e27b1aabfd54014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed90be6964bfb7260933adc4c8674e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938bd6edc8930b3f965f8ca2024d48e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d04e975a22f5733215ce0b4bd624a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c4cdbcc10f2bfeef181f76e5ec99418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7f1803c1aaccc3d4f2c002cbfb66419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf2dbe9eb18a0354d483c8588c973020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4526f086e41b69c10cf54a5d70813821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568555df588a35c6a9591c1e28b8ed122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3d14a3dece66cc9c46586b37a5b2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064afd328ac330a1ecf51c35739c150424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38521ba00dcec2cba49b3672f41c1f2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8b9b42c7b646f7f74d14eec1010126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb2f7b65d6160c3a00087d2b6cfb2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cf812bb40126004e5986f380b20fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305c493a284e3c85bf70f6e32214b7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef43685ac5ed8b12aa4147495fe79030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13407f4fe614eeeb99ca4e93c5f5c5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec2bc9e645441de3675a14b5bcfae032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f34723a321c67d52138fd9affad7c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772df9ec47f4b317a535d7efec90b9fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5813c1896e6bb3710dd45b8e1558e9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801ecd55d375c2e6f6e8b52e407f5e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6ec00cbe63ecf2b26f865e6e5e5c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fe7c452df61aa0db18f624aeac12738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0582398ad6077491a5eed563962826c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7fd590474eabcc83b70c30fef0bf640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20190df30a67c84a1e1354748c4236a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248cec3e68ab9e959b4088f3066538942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a637e133abfa0a6037c8f5e3573cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5af093724112c67e53d7cbd1add34744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53792b9e6398bc73db85d907bfd6c8a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eea2d396f9f2d64d92d0fac0808ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ffa1376957c806343b213ba72bc1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aba70252842ea91a9680fde92476a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0ec75843f0650c0bb03470c6d48bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019d392c983ea8b9e97ca050c8b723850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ada0d5c6639b9032d9b4f93a647e7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee9ad006e75baf3f0b4fb231bb425252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb12a46c94b9df72e97934730067c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd10955435a777f9b4f687ffad8911b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d8fcf9aa157d8eb52f63bec84832455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7289e521b35c489f02e4ca0d7295656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c53c64a870e1cdcb741a861b0de3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0d802d51a3323e6207085b3eaa25f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbde006ea7ae9d747413bb71da026e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c5c93e490438ab89ee2b04afa8ea560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a055f724ad957c8e87eb76e068f2e7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f329f26efffb993c6b9cd0f7c9894fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8a6f06a81efd4b93ce19bd9a57dca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cb696b39130ed6a187d0e27fb74e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc99a3bc28706edfcb8373341d5ef565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af625ad7fb93f8e81e687c144c6777c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a2c18f7ad4e54f9eb8aa338bfd04167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66bfe45f74a9f36f7384c5c9b7710568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f940a6001b94a25c3b374aa37b610b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4a15341e8420c7c0ceda09a1e2ac870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1bfe4a8124bced2e88d390bfd498f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b810334737fe3ca5a7c43d0ba4599dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ea11c1c7e1840089e3d99de4e50773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b6ccb524ed99e22856d43461d64b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854dfbe4d7cf8e9f6459671ede54eff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047b9861e5400ec73fef826fd0fbc6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9023ee73f48c22a07d5860c8c88c8b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedc8928547390d213fc1860272587a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3495ef80ea61107abdf20536c289779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd407ed3bd23d9f0e4016431d0912980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914686f67aded5e051980bf3b859980a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcdf13b35acf21cfe90e312846e25f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a22209533ee8fce9ebb2ea0d1279383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a39931bd1957b20c5e4f828f2cf3cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d714707f5d6982d1eedf00048a119485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca9cdc5b4f4d043ef2d8b360a766ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d57378b446b5eb333b410e0dd0c3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d086f7fbbb92e4ed20fa46369ad18288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf733cbfafed78025d8e847e806059289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31975404b8381c12abf98599bf1b674090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d763c0e069c96c1b0272664925ee4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c0b7a2411a43126f9a12603c22dae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2b7fc7a869a1b1ce33e402807c87093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2aa6137816f5d46a27b7e9f3624c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339f47147165b196fe9865054f70c4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d2e5e889780fb0e3d4a4e5f042eba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b347f867ffbc0f7bca6412492e28597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b30940ca38abf6467a8135b8de173998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e3e2f5820bfdc9902b242ff7b372099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a83bb24fe930f8360a24c48fafe44b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65323257169c7db10307d765c8539a37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8bc19761f5e00aff68e74ecd6c204102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58faefffa10c89cb3d49f5d99517baa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490a541ac5b7efd2ba54a0996f56ae6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cdf226850fc2c8e5577bd52300ae5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ead8bf104f2078ab1c9c12733eb2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c3b52364a524afeedff362979cfa2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996d56a9dd6c03963992b7fdf7f7f39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4e6941996fdd20ac39c32cc8b3ccc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f250d5d3192d8ff3ebe3e56a3de29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2467a9ed172425fb7caa105a17b3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85fce29a3c26097b78128b49e74e05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7d6eaeed47fb11429aefab876586a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ecdcd1a8c60e7365dd8855018ad04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c8a9142c16f911fbc04bca8d244c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddacaeeb98a5aa3d978d32fd6c23654116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d006126a8cfea9e6cc28b45bd55bc13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4229fc80f31c98d6422d8f7d10437118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0438bc4391d470809be10c7198177119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950c51744ef8e3b05a23aca22c9d921120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b752272a49e7f6ae05e61adbf3312121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f301f4d34dbb1e4395a7450d288ae36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cc1d157d08a9bcdadad7dba462954123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59420fb1ab484cc9afaddd5a8208a10f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fc374f4eb30b0d13f74db2f3cbee5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80f144e0572fc25cb3a59bf32ea1e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e18f7157edc2499a346ba0c751d0dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7affd89c59508d432c8687854373295128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656832b609100550d325907ec379ea97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2271b61aa801f00eefdcfde93c9c46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851ae5b9bbf5b4967d09cf82b4406b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa113105a8b34bc3f879c2ab1d30451132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d636278c198d41d09141e87de4d05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb1019d0ac77a85dd15ed41d646697134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648367c3e406db2267b69b65409bc19b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb1f4a869818426ee2326ce05361f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cea089bce76eaf5cd7f4cec15cbf3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260adc65a3b6f17647b3e384e771198138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3da694344321a059255ffe53d1d954139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62951be422ea7e9535be5c56ad8cc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bcd185b9c2b33bad7667485c21bc1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327fd07dba4f7f56994085bab58c868142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd4e576d855d61f93dda6687f5c56b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa74e1dbf4f7da492f65972782ae5f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecbd0cc020134671afe8fc087b8047145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc3ad846f0c7d28b657f7595c12c49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1934158fc09f44ba749c9e155267711147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ade6d4c70a85f1a8c1d3baa2611a8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0471b133eb603fe2b77b434f1b712a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e5bbd880b97403263c9c77e8cac4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ae8cd932aa66c99c89240cc6af55f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30992ee580af09551c4f4370e766d0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ed157302a385af35fd596af2f0f3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5f408798d78952d89ba65d8024fa7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bb4fb3ec7d677cd88e94b3dbf5bf7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66139353ea7bbaef0e56ab030c235b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dee3ee5b9b705494f7d9775f73c5b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed25c6b6d5e1c61d2eb9c443bd62855158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64baca040606d508a6661ef3c3aa47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ecb8974ba46141e832618d58b1d37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277162e2022f81370b18ee9e99f98f95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f2250d9975fb9c3bbe463080586d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd9748593af1e36bd6192e83582d14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408282ebe9be1489de1fcc41e4ab437164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcd3a9f58100572216083de31a1992165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a3ec3411954c0962183278312c9f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08891114ac84a2c17de9a7dc6bc3b7a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdf3efc7042eec2f50d5a4687edfa0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52b99dc34058fee920b1703415c4e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac985f64f493e3d6c206dcbd258aa97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db437fa7df9cb9c741e54001db6127171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c56dc9256e380ae222de86e0b1e32e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c403855616bfb78bf40166cd62a7dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836ba64f3678647b9f3dfb6697161c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52a401a77443df1bf5b850fc4022f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5b54e8e7e2a8fbf0a96ada8405f0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636566968b06d136ee181d067f29ff80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7049707737993094abcde370b1d8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a10167da702c9804410bf66afed7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58579d6b253da92a867f7b9ad42765c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00a4463346edd1e75fce7687e43e57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b25c769b7726bcdf7a108e7dbcfb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc568c7d8fcb7da5a075e532a417fe8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05321326c80810ae1cb691473d429ddd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93350a029eeae4ca4e017fb70c5c602185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d305db6fb94d270de6a3341199e90c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735019a7fc9ebcecc3f69cf405193f93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cb4be8ebae47e97a73a2f03cc6629188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb646870e2ee201d0688f1871278e1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1776d4f404f83dab6f53e01918784190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3e0858431da4a8e1fffe542fa2568191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980140210f3785bb96873b93adc1727192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a34d8b10149a190c51acc971acf56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7ab070150e187d0e3a4e4443bbe70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77265035242b301e4a935ef89af47bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec3f245e1fa19f69df6e118ae062a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc9d3050291afaaeaf4e4a812ac4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fc30ece933b6543e5e53756e4faf8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d2bf666f2fa6bf15c3ca3f038af86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561530aaa2e115de0412d9ca90c4af6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e13dbbefafcfcc0ae213700ce6c81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4cf2745526c072ee76e2a53717537202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111419da6157aa5fce4fe882c045207203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fee41163a56a57528a7be6e5c8803204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0920a091bdfe0ef27d29a456bf4e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a18d6da38906cd8d1603d288ae42d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cf6c64ca5670d7d8ca7b0b9d20b52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f10279edc16f73f863dbb28457d562208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808169e9ed0b41247b7dee50c5f9351209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176cecdf3f03a71a8905e4d0d4aca06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb58d1067c726e00479dc6169f10a0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632759c8425bf77c3fd48b738e5ed116212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98793405aa58fd2e4dba18e85c18a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce62e7e9b1e2e0629743130c4bf83d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e08f06219272520d5158b4683527f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263d83a7b3a7f7a967fa3ebcffea941216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d788a8d2e2cb9f4f9f66381f3cd9dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c67bdd465e93ccdb3a165e54f582a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5fd94aadc3d4464129e090e4f26ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed15cdbeef0dccc138fd14944076a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a9aca66fb78964bce6888048d0bf3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a139e6783f88aa5f6e130f561668742222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811d796251b6b90fe1e4cc5f2596bac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d310b669b3201d0c324e5010f8ff4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc26f5d0763ae77ae95cc1097edf03e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050308ff3bac16c71b2ebc0ed84ebce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720e7f60e116630254ab5af2be6a850227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1f949d93ddb13831a603d4afa5d51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6dbdd580143e8596377ebb6e21ba9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744380707bbcce389e874ad57e261899230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe251c299c579aa342e074188797bee6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248e6ccc4ec9060177e9f960c98f1b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21c2649103c8fd4397c70b927533bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a634b1d144305a4e090f0752fa2dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265a0c5a786dcd518f867a088343018235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb524ace6f8c8fa3f4033bf55572fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb6f36597e18bc0dd7bdd5757cd719237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a8c001760a6197ace97d5b9a7f02d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c2bfc30a67405407ddf2263f90aef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e225a838af0a12640d1abcaea0293240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dd1759926e665f681dcf08075d2db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83649ff7ad882a2cf8dd4c6d66eb2ea2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0458edbe345629af69d097f2344e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649e767355f17417276c9ec025d8091244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03ff49ad2681019c205392058942fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b16a81e8c538bc293696f61cbd4b81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b164153af2fa863e81198320913be4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2c249503c19dd3cf1d92814d48ae8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf3b7c9682e27c3a1b93081f5e0a08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cb388d8f1633b5981073dbb56e321250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d527c1a4284a8f72438d071c340a10a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffac82a4025a95044671d7098db8f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa292bc10551d14128278c1ae50544c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3201a9a89e1f5dd14b0f6eb23e240254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2ef0fc867350065ec4b37f966d748255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb724db4a49ffb264e5093cf151e6954256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc3fdc8a344e1b88dc819fbfa8bbda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f94d1ac7aad93a21ebb894aa91d302258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ca0ffeb0dc7a873390a3fe3c7619e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88b6512cbfd730f693c9a30804dbaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea36a25d67bb35c75f647187a40662b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f683505d51a8348755819d27f8eb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65d5146dea9bbb592607b330736ce7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a77b5e1dd73d394e62e2a20dff4409264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fe6a92ad60cd130ea61cbc376e014265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d436e09a436aaa8ee31c09aeaf8472266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b599eaab69e4c111d9049adecd3fbc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9865327b677e2ec0a4e98a5442cbed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabff4e76293a99515e1f24ad6ae4b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feabf7ae6491c89b695ffd87992268270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb75732526da6df54a497bbff6477f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656f2aeaadb1bcbc7fc0b8d1ddbff7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09ac3dfa2f66e9b9fb8e77d33ba344273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f950fbfc4f2c14aad322fdad782a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65f0338cf9d31e4c09bddd7f7cf891275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452df7b75aa0c4a59dcc28b4324fc73a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500958a4b93f14fc0c4f2d9a9dfa4de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b34d274ea0c210ba68f27244a2fe36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5346ff6f20f1c84ccc99575f77e5dfd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840877643fa61853309ae1208df7e1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1cfcafb1b42e2e39e896b4d867427281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a62ba81d0fbe9fe730c670e43a0b18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8aca00cdc791baaf9bb25109942ec6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f478fd8cc4de9e7e2adfc82eae5692284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8a805632e76e8f6f31b84e046fe96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f623a06d9f5d3d1d0df8f3ee423d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab099b81d22d1b9d9f7b6f8c3eabe7ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da7b81848ee1601ddbdaef18ac5f74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b0e55b3fc5eb55de11214b13aee7f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad937bdc7062c3b55c1076b85cd1d7f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eada5ab0e34ad61ed5a60763fa8f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2481e36784354782950b341ac81ff8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77cc5542f6906dd4356f1c2ce66c0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1944b77fd06c9ac9e6589446716f11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d388ba1135c993ecc9461317912d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7899d49ff4e6cb6a5e42af212e867c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f55a7c8a60bc47039a6d2d97bd249c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa26f291fdb674eb32b48a3887d84ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49a5be92e83056d2b6806764ef874f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21500ebfca6e315fd74fb63ab035a76f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38ab196088a2d3c18a4cd399eb02af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454cc3df766f38ade20289667cd7d07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c98873c11895645d52421df1cc51f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ec0200ab34f40867c76ae1599cf98304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de529451069ed46239915d80dcb6a48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb1713d599f8a163848a817ead429e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c94fc65d5bf8745e06314001a01035307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc9143ddec21e49f1b9afe2934be75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f25ea44c679756f381913ca2ac77e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded0eae6279d24089a77014276f2222310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6adaa019f760ecec404119e40e329311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd0937bdc4ebe2f84c78b5a88cee14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9382ee5ccd1245667db2c3c6c6479c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7666e3c803f8c1f86b7db5c9353ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383de4d1343d096afdb9e2e727fb97a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c9168338e87ee45a251d39ba64d4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f93a3bc4145ee6686e86cf83b01f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6002c19df5f3e47c6f46aecb330c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a54e15c646050348a2b6855997540319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40f13f7088f368b38146d14bdeeeb7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d444bed19a358c18f15116f44bdf0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5074c30ac1cf911c4ff9a16c4804c50322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2820a4276cedff1df64ce1fce0dca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17407ae353eae728bda705e13283054d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f86dc9cc6d7d256d7a96eecdcce84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20928a4e5e44f92284c1ac70d1e8e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165c0fb8b692c189262feda75c4e013327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d4c4d74519bd95dfb0d517173a202328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a8591947bb2ce94561f44f98ef5cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36ad842ada0c8bba4d68cadbac6354330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d849a63e48f8bbe2712e9a8f302c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fff7381ddd5f1e45b1e307ab5beb0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1c487f6284414b25fc4bfbf3a6e9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7176426e9397cbbcba6d80e755287334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c4f5d244e9b78eeca71606925e5b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7364f84063fe831aa99a8864ce7b025336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeb72264fddbaded1d14fde0dcc917337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748a41649e6e92114e06a29330c1b69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c24209053a1e9871792f84010ab3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43494ead1a40af4cbbdb809275bec9f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89150300ca77ec99c10882f3aecd833e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421b0255142c2579ffc8a38592f4c4f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c71790569c60f1c440ee25614d612343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6b7633e9f301077383984db13231a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20fc189acf671a0892aa12ba50a023345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2480737c032b8e3634945f99a4444346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc044e7e5d52e6a0053bbc550a90ac9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba4f85c02819de8a52f71f909e10d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2d50731814c8d5f90a8731ad1d274349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f90a8c65491a3fbbfdc8a1fed4396e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828b4f33c438937b4e74b0b3fca87c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88668aea624fdc77c13ddebb792bd3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52aae0f456a910ae2203b40e900e3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f282ce34088cd843ac76388dfdc989354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50968e8ebb8fb70d69b3f251a9d0d048355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60263ac9cd05588938b03adeba0ad4ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98977df20752fdeff464c23e5937344357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c12a0d021bac3ceb769a3fc241fe2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0f95168b369fa61b66796cc1fa5d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dd30347eb8b2f3f597518dffadcf1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95d84f86241816bedbe87842685aad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5e039e5105f815672166b650d678c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613656de1415a76615e583973a69b9e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6679ace1d6e05d6d4aa22888cd4bcf2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c0abee12b8645dff4738c0b8cb8ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8618c62ddff21800acf8185c86ff65366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f91f60ed10b0d306b78156810f61e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c4e53298759e1a4708c93eb7c7a26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592655473dc62fad8643de88422466369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba700249fa8430f72f4f2dd83639c23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed2371b71bb0cbc6ad410230e8a07d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6830e3d263c5d5a9e84e770b8f8069372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97458da59eb9bac0903c70033966491c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9b13ade7a9c84bdcb6b0711984b76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef949f5e472d60113a18b81cdd4621375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a47d898835b99209c43c1db416c49f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809094ee630874ffd5a555f27eea602377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427037afbdc53f9bfda28f8f1bee5d8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad36e2f944865fa2d38066185e21f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e3c78fc08c2180c63612136b14cc6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1d483aa707ad336db90ab1506623f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a3a5c4ea8316571c765e00dff8492382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f709f9dccd292561858560bd68cf0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839fcdaec391770b7a4b6cb5bb43772384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea37efea6f4bade96444e753231c852385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810864ccc0bf0df103d9f3626e709db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb9c2e2e44cf72cbad5709075a77a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ab612c54eac19e7abca08f16ce394388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee00d5188efae3bb342723c2b37eaec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acb57765d6ca393420aacb5df2f08c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c70e706581e00767868fb0e37c1ebb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44fa148d2d16f364e503e2fe4b2db0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de925d08fc5221d6f86a5aafc5991d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f93d8cfd7ddf16b59f7c2a8e6995f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210bfa9af8870bb808d196746f14f90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b7d96267d43cf3e3a5a0b00923cff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23b4896016683e66c950b9637a21cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06573fedf2db0f39060abf964760f7a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49245fda90334c7a087774dde0b40566399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2a914a20889ccbe3b686b16905d1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5aea3ceef6507ad2effe96085ae35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cdf5398c0567e97823ebd4d335639402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b3f1ce5227add333038af0f38fe92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9958bd7833f25496fdef5465d5dad9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c9901d666027baa40ec7ea0e68a14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165746b9acb722706d803e7d66156c1b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf5ad128db57130d2b98952234372f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75d9bafc51a2338d0c125a3068ea34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c135461580f0922d4b19ae98fff4f83409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f50fbc2b0fa3bb11caf1e33c22e52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efb2404edff57aacb661356b7da5b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da9f06f8dc8d5690cab44bfa793357412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4008f5a98e616e2dd332a2b9afb40b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89937bde84e613ea1e2dbfe1d802d144414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fec4a07c33c0919d3466f2702da10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda7de85a176593505eae394b6f3cd7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a188b4df21efa65fac633d74e67b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c63f23fb7e84760998f15053310f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25e72275b97cc1601672f23d700726419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01870a362fcff0968874f7c1b689fb1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b0c8e926b91530673abdce28d81cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af17594d4dd2a1657cb0c74a6c88a83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e155e4f8953db975d0c2a11f171be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a4112120da4d5903f64898f52e90d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211846123cef859840b1376736f641da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b337371fa8944a6900193895f8f94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931d7605ca10eff514228accc70f4c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95393b085aa8dcdea033598ed34701c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe735a54d8292e75576748f7a4fe78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb48d639f0c3130c9179049982282e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d54803f86a77a8553e3f104afadacb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b34c4d422c1c302a5e8e9d216208a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87488b6fd539a4115ffb32ad2a9df7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ff3b17720fb390f73a0323bd3e2df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc2c4664daa5743cc33fd05b6c63d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8057256c686d04e22520497a8e27d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dde5bfcf3597298c5b425b9be0000437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abce9799e174b8b255a6ea5d3c504e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab31d71386ec7835233c8f4bdfaaa2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849548622356a3fa272517e9df085299440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d08b770027f8155e7ee194c1207566441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c8cdf2d5edaf6337a6b2c541e1fbf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a763d3971ca06a999eadff0161a2b0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7398b6f82739cc8d39d6468484a252444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a353aed58c75ae34beec36fdbec58445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dff30a2b1e300a12094cf1a91fad6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09594d7bf7e16db5c53d1b84117fcb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d40da9847c23dae4dc7c01d9c35bc2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624462ad6eee0f2d5d12b1028da57c9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb642fdb9122c0eac9d9d64f0a3edf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28662699c43824e6007eb58c455f3792451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6594464387276e4b6c0f88409b60d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18b7474f54613a7e82860d2f0c5f76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c2862b4f25684b32b18b5cbea6729454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d483e74354fe5989cb06a7212f14d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f27028bee536bc9257fea7b6e0d48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8262e8e283dcce3f9a989ef451149457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c76bdd978c248f03f0a558e609195458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50e8e0ad85bb73d9708add59c6b2ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224223edaca62da5486cbabf1fb8851460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee69ba4f12a67f7edb332ec16a644ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbba2bc5e770ca8e620518cfd492df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5abac354ba5831a1a76b80445e0284463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a994313582cd78d24828c7ad2037028464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e948cd3bf74f9322a1ec5bacf755055465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3735fab7f2473ca4f36ca88a4fa72d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28757f684157088bac5d51bac510079e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31b1fc21784809590ef8f0142e30cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e38fa5efcec6aa9ca0557cdf8d6ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f7c88c3ad12efe264c290d2796926470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0587108775b2fac6fd38bf3f5e0c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783a89a46ce10ed8fd7a650fd113d6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6f70da7d99efce257578a06ccce35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dfc5e0454944d3a6cc7cc8f7a0727474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b2c2793dd9a0535393c0102e8bd40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1fcebc8f34972f5b36d2147d2c60b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad899628f4dc4b9ddcf5de3bc8dcd1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503b30abfe1b3753435f4b56ec0e967478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34182d5125883f9f08e33281553b06f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be939482d3c6f59448f67557ce72b85c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fec4aec45154c9a24354fca531e7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083313129bd8be4f544b1a778713ebc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419ce8cecec7e7215fe28229d5e1f89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d965d96b54bfbfef3920799dc4cac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d5d4bac1e9aef938473c022b7754f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019ab47a7365ae5c1917183aaf77fff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4d2430701cc2d31c5be0bd49ee020487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7f347a2d26324e695b5f4fbc82e86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76866b82ceadfa8447981842aca1ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb27233996dabb3fd4503f75a8e9fd4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e6e4c6da50f64b1967666637aec26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736f8d748d2ec0c8d012345b5918637492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585f7a8aee490fab486a875384f077c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3ad96d6968a491619d0a06f2349ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499744f6da9c55cd583a63be04186f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8673bf7a9a4e7ac2d37bdbe73b0d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1b3120989e8bdc643259fb77a9f88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6145a0280913a9c91c20d01b9fb816498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a86098dd3b3a71c3fbe7cb450d779b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abb321dfabbfefb045ae73c459d8dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4b2f5b5e0076fd2fbe1a3acd273b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07137de274e11e74a39d44f95200c936502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee350a93a9108335373159bc6e8882503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b39262b5d7195e64a447a8158316e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92def49247d5784b8b47b073041c29fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c20ce298b6476f3d35b310aada931d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722fb69fe4b7b22ffe34cb1d2fe5c20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dac15c33139966c007cbe051a5c90e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2a355f9ecd0c19f90651ddc0ac87e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e8838e6f7f29af05e540c2f58b673510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90e4a9eb1ffab347121751f76b385c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea9746ed231edaddb128632a9c578e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b119ceb9f696a4d97d38fbfbc0a357513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870712625943945cca75eafd040c9832514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a08f561afe6576e6fb06efa49fd71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebf823a4a40aa8ccf684d04bb385b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ca5275728c40acdf931765665a67f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69dbf92450cf61072d91afa3b04dfb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c82f652d1d4f2b510e8788a3c21e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214387e1152a313df098ff316c879443520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdf283c1f5736f628e5a3713df03a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbe87de91d251000edff8bbff9c0a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef879446eea3199e06e016927b1419523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc9f9c5aa0bc546a4344aa6c4a79d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47569670bbbc2a36adc3ceeff68c209525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e5a015bcbc9ef9249a776446a5c0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e83fc86e0a4a276f7730a52b57b3b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d08084bf546618ed3a1cdace7da18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa847cc909993d7b282c24afe5e4bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35842e87856c07c933e6b6ccf951e094530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811772ae8c5b6de8f30eb131c668093b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5d0111b464fb5e4fade1fb95d8780532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d76812419d115bbdb09fc6f7ac0f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615d75450ea1fa316161b038a29cf2b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cdfd400f8c1e8f8f4d2a89696d9ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303a22810049d4acbe81d4669d1960a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6af69aa57c19d68fc16a6008b12f25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fea4de0727472c5ea450fb2ad76582538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b0358e45cfa680c1f0955da9f7501539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10edb3b1b52aede32c4e2068e22980540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69d9806f2872650c0205b483a9936f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fd9a81729d34a7bc7d7c97f7db9b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab377cc0e32be80d580f4ee0cfa8768a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f39b9fca08fd81c11f9433a955d1f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da495d5d1ee0b89ec68fcb1b625de75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5aeec681cd241db5b115a3c7230d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56e95422de9da3def1fd5f942121a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0a2db82b899b14ea94ba63c69c590548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfb41dd87e51edd74539e6eb99fddd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff940060daa445a50fdc0b617103eb56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d3da62e52a9a09274074c407c60f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ef0d1a59fa17a787cb480174f4ea4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faf1961f2e6532ca1eba6ebb475a72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685777213fd73a3c7e00e4d651d1f1ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c7849ae47599bfefd7b8e101acde8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df9b5929e59ff1f6af2d6e1bee6527556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e687c50b22639bd0998706c04474d87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868182641ce4c0f3ce9b79e805783a77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ee562567d4b1ae74be5ee00e61784559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c9c69bb430e14b63a93fc8afd1aa3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa26fe8f91d6f90ea9a3efc000770f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918800637ef07c2499c47f4571c2aa9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcd8413617d36772b4a70effcc4baa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504b623aca5bbd44bb3f3cd2bcc05e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac178971d90a64ac0a9e85df2fe0feb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7433c42fd40a68b539de75436e97f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd473e17fe389790f2f8d90b4d3fc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cdcd5c6ab167acf94e7945c121789568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c41b2ae7f9f87498ee49bc765a6ff6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d5ae55abb92d35f79756eb8b47f73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8dc528f263abe1897f7f2761e1a51571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a30d6401d5db471b453b41b8425dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e441a1ab69ccf0da7c914168e82db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd466821693c3f69c99625f5a115760574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162518c38fd0aed7206e0eccf064770575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25519b84d18d2061b8db9d350d292a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd4312e8c9aea987c7a0632402b644577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e4165e51b8fb687b7e2f79a1a97ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5989dafa90927913c328564bd447bda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0920121a1645e3c63cd777f07f4a1a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedfb48f3bbb98a097f11a213ccba1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394921a8fe2a229734dece3559046f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51570cc77dfb7dc7b9e6553eca9a8c6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9e459b3782802e838b91389dbce75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40d09a27eec88f7da33e81f9b9ddf9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06d33f0924e678583b103eec81cd73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f5f99571cc1aa97fe86c3244df400587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880b432fe8f8537bf4dedb63866c12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28b50758f7f00a65ec4ca55d12ac71589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1b0ffcd93d1e372d1e01788423aaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261007ac5b4130895b42385abb8f549a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1b058234eefccf959a77db52de783592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238329bdf19884175e78e23ad0fbf9ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74281382166a86a620adfc11789f6bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561eb7f905c102cc22a587ce3c129a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27126ad4abe31f9d6fa9c700a1845ea7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2494c52c12df55780b956da896daf10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13746a4337ed40e6c4e8473a5b1508598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4c3f6fab50cf089d0a0d3b483c1f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a822c2cc1e9cc770cf5d8be82def505600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b05a85e091f5b28c5130e88d3c47e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f88c0469bfb1c918b89848f6994edd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f43095e8306d5126e76c4d1ca8a17c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25009de9650345f9e924f657ec61e7fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbecfeeab60585090629561eb4c006605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309c70d3508a1f3257f775d19b12150606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1bd6170c35aaa2768924718b3fe2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57100f23b63332768984c4788460a2a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bdd042aad4c0f1c5949bc45004740609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f9e7231f307a4af2bb26a1ddcd0c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdc716fc78c726f2fc90680089c65c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfbb8bcf62d7aaf0f6e5dcc0a34b89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e418efda1f1c05ae2833ff5240a46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf7508b337da7e3644cb29f29baf9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905325c0769cc6346f5e424e0b6239a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9333f74b0187d9628addac842d11813616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9528666320ef490cd462c36e703a1aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c510fa1beb5ed75ec1b917928698943618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94745fb6a53e59902bb0fc7d70754cfb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8096916e209eeb6567021781ca443cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec8dec716a7a2438a9d48dcd385df4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeda591053059dafe6332842b2721f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1ea3ff3e7105920d71624d66f9c02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccc7368cb85b77107cec4449fe5174624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f287f62a6f4f123972929e00531ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffbac7afd71ce523465ffc7d1ab36e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaad08d7cfb70f7af6bfb4afd13f077627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74244bd7eb93c5dbe9826f3c41541e29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd607b6f0f359ac6189a5b1af28d6496629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2210db89e0207bab63acd2dd80923a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519027b6bf070afaad93b0ab2baf32e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f983b1d2a236c1c2bfcb130973bc0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a8389915ed624ccdd8debef821155633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ef8896b98001698ad4bbcf3e6e0f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaaaa15943de47f90967bd3689778d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f941cb10d4485d63c0783919f0b9aaa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836986a4ba2b0a8e336fd34dc648cf8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341aa35ec6da44e28e5cf941e74fa4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c3aeeec3a8e166bffcfb14beb50b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38203fd92a8db7aa852b9f786506eb15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e406354807842ed4cdc96fa88971e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af086498b1546b4915a2c5fb3348f215642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f20415a087c8decf69a700c8cd6c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f593ac1bd57b7f105e8708719ef35e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca288f8b25965f86eb125b5db1abbf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b028594b1f3d5e5ebf5bb69c54635d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cec8a9e736b96204631574a55503e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b1fe6efe20ba825d93dea690f9e20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551cbc441b304fa30a711ddd9035ff4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8d4e142fbc6051457178f88484ac5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4205684eda45437cbe9f1e744532a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bd6bb127cda21dad42c102d820c3b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf12ce7b3a13757e8776dc7486d82d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c0ead8a0f30c9ca87cf7940426081654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab188f50dca5fdf87b02d68d3d8841655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb91747941653077686600b984ffce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b22957c86b8298c507925632430e5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6ffff9828f3d0db968c3887137cfe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7fd58f805233703e69fc365a9bada659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105759ef2384e3c9ef0255d5d16914de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54f7c33d80f1da0d498c56d3621fe4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c1de2dd4db49b417fdce1e61ba0e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51224f309ede32ae2141dcb5e1b596a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b4c38210036f3e33c75fcc133f585664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16ca2ab4e6fbb7041734c78a6958e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834d22f4e09c49333c173c541898953666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21c9d23cdb5024bd2312aae7b177eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8e47bd34fc5abdb2b141b565d33ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715da33bd410454da89406cea169024b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512509f6c5ef10f2f1b8989eb1e21a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3520ef44ffc36e4eae010fde6f4db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec10db85ba4054fcfc5832715e996b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b065f379484b2ed556ce11c7c39577a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c38a1fed27068c6e01b106e6bdf4dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149edd83e3268ce31888e883b524971675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866a83c90fca8ef4c85942c144f9f2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc4c0817eb8ff7e188b796cf719685677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baed35327766719cfd970b1c643b8e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1812abeed25b41bb6eaa40f31307e8c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce287a1754887ef2bbbf1f947fc5338a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53f4825fce018f7feebcc8b449cbfb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f953ed63c123e09adc98a9b9ae388682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00632a9f0dc291726af4adb0d0863575683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d49da23a78f542540e7888c6e13659684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144c4636b795e5ea52fda5c75f854c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50b313a8d05f4d6717470e5c86c8cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5482f05096b2f285ddcef78ef721d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005bfabeb045fdfec57c24004c11397688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbeb0df91c0134f716db67b8278bf4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2d24e2be7d28705864b54aa7a1e9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fa8357c7d5d6b9090e774cc8edd32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fd6eb42fdafee9024bb0919ab70b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f922e9b33e450806d0b7c27c1c4143d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e93bf0443f5d7bf322d5ce5646e4fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5fee265774ec9de39d183bf79e992695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec1360a6aa8c514d2b66f130874798696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe384909a6fceed5f174ee83a37584d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ae0c17a81318d78f7dbaf5b264217698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f72aec4c216e4ba76613e6892336ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ff411b060c23cbd32ea776467e54f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181510430d599b811f8d0b0c137c7bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b33e1a9d192091f2ec8a746758719702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6b27b0f26da5cd6eca37d404a77b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d414b04808f10966f4c35641867e177704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a654ae8ad4ecb07c9f3ff4137a8cd6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfbde2c9bb820f696e33d2ab389039706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5848ded7c2c1be29527d347349acecf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706b86865e7ed94176e50f8d1724639708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b70a4db854020c22da3a9e6b0db6db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0796e296fb2b246e3f06bc94ca141710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85f83e6c7df387cdc5903adeaf77f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c0d6dae4c635c6e3823f6294e404b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558a73be412c78d251765a97bf52b5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5b78b65c69dd785e05eb1cbd66431714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98bd87a18220732e72cbe8402dd679715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20fc750dfb73bdd256300916f85741716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe19c4e8a57eedc8271b8cac851b68b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f4433d5e0f9cfd76334c962e28303718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ad49ad7d4c9f064dc96d01d8d5ecb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428b1ba59414755649b1f7d2f24d6f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208ae13def2afe2a0f76273014b683a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af724be8fb9be0ff0b7500ee145ef69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed25279716d9bb3664e393f8fd3a57a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04534e5603a0dddcf0ba80cbf8be763c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abb9c2b3853ca8ff52286214583f79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42552894bd8d249cccff25025af736726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca916e3b0506c182de341adb5d96a20a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99b88997311a0a39e8317a33547999728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016deb103c53060b3ca779bf081a369729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085986cc7272d99042fa4aca149da0c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e52c8509d02a4f956f447636cdc2d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7857d238bd1486d982921e18d1914732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7781388a494d7b73389c1a98019d9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521b7acf79e12f7c19d8235f3ef2f51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8437651d0b15a755786ac384b168e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042a34cc756eef7af9a6d58b29836b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e23e114df1b1f9b15ca90f025d1b33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d967cdf151e68f6a02f82f1e8c1bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da417342a7c4478774a1abfef5176543739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbebc7cbb93ea9426444437fc26fe0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5f125f619fde5ce5247438e5e595e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ff107723234286b89f3491ef28439742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96580ab34f7ec20332a982b65e13defe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004d5931c20b29719f0b7f176622054744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feb25d7d7179e90aa2c7e79a0e92d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9422b6854d9c6e38f20f4a9c2d884b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa6d07100b9b434fb4c2fe5911baf2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48132a081872ffab7e02d85e59f157c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f9231492215237e517aaf43a2d0ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6533bc607bb6796af0474ec26a28df6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29756266531a186095a1db775ea39c9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cc9b2813d1401e25d5cb3b8376909752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be9c9bc2d0084cf31a347bbd4f1fd0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b7992f4a421773d332b6ef44c410b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b160f2585ec0886b4d8b6df5a066a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac147b9ab1853ca69f7c31c22cb1a7a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfa03807a02ecbbec990abc617bc06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b17e0fbacbec9fda7b029c0fb7e2bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901db91815d648ac6139f39b3c097d6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290092c26b20d32dd140fc384086877b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98856d2b300e42a3ceb28b323fd3589d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c068b536dd89fa8f17c3bb1f99e81762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dce26403e62c8fbb2094b22502e4d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8d9e8b8b6bab35522d1bffb956ff7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a523d386807b718e4d7ac4d6a429539765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90adbf2fe33b8f7dfb2ee8d3739e2e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3ee6edf86734ecf0f20be19d0c879767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245042c25ee0b178f88b7ed7ff13d109768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e933665cb1834f02acf8624d3ae5c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74166557fd181aa0d3acf4ed6e7050770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636bd028666d7a72c695e7357f77752771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5c18f50c54eeb8930fbc909de9a40772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b426540f80a5d61730ae44c3c317d8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070b3404cc055c99ffeae222b66b2e5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1350951c587c3aee4ce78e8d4cd56775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93ede9e3525345cc4bb9463624f7bc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffa2a5c263b380c0b75b37a766cf03777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db65ddb0ee782118b990806941d97c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c073eb9c1bf8bb8da8912ea73bcca779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204014d53a05fe82ae477ef53d5c7dc5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a32db2794322ca1770f98e6ade61d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddff261c2bf363e30df7fd87c29f67782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c10d89ec581e7623fda728932be54c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c64e80b5f13a3feb36cd523047455784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead76d723893bb31a422dc747d95b0b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7c9f112ffd2219dcaf480e8b9f61b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cbc23cce77ad8b8a3ea3aefb0a056787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6e5fbca8ed3e89bc331ae79c5a598788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64ac224ef3ad251bcd33d7d3f57da8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc183d1bd39a5bf4a673d7271e2713c8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96a0a9441355f1910358966f34f52e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383f446c6c2b558c26f7328cb309939792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3acb617c929b381e5477745c24524793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c903da731dccfd745396b34628d3a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af23442e78d64398159a3219f29ed21795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c73adec8039c911f94395dd4748d2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc313008644f61ef845b0e25066afaa1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4ac78d52a4e28325d68f366a519cc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a15f49e3e785926345392b08f9af9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b34041d1eb2c9faa66c106486968b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832faac361f665ca19c68310ffbc9816801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbb142e2da4a0c3716c5e567b0753b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dba53f08f0a71f161865bf594a3df803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d806c912337d207be67e1b454362d6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c52d72a036f862b259f5d782764dcc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15511a97784b71ec80b4203177fde578806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45233b4a6021ae31cf48956c9c1f4b5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001abfe5fd039189d36785b7552976e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd42b87ab89b291375856a92bd08f9f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e278274ce623bf6105b9b49cd03fb4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7037c54fed7d65f5b3eafe0e7970ef811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497ed31b4c276a93d33e57b10709608812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88c055c23add0dc91a050c1d1e3557813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23aa670fa848ab2ba8cb4c0036c288814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1806dbe2ec43e00a16e087756cbfbb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47f693b401c51b29b085974b47a994816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb88bb710ccb39322d71220a4e2bc0e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b01df70e923dee71d1bce16510df34818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dbbee6f731972fe6f7a8c5afa1483819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5031c5f84c4a984b79191329d402d4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478bdc38ad3e02497aafe004cbc35b7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b8f40ef6efb1df05ca3400908f037822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6533da90d4e5fca4f1c008c5612821823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3bad85af4220ba31a9a49b00b138e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e5edfe7abd680461d191079a3031c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df81e00bf0d3b2d4aa751c71e9e870c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82239663f95c2acb10a3460437b90b62827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daa425076d1a954e6dac58c69e6f21828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a984acbcc3eec43eccab34af5bae06829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafef33d0d67f195bce4a052b6d1d8d3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d65b4b242eb16b9b7ff630976aeea0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5fd341946bd6cd7742e0c1001e8e3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31feb3dc2361b60cfd315ceeeda1fc4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc5327274b812b8a30357f70b4b6ae834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9e5de46880981ad093f80203059a1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bd067f121cb05e9ae5c4efee83f18836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452094da4acac51086b608dcd6d8782a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdece33ac1b36014f224a4e687be303f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fbe27539b0db2f037540458d33c6a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed615ce2dafcc954126299e0a8df4f2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c009456d39f4a33c1649d9b0eacd0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748c48c2a20a53d2602c6fc25457050842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94aec7ff5a10e753242cc786a69a0c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd4c243cfe97286957e31fe6c69c93844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058d65dab0898ee67ea3bc4efb997fa845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255e034fc752c4ffe05690157d7ba26846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208f25f016e51c5453492bdb2bb5559847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9d418f33f4bbb909031dcc843908d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00700d15f848c2ebf5a5db2dffb8d61849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a34bc87d2c2f9d1a1d0625aa26eaa850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0c8065022be1bba79998cd546d8d4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b7ec15ea046f32ac09d26f14f6a6a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ad1ef07f4b2c1db77ee79995d58ea853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc1e559b878222ad8c92e3a032dd8c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d36cda8862209788a1e780847d11b5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc22320f594e7e09e93ff226ce2a018856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc1bb0c4c8260fd3e1bb65dc4445ab857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1151f1b158d9dc9ec2e17b0fccbc3da858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591c8307144f3808928c8ce6d663bff859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be33a2f87bcaf38bb987da17149d84860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf2760a56f7355c445e66f23cfac9f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2970a1666c1ad15f7950a6c976836d7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd988fbe325b2cb993473f7e7aa4632863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b604593a8d4a772975ed8b0a6aebc0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdafde9a288964839463bb925bf2257865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0def879db0827b6cce1979e97f6d6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159ef9d660a5f52ce83889a10582b7b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b643ec629f0b81f8ff541b406f61f61868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7c09231c76d88906ace188891337b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f07f2612b05e94a5a9834c615c56e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46531ef2da1def2ec47b40ff90893f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65aa390217e68ca2914d820b9c6857872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf790f1b34d68e9af67f81f046d01e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b36d056f9deda50d2a2047869a0eb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1ccd23be4cf2733a035abef2ed351875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b478b9529321f3120740af59a5de3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397169fd4aab6c6ff50f8a9cb5c18ba1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9422401a6c79945cf0f0c4a0da326878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d595967b5ac6e1e8c0ea5f200f226ac879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325df779227924bbeb40c0211b7fe0f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc31afd5e50d9966d19245619007ab881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31810bb4e6a1fd38ce3b17aa7a17a1b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8881c70c1a4c8068280744408334aec883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343804bfaffeb69b81e9e898983ad94884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcf50d70957fbe2fd92d069fb0688b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4c8c9754d0017965d3d8532da5625886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e9072e4aef73287fe81cc7fbe711a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134e98246f6df561bba68c7943f983b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1178e139743bae89aeee297cfe5ba889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333f9c3b98a61f0105fea6f432df48f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26a57c0bea190fef2777373dafdd4d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a08d3cc70a2a62ba8daa586b33de50892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590b945cf242f9ff2306166f934be48893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff952977205456d1d3ce8b3292019da894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f77a9c992549ff63238b0ff36356df895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fa02ef8c4e0b47b69e5bddea7b2f3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a369f00911df4b9f62e312a74fd6e3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42695015fd6712d67086cad9351e18898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d915fb04df53c0356723879d61e42899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caea7bce369193a4d49610eaea5270900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2863ed9fb533264eab1ef3008793a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5ab852723700c925fd75f91f0e486902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773e82564f5efa160dd9ebae47b4a4d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381de6c891392937f812786385f919a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e13dcb119e50e6059b754fd7c40a85905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d07158cb94c5ae50e95c24031d9955906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04895c4df1f3b467cb66f678dcc759907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e444c03686038c21036db0c95abbb5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f078742b513df9b03d06187b34a5fdd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f09c33058ace0565618aa9217b5b8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937364732ec6e6c9786482c72612713911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9c78783b355e9a10efe2a129b1762912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73092e20a5acad28b59f36e90b85019b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1ebdddce26a42b59e0deb047baafd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91f71de462e78e96e214edf698087f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb28e3a270b740cd3cce6d9338fe600916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494119a3d84cfac0997a6bde901d0508917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee967a086afc1b65e6f69a28824976f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5503bdae55d0ce4794f63229a38114a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99752385b3792587678b4b6f8ca2321b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4deef1d70b36361665fb7ebd6433c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67434e26a9bded29f7542fafd2ffb248922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acdc3604a45eb4380dc45f72a3f1dc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0c122070146eb0941fcc7ffbdcf7c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082dc7cc0f33ee76337046224b85ca9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766e941ab4f583ceec80764cba338d3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105146b2b7279878483884d062db0fcb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003163938b211f8db66c6a70a57d3c65928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c416d31372047c046a92677ae4731929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76c9ad0640eba9d13631219ba790f2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac1dfbd42b2c367f90db6d9ac00b3b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62c7e7ede89c40ec6e31cb18190351932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b8bb5f71570c1b440d061187e916d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad6ec7d1b7d8326836d75ba869e3f2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e831c1038bf3db78273b248181c69f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee641f239461efc217ef63694b40fd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60669cfbbd482fe5f81a1cfd134d94f3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f4ac6cffdad471644b416565cbf00938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86433af2f9ab9a38e9db8c8df7affcf6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a934b05052ab1155839b03f9a8f8e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029e7c7123d00e445790bbcd29dfdd5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9cf2c226447f2b69e8bd78a4cfbf2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aaf5cd94be31c68e0f075f28c41077943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4404df6c90d10b75f1b003ee81e4ab944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ca068329473c9fa40a88f134ddf9d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f61f6583ca6deb5595c02f8ccbf9d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7c419857bac021d40ba9964c74af7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503eef3cbb00d7787b67fefdc42a44e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf346e71f0ab18f1a200828ff365f7a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd86140706cb36ee323e5482c86128950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d30201bb8c107e3b95612e9771b0a0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ed5c92afd6d46f554105fa7a6fb99952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f957f8ccc86851b2758ba5d7f5a44e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7ec88c981af3bc99d3a09b5a35d1e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13b965269efa8d5b1d0a3d410902f3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b368971f75ff23d2365832a2b1179956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae630027f7ba745e8d3904cbd78ec85957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1addc4361b00e2766404d4532de438958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb460af041f04afa866646c25b96c0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4b86a0e1e277b60fe05b3bf9f9f0a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479000b723ac01ee0dc78f9e8e0b98e7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08940526f5d4f381f5c22cbc34ce3f14962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fb4619ccc3b1f3b0a70d63bcbdf67963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734576f3a961f4478c3c6612afd993a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468af952fa7cf18c441fc601050703f0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d40161962eaa9229317998129334b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdfdf1762755edd4f310077e3b91d2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d1a13ec3c5cceb33b7d4f20e24c2c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419d86e399572f05759fedf2cba0a53969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8bf92b8848b8b6a3bdddd9939d8af970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa95157d083d3c660665a7a7fe6527971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24032af7fac176d637a0a360760fd822972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbe6c03ca8924b005cf08ace985a1c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfddcf0f1f137b424904016f5c50f46974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed2c122e547c396916c9729aeffccf975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d99594d5e7362336217e2d849fd3f7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad956f663fe1763fa0ebdbad68108110977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3d1bb4accb7c491765d1f3f21d3a8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba32f7b55547e750da2925a2559f78979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbac4dc5008e1f764745c44ad2e8641980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e59ca0e7f55d2c33bb94a27840536981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14c1dffd0e60b43db0620b672d36b4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d531516c235b94580c38b507ee6c3983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab973afdd8044536ef370afd29f1782984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c974f1600bbf671f28e0c0a0d50645e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8a595b0152487bbe77d6d7c820085986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04574de173e21fe2ac0737fc413e3f52987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db25fe1cc73ebf040695f0489b595a4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2203d6bb45c2981a337c76e081687ff989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ac87b182ec6b47351585066c1ba27990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17059e8e4686aefe75b3293fa71790fa991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c58d966b8ca8ad6922c1f83952fef3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8f28cbf88c47cd850bec9446f41e0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58081940b892dff287719dc082c09638994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c28f2cb2649579a4fa31c4b825af73995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699926b08fae6e67118482758413413996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b558b4a2f0dcd5affecea169690bbc1997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>