--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae349fea6359557754c76673e9c4cab01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565e3b2fb15ddf6b6d040f120837bec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f31f15fe1c520f8a65f2900b242b323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b948c24c2b97c4a51fa388e8dcaa74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a26d4967a1af09e1737689559abd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12a2200e2ea8e8b99c24c9ce920ed46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e7a93ce1ac16db6db65ddf02d132c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44754cf1e5e8d793ab4b5b64dfba73368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4d4024dc7f0e25734b0bc715e96a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752e192e753e4023f9757aa6ed91b0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15ca22e3960ff1e804a57e3831248211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dae575ae64fdd17c86ebdb28c7a2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf95e464be0538a0100782f00a6f1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80a8218ea49e45bdc9a0cff8f0424914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32653331e65f50f945877f685485663615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65725e8979f461954281341e1a033a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fea08a1a091fa41d1b6682fe42756917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6f2e6076d9370a443d495a848394918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644b796d0b1bafd050b0ddcd100f8b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa620876737f02935cce051a34733c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082201a55de37198f751fd6ae827a13f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070f785a2f149b7eff865fdd08d46a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fd0098f973cde432d8ff66e7c214f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3376aaa0e391f4195b31a2922316b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e970b8dcc7c6558137a363c15a76adc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055446b25c2ef2439a1a39869a086c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9dbf120ffc8a16bfdb10122b5623027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1238517f1bdce81a667cf75974fa528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731fcbb0695028b41bb7e300b89a1f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7ba86edaf79a20ecda069232b7bbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a9f5731870a6c03c522dfff653eb831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af515d4c4ad5ab47a0c4132ec20f2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f53c8f46aee7c17c9f856e0f6bdfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c14a3b5027fe08c013b43e5010471c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf5bac670698b5415476da308b8b3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea287bfa896b250898fb9a854f44d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fad4638efd6a0202bddeaf12d0191d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbf6387b458f200404380be755886d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04d8ebc7002abd56a07a57779fbe7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f76cfbe2f4f8840fb0c2d647eeaec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939120b0d89a1e3869346157839b00d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997601c09d87ccc9b592045a598f8fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5f3bd2e8e8db6ed738c7dc989570443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b47dbf0e9e045ab8732a3713015b8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf4e6b4299b8f058d0400a27b0a1b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c747aa597cd440578d8217647aa3b7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1fb0b0a28076aff7ec134186f1a5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055a7c3ca5e2112af9ed56e38a5d2bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934ca789140c0abe432319f3e63921249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087fbb3e56474e86022170eb6d7c3ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf831a33e99ad2d84bff5c4dadf96a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10ad44add2c6a84b45b75db37effd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624cf4c47c1b01e061e6022eb7c91d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620aa741822b9bad1cb1f7877877b4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c99db7cd6db0afc01efa8c8fa9c4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5867e08a4b1f98b8bdabab7f7861656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ec29543ea0c9e4c8a5137db81afd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab13c4ed6929d3eb8627d79daf59f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd39f068ff68e59173384243c852fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813df50686685e868ac34e496d514f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea131248c8bf46665abb5e52a8fad8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474797a73a097a4056059b166f1d82062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f202d18686c04f32eb4fd11c7d79263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657b05a18bf969791f1aea2f5841ca664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47ffc5c6ef32711c7c85844f784a3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa10fd752120158dc31863a263c736966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f1d24b36ba3af6c5aa4a7084b08b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99188579abb20d4c1d32b7eea364d09868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410828e6ffe28fa63b57502082b441069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618933bd9d0bb167523245c9f4c9ea6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c1e1aa7022223145184c79571ff2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d82d89ede641f384a09d89a7b25d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434a63d7db68cdc848e5d1b75908dee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9bc5f6a18debde73a6b77dc7b3aa274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d181032af9032e4ea0a94bce7f0e2bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f11cf00168c615f5583b2f1e3fcea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f7ae37a1ef14e52826a7e0b9f8ef977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97159e3caac898a99a75ef220a820dd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdd8103f2246d0f637cea1b06c925179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c5909d3a0defa2b67089906a160c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda819701eaa0c26fd6b403fdfbd35881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80f23820232bec8894f6ffe7ff3ff782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a08a76e508471e2da46a2942d3a0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148164e07828fee52eb0292d6fedf2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe062d94f3c179cd1e66cbdca7f56585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5543d100e2abb6cc1a3f768247e4b5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcae3fa6d47ce6065519d0a694cf0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5c22e436ec0d08b518a9f51f3b3e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85086bfa61212ac9f2c13ce18f28771789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609560c86898e9869db9efa2832311190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45885ee18a4500bd00a8b9fe33c4777d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc5b8b7da1ee34f2a9247531f9347f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535a42ec25204848b644d35094ef7b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733c571bae090298f3895b14ad8137794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497adff421e671f6170c2a20aeb0d8bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e3ef259d7af8f6f02fe51c444ad0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a2f85ecc3f79a9c1c4df2e551ae497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201366960ae2c36c2b8cef372ea483698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c0e266b32faf02a2a3f0a19233c6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b644bac445ef89bbf288612ec7cc044100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822efc5d58b975402b837ec3cea58b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d599c166dd6107b64b0acab32d64ad1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8c3604bf11038f5c49770dda9ca20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dd9819be332d46dd6d7a64472f5d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0749b3e07bf160e5cb6e112a72749105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41614c2f13925123248d826a9646c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f35ae092791366c94b5deeeb90268107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402fa0eb383505901423e53c97eb0c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fb3dd5ffb57fc1e25a2400979bf7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276311ca4dbd5c98a4a01ce6d2406bfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d3cf34e168b73847ca8943f1d8182111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dbaf5bb55ba7242ebdd62694e14e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a546f347c5ae9f00e8ab7f92a4ff0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec6f7655d66df9a792cae8ce99dc5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f689f621cb0b0f957090f522df33bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a29af11fbd7df2d23bf97da01804a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b44f33c3a23fbab147169233a3fdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c38d3e5111c7654b07adf2bab9215118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2d6042ac31712a251d7c9ba020981119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f10bdd687936b823dafc48d481149120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753021b4c22fd0493cb9e9272a9ea00c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65422e05b221de20ee190aec7bddce1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4f3f059e78d4a18841d6f6c070b7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccf47ad12783368b9ce71e290388cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6772a5258d0bf6ec934f6806424ee9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdd52b1b1b360ec3e1ab626e82219d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf8ae480b4492c9e2fb105da517340127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282791ca9eedce94b85d034fb2a4fb62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8dc8bf4356be47afb12395cb29050129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb45eb1f6a497358a031815d5e3fc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3b4b9bfa5ee8586f1036362da5905131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e52de8ac26304ff88ae95d6e2103fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd2f2e1966075d78f0b9a2a1ba256d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16486e939a8d14f33ff32e317a65e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7d2c44b9d0cfa7418cb24cc49a77e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9813292ed5f35c1d1057568c6eb91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea08e00da5f70b8dc7138cc83ab8b30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866f3ee11b7d58735aac6820b1d56c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f293ae67a15b794eee7a1cb2fc77c3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f0c2f1c19dcd8c8e78f9ddad51132140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb92103b307230fa168cdfb438ef58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1976935c660ff41ae4c48dd68abaa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec1dde0790e430dbda7167c4bbd2d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeba174b6e3b38c134b9287c44f2f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e378bb6854951cc1287db90b02a171145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314ce06f3f955d9416b0b125bf71819146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15987910af8689db4623939f9fcb8595147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e0178744056b06059273fdbef5c6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc437b51b42b9fb42a7dbd52df23cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df646c6df53d16e443ce109485190125150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ce964f2a8663aee21deed12940243151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cab7a2d299fafde38c877fcc8409f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5b6819618381d637d00abb238acd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0722b49f8293bbe810aed243118b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73e0a582c6f504d5fb13b207e44846155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa8d5b6f2918da13a0403040ffd00c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431342dc7c4f9c0d84d2cc29799ac6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83776c3ac56bbf5e012e50c742683763158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16b2d1a15634bcd767db6c58234c9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a41abadbf5b4a0643e36bacbc1637f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff90975be11cad72dd6d9792247cca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54ec2bb457171db647b45ab84f5008162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a8a8d01bfa10686dc33853536b622163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddab1102a9a04b5157281d7756b23f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de12b82f9c9e6445503e85e93a5b3b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40480320dc3b93a4d969d40cfaa410cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06207b87c84ea33817bb945f7128020167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5d2468fb32da94874174a1ed9571d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1680c0e707f8915d1e85843aa6f1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125444bd5ab001bcd10aca64375989b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a38ed827e790834291e0d6b1aee814171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc97e5a82dcb670c5c7f91bb22f32d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e4fa87428fc5ff5be096ee7056446173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae169f8d3a0824c67288693b79f9c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e28e81f8d5cae4c9f67ecee31e027175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070bd543870ee0926c8e696e419a11b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79698fc9e2eb9c64e7f98da8418162177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3f43e83638cbf647b5cbc9930862a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a04d8c1ae6f28d7ef883753191351b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0505721c675b191c495133323125e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641df10bc87166d8e2b7c9accccb861181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a062e464656e55f5578df2eceb5e4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2baf6ea71fe5984b7f7ee7a86f18e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd549d0e79d3078a6dcceabe37cdd178184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce79474f7a63814c2363cf8c38e3bc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c12d2349f8defa0a86c79d111b687186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481727d2dc3f016b0f53c959fe5d972187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336f11868256d076dcf391c535bb153188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a7dd6ec4cf000e73b426b3c71107c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87ced626d483715bb68dc98774388e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a75194292fad706110e98aab0d7c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb69cc19292a814d0e2d6ac4983f08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc370637a100a41ced9827cae75e393193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f347282aef7e5d01e6b2049d1f7370194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea1c04b0c717a933009250987f72cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd211b8328264d4dfcc1f15e86f7a67f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d28d3e5813bb389ce845ee18c2a569197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f47c26382c0af01aa74d29da901766198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b8aee6c1b69f25ba050486458eb30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e948bd31dcde8d4e329293679583e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dfa1b45c515972ce32d1a2ed5b99e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fa2aa0f9a3590de63bc651f5ab953202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371ce7813d5fbded2d62e19e9b101c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459faef94d70cf53509218da8c63b54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2405f4200a935313d12cd49b09361205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228680fa1e25789a19ae21a871f73aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a6b7bc85cccda445b6b68e2c91fd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6bbda0e35e49e82feda8acccbdad3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f536519309f1cfd613ceeb036ea22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95161574f47a4f1ff7e406744ce46df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286a1564523c75465553c8ff9e213ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927c3fcc997cd627bac2b8ffd82ea3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d1114b3f420d8eac19e5af979862b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb06b3c86cad49bff90e6ffc8b0c9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bb18f5f40eb58a628649ae1083ae2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f63471b391368aef57a80d55d94e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf7f2aca315e4c00a5ee075daab1c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d9f6cfbe1240819ce3bda6f05e332218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0961b7c5dc50a5f247a7847cd4d916219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd74baaa74c4306ab82d023d35c56c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa6dbe6e0dafde1c1b5868a77c5877221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dec6e7810306ff2c9dcc5818352da2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d53d5b7b6f5d59141f3d3b347366ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eef19613c109e9a0b251de9614faf8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fb2930bea9915551ad0100ade2868225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34786c83e45e0b3f2a3c44eff2049bf8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19774ef527cc3d8c49e212f2f43980e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0729217bdc4fffe1f916de657067e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8438d60d70f8f9e676c4a856ca8be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6254ff275152706c19bcf81902be7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b9cd5bd784cb8e953bbef9c8c3c1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a053bcfa26632754ca47bfe2de639c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff42acc17fb35a22eb504756f046c59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ec752b941d8020a57f0e9a3ed7b8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945ce307628e4604522d6f01294af1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b97e1c29a17266c0862052ac3e595b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d6a34ea4bde46670f3064da76a145237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41feec92ea016efa06466e6a2d5114238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9b5e1f7c82f45218755f38d06e799239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787c793810e0aa4f9c9aa4595f6d589240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6f3033d64a220554da8c5b663e0ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518c816daa1dec1af38753312220fc2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b26b93e3a59ceb815b8933b3a7903243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f96f8303b2340636b7e1f8df21dad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a306352100303637d7d71434449b6e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6db90b320e309f988016bc3adb2964246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215b5188329e7a00a0c6e6726ca5abb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a4fb66d95cc20414492b3ae5664fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2107ed9cf77ad663975bfcfa8b7f70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f28719cbaeda835b90ac0da86d28b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47b965219b53bad6c6d4769f211f2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54468234dd9f6f48ce467389e9d32da6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fb6e12b7cc53d84e0ec789dc77b8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b6392efebbfda72888de01ddd20bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744db7896c7f11ab6657d07750744806255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6a092f6eceecfb1ffb486bde6887a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99f2747abc83005c9bf8ddf5909d3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed2b0c888b6535f8806fe6685b3a5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ee0590dfd1b8cf330f3e892c40d7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9766f9dcbb8a5f8c714236f70c7804c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3775544923d20c45eaa6ea00ed0f07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272dccc1cb146746660bf3460760485262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6c0e3b156224d16af03a723a8127f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53bc42c96afec6bc94f9d23d3a7550264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fddec01b612e272af81edebd4de55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd278695dae3a87473cf0447a18c3fd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332af0a50f64cb3ba423fc0bca2ad46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84c357f8eff24a2a009746ccbc5eb1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e624a88c87bd3d3bb761773fe17ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacc00c731e3f9dea9e27a78b44ce6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb327ca9191902d917dfbe7f71aaa94a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79858acb3cc388bbe4149948aa29f04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944756fa34b4bb90b98c0d805cf800c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5aa777d7180f5052ed5adf3fa0458274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df092d4204cc79f55286728a6222f16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4491f4160f1261da41ec918899d10c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051131655d6b8caba1bcb78d32eb83c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0385010c580769dc2fcc931533eaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a4cdd7c5a82270a211e77b8975c3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbaafccdb28e03002f1499b8b9bee8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38441eef2cb9a1154492b73e790a833b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a598fac68ab77f0f3818bddaab1e15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeff3cc717d93bec8227ead4d72aad0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b41a4995f747acc76ad726489b2e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae323238ad25fcec958c1c150c7306e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa17390847a86ef57cabd33932eb203286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a797bb21b4bc29b182b92c60d1a162287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa4ccbcc622ddf09cda2bdffa7b497288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d40b890a1fc22c70b2a8bff619430289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c2aee4300cc86322335a89d0f8446290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e2de6937f0fe8ea53de0d60105c8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661e99eadb0446ef48db35bcb7d724c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cbf7511d5558d3c013d63cd6bbb62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57ec362d5532313453a1ac0f107808294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582798a305e9e2264475f803aa95651295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c023f1de73ddc0e064ba25441aeb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc452f5ed44dc78efc9f520d2da6ffb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662e6ae75403db17dfe435f2f03a202298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff6633e73ea966b799a2d591bb504a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efd6bc37aa5a6261e78833d47f4706300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d00ccfb9dfe638bb83bff0c3647f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0932058eb92712787f65f0b78cd3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5386ccbde4942277c52a0b2c94132af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed58b056619809a8c0293fa13f17cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69209d33ddb1a7905f63f16f0a8f82f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326253cf8e5227dce076066c38749f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8352de46fb862d53fa3702990bf570307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca488155b6a85e7629292580b19393308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25961f83c115ac8bd747c00dae8b03f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073058cfa5d223ab039fea7d4987948a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9e4b4ef3ebc1c98c314eb010e576c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fb54d369008052406e67d47d309ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac822c16fa3085f96f3f90cf74323a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e5c95f080322f00c96e74c925eaef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf244492cb6c07970e4cc3a2b20c35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad1bd92242ad6cf0e82e69c2ab2c43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8efea37ee305ddea056506fc9fc0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2b7f0e3a9aad7f79358a2e2f4145a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7d8fc951d4a4ffe2cd13825636fcc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb188074639ccfae0a69e897597807320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce0067adfaaf0db9bbf20aec2484db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df742e1a987694400b861c8dae9c946322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e071baeeab5cc868b4ec5ff5ee6ca6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dc63bf85fb073d21e8a312bf6751f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a923b7a27fc49885343b85ca1d7e760325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3303463f20600922b7dcc5d335dcd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b273b4e38b567f9eee49490f442b527327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71557b945a48a64b2b0ecaddd6adca5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47f66c4b0d79d4978b14ba16ccd900329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cb2ce74cd868b9ec795b88e44195a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10259154fa234826ad102e1e3bf7e55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cd61c0bd84feff2387c4c0a9eec45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccabe3bf50a3a594aadee0252a1b735333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad935c8886e92d817ebe1a5cc929c849334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b5c1a8a1d5d46ac15970ced9da17f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1709c8b1750ec8e39ff2ef36a4b14e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c990726d1e118dcb6235712fdec7233337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515c4a4d3bd9076b40458c58ed2e837338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4142805e9594e34722c9898c1b635f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b3a7b0a3dbfffed017809264fe489340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd48d9eff3f5cb5ed05f0c165dddfa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c2e299c485809b59977c7ad82e7c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d596f0e262615dee94cfa6363438c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337695545c15093cc27195f22ed1704344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ca3c5e48a66d5d9454efa88ed4b54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740c8f161f6d1d1ea731d7bd24e2ee2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444850644955a8b7edc28626aacfa0c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690de3364a8f1d2070f9c3f97d5e5a97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457554463ee4ec0f61f4fe357ecec5ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5252120d36425b07b8e5b83fa2b25da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d6758d9a32e8aef4e2bf1a78361d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b2526641d755d4574fb2b6f694d58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512847dfe873a4f1a4ca9e2cac2b2b58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d73c3db327995e239bbd3020eb4b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee091aad496bff11a7bf2f42605757355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c41c72d9cd9dfe518ac3c7239018e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4ad271736e976a44d4de1ea51c6e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5baf4bbdee3725a588ddb3b7e75212358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34962bc8df1f685b8ae97792503fddf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee7215da37e65eaeda93500901374f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687ed3f52ea2d9955a5ef5c1353b2ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c7636fe7d21967214245b7896aa2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3876b41881697784168fc3fb2c10e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3bd55ea5b84976eaecb1ad8becd78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc9ccb404ca58281db6add303eb7e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa5c4cc67cf3acf76dfef0e59f78c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54903f769b99eded523e23d910c303e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ee6bc83a3b22b917d7acf6471eaec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c49135b041c6741a5a4e778eeabcd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d038f72238f18807f1d79d126f06e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cbfbd796551ee8a94dd782d61dc97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0214d4a8c69d54d561b9b625aedf0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33570f6b3eef5286a87d2561dda06da5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2219b1728576863fa2caeb10e43b3fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7caa16050d9706f6dcda17b3414a1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e75f37e82f6a864958d1480ea05d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fe9723e1390d54d5c2a850ac15c5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd4859ed1ae6d9df903bf856e98abb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36094243488dcb10752d88af5a5f115a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328587bc9e5f204f331444ead003f4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90517bca3c1b169a8ba26c246c0f5bcd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6bca4db8ae6cee953766184b0de0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dd9d4fceb2371fd4a30a9b9a5e240383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb15319507ecd37f8363047cdc0b75384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbf3cd8a25b25fe2625f788d0572c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae565a786d01370be5aef9bfa7bd40f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202387e0ad735f5358f95facbfe6159387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05af093ec38446f1730f000b825037e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa80c81786f5d59aa67531b2b521f64389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf927ba43de06ab6a12334f168dffb5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cca59edbb7f8e6c16715da7ab2855c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a936a431f98dcbd2b29c0963371716392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f724fab5517138c35b7e7c3f46f887b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a9a644176d31251af733c2925ef70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc452f7e7d1affe6f859b690a738be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916bff9e9c2651e42b3af07a622baa0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d59c26f311bf72a1dc8055bbe43b63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0fa7b725cccd761726a3eff6e07d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c369197fe0ae68f896bf8a251f9a6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955caf91ca7cdfd3c701a17322774f3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdf1b2cf227bbe9194f89b1cf6d2d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b90d754a0131da860d5f2b4404c7c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee41e7e8cc23dd367274e8ce8e27b98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc5511ab353e8cc6861538b4e449a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc3092af207741ae1574a6addf3d3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bf7befc1893da673dbbb3e5f354ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1424b033778adbe652d187c67ba5a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f8f519ac2cd732f1296bc22b66429408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2ca5e22f894744f726f1efdcf8f89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8c999c7c96aaa54cb97adcc27a394410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328bab5279ac4f2fa95f4b070bf14ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035074da2ca73317fe0d7fbb15daf0d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445561d94808f7507d3df9b02596db2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff0c98fa1ae21615af006802d862c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c987a82f7c8d1a780b0b4c304c5ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291d152e0876d93a57b8774e09d4500416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c37e9fcd27344b592547fe193e0fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e555f68684150d4b8a2a7a838db434c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec2b4d403cefdfd211701974a2f7bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb4ad858e336cc27ffac57fb3646ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec331fac6250392edb31bbd22d859853421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51662be3fd0b18c47af62f2b5c473f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb356890b16622a8b762ef324365bba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295e06ef8feaaff2d6bdb04f01197ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e26c6310b40d456fbb7d89dbb539aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d391654dc0337c56292f3805302864b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58209af834ad81064554e2664ebeed47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1db2a8a309cd51b1196a7da85c91f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94456e7b30d0ef9b1e2b5a106ea3db1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c361f065ec9185a48dbb0eb457e26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2148bb1377d460e9c1eecd494319e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cce8ae7623ece81c9c980aee09fcd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d780a7c3067114e364184693bf82908433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519c1ddb019b2dd91bb056a71483617434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6b808d943b4c27bb87ce7c427b8e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38dda4de675e3d804136d19d7b2c52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cc7584a051e98526cfc81741cb85e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3098d3b34d0411e97e54d16bcb2ace6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc3d6830652cac7a9970e0063ac845439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5cdac7005205310db5b51261a2cc8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eabadcf7de5f2397805b039389924441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c647bec29ac195d4b8ce33e465f40d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe62028f570549010a490bc19a4d74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faf457ea0e6db3c2464bb3a4146d7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0ab213b3a754ac32c96e469e359ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fc71cf73049096cd4db42b044e823446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94a6a47a5cfc036dba6926c21be132447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3857002408f3dd5d43b67d91e31f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6233db8c49e22357a2fac1b364644449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bbb59ea9f18d6dac15ad8b410ec2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2438b5756e233883af248afc4223ca3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdf669a4fee666570ee16db2d92681452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4ab5af4e55a42070beda136062aaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcc990b905f78ff14a52a779d2600b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3a50223bd9e2f1d5a9fd3ed99c4d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae4736ec4937c08d22542baf5a4c0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ea7144632219ec2bcb22b64dc8a13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1bcb34e6939be049a4393da5aa774458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20bd391358ecbac6ae9bc064225d27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925e1e335d8ec9ae259555d2cfd8ec1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d106b307602138a12ec4ac77505b72b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bb48d3f681965869c1d90f82ebc3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cf8ba681121e333edbd91b4eb3128463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23900d5c366812a96b08678ecc71941c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd10b19c24f643fac05553a0d599035465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab831bb5d392d6b33677daec02721cd7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a85cd134f4cb8389bb2ea7811ea935467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e17c0dc79597fe71a5f9c7c2cce01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547ccaf843535b8b4f09389a86a74fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99e690d9ebae908448f7aebe577097470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a011dcf761ba5edabdf3001a577b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426042ba4817f614077b9b2216d3918a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6f00f4a1b3a9a8318483e855c16e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d649c2998d090661171c9fb6f8e695474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1162c4f98e960fd61a1285dd163ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9779ef545979f1b76bec9e253ee852476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14080acab86cb6f3de774c135805a316477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac53646da41e9531070b03943c2035a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a59518b875009c223601eb9e35aadc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba83e55a772f74987530e535244e8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad169bb281025b5206de895fb04500c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1603895ff722bcb8256754c724612e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff72d869950fe60329d01d72fa30f4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eedadc470865a03da02b21bed75f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917ff45d4bd55be910f155567693c48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7c58581b1284040abbf232a99e420486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37021be1ee2b2f00e3d3aabf12ff0a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47df58601a097171bd5c6092b96d95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efb7016a4f388fef64417381663940489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e90344a6ba30fb3f23afdb427078b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb4deb2569bb31d48a29c16e9ee17c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531830283787c57ab01c611f6a9c5a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a727d81c6f618781d3f09a9cdaae90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005e7d30464f19ac0117bdee2c17f35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fb8c4e20b18aedec5946505547826495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78330ae54d4807b9c46be740f07ad5aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb59e3c2e23df8eed44f8fa67d043e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e52c80147a8ddd5fd3e8a25436886498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337c2a6a72852341a4f731eba8c2381499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac574f4ee341594ec0a81c8a0a4a597500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229142b89ca97943f760eebfb73862d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15702311959c4081926c8e902e4e1f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b69df51cd0d0f7193f77088670856503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e614d9598c4f56cf1853f3875259a61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e397f77f75ed4e18c00e36d63ded4a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd431044be7b75483c36982ae2f0e039506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c38e1cd11c62e408f9de45d30b21a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c32de4426567bc9b691056ad30b40f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a166baf7aca7b08144ca18d90f6db9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdabe21b3265feaad01c44699166df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a9e1ef047fddbbebf19691c9b5783511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ae755696d8e9f12cd51b5a0fffe17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df980c432ba02ee92d17907c9b70de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f98accfb6f260121ec538ba374fe6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e9732af630ed70bae9b8d7b664750515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f658ff980be85dcbcbba4d5503743a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c79daf27b61c98b0ff71fdcfa77d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b5a756c4cc383e1b75ead365e102a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f703b643af8eff84c05a2b55a2e36a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eb39cfea628f71e64664df590091b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795134a65eceba590d57fd50f0dbfed8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f6fd92a6c62b2290e986f716ab625522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023aa65b3ee315edfcfca191fa13574523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcde835157ffa22f1a066629145d32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d563a30b50faef30efe0c10edcfc58c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4295b9ad65f1f019e7fb68ba0ee12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d307c01ab63b7adf191ecb546e41cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1524c5d843ea30a427989e54ca742528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5235bb24bbde9dae4297ded57f5c52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0a974dca93232faa585fefb48dd8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb16bbd15b4d85b8b7c9baf70ad4209531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bbdb8ec7fd7d89932394361c91670532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116d15ee655c90628b7e03590a5f220533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc404019eefb4b31e01c00a657f29ff7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f515fc9d4cba0733d0acc9d0e38d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0150e97cb9316974051044f8e969dc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344ae53ebc366c013464d55e69b8902537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1329981ca06f618d89ff454c9389c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc9310e59f43974ea77e1ea47ca18d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9241e12b258e439c5482d6087b61e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a56d9d70e3b15d3bed62d6688d29d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3c6497c1a1aabd7e7d6d162c55ab6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1738b8079ab211a99c9ac0e574ca70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3755b67f1e4f6bb307f40102594211544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb4d3da7d876d4c81887eca5dbb0ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c42f94666ced052e437d705f68c67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076e6a053b81123edcb0e0f798d33c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543584f420f8a53d387373499bc881a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f353fe0c6c0373b149690f5151113ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b21f08c7f6ab26d0c47cf7411ecf02550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08bd86b5a44d2545f219a2bdd7e142551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10090da6397eab9350c8ec120fbeba9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0563cdb3e6d67d7811b9e8e4f3ed4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3886fe6971b8936000d37d6d1b1fe07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483360d72a25d59d82f6122f0201e535555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701aa56fcefb19f0d1f27f361cc521d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7c66ee6d58ce4086eb72859c2d237557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930d23b235a3b3ef14a3e5e6aefa1c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203df1aae445028ad8fc0e3924c1b6c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623691fc2158aa6d69a82b312322401560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c864a45636741c2e9ff92aa8c625e2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6c9c72f80d721677cd99cdb3788da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69991c395ff32f0155a01f0545d4f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db419ea0e7b6322aecf8f72638f615564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013c1d790827fe676c03a55abdf043c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fba6a40f17166a7202e064ea2d9c96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b8ac9f0cd76feb24874fdd1cd2047567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be422f50c87ef6a5c2b430ca548db0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcfdc5c91b570a698babd13325e7ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde31d04ba43992366a2618f0cfb8c7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fcb7adf4fb42ef19a09b7d1bff7cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d1e7430a4c6541b7a25b3c8bc0d39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c6643b0a89dd1487e58060843a6fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c020e7522b1c70c133dafc1f7022729574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17780db34c4ddde772cbb80b45649d9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02189e16928146c9fc37a1bbf53781ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b25c2aed15ebb7a940c8f1c9bdef9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb538d5d21bd7a6ed43349005042eaf5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f8cffa836a8892cde5d04a89c35e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d32c3722a510024bcdda456680fb3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77952f3d504880233b4b6ba8834bf10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6183904145e9671abab3f631d6595582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a170f371ee80bfe8c5f0e90e57b84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ed72041721eef1b8f98c40fe936cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138adf79b41b98d1ec512c1b52e48708585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95779399efda9f8f647d9a1fabaa8b7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d93a088ea79a88ff71bcfb598cec14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf233b82d803d3fea1f1de2c4c167a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694710554ed6a6fd6da848357907fde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8693556b4552d60532981f00d13eeb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23cf09e38289108d53fa557dc477ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b040e5f75db99d89f990c01e71ab00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb88047ef371f8f013547c793d53536593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fbf0cbc13254aeeaa6d05812d2d72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88c9d5f011218c68c1f288127aefb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82b536b6b2a9788995c1c05906346c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f21a1080bfd2b5e99cd6419bb3be6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295ca7af7a131e32b9481418ce7ca21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de6d00192e92d9f54c8bff598ec6aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600bb467b5d360bfcdea64dd99d3e33600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1cdd7c945730e94562af2bc5f947d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abba8b48abf7d48d8fbe92192ebadc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b279fef970dd0ac112d30be520446603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19d80e48b104a65bdbec6e0501d7ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e6ab854bf2774b81dcfc2cabc8acc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e456a5e976851ca41ea5a6faf4968606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d98346c6ba98808fd65f591e91dc36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12c8ffc149c502387fbfbb1963c736608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f9a8282c5fe8c5aac95c5693b5e4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda60c245f390b53bbaeb7c72133349610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1deafb63f1fef5639884808c2716a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169ac7389fd17aacbca5a585d720e49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853d2ada6b620c6d864bbc86753fc22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d060d1fd3bd534ffbba690b1d3580614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a94fd89cb4e5e0a037b6a2722e088c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a2e84eb3c951770f004f643bf2e25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db2781adb4dcbca35f454161713d6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6b36026fc89fd1335cf33cfb55eee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260e5159237d8e5bddabf4b7270b4d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5496fd940aa2ff8303184052a4ac4a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b108311af71e2b33cc32a9864bf48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88876a346616b03ff2b6bdd155678f1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eced379e0a720565beb9572577aafd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e01bfec6fa0332afd3757fb945b108624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b5ab4e89e3799390ef5f54e955a3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc7a1626ee7ca19c9f104892a08c45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7bf3b3924bcffe56e8eff95595f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb35817ee69c1d1c5ab5bc9fe9ba513628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d484cadfdc17eb7c1c9c3c98b8440629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289ab2ac21c3805c7cffc7b341d5691630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a91415b59172d8393e4f0c9dc99e81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fa2042dd873a630f5c14ec494aea1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c50e3f28a96d327ba44d39658447ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edc7f1b94d71cf5eb6a828497bccf2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863bc32d2986931af31444212109449635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe632a788c429b9e226ac9fbcd45e209636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270310843b22e8ae83cf3a9ab677df5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56950b61576747f13283092a2a455f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d68a42defb94c48c9898bfa32fc1fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eafcace34f456b59ca2e1c6face9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70867204c01a3530cc255654629f22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5918df3f8cc5fb4e1fa25705c656781642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201934b2b6a5bfa648f27666b972349643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366707c90e87c5659105ad894f830c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038987a2bb46fce55bd6d6cdd8ae5d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007214c16c49a42f663139f836c8db42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c328f5e2686e93c1a06f4112be79fde647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea96dbeead90a7e2c7a2bc340bdc521648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcaffcbdb7bb8e6b4861b5698d20ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e117fd15e6e50e05d8e916d42a3d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90883e84414dfdea20b7a78ab9fcf20c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01887d12b261a5529acf14f10beb9caf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc279c043214e6ba6c75787402203f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb771bdfdadb846231feed74f3a8f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14123dbb5b7391aa24dfeda73df7343d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c3b05da24686b5b271ce87a5ed21d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e9e0839725475d411d7f55e71dc27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14584d799634e8958d7bd339869236e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99176e064a55f9b0a4d52f40d847cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452ead049ac754170c6ad0ccf7d202f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8480af512a44732d8de3c7a5bf0f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8b2ed312e22fa7a2cc1c1270aaeac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedae037ff1940de2636c5965e07f70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63374d07803d751cf35e00ab136665c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb29790db1f55ea1d940148b1c992fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1583750f8bc1887876aa1dd61dd8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6529a495710162104e7ba7f6e14a3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51af09f25e3d60dceff4a68f460517668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac89969f60be13f60b1582f5e45d24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262cefed64cd20de9da4c148eb57110670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cd0c1ab9a0e247702ee2d6d4e025b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4719c22bd6ee2b44f133045a36d677672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb09b203cca706dd663329ca90b3221673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93670aeab01a85a3cb357bc834c9d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09871793f9a90facc5360f9fea2ddd0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35854fd7dfdeb4e9622aa7828e4a07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3901ca564f28d30678839ceb2fac5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ba29a4e96a9ec399685ced2637b25678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f25a1d40ba6b7c0b0ff802495c34a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37078ba3afbc247b35270231c4e9f7b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2d74eb1c89fb98d858ff7fc07c036681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f42d9fa6485d3d7c4478a15b34c9a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f058170defa9aa3cbba0f0836787b46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefd4bb1b5fefd7df29a3d17b172c7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f9c8f6b00b25c680ba549ffdb30bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1399d4f5d7ed2f2bd09b4a02a750d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6f4acf4a2e1ebb3fe130d696ffc76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca51b189936d7366478ea7e7be379d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd4c28a4c14e821a50efb6b3e0e973689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5d36bfc580281a63f64bbadc97542690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028b4acdbcb4621b637e53ca138576a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94999118a3f0a5f9c5db3b07e20d04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40e4702c433d6c7efbe7bde68d2a80693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7612013bc89c2e1eff90b35dbdbab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0ab1feabd755171c479cfe7a4fced695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3247ee97f44b953607e3c8a10c85cd3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b23505fa8e8437bc817af97f1ba7e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b375ac7c7448978cb09bc4eca900a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c844106b693b61206a831c4576485699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fdab17c0920358da1b10c8c71c44c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52022f80f3ba55cb64ade0c48fb7b628701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ee80e6ca4f2c4337eb764a0e6f40f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcad74b4f8a724b1f1833d94e61b0e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435109309f0fc9b1a8b1601ce1750c3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720871b5fb773a51626be922feafe7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0bbb27b81eeb1e779ce737c5bc8fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440c7b2ba45ef82c4960c2b3871d6cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6233ea6bac43d88c2e90981809e18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9689e3c232f29afbd6b5f078980e3bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca172ef546c0dcc0d8aa651e63bec9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cf19e265e5dfd59b9edc962609717711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dd521115b701bfb7b465574e19d3b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6583de7f88eba40acf3cbba28fe0d56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350ab300c8fb5d3b834500278badc52714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9f6b551d95578de6deb307e9344c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9528b1e002710fa6dfa99e7154dc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42666a056de2a52bdd8ae062177473ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0a1e33a6e60e1f49492fc82affe25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2d4082be0426345e3314d9f5eb34c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa7e4f6486e3b5dd434e969a8d3acb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c328add0ab5f7386ad199832322ee3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe3b5b873db4f612572b0188370815722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266a9be696b8270a12098b34ae30d11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3de71ea24ccdd1c1b96188399c40da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdf4699333db80f15c74c0f1d15cec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671baa098da4b5e1141b97b21f3211f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f866cb6cf29202d2cff5ad0c1f081727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bb5079c3b5245285c29939c3a338f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa1fa2cee035e01e23c062716c2414729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aef70a248241764baa1f578adeb3e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0c77dd88ad18d843bbdf1afce0bee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a204d5c418770a38eddad9f2a87db5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85f7e95abcd5c8500e6d1079de120b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb799b287c24bb3dee9f39c6384ce9b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9f33b8e7b4a6c960236e00bf0aedd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7da1921d3e6fdd8dd8c3abfe1c78c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b88ba499b4486039002957bb77cc7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bcde5cffffc57404dbd8ab0425eaf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f2ca70e1fda80f198833369abf668739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b79aa65150f968400b111d3eafdf6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150992cd9369e4c886cc9bbd8aa3b24c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c50151de18473526a0ffbd171f43b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa644da55b142f6675dd61ba5872ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a1823a130be438a7269a75c4942a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac03ba25ce96ccfb74305f3aea2a369745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fd1e92bbe6b9efdc487082d1df8b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27027dbc38c1bf69f7fc078f1f71ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0619a8f0a99a3c1ec88642b44db8fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdaf271aded64c9b6c51c2bf2a37a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea457cd27b9992169c418490834f98fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9671eb1ff1658fe8fdc65121811ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e1d3f07aa6fdf2a08aabcc0ea233b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2813b48df94e550e863d0674d6e29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e890c57741e6d6000a3620b8bd26a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddadc8cea1269cb98b3c2c5e54dbde755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2b93227dd6245dfeaf6d2909dca0d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be0563c4c701814b761f03a648304f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb808823269b4317b79f0176ac4a1aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f85f32f9aad1eec618e335d32b2b3e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf1c0c5246041ef366b34016019af4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902074bb9eded0997f98839b1aa948b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d531ee1295e0f5daff7f7298d12464f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1440435092d91c0e913cf51195d4d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4145e935404539f79c7ae0e0e8d491764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2765ea94e702fd8f0559d84d7a751ed765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2861aabb6ff5774f49ae950f967b9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f07871e637f99c9bece3d1e81ba11767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809df621610b34dcdab5af17083dd405768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc100557e4af447a9c98e3b64188fb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382f8249a4a5f29b0277b2c40607cd4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bd3aa234831511f619ad87c795945771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fea1576224550eb6d6534d009acfe5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22033b608a3b7709dae1cb4b529f1f7b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66670ff51160164be0ade55baa50a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2a6f47bcc71b11e3655bf3b46be1b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bee01cc171b178d43757ab15298fd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d410d6ab0b9472ca093c77679b80b9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580734cb7fe684b7e122aa445839409e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70ddb407131d2336ee38fe88ca86ca779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7ecd2c7b3900af6771aea151fad75780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687562580a6ac009e300e2877042f82781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe207a66dd538c83617a6c2e44ec177782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678717537fef34e5ced0ef0d4883d56783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7d4b8931c847380a77914ee802a60784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309d16d07f487b8d904515907d6e2dd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8b70d1e4df10e5ca9d158f7216dc6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80675b810a7913ecb62e1e5a84148137787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a785d925c14b3506f75f0a772a51c6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272476c8b8e100220539a96adcadf662789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f77a62523fd80a01d7c7de9753818790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ea34c44e8e853ac9cf606e3510174791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895bec14f83db808ffb619cca5dddb8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918def69f7fd90351969c3a3962d1a33793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8bcab3be3d4ff3c4e09750fcf7260794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd17c1a1f9683d655f62c14d9d8a7d2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d2b975811d5ad3bdbe06df1d0ef01796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249240f0afa98ff2e982c7b0f9e05a2b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92304e9964595aa9d1cd7b553b69f584798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203d39481d629a987305cc7697e376a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409b195392019136d6b532927a0ad5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51934ed52720dfb5e965afadc339eb45801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25a84d88247b54ad941a43bf570f0b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2328f5f3e546426a754c223091be8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659898fd6831146daf27c884fed0e66c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16311288131ae69b7e3915c8cce246805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0583777624d0f50e1253904ede61c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038503e8dab1414a662b340ccfb1bb8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc328ccb32ab4dec6dd51d94c4b9c4e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9fb5fa6ec3267971daf3607ab0b2d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3cf4004ff9c02ded2183a6d541e93810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026486856316074c0db504463bcf105811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a85dcf241824a7dd88f47fd12ff8a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abc89d0b6549f31982bb480b780643813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee25a787de50b570df655c02cb4d21814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b9851578ad4593772bdfcf5b8684c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f08897782c27e816f6dc2fa423644816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9ea205351a488a2e4d81281600110817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745770adf4bef6887e0654a117395e94818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33950452b91623489bdc98dd8d191155819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44fcda16623a960a2ace1757436328820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031206e60c0e2bc70aed218621a5ab8b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ae7924269f61395c3157d208e8110822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f744e04673adc5f4da49e6e4af9ae6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bef159126e84cab5e415ca656354e0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d83a0565d9345831b545210b51143825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39397f7af6fe32ed2521ce80890bdaf0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73ad09ddb1d60fc1ddc8d832975d1f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c078ebd49eef2880da5b0fed49ea19d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da37ced410b381f3cbe6daafc89ac2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612814544d43dec3d946307cb8308c2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04c50c53f5beb19b36879e106d05d6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbb753a5f46d56f04da42efe66988c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e435675e264d18b79ef334c267ba8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533dbc309c0e6b6f819c51411c700f3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d58cb987b1ebf3c738af5b15905ff9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0370a298fe12e2ca5dc7db1403c453e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a5260d86afc02ad81e6cf4223409f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8d08bf472dfc719eb89e5a99a66e5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90364f40488a06f3a46ba1210d660b98839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1054f20c11394fdb95b44666d17251a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eb61160156eed7b4ac8f17291c114841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7013a77f6e2eb4eb4e1ae982cb3c51c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46f7935111086b742e22425cf58642843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c6fe7c9dff9a7f07143fb6b3a679d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce9f00928a05bd2133de2457d16ff8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d60cd8420a43989061fd0b0e67e92846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806af2666648250dd7015f9595fda89847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a50a9e5898af61463d5e3311ae76a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a583b893a2f220285fb02f90b908a52849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f833356e41f53fc4637da75c9eac975850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8352b1073b1010547126594c10acf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b6d40a620623370af78689eefcbe1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ceccf8429977b40f2b45818aa972fe853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641b5c3b191bbf348c0eff459f7a12e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfafb2ec29a4eae986e1ff2abd041f1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c3c536673ab0825dd6b563f947237856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c89dcc22341f724a45f93a3161c734857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130632e1c639b4022973a10472689983858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d6c83b0146d59978a99e8f287c4ff859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cefef794dd819c6b35f972447c7c34860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce591248a0e7645e17b532c6a19961861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386ee49fbfd33b78bc1a8c54cd95ce1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aba786c5715227dbbb6f641b0a37eb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49d3c8e09a6e247e0b9d0043ed90ba864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e0c5d0d2666505060e3b61f7f4b95865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2d6cd957648b1c4641d7391c62781866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebf7e08e1ae0c50ecf0a84c823be95867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3325e071ffae84bd9ea0c4a1eb341868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59a65ae467e5e5034d5b497d4066ee869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028a7688a528f4d372794ad30e6937d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7745b4a888e2931e905dbacfd0915871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c82487c7c32d51dcee7c53552445e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e974c3e3c4db7d37fb76222876574d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d60c7fbbc1148b0c148d42a5e1c525874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d58da491353215476207acca0eec21875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e13427c01759f8570a7b55d8310e0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf74097ab2cd0adef1a3f32ab71779877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c822653af1d2dc0728403b1553def4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54b7acd84cb7f225d837ed2ae2fd8c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0362dd647437ac6058c9cb2676962bb880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e430a1d974557ce154d4c5ca2390da6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34de83f3d50ad3409b48b5588da574882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d597bb3b60575ad6ed9f2d093f2efb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10729f11b186adb626e0ca64e6b5f406884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b81e9b2d45b39f085c77796d2e809885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef50e5ef498848b6d369d797c15585886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605991e7bf6f2be9be285a2d8d19d70887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698645198bdc925576d2fb8c458ee2b0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f26dda267a8728f142349d88924cb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a9a2402214a94938e848a900a1609890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2700ba12cebb159682a2b199303505891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f28585dec7bc673bfe114135375bd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53060c13bbea32c477194e81ec29ef893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60965ba4bbcdd35cdd9296e0ebf8b2d3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522187aa2984115bc9a9eec1c6ca906895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da00a228a3bac7895aae9cfa1faf48896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba55800891534f6c6f42f55be50805d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69801ee7936f2ed2f06c81f0a0fffc5f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3f7663669c2bdb4d610fc1914b7f5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06905405d312955d0afa5f094f909d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023bb2f9b330186b5191f431d7936cf901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2d77b750adc20c87e02d88d0108d6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d4c08d86a9ae2d3844805e792f8c0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d0ea5d5377666d5b078cc83bc0169904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab38429c64001857062d229b9ae452905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3671225897e8fa5902b001d6775d042906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca11e5c50241760cfc2547b78c2896c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352fff036026188b8704701f161a897908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc970a878b326c80cb6920f073d918909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205a085b55876e132025e087f2e0f2b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01e8e22984c4094bcafdb56ef59cb2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29199798548f2a9fda13d36a52f7e4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb531c1b247e2613abe9cb37097938913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bd94c7deeb4e0a250c4f5f66097c9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feef17250bf34ffeddb51a95f30fcea915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07ef7b989dd57b3b60049e77e7e4e4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4e1a2716ac0902348cd2a29b48d8d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9bbc0dc75ca8da1a6b6b779e221a1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c49ea20ad32d12eabd171f89e43faa919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967190832c3ff99b1b643f9b75e77eb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc8e1c02fcda9d1fe4e26a6cacd06b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b341525948263ab26e779f9215bca98922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a8a477e48afd51bc0ee0518933330923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2958718417f7a3fe4b7bb09114ecf25924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da280978295a1462c1f85f6da9dc663d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b127005fea86b42ae679f5652973f4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d061261b53c58cbc4e485e74b4c39927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e626cc31cb2f16e09213871aa969f0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d572ef86225d76b8ce66eb16f805dc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73600fc1bfe81c33824c635bbeac224d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30991f676e608f1f61f0bfbac9edbc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f25508bed81ed7d728682c488c4d5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fbd26e84be73060a9c1c05977e382933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68faf64b6f8367603921861f496cae5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8a31b640b37e2b974a8b2757adbd3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a4c20594ce75397394dbf5a3c88e2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568e82754312e559e1e7885bf0e66c1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d68ea99322c6ae42456c2057c9b00f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827abb46c46e3a395dc3a3575e6458f5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b8f1cf747c770bb82fa261f90ba1b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e33a605d9c5df5c676d8fd65c5fa1d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa97e0889df0b4a52594c7f81324e7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1aada5756776f3ba837c07737c0ac943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921c8f91636ffb0241d98ac7c244662944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8ae39b1a5c2fc606112ee8d049a99945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d87c8110579031c04b81920a55e8d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55d2960deb73b0ca82e3dabc053a35947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663f28ae0597f200d287f051787f62b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889300835ee53613cfc1e7f2c9614c0f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1613ea9b74eb2df3c8086b36ccdc4b8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f194a198655893ed82c433f5eb12cb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f24df1aded6f02d5b4ea922b1b0162952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55785606e2a60e7a68fa5ff7da6b1648953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b4c585c7326d70d1d6575ae30061a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb0cde19b15c68d0d51ac009038662955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a722e6b8d9ee32f6bb80cb7548e26956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba15a385cb2a13c6b6408847318ac5d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92d2f89b087ae72b0f112617011188958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1704ac559174032b293cf6867ba85959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f91421d826090c1ff27690b4a4473f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df55028f6d4b695270da48aa952b24961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28cba40bad0a56329570c0bd5f200c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b65ef15dcee93f6c2a733c5762299963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8023e4b0876860373a9dd45812e12964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09b63b4fa7dbaf30bac6eb6b5c1363965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5271f41597bb03ba890dec33e4c6a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a84ba799aca3c5c00b4c836a18a8a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea601f5705ae767a697ab859a26158d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1754f7db3fab912441c991c25a37eaa969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb35114dcbde0217b10d530dca3e2a0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c22a33a031e938e051edbaff50e65971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea78e09dfed175436210a4edd3cc8e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d9c1c0a16d989b40850f11565df3e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b5ea84ab922c56be5f44ed6d4e376974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d8d581f7b91083808b3a1da746297975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7f8c4992dcef2e2b482c049b8195a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001840beb1745d358b0854e5ebc614977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f21b71e4c0c4002676f545b6bdf93978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818618d499f65749d9fabda67c2c407e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21aae8327e3901a9acc7b0d9e8e1d2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e668ea5f2c469287903ac4205d565b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fea140839ad27766831acd9872f63982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae98e3fc91006a20f521d8e0d68d2b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dc6584e7ad800a27f7ed899ed938a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f25bee0ac93131b88fb09b85863ad985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf15ac6b37f1a77dc49a094733773a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901ad2bbc438cbf0b30040581575455987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619f144df399db16a8eaa4035102a78988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82441b7740d2dff64e0fae0d59439f70989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65147b8c5eb3f3aaafc668154469d520990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164b2f3619dfe0c298e87b6bf1807da991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfde64995d71f4babafe7cd304c2a0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fe92bf15980474819a745e9479c0d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64896a649e036a379ea5b330914806994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee2785a97b58f01132ebb4081a1916995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b561563ed44c77766b4ba80d79df39996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d3f26e6c90ed1e40dd36e2b729bd1997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63692da4faba7f8a3656fb0fe4625e551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad365a43d6755f60cd9bc4e0803ad52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba0e00d5fd792dcd5eacc62ab7d34d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471cf53591af0206d8b9650396297224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dec89876fdef4ce3b140b9a6342c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc44e37a92ca508f7740bce2adcab76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb94fd693148da00b0c9de86a1e3fab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ce5cd30ca9c76bba930c8d65533198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad19f561523eb1200be86371492e89c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89dc567c74f5748a3ff05e0682f85e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cc19082d73d51e383dc4f9ddf65bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deacd456b7c1877aea94408ad9e6a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff42636de0b51feeb05ec7306db632a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81591d084241640f2ce768cca055b0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20ef5a3db917fee42da37f6d05e0d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4459bbbf0c9881a0a75cdae2900e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4c533e55354ab29eda08615d2cbf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a6244e30ee166f2126d1f5225000518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16cce7dd029d25777be13ff83c3a8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8562eb45440d91c5c0d18d1b20b6fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1303a6c0e996536bf708d02ba5bdd1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65a20534f996ca1fc48148f70972e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75e48b659c4381d679b310a18e156223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eae60a5aa732c89790e95728a0fc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092c2641458e07ef67b745c4a23abc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3e485ef73d7f6491fae05e16a447726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e57f6da6b226cfb631f4b5224005727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ae27412e741873b06f5545eb1030b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37356e7840de6fdc438568122b7e31cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d9f1b2745cd2764accd7b22320aae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60e7e26d1d52cfb6c18a7a09b0ddb431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b9cda6df2fd4802f3f5b4acdbf45032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc426dbbedfdc862adbe1c8e3aeb0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72bf9b79318b9fa707f9a88fb3386134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b20d3b228a1b300b38bbb25355ffcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de45b856e3e177fa4c3444b6b53dd9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0c2a4ae9e1a07ead86b9e7ba3a0d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68a112750ba0fb68ccb80e55bf556538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1787896a302b4cc489431e9d2ed61c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f70f39d522e51f68fc8eb153fd6be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea085eb0ee88d9effe930e9d5156a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26b4b2f147a84473b8f499cae9061042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad99b73c79e8d917c8e5f1cf5e3fa343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4208a0603cf8c7b06b583cde559743b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4e82ac039a0d69bb360a9193a640b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01dc6f60395776333c19626568855546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9445e168c5d72a4a1364597340d5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ae02f141f2b6b3047d61bb6d3d6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e7c7a2252157e18282603a095456f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edef81a7969a6cb95212a8ea4a78bc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea76caf07cc72d8c7c73b8e6abc2e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7fc7e97fb81f0ad99a143df43b7ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b86ef6d3ca4c83349e87463295c5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38d76f12c06425b7865ae99aa5c68f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee43123f0bfeacc101d729375d1eee555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613a6b730f5b51b1327aff190a242db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70672ba425cbb5ab3f03544b2e413f7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98aaf139f1b8f45da2469382393e7f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d287a907c5a7190c388b8f054ded63459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b2ad3ab8741753ac01e2d82a515b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa64d10f7874e592b39667a479627c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588edc888ee52ca11e93f1f50c0f30b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0f042494001348550f6c23017826263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fa164c08ab8b8c5e4c006fa649e8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0e851f217ac1e895e631994152f5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776dd4bc468f813b009b673abeeb67866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfa0eea396cda80561942154af5d7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6286405b5b367016e350d597ff45e0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62ba373c7b04b54afbda2988d8177269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17f245f6a47bc1a553b72b6c68f5c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79868f32680d2a7100b3c69e3e09ae871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffead6b272f08ca445c29414361f97f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816439a141d7e9163173c975fdbb06e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c91589e034292974696f5e1e4d3d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e3fbb061e5ed4cf9ead4dc3399a5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947926037e518c122512a2f3edf814b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eb73a4ea2695690a1312b912b54b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435a3ada24e48da97d583f1342f939678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb41e3cdde022f5653dd4c996cc7ebf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab7a9ed6ac4520ae3fefa314d3e57780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dee5713cecb7a5012966308a7925ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68463a53218ed5da6b05001cb97e206282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2758c4beb0f149053f060126e265283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430b96b35a5dd4af140a90bf0a7661c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec140a4d176f737685f1bf89ea3dd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f31d7cb78c6de9547bc9ce350e75e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37480d3241cdae0daa1152aca37308587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95bf9092587c4724b6f8e5c86c931588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1c8f7ea3123b80a50eba59cea638a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217cd665fd272b8ffdc13926b4ea36a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e352f4e7a74e2993fae5d9b2b209591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca74f56c105fcf86bbccba500d68b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc95486f040b7d35d205770de7372d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08a21b2487e54d9f590eabfd42490c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2510397c4adffdf9b59d8f8fd7686a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f780464d9c3f11d87cd28f734f985396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6bcd0f32214385e710f6bf866b15e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9666ee714667957774be3c026d93fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc18c23d69c70c7c955d990116adc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219843eef4bb61391e33bf6683b70f01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5c45635528155e4d47767dfa81c52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e0d7f4b84bab03bb3c9f001d288fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fb17a8201c4ebdb62a7692f66f3ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70c9d4e03d2dccff833e9446b72f21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b5227802d7df8094e1935a05d40dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a95d09724bf8e4860d0574d513c5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47f14d55650efe22ab016b2c86a382107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c111988764459b1eb752fd9bd73793108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308575cbc4366bc4a25c7de17dfa16c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2912f0ffe0f1af7b608d918290ea15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca5a7ffb776e903404b15083f39705111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99733ad5f85c320c5962b4e9d532ba9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52f6b794fdac8703c343ac8f1e5652113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5359f19c3324085b825ffada8f19dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1f3cef19381993d7cd8fd16b7e091115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6b7b6bdc54d00f97f0b6928e5dd1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd7df472ea0720b84cdcee382b9038117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02b6ee817c7bb9285196526127ca99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdd013b1a434838be7b493aa214c45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc72905cf25ba84317face175e54b21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d55bc1c5eb9a2fe9ae943ab1dc6465121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d46f58f4b3a395195c047f43f8d55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823e568034f08a7f0aa54f5cc3a2d3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce384c14929ffb93d989daba22e6b404124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4b748c0912b4a42886aa63f6f07ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3f9fa0c52641276c1e56903b5b37b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbd1a39bc644d963ee8dd95278ae05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561217f8b340238d1f5de3c1d26d0c33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a60e11d46454c74cef9425c76a7475129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c1916032acae47d3eda145a92fea8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee9bed7ff4ec149611f97cb3de5a93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d528b19e98eec95297a7a74c55e5471132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b640939f2c5a4020f8c1d8aaf77185133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5978562aa13cbd6c3dd83ea0cd9b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248296a060321940e50a58d80a8428c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa897ed6bd011c62a8f032d946cdb5ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b9dca7ee7d96d2bc9f34d07058676137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346f4862e18af0627c8c5ed13965303138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a3d333354d390a7b6a2de652cf04e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc82480356829405fd75b26b74ec50c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a176ecd0825e2ef1c208a431472c5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb9859be867768faf581e2a5f1ce2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fe91bc32012accaae70826fb7597c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab6cd5efd14946773162c1f4f779b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd3177b6f6e148ebf414f822927e7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67effaafbcd66edd4d43a56b5ff09dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea48eab5379b5f793db59ad7e1f245147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e912f58a0b73bf04842809846e977148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc96f75fb36b703f19ee5d4041f23d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d812eb873ee0ebd130a9cb50e355db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45de3abe8b1087314da42c3174445f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965658f81f7368444d507693e9ad400152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c8f9b22c16d39dac5d82511f3ee46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7edb23311857306110078a9f963100154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70f5e23236dc6287b18f0d91105d70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aad884a2ab41bfd3602b865985857f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea9fb92b8300cd58b1d290756fe462157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20057e84e542b2fe7482c4ee01c0d61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12523b6daf881b48f1eef739221e15f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb7e0f865afb39fd8334eacd8ef0fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e78e7e504b7c1f35049fea55731c71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015164604ed43cd0adf502f604b016e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661b1d16483ae9219b66f8fbd558bf1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e625b32ae043370999dddcb4f00ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740559981d1c8bf4259654203958ad1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e0c370a4f6fec4f161e4e246dc593166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a496cedfa033c1a59aec27e61de83ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83d8ad87db834ec7e58c6291f42951168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9bf7b3edec1398d8d89ab3cd5caff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4b5d6f19a9891afc4c03a55e7a602170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3579fc9b05df1cce0d486cacc38deb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528847d31f22c6dbf9aee9066e06ae6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cbaa33521bae31af6fd7b9fef4892173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce780cb5ab76f0e7d6797cbf9b0af40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32f34156e1fb43bf3f205721efd5b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef812918b25a0b0182a5bf1adb8299176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394f5b62bde04c9a09dfa7451b0afbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422487a6ccdfdaaf61d7e96f79d713b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00ee3c353dc051343719cb3c3ceaa0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb61f1fa960df46f05000295984b005180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4967a4bf831eebca53701380bf8b24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424ae4297e85a1a46035608ea729bcc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950f101fbb2ddd95642542fea230a89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5dc2a7133f2ddf17306c27c28167f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b20583d9cc4b1dc691462238a77123185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef984f5d50b9718930feb154e5140943186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c33343c55bac85b5b93d255fa77df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c9b53e9f631dce186e8c6498b1c38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7a59cffa860973598faed946ef442189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8988db01ed3a65c437f51c4001c3c9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910f31a277233ea853577b3c0b71d7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb00cc7229ce6ed841eccb7244ca8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752007bb19240441a3251b6ed8aa1c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87deee20c5984a8f5f7e105e6274a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a493746c0e5b0af83df60f1cb139be7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f07a56f712a2a3b6019ec14b32cc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ccbccd697c6c9ecc554a1da1fa9fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f77b9d41550432c084d6258533bea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7fe824453fd465114c690cbcea51c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be4db618b96a350ccbb527885c458f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336a6a040294348f398976d466b4d4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b587f0e106744ba6b084f4dbb67498202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59859c978af1d887eb89440cc70b19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd812a7990dee2c01da954dda8d50ea8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba37ff0e8a2c1ff5b9e67e6e98f490205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2182b0c7df0041ac68b9a73d6d2c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfe0a42019ee5420fb4a042890b1c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4712c4b28bb7550b1942e28f70233a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a19de4a84a1d3cc70066c04a1e8279209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43624455a9374542fc36067dc2adf5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50066db29490adeb44429a53fadf0c1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56093df18bff188d2a15fd70b13495bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3095e79b0141f72d32d124b2c67f349213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e970083b31d2c980d89e29ad9f061214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ed3876a426671e16a4880efc84473215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3504a5c3739419644c03f1b2811fd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b12fc0513303ec240f385fbfe36957217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d065082f655083adfd4ce3a3dd1db3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03d6b9065ccacac39e392db7a65abc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93396dcae341f26d87e001ac2fcd07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937d32f504141d447f1398e9ea38681221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3b9d84940caf233ec45e5af74b541222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f198d1e936a39b3715caa5d01bfe9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119107687293bfc7c7194ce1cf7ce13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167206050cb889e790fb3dc239d027c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b337aed33aa7b09443606b18324994e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff637aa2ba638f2c07f129fb3da8a651227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439ffb642b53cc8d0340f3a4d2bbc93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93256b483e2f270a9efcea84897a7d0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d0dc8c9270266d06066e759b51396230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8899210be80742d720e0749ae537d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f63139560f03024334c0cc36b467e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949c1d76de5c34a1c26fd80f9a0fec7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdd8f751a8b45c65e08e64566c60a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d379a687cb6d8737bc8db27fb36162235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f925b77742e6fabe56bd16e8213334d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc69a9a7e8e7eb23615e40f20aa6433237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778db2485b91d34ff5e74a8d888f14f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879a15f59d84ff28105b76545ea4915239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a0b0d6f600409b708967e9969ff90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc087128aa5c25b8cd654c8def1a5197241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5466216de6d7f9e0d4f5edc8dda107242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbda81cd341b599003a15628743b55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4344e398ddd0165d865888034a1772244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032e409c0ef93266ca51f17a8c8dfd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7736f4f2c4e4eb3121f507e78fad4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761b9eda3995760e18b946aad938836247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eff9f15bb15ebf3f985c50bd21ac4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f060f8c775c0e4974a7bb136164517f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2414797d92f0088b5d9947ecf1c7d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c80b6b214d19237caddfd08b4593bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcac9a1293114166363f718885ef6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb209752b1c46cdc50fbf0db3bf9c87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970305c8a1cfcc3abac497814717fc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c01c744fdcbf28c31836519cce648d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef73b3490cb5c01611851fdcac1219a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fd0b479f75b077a05cd1b866ff6d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e821e6d52dd8e20c33f2ced9a6e41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e9080fa8c8fb29780bbd8fe1d30b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bde3129510eb008a56832eb21b686f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943f0be3d20172528e57e7d7b7f1665261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cf3df83359ad4cccfca1294aac33d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67191347892c91f9e0710c5beaef7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb65457931c6ed937e2c3eb00dcb5ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb37cc771a59b184be968878a82f5cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f106360310fa187c3747b6a38b3825266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0935006aa90ce6eda15654783ba72e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e3ff4051aaa11507960379845cc47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4eed91df6c54ba3676c099ccffac0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1effa16115ac59258f99274ef7513e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50044928cd7e87acb3e8c596941cbfe8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105560385d2626fc8d7d01ffd351769272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b368140f9bc05e1c1096729dbd7dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6979850ee70c21419ee6b57dd83d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acaa5495625792e5ad681a15b158b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2291c87017bfed98847deb4cd84030c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bf4be78fd11e232ecceeba3c19191277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ba9d8d7b688112bc2db50ef20ff68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed0d885e084b1c9c65c3c6803120d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28a1f628d78f1b6b31adfbe8ebf00a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57ffd185d47141e6e312b032015feb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5205187cf0d0480ed4568a95863c08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9e3888f47941299ed0e1c9444e627283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58554d050b8f603cc0ae913cfe4630d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55ad74ac893d867f9df941b1974e68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8e7b67516d5b096c2eecbc981ec5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6505aa9c6c7d14451a09747cd060cc2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829ca7730656e3e6cb7b43ed9c924ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522e82c7cca4375927fb12f8ad7d81b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de989a71b074faa9a3218f61fccadc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763e433c158293673514186f35d5a71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619ba372a39d0e373a8866a36b8ffaa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b0ba48b8eb1b161ee18faba62e2be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5cd220b719085180286a66625735c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf811472ac60e35050175d04a41d0aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777574a023ffd25f71ffd4ef1280d95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cd760fa115088071e530d95222f59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad12add1155020fa5e4fc519e1bd00c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86e9f8ff58715437bd2da27ba6cd69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823d57a166befd0381ddbdb12e5cd40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb4156d10ab3c77e0a8ee6516ca12b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527456983337c09ce26ef31b5479a85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac7d8bd7e91b75c56fa0b06de09af5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89faee223745e8db9132e6cf5b6bc9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70abb2bf7eb103689779f371c30ae50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab7e4358ef8d17bf9f75faca5a222b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba966cb3e81bf69d4eac1281742438307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62615bbe3ac0f1d81105cbd152d5a84b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648e49e8d42783372485d1d7a1f028e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7975d04ef70f38b854adb2ef2133ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3c2361549a7b047bf14f65f7b31df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7343c498417b7dcf01e4d8858f3f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc005082a28a9c0471a8baf69d8710313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee561c7ad84ac9ccb8ab871aa0534c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef558e213ff0d008a092ed3dd87dad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ca64b44637c7e3cb04ae3a90b47a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29254b2ca0f83f98767e64b91dd5fb92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42cfc9f52d65464ac948b38a4309e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8544ae27c0db94eef6abe18a09b0760319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073759e1acfbb76c99c28d3aeca44d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f3d523608badf2d755cf16fe667aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e72a6cb60dd36985c25d6a3d53668322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0266e0178f0b99cfdba396c6bc72f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14fe1e4c9da7b1bcee701f95819c8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5be0b007984fdbad17b83c2c590ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f9bfa5e3547de07a0c53a11387df8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5d02764b114539e5406b5b909d1d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eda92f8aca2e4c6b19d72942796f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46197b73021efd81563fa6db2e4bf664329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3075262525a9d5fc07c954b46f5269e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af471275f7a23a0a061975cb686addb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58465869e020c24d8e388fcc1b49c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1944b4cf778ea435669cd92efdd296333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca603549c2ba726661ed84e630630eee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d44fff2c16ea343c88da04cbe787e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1d8ae058623705664e93e09eaefb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00567f922f24f09318c35cd4fcc3e862337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66991268a75c6e74f671599db99b8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfbc5e9310eb205dfc5edcf581dd47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe65e44c9fbcab216721aa831378a17340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60a748d0012ea81d269b770c1847ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddb8b880f1d5a68070bfb38f8fc1e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23e3dbe9a4243efe7f0c2dc09f0607343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36937626324752fcf4fa4cb3fff0a961344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc8f638e93d84f2d1bfb41287105e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07f28da71407f5f5ceef7421b1464d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737118c83c17232c1e2308c03585c56347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbcc385645c379e00d94b6c31cce10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df945adca51b134c8cefcdd13f8895b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815149683e93633be2802b85f9449a3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f6ff65792e0ba3f781364dabd31e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1caa34218fe5084c773eb5b0053a61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d9def77c05977cce1ff8531f53f9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419062abdcf04cb1d2afa1aab5e745ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73835e97e1b96830a31d7aeca9eea7e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331248733c62188dae3d0974a303a637356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03504529bc5c26f62b70eaedc68d32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d7dad17ad326c830b64dba657e77e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f17479681712ebac7bd60d18141c42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b80e9c32dec19dc85cb49559972c0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aed7049ac11a712fcbe9fb42ce3003361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb7338e303ee7174609bf41b010ff1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38379a486da3d9c6ca7ed36b35d0b79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e76c2d76e05eab589a531e9b85ccc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a63813a8d0499e7834d379ccc62cbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b31426c55e688ab1df4c7efe4720fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cddf140de6cab1040973ef9063a84b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f87bb7ebcafa0f7252e51a7110e3e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3fabfcebc15d73ec3231a6627677a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4871b4612dddd5198c9c87f5ab4b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1496b6d031aa09efb5fbbf2b7a459371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74311d21a97afaab6a4e044f61a4b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae524ed20362c66d769fc46780c7926373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431cf7705b6502d0ee019f0de37b1c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ccd407c24c12dcca6506e80abeee2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bb2b9ba053aca2a6d1997ef625ba2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f5f913b18bd77d37afaac51c7d15c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad504b6dcc37a3b4f4935a549cf130e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da3e7f110a7df262b5728a64d37601379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc10ef052ecc10165bab1cb08654d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a56836e4b5caf21be193a03aaa166381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ca1aa9bf02b20044fe020a8bd3d88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13cdd38526509a139991128fef4372383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73d953fb952cbe165b13f773965854384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69849353aabd619c6f217b95aad5414b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b740591e4db45b2c8645aea6cc374386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76e680a6847dfbe10c7a6a32e552e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414b9ad80e87043733eec933197d90a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03638cef07af693041bc2aefe1853c0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7acbe9c0b01317c1e59726e518e40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4875a66a08e3e31954c82a632645a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7432788584985379b71fff658a50b75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b2cde0583e997202b78b406308b7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4efdb56ec7b1a77f24d85a0d9cf63d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb528b91b0c3ece7e89ffe8cbc119fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5546f6db5a41566ba6e0bba96e9b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58539581ef75eaa021f4b8a71ba9c29a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee321ba95f75ca4b30c14235e24a9ceb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c45f0c7678a9002fcf7303c022f6b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d50910313a6353647b04b0bf53baee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d7ebfb0b07b7a63f6df9f8a149a90401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db497755ec2e3912f23c101a741058402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6603f2cb48b288d2ea90ad35d322938403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd73a1ad2f796768b30201f08681ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa8dc7e757e9e0f504608d47124248405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206938312565915d184c293d9d20a33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b4bfb5e9ae3d2bdb48832dfe15ef0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47f76a1198e1e88be4878092103c9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53c3c60c1824bebdce7b604508f8d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6500c927ea82e9a5ec9aa9eff7ab929410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4f28caf5f57de9dc9af5b213e1090411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab066c4cdc8c7c1b9a76eccc9b7f69db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0324ea4d3f24b3f0cb73fba88c752e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d500efd93b53487b41bbd57eafa4f1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab2ec91268754ff223f505ffaf8ffe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b58f6cc0d729bf26d3a1c5a21b1ce2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50e619bf0acde81bd9a55e05453eee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9e4ba0ba3857b1fc8f4889c784402418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114f4e409c767e02001c5435bef8f3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e800e563eeca295228afa6eeb9e2f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83556a6467e67a000dc8f76c3ab3ef9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039475791e0ecb046e84b1a5b7f7baf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cf26415ee2e4ba9824475a723a67e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3897c2ed2267ff0c0715dc3eb0954424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183b6f2c387621a817c5ee265f0307b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547202058ac3c9d689a7abd3434f115e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ae780fc0c896d9fc6c54a283bd449427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88329c4abf05c2f10f016125ff54f65f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877e24d9cc919741265959746d2b564429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28f3a006b4301253ed354186c825f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15def8169009d2751b5910891722bd85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85906c3beedaf34006cec2f009e3a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daf607b53feda0b4c051394874b951433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8c8056b933177621752a80540c3f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b0a6dade2c13fa03a6a40ba88612e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86108ed738f2834cf435d0418ac2d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd04117f37766207486c38ed1c648c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482060f5d0177421658172590df888b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf7a73cb6bfe86867b9fdc3e5e36cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa968d2c3ba2d60422def18d9dadc21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d61c9bf4a9bfd397d9e02d123645e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7692ab93c46887ca04e32f479c17313442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b6beaf0cf65d16148b60e8967b2dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606c1afd01ede6833a70eaf9230accc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7c3559dad48d4d566421d8f7dcd27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d27691e725208a4b363b22b3eccd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5953a69a6ae084dbc612456c6911798447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f19dd32ef9dd058ced2c84addb4b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673c2affd3085f2d876dd299d64cc2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf48336616989bb3228af44871d8e6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73efb2a6aab0003359db14fa3322fb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c4674f05f809f78a959fdbd748baa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfec49d634d7d17b1b0cfcb068a057f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c251c3761ff47d3f4185b1f48bcb59a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cae647df16c8945ff18dbe95ceac3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c292b7b264e0cd17636e63a6b04e58e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0b1a2ed3dfde6131e93f80a56d276457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54742a12c2eca2275562ef9b5fb043e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9a0612ed6a188e0a51624548a1984459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252db16cb2d5626c95cfed39cf27d94d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ba5741596442e4a2ebfae9e186480461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcab9cf996ba314a617767420e3a723462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04345b1917ec8df33e8bc8706e2f7a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0f27c0d87cea407185a48b7c6ef01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212345373729e02b912e2393f3e5adf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ddbf0d731ff057ebb608852d5de80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbef5090e690103ab00765679664873467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f709385f67f5ff66109a8a0f806677468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e577ba9c94e596d865d23ae2cfa3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db341ac4277637e2e12c28bf49aa1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5561fc5498280779425c98e12a96545471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62d42582b6e748f562b9da5dd6b782472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be59b5d1b115d7fd44bc27a60a17d5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbaff52464afc44b76bbe5d9993d4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d496cff55c2c09c0dfea435e9b11a5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523c99ed7ce0266ee4d47af7947d466476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28117bfe669b405071f552f54daba20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060005e4b87c07390460d5fdee2c891478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befba0c4008aa45619d66c7555552b99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34106f7656f71830d974c10a0e3a4d8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303c7c7f21c9ff44c427054ff3a7983481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278f1503b859a3cd2177ea09ceb8d34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1c807831af03357c7979c8c8b6878483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7acf063f38dc6c64147a87238e4ae7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dd8da53d1afa61f9c431b9e7ebde7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192bda29b0da7c2956a9b292c469edd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db173153bf9d19a94dc2f5ddb0cac9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3beaefcfcbfd46bd791e99eaa4e8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad5770626594a827358694b8713dfb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddf58b853a4a91eab5e34b701aebeb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86842d963767ef798046be5b2cc8443c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310aa66bf59b6377f053681f7520b7d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dde0ca06de4f1e796bcaddbde5c87493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134d5a5b584f81c0f1fc5e6308122ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d47d431f61457dc422d7c214d3337495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65874b98605a2d99c04e6eb041244da7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a053636966b05901cbd06fd7b28708e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50de8753691e54f45db3955f59b453498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49816ab96da137b2482b4db8c10ce5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49c4f012795dc5b0a74cb4a8680ba0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22863fe72e5a2b8d3a4709848ede12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1a28cf7cf8cfa47038a63059a597e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f99c0748e9ce600639f161abfada6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86019fee5293a05c5ab46c2619e0cdb6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4a6c9662c96f7bb3424d3e7a38713505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03675b5d4207866d44f3350c13265c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cede54ca2f5561ea812d7c73ef18af3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a2d68f4a295ff76829aad907fe331508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5a4a286eff933ac34cb4119f794bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63151f812d02c66be5416dfd032b1ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d05774a0c91d9d2ffd84c5222953b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d36c9f01c27a191c3b0b5203f4165512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ecc287ca0958dc99ce93d54ac870d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8522c32dc1f950aea11ad56fc5207514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdc170f556338c5e99388a3a0ed262515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2206be717e4188b1542c3a77810d47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547bcc7b333544d5ccce47c506ab7c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629e7c93e72163875fff231339a0b5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1560367efe858a1ed81e21898b8d06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da08424b212f6d1e5de18d36f4a08f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed49d293f0f9383470440c77fa7aa83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a828769caf49a1a526197eed92f2b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e371f89b492f9f97ba10f65af15bdd7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044ae0398da3ee052a3ea5bb0dba1cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fdb6935b64fd4d5636f596fdb3638525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db3fc10618960d2ec6d1c7961dc4e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68a02ece503144053379d549a95da7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1f6df79a06b86eb066c82a6741536528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7a6d1544e1af59eb2b846236a96bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc66669eb037f55ae877a9f507efc9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36caddca7f7c52dc683459aa717ebd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fe88e965d495ce691bcb6ade00df9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880087ae97b0d2b65ab503ea483a377533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66fde0c7e8da9c14f31a67f33651fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173d5d6db3f7a387239df85d38ae5bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91ef09c9a516bab999c492dcd3ca10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233021c2081c49790f71e53a6246dd2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518e939d3fc7d1b5e7d66254cd235c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73999ff186eddcd730ee6f09f6182df6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b93f854bf2e4b3496324cc077bd2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e3ee02c452699dd224bbab63a29e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f24ffcec64f29149a3e1f8dd74a22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148458546d1a8441bbd79cc0dba7f85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2a2a8291e5fd77c20e0adf3002a5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bf8d508f6213e0f8c87cffca7e444545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648343008361f497386f2dcb2929d18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e1959a2187b4d186be49e34b42fb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c90b85dac25a200f2f479de410225548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffc0a059a409931b9c1660429f3dcb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07998bf905b21a6c98ce3899d19ca7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b4e4ca3794a9ef5977a30f92fce5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868008de9366bffd3734e6caa6f79b0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f229c940bbe7aff1f5550c15f4b60d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211778e6b8247cd1cb0560f79184267554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaf49d29d62a5524b005bf93e68fe7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04249db1208ac19251e788acc12f4000556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457ea624c89669b201f923ae3cb340d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4c6f4948a1fd4ecc941403c4e3eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c181850ffa5f2439cccaf9fddd373d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cb084d13bc93a47d1dc91c059478c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c3de1ec7eeb0cb9f5efae7acbc3a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66537fa9a9fd12c45ca4cea14c2d9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984981ed1705315326b76217f8fc99b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136316ce12cbd824a27eb63bb4d67af8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbaba94048ebe50bd4fa112d048266565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b1568565ba9b3b24ec2b31e5f23a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6b2c4cc779e285431dd46b25fba62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d6cfc567de2208a972b1434982cb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a042ea6c18c54c22ef9ac0defcbae9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12846d139ad44c2817e6ada9b092a831570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8c311e8fc06c7b000e9ea10f8ee60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9cab524269a37a88395d1b9cb75a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a065f1df5f5fc1de52fbb13b8b0179573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f27b7e2d435a63c4791601fb7e712a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426d21d14c8d5de247e755c7b2b371c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b522768dfdf6c312bb6bff7887115d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd34ff3181c3e19332cfd9d9075e083577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a21308d10074dc2f7b54f41f9f279578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494d4b9bd15aeb78fc1e48e5db3b8d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dfc984e76cbab2ac1707963ccec3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85571587a196af26f93e0991f2da6f1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25334a1ee74f14de272ffd1eda63af5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b48841fd2d954771d5d92944167abd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bcd9402725f322f7b92e3ba4edd28584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6424b3dca5afdb90e88179975a88a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2471d08bb249be9c6cd9d5d6ea8240586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24502dc78e37bbfb28f5b5a4434d1fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486283e43c1bb6564a541b57103e4886588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b416bfa2dde5351ab17a6b11cbcfbd9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48774e32c90b40bbd3163ce5f93b63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236f9484caca6563ad23b4683dd9c03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7006123195c7343d6eaeff765ef39a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9fe1c4a6a98b8da76a23e6b564364593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ae17243c99bcc37e1819a6efccdd8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7089680b963f32398d0b5408800c1a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b311a9773966fc259209a09cdcdd671596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197763733a001d21f2ced3a7900ea6e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bc651a36ce9167dd4f7934b0dd394598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebccc55ccfb0ede395fbb9dcf9299b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9d0efe45031c8297e47bc0948bb19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd436f870b56130081ae5b3e9c10a2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836678d2428bd59f5ad48656d30df927602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabd52fbb1bb8fde7a57c227e70998c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9498d40f937cb0abe9aabe3fc67c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd3f32ab9ba1d2caf8bd3f1dee61c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20994660a2ad64e8cc80825a62c725606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36a78e9df367a57a15201d52124a54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d876382e0f4afa21423c1fb53b4ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61bb628bbb20f0f90f34f18a8988e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e515685daa878ddb3037c438b51ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fba0cc7b7633091a2ffa2d1e94c01611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef487c4c6ff8148bddbf9b9a891a782612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3210739664fe8bb013d84a534d3c042613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c4eeb2aea70cdf27e4b106487bdf5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66dac3a9354a70e73451af1e828273615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb568c14eaef9727cb115ad8e2d7393f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dac02ea7af055d766dc867a8d3013f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef09d38be293635fe21f4cae7451e09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb18355a2ecd8f19f20467ca9515528619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f266982f4c7027aaf21a586f2452d81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c0be4d6c3df2631137b562cec454c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbaa44fac0d551e1e139efb725a91b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934e8e98a9c0c2b87f8a479c9c2483e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f746e4bc23338e6247d6c85865bb461624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7dd44ee7463b6c239b5beaec0bc3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa813ff1f413bc7ddc2698365cc7a86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828d30602dfa4a108511a581913cdcd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f457a2b88097784359665076891735628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a5c06288ca1d7c498a7f89d775288629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc343039083f690b026e17c64b849322630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c3ed0c6f71e3dcb12628be7a5f511631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8e7c38ec8514dc22e09025d42548a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40005852a42b71d611605011f7c0f299633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413fcd29892d87401b535615c9fc097634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861130b77db4465462784a976c925db4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74975c8d296b366cc3ae86397fc679636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cbbfaf84858dcbcc3253030db213c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab75cd84b961946692222135c0f2792638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc9c2551ddd823b180053b221248c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eff9e5819253b9a7160236686069c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddb281f13ebcc022162c2efe383ee3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af007c3774724a597ac8b99d633210642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31941434d0ff0c178d2dcc7669303f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a41a8f07251b0ebdc98d8eeefbd45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11151b62a30934ceb1ba3f5f2d4af57645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24cac098ac928f18008c31e50c6b6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27060c5493eb3b1d0333ffb3512d9fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a51077f2ad54b74cfce75d6a3b464648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a11f48c244a00139e3a2e0fbdbe039649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5d40eb7a3a00faa6822a881f86caa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba3cf1eb5ff2fd4743245e42d64f77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45f4efff42f97bc70ce4d9659a2019652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb86d5b36e48edaaf645f33c21a0a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aed27b8a82dda7e6e850425b09d061654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c065aab4390bf51fc5a4d411bea90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d046795817159bdb2b0bf03069d1b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e71e6966581fbcd2334aa1eb0e5df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483018ff4c0ffd198aced98cfce46e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb563b2892c9764af832125b3c057d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a34d46ffac39d48567f49f87ed19f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8910a76ab3097a1c48ab330d427321661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44581fb16b8f782a6341e10783ba3e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fc9c6873e82c5f3db7c4ab03ef2fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8106ae8d119c9a48de577b21d3332f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa671e7927e797e6793104b1391ecfd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f046986f00b0032d4e27d44cccac36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56fcf6e5add25f490d275803ea1039667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda54f8deb161a460e8b640742cf2a58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb3b3ad7ad85078c597308f3867d38669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eed3a8351bc1187244c2a967a910e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8394bde62d91ac0ce9cf1bd3ed02b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992ba3022efa60d71dd58bb3b151ea8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60372a2bfb77be604321b70a924b2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93d40203d9a82232d5f76cdc4ecf5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91711c0bcf3788f8b32481ca10e76335675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a87eb1ebedf34c8244885a26c9dc7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e930f82feb631dbbde5749f477d73677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155c6c300356453cc377a2cde5827b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2e23b76453775536fa89820a5e38b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0c4ed72b68f2b31417e03abab25d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f067aaff428013223e4cc78b9a6196c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91e4375fe4e8533abfd0c80a040328682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d0618714ec51427cb6e5cf42c4c99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ae889863ad4978f2894abbd6d1548684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d2cf04ed435d53dd5fb156d723c00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626e2d14571c0357c58814c53556f05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed586b55ea6d63a2efed4a1763b3ffa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67eef8171a40ba1ee103ea78c3b279688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278c549a74c1a5701a096f003cd4971689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296a40b7c0b4e9eaf01b0eb9d62f92e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f52ed293f5a26dcd52dda0a4caa58c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b76f78c198ba17993df483a82aa5e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5a864c8fd274d61b2e2b1dfd02080693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb25b6ff22d7f223df881006dcf82b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d281020f1601031f981968d76cced60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3e97ebf696f1d8576fa86fad6ac0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62cb9f4a2af40dab101a7f369c6113697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf76388758b2ae99e7d2b2333efe708698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4b21b09ee4a0f4b63bdc4108a1c24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee3f7da487be53ee4002167879fd6e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62747c3f109d8c5059adcb4c3e7b6ab3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc5fbad3336b420c9b91da02d47da0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e3cb6cb7828d8e3c56b8b08f41da3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d64418b6f66795530cffab891eb16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0581ae6626f1f1c940561a47453cddc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06614f54d13591f44d7d98b39f077e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b860932546e522a4025062da859cd3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b5385a9aa5336bfc4c83eac20cd1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d42ca0be0bbbe3cea5bf6040496a1f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb67ff75aebbff0979f55be710db16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5ebbde8fe01e464e30c83fe652a99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dcc36f629f6148287a8506fdaaa82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a0a78cf9ecef31ae24a7fe6be6b2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a473d311a8e6d152f928ab39ca4126714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32d100b72c7321e6e75a4f99eee7e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5b28d68c8086de12b3eb9528acd03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaa5166eeba6d649aa1708d125094c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fc326721d7aaf54e05549c3c14733718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89d52b0b0f81ccf10def91b9c4be48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef17d282a8a71271779b46ecc91884720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf48b7a9875ec75a5110bcc689c026721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e003d032d5cbe4dca962622dbb8e236722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2eda9c3b0e1f7c1e1df9023195c70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afde3495f41c28a23d430a81dd46786724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98c5b536e8755d7d1bf50700d6c6b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01d79184209cfd8ae78e9296de9ae4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82851bdc2d3ba7df076126393405ea3d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e16c1b178f9b1fd3767494898b2011728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2d644b90c3be0945527088200e26f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cc5a42d9e3e88e516925790e41e6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d803ac795e6d826e0d737bf93318ffa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffbd0aa1957cb3c065cbfa8bb1fc46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b7c6154ae3c5a38393a4a3ea2ecc9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0c141efb36caf26e65bf02de33a3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16165fba5d7bb624a9bfe3a3d969308a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac25689880d9eeeb601789ebe0b3b3e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea399c8972d44642fb1a82e57a47357737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74260c84ee3e02cfabc6f4d2f6ed0ecb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247edbd1483beae7c0b5a22ed643d21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8110bb8cc5669ccc02b82cdf438f490740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4b68a8eb4e533c99c020e94d72e9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275f5ba7860158fb30fa516bf179ab7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a9559ae335dcecf55170e90f3addf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635311decd7bb3e8331598af1eb6c39744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc07da59b89b27235ad8f2b63a23418745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896f6c8b3a563f0eed9995af85b3dfa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f98bda7b2f78b39e6c8c0784e5e163747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1b12426a392f2f82f9940f3cb343b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63384438bcfaa2a43509844e141a871749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4705cf922080352cac753e9e0399ff4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b2d155688da80a7865f9ff1d7e1f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adfd56017e2a1b6d47d3b19b5ed8c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146feb22166dfd72c1ae85cbf12b37fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b965a9ca826050ea6912c559bb3fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb06fae014b00baa982f4b2d638a4f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2a515097031b3e60baeb16b39b3f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937eb39c023db0ae1545babe48147e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f9110a17720ba8fe2dc3dd902f672758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c20f3c6b03dece3b9044a9df658283759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc74b2615f7a72b9fa6060d683accec760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc637e15c2bf6208c414924e3731b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529941af6fbc2596328b4225918c9889762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa23756964ea07bd82daf7df0b7f489763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69905d3d485c72564cf756c48c923c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96125bf7e80d66d64bdf67907172ef2f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fc41b32a7f1ba4b8a46655e41a512766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7eaf0086aeea0b849be9306ab0868767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411c597cf55785c82be26b00ab3728e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8a9c294e9cd84a755836b042ce468769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d0a478e1ce95a94c406da898adf21770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1d716e80a5250f58231fa48c1ddb1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20977f876770e4bdb4412d67768581d1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572736f38dfe084237355173700bc237773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572ef105010c2729eea9da6fa061f6d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9399c58f966ad4e780807ec27b72fa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b5110b205a8697467b7b8176aa8eb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab3505735a6a7797d489cddaf85413777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9b5efa1e07c6a8a7bbef0967602a7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec32918fa204b557f7e0f183c41e1ec779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb62083a7803f5c0168077f1cc2587780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694686569061aae5fd85f373a41ceb9e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b8a59a0355dcbee4288e31b4af9fa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a95f71f9035901c04fbd6e61755a3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551101bfcb02587ac7613d6292809f82784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ec978fe8851762677b7497b7b949a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfa7b943d924e496b63666fb888bd5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3275f7f294f6cb71e1cae0ac60fba1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2ff60c9541b21f68d5de1c61693e8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8e79f62d8473d884d4e6551c2d5af789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a8c18a60be95ea907fb18320d625a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb793d150dde54df0d2b95696f23cbd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9f8327e7399e6df8db3abd3c130bc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473fd0b4a9890e850c0ec0b1559dc4d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4726d8c1c8789f0ab7bce609f6e574794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f38c6326cebf22b38049ec7abbbf21795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4261c9cfd739559ee041a391f980e7e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bbc5c2c8bef01017a4544a9d95a73797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee478b5ce955ec181b7e9749e258b4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1fa48d872ea84249da1653ecaa27f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166484e589288d2142e0ca6301fa933800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99c52e88d2ec673f267176224aa3a5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48ec8dbd819150185e8aff5c0f8690802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ad5e7547c3b16aa3981fbbd8de642803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac44f4f541726a8d5ee28aa30079b6d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96f66091408cbc3d25eaa2d6b0e603805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae122e46d1caac7dd634c642cb653c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57048fdd8364f9819f0700a732b08634807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816a31d2b066a33cb1b81d6ae38eda3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25cdd9a712e0401f0b228e21349cb0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d4011efb6662d6d64b7f8601e5550810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463168899fe62bedcab6af42320a2338811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478a04b192fdda48e6c2827621f8d20812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a0ac80a8cb618fb18d58be2ffdd54813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415afcf95ecfd241109e72a7bdff6cd2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18a89188b707c25aeabdbe78af9242815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb9992b1a67e26b72304a8f75e1161816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c9975edecb706fd5eb37a50e08487817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570a11e0c233e80a4efcf1b84889953818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cb66125d02c55f8645c4ee473ae8f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d6e7e3db9c009e37a1cd45d79ab34820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4203f89de87d38f9cf2414c5d2184d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528894fdb6f24f43a23dbe3fbc8cc93822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb446cb92dfa16bbd86d0468fac027f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd15fdbeff09280d4b240d8ac4eed9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f8385d794f21ac1accc2f214a4a18825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f62512c0d5ec7c1ee943bbb96898b3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45224304ab70a0a7617a2c54299aff7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68b4b625c6dada28f9e84bd0e83d8a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180c5a1f67e5cc34256aabdbf2f55de829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b67d54e9fdf9455ab5c192b18eb542830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3719d79155251f1671a7a49b6b05a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f9675b15a744d16c1322eca477f48832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b40ecad48258133f854d53453f7c92833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869fe1b863497396171a44f49ee3e5b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b88c56f022f1f1ede77395416ea55835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfe3d84191ed04377a3ff02846dbc4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfdaa6cf83d6300eaba55ce734e6df837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dcf527ffed7f6ffcfe1799dbc7283838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb5edbcfc280f90cbee8ed50b4cb29839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f31a89548d0352151db6bf9cf974f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de964f3e09d9f572bc4cd9216fc5e34841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fe33d2ff4b0d08a29965e72ef8c9a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a394c0ab40d428ffd90dad774e03dd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dc1879a1b6d0fab65a85ab4722772844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38bfbf9d11ac9bffdfeb2677464bdb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25222787759875a533fa36bc51d9046846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa3c1e4619043acd8d101906b4072a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43939d5ce8662941f76f8ec3f2a0ecfe848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368043e0d313d314e66346507e3088d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69302ff1921920e2fa9c14ed85120156850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8b0664c4257068d2e6a9790a13895851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb091a1cacbe74880d6392efe8b0ac23852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c537a7db6eec33415014c1acbb87e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309608a6db5e8898555b9e840121d042854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dbeab9f44c1c1e3e780844834f899855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b131ec241e8f97a236f9ad2129e0c6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d219d6cc5c991224b31b30b7410308d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f190a1e16a8724afb20ea4a81e71fa9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851d86659d166b72285ef02ed283d6c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cabdc46a201905db2ffb271c3b3838860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a62852804197baa49801256d0a8ec8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cbfe862af608978a62df2c000d40c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5bde3f16ae5dc0e456397966d9ee8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd512dd054aa9db7c0dd2f68a87e349f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c0e0d8f9f9bc39fe85284ad4401bc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327bcddaa480b02bacfa1af295bc8ea866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f122eeb7ccc2bebccff20ac55e1cff6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0be4cc45c09d87e91bca47c78aa604868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b25a50503cff926bd27798a79eb64869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66667b7b6e5d658a9c8c548be3034a3f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946165694ea73b5ece6817175451d497871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edc57fef779b1193cc9cb06c1f53b3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d353d8c84dd2fc01ec1b4b7571f2262873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e5027e7320935408470d9913aba79874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8308c49a455b36b2afb3e36ad7a03b7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c82eac7fe14ddfa82dd331ffda8b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5840feabc6ae1d34a7c5e396b01c72877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8779a07aae02389cb4db44d6a79642e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83682c9dd8f47b388103fbdaeedd36879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bbc98d778f86995ff69bd4b463e6b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf601a0aa6d4d1716d58b9358dda511f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391fad6df9f826bb1f52d60e166464e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218dfe9aa20469e8d12b19d4cf94e8f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f7b6ee9b6a02c5211e6dfcb0b0df9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e45121505dc918d0070b6581af95dd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb4ed9fff4c09bb495741b6d9a2ecb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e43524b38285128e1d53a1bf4f8eb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242aba66e9ecf2da7ac69b3ed75a0da888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986102d0b49ffe854c3369623870fccb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04571e0041e03b13df9de381f23165c7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898db3ee0d3b7bfd485eb2dc614778b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac10f534b14a30a8c4678e69e4531d6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c03eb4b67da0fdebd54a052aa5aa94893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06abedbf6c35465fd4fc997249d041894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456a95082480fee2ffd3cb2b21958e3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aefb3172024e7814609113a126122896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e4a7784704b0e867c48e7e6d80108897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19960e46d3cc3b20271751ba5583b945898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4cdd3068052ad5d9a1d8564a11e7e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87077c957dfa03a18439a914f12ccd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888186187a14a6b8caa3eb68cd0a0081901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e555bdded19e89160c9387ab4779277902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e067c440a02bc92af07cf27c903ed1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720c38a3128a3eaf1e270deb36df694904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363aae214827c1acab4f1150a5799ca5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d5fb716750eb4492d36f2ddf56c4d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb8b9d186dc4537110c9fae4183c92907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e21b7b20116ab5bfc94d2a877b9f5f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3cae170fa125e00eaa6a222e3e771909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1e13106c4f6627d425e28855ca9f1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759363056dae2ea1882900005083c1ea911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aff1f0ff6d13097a95015b7a212f2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8aeeffcfb6e18d1a8107be53d7f95913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b32fc9915027de54c1aca1ae8c1f23914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0cb46fbb3bc3701cd2ac24d45987c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da7825cbf92744e61d0fc577d3c64b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb0d268a793dee69ce6bce536f4243917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2e210508eba2c8d6c2a473b68cbf6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dde2f7e2f37bd5d6cb213716ed13d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed0e703457876e25c4354afef241e4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4a6edaa5f2b451241512c4ff16d18921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222d03fb1433270553fb65cd06fa37b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a6b11403cab2dc0437be4e8d86985923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc1be445ff007886d3b3b01ecbe6c3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d4cc24daa6fafeecb84196fcb8137925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e2edfca13532efbbafd42258791a3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dccb83bed8835da6362ab0beb7b236927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1417b55a4870c4890a49e9d2e0d86ab928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27914a0980372ef91189720853da57929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359333eb6bfc1c9444cecf0b73355665930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600c76a958130bc85ec74f7ff7d3637931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05529cd5c40d4c54daf2cd55d48b17ea932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee028ef4fbbe87bc251b33736b777cc6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d212a16d7099cf1bf4a34393b98693934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782173e6661f08c5f8216f294a2cd2d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52084ab099b96c27e882d7bbfcb14b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d88850bd2efc9bc047241c6096c44937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a47e80431854bff0d3924e5770719938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f77af66a4d1e05b8ff6df7c379342939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102424a0c31406dae15117ef4279a72940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf63ab3babb6fd4822c63627af331be941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12c061f422ce4750a1f080a76dc8b1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995e9e61cbaf151e83c5d13b255ca43943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1af45cec99515fe0cfbe55dfd5c1a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d1ecc7da388ed34c11a520074fe1d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7d98a6bf81dba2e6fee21a3d36b6b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d455e84126c255d5e95ca04eea2922947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26146fdf0bdce775ee4bc0130637a6b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf42dd587b8bf3ab597e1fd24ccff66949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9649c59005c65ebf63ad0969309f86950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7879f33eaec6d5d391313538c2c9b2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad47a32c6cccf8589808b89b925280952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386513dd411d226f3641b2bfa7916ee953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a878c9933bda97e201395fea8d131954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5565b07bae764deee069c91dd5052955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166107aea80ab66586aa4224bf04914956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64539b87716d06b287288d9c2a0b1a4f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121b2df57acf88f88b9f7551570f9bc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308c19bb7094c723203df2d90250192959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267e066ab35c6c407ec8655f5dbe5ed960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d5438cb3cf299015bc02b5ff3ef3b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c93702952cc7b5d8d50bff20c2576962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b035ca1f47fe39298cd82ba984e575963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd979b5215dd694eedf2ce5394872db0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bde71778839f95070681447e1c0a9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071f850989a8c3418b1dde15959dcd4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71128613bfd9bc1d64a37a99c9d72676967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddf3d520ae646419559232a11a10cf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e15a1e91b8e87fcca0eb1ec73eb69969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdb0fbe8900c759cdf78823edcdd12970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452a9c104e5287a08ce17ff69514d9a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb530b1182de741e60cba3d6944c4111972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b561e2d227770a09e8db6b8733ee93c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef207810688d02efc8260986b3e87fc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388c6c54a50c4ff64ca8afa916e2576975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24bc02918441e7972b8c62b1fd7c0a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50c8af06f85f92c02b0195813ef85f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0305cddab36d73c2be288d4cc16cf2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06634b7ff3c325075434bb7d0537974979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904d116df3461f68c659a6f3a7ccdb0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540d3ebc876ad5b5f57e39ac31755c6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258dcc6d484686fa9a5e3304beaf154982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170b426ac54330d61702aa5cb35a61a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09471e54fcefdc06d7a267c21812a0c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da7328702444a706629d1ac9b462d9985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2ad9c85410724c7d4969f90fee338986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21a4ec2959439b040d7c2d980f1137987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7c39abb4fa9f8daeb9c9e7a3aaeb9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dec628cb49c69e5874edfdb0148a1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141663bdfc9d4ecb7d3178df12a0dca3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22a9e64a7c0f90a034011ea9e64261991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb8eba5cbaa15cb0d7065baacfedef992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e5b24f2f066e5f09044a6f434929e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7c1d47ce917b644a1413f78de7ea7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5b64903d3bb19fb00a3802b6ef0af995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c6f2f31f3c1bd2dd7c4579d22efeb996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b95573dfd76ce536397cdcb3de9e59997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>