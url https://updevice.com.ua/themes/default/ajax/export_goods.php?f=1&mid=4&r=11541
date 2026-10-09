--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2e82fb3033de86dadccb9948494011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1384cf0043042e33835d8ecf8ec7732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2483d4c2538b8b7ac8d7db53be06a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf04a7535851817dcfc7ab3dab7b21b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddd3d30c54dbb29d44ebfea2ac477e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495dd35a72d14357cd7ae1e2d85d8066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a9047bf1cfc30e293064e69160d6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689423cd3d041f8dde129a7513b8f638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded788f0d31208aefa2b961248d306a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478c143b45701e2a94efcab1468b83a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b4daf5b193d14fd6d93153510280111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709919738d14304b66778d0fbac675c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408386b57e65cbd4aeb3a985db81241213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3c562d2e647f72e6152bc4f73435a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d6487a40ebad63f77e49ea4f6638315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17630eb2835ab73be060ca622045e61016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad9925eeaffeee9e0a5fe08adefeb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1d8c0c80c141a0934d9d8ff60549a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c284eab878ede5ab32ee0b888fbfb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437615003862f1bf7ce0e207e11c42420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118937e07457176dcd7b48f5473382a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e28b93b02342c2207972c6189293322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c159ea0df0f9ecf6baa69f14c4b2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0098238ca1b0ab24062be79deb21b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd3e20fc9157e4cd31f4b929dffa3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ab28dad333f7451383a19a8a77c4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cca029bcea0f5750b004195e2944c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98ef2f963d87930e1ae2fc9fc2f61e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeea1703c6bcb0aebbe3236afd768629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24622047c2f6d62dce2079a75970ca5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671b8a9618f2945251677947cf5195531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d85874ce2321039cbcd5804e1378a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08f3a1d59cb9be6771b51d7c76e51d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2067fbef38d91475dd75799e4f9f1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5135260c28e058cbdb3d4e279a7b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae65611704e0804ee012a2392880b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfb0a328ff353b37c9d4e0d53898f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd1fa59b4888a2c8072f07d03c67c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cebbc555c3fb87a7490d7cafb3858f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9da282ce5c9ec86786b6ae6956b9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64999ad26b4addc9f30621616167461841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f70e431fb1fb6773335fefb0797e5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7af74f83082416058dbd924f539e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daaed2e2fa2e1f2d1c9654f4c0109044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddb2c9557302f70cc3012c6446c28645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5157e8eba627a0a831fd6fdb34ccf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f046327d9b44c03afe1f3c8c72e4af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5b4ab96e63ec9022709f82ab13d5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60149a06a9c4eff3c63d82338f58df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37cb18e6bafb13be2891be7ea2da8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4022a086cd60baffa5069196f799e4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e584b1549dfb639dd90650e5b85322b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828a3a7d94900ecd028a79864a386ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409ff696375523b35e3f7858d56017d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2261291b24b1d49124fab96048e0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a5e76ee471a31ccf93260b2dfccb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d2ba55c83fd357e8ae94246b8f0ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5e2e7c0b14815f25f62b2c1e965c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bcb382f2f010bb94bd539560d532559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ec7bcf2b18bc7405e5a98533eecc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779cbb12e2e3ad714672155dd7bafdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f46c3832ac1af0adb9e2f7c4ce542e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe9419ebb3c98730b323c6fe59eaf963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d8912406be3abe007738ba504ab0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d0c38e375123a53a72030a6cd3d1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0559dc4d41ccd619eb060599ab00666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f004af6ed726e53ffaea89fd853c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ca15d7423eb56db3e82ef394917e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2887760d41ea72e2c4b3b608e47169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd914980b09ba8523a1319589403dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59492426ab707e090212b7afa1d18e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213bcde712ae2d6c44395522a39b6ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029e2d466a5faa236a2030b22965b6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafc0f6013d98c69831620fd1c2dba774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8520c53c4feb60859d4d99bee103a4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3e4238d71042fe6497526d20ea4df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595e400ec8de805042b1d384a55aff177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68593d02389a99bcfc444d1b49ff84ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7dc25682aeb8854c2562d87ad8eb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d9266dc70248971e63fb046f8851380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99957473e6ec3d8093b1ae46e1eab38a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138868773146d790caebe37b548df52d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be73b7bc2da9294c9e4475913a1a9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf53d07e337e0a8bb01c30dba97a1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ff24146522fb08f500869142a1ac985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec54d5aecf2f75e7f93ac4f278c2a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffd71d858a20a006f347080024f0ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73599336b8cc696fdaf9dc1b2f71fe2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f62ec83bf39c7858211807a92f95a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a50cdf4697117e2cb39eb3852f39590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0439fe2d5f4803d8b2767a62e411191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56362a237ed6f8095ec99faf7f980a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a47ad03d93eae3bebd7715d97e08aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc90f030e46eb14cacfabf5f71dc62394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d431d11ef92b03dc13247661e29d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e4073723df8fed5fa7678e710e56396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104a61a8a4411415f9767e0e961c22197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b110b8af90e2edc2f388b6b9e0389ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b028e28b0090550217c43ced01e7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0ca3fa82faf560d599d4a0edacb74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627389dcd26117b4ae5ffcd9ddaa21f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f675868ee047ac80e78e2fb8e19a75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882e0a7309999dede95e3942ffa5f0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05393f8ca4e7c364d879eb72524c4fa2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a141831cb3a6a2097f580a1866b0e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e37980a9274e7622c4baa7467a182d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c519d11467be3f198fe1396ad7728107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2efb2ac097ee54eaf2ab04f398e70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dead9af07efbc5c7c64d9d2680a9ae6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8e5bfc5d699fdb245ee51797260e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7d66568703f6819d34f103884ef07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97873a2bfe8136a3d537d7de79430f37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a286ece975ba467f5a977912dcb2c1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a05c914477f7fdc32875c70e342502114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5075ae935454311950182222432c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135d8d5a3053f594a4c2e40085676fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dc456fc4c672e31bea2ee916e7297117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d79929214697f29ea5b1a6563d8b8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1a336044cec9d9c73aa592a59d5ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5600d8169dd7f26d69aa2e0a95b0e83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18195f540badfe4d408b08a76bd2eeb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753ebe173a500153189da4256ef5130122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86711129731d5a03bc780197a2e4de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597994802040ad9b2e480e2a14ae96a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636c60e738d3f5fb3c3415180955933125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aab5056a2dbf507ffe6a6231ad4738126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c1b20248ae16b3cf60bab8eda9753127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84e42f54ffb32c2797a208b65db679128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac617809d43d8c225caf788f6ac268e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1138a6bb65161f614adfbba76b75473130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694203714e64520b30e5a438f868334e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4bea445354f85d3fe479cf14ddb5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217b7c7df1e6ef2a94cc005ef232a89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918607d8a0001fae56450e1a610068f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03712e9dd8867615fba32dd77606d3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9f393edfb0bd09382841be15f36cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec90278e77e4efafa3342db3441fbf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9883e637c88cec486a26de2b56196f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1806339aa65cd4914461c37957fff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c7f06149f3a396b9c5e77f8fd0d14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0ec8b6b5396c5071944459bb832ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07eb9b046e21452c76e0d3819330ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfac9980b9e449da55b909ba91c26d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfca5aff94fa180214bddd49408e9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362c8a259949670d52930f781810f79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ab3b9e38bec968effef8ab8955f8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0d171a2d42eedfcb510f04e0be9f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b98e5c1c40525c0734828c4a880b96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf327de769314c4a7bc96969c05d28c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6b30ebf1a145824bd0612a1ccfc04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73d8d5f87fc28e03b4f3b5c88fea5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a82d11b8d394009438ca0ae17b74d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9239b991ba053c1cd7debd15297d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bd40964a7cab7c38b24e713f7c22b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb7e29eb739721bf5c58e30fff3318155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0d648c3c9d371647e0894feb390c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac789402c5cff95188e2d7f9e02910157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15195dca699277712ce60217ae1e2acb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe77c6fb7621d856e81623fa052bd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb1d927ea719ab1787d0e05ed679ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13399e734d09c6d1305303c099b0054161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b868a566a2fba3d4a2c5ffa204166162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1712e8d88759461b921c66167d70e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a272874f1a1a8e34f56ae23646e9463164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d8006f5e33e16812cf47dfd031f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db8187f04d5df291fee52d3066afe3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7964b9a5202919c9e99fbcf4da4a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59d7524ec9e58e1a75d61284cd9d1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a208c20732d5a005acc3b8639aef8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd310c0193f00f3c941504931965a6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69046cc6118d767440eda52b484733c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef62ef4866a69298a0530504f82f0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538799eb70440c4418cdd26b2b52f869173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e9e2a70456faa7169be67c90caada174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82534fc4b1f363503a9667021108ed21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d247aee5131fcf4ac1fb3c9e80c4221176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e6a7ca1c7d3c393e612c30e079f58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390f03bc2b02d1efc60b7098edfff7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938bb488cf195ceaad871705107ee4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c577f130b304f048b9d8c8ab6907d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42239b40f27655e56b1e78d2a9bcaa87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1359d295914ed5181618f5f54127c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461074cb09a56ec41c77909c8dc81db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c08fa4cefb51c9bb9039e037d6c920184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c9a4056e5d4bf1a8587017de58cac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56865355d01d99db00db946ad634e62f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d037edd46a1e038225c1866e855bc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bd681cb14821b6b80cd7e695c958c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38656aa3b03e180261cf33e4339a0081189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad120e8b5c5e5beb14ec34962a093104190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5409a54ba9501dbcf90e65a7ad0f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286170fbbd269d8d3924b5a46fcf3b98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef96ceaa398a086e51bbb9289a87f3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a37db14397ff55cb72f3289b5ef1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed08ca810a9eb49a95c22901af950c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd36e21f3397f232fa9b37d30a8031f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf87c32e092dc2e20de0f180ebcc04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6785b69276a4274605f3905654bf6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd48815613b252459e66d94907c3b40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a94c3be2d7c19a88169289fafad0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4da6f921715fa263a1e7d4a93087b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1df69f4164e0de37189e2c024a9d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24719a2d2e839e8ce01246c4a0f4e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80753e2e7452bee7eebfe321a5ecbe78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d872ca3f752e0803e9df1ca6be74fae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb632152f758567a5a65d1a0614146206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f972b0893d95c15047f27b43c12c4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f5db2d40857eaac6e7b37526214bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f6a6d10d4a86f0730c39fac2da584209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6496781cd6e96693a1b7f436e5a7567210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81133310d97a9a50171b5da4a593651d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb2fa63035ec6d2c5285dd6163ad47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbcb80f6e668da35b7ecff6895a908213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e86f145b337df823f16991046995b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe9807fecec7d98cd1bc9632dbaffb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea119ad8f25da8c53ac15bdb0f0eb5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42011b4f351ce2f220e2005dc99052217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21910cfd840ec6eb394b7cb7402ed14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0e8db5e68c773c62ac28fab19a628219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d3ae922fee2c8e718861b228c306a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450e25007310d5a9648108fa132218d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e336022002feae0b1f8ff063cbf156b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2673777e16b656e306f6d8f0114eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904508a13035f6a4840e66ccd116d5a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28485c99d713fcd324fb449fc1d047d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3c4f7ac35084bee7c3abfe01e4033226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a085a01719e27fdeec7edfc03c0473a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad438f222c3347a87bbab00f88fc8452228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23fa2f4c41c03d2a870593398a1409229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f99965f1da2deedfa774d87d6f56a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df2e3f510717216019fe24ebccad5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2098f1821a7701028e1975aa10cae44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f06d4254975234ca83c70974574c26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68160ccb26e2e78fe67c0637d80d9ee2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1961cee8993d6c8c7307c134464d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4f6974540b728e4c680191dbd8ff7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fda06f1dd79f1ac5298bb5732f6422237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e3a9f96732f33daa950ead3ad0d99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152957f09a759fefb817046f96f44c1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690c6df55d3e8f9f157260d72a63cf4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83651e1d603cc1d53606a24f23e32d73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd297f6852772429620fb12730387c38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69f5356bf5bde6a145ff37bea67897243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfaf92f49bcf1ab0e4d8dd4b1d9516244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e88416cc30dca9a1bfc2f2997626ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f31fd41ddea0f5101a79d01c8898d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25e46f08049bb39fbaf9d03a6f2c30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afed135e6c24aa5fb8f2c2c97ba0aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b939047bd27043afcf7982c4156414249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf4171aa7579df7e4a242f21d421c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797e4b84eb1fbb67d55fb72f0883bdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f405b1e068dac0bf8e9d1a5759c891252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228c80f616eef6219822b9bafd56e92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0ccd7c11886813409143cbe0bd0dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae340680cab64718a4683cccbb9c8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3d2f9ce2bf66aa4f51ccab2f724db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c907ce6b1479e74102a5b7a1e7ea11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35829a3ab5ae9f1ccf51d7c4960d3218258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf952cd28afe85667b722396976bddf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580501a19491d080e101ecb22eb3a91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64c965c4570c6aa48a6b28badc6857261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfd49b1432995a063130eb42fa1231262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b9ea09f1a8773a49882bcf0865d02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d52f0eeca3f7ae8021cc1cc56bfaaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba24e3c291efff7980fbc7a2935f2b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8b20cacb8a5c7cd5563d8f58db0f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b171088170e016140fe3fbd9e7241267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23175596fe91245fa4d758e8b04bbc75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff50b14a97aba2eb349d913198e0fb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c023e85d41389f531a1162e9766a790270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd8c11eb93ac557af447de6f352547271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c43206bbc8c5a7df92bf9cd3bfc2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f025beb1ba8e2cb93824002e309b4bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32876989fbb8aa6b66cf667b2e811378274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf394999d37ef4fe8875812528df7a68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f62af89c771aae924aced61b96b309276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745e5f8c8b9873736bd52d7ece7b2bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0fd36faf301b29b987054377d33f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee8f5bd676b74907deb1e9d94a3184279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38604f8072caafd25b6a85d79c08d1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b0d7107ba2c5fc3a71220243545e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b779db86f80223f5b1858e8b175808282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c311d9cea255902605c1864af3781283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc44bb768beca813fb80dd5a847c98e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b2c9a3a31cde73796d350635130ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286a2eb41dd8bb0d9578520e6bb42f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4a39f2f9c38e0f10097b03022d98c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945d9d3b6461a54281c88455ddbecba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca324739ad36055177ebe8efbc4c3f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae55a336cfbdd559a3d5b92e3dd82e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98090923add31ba1a512cb506377866291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8480394af5fc973c85523d76acfe96c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265aa325cbae93ff75c83cb4568afb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d358e82e4dce2aade806f0c4e6dd4c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20e950ed9a9122554db61245653a0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442fc722089443f4370a86c7f316046296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349cb9d3598f8a7c1fbec370d2eda5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f0aa51ce9b80b26509b43f590ce84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccd7a139c3a05cafca6fe88d3de124299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f48b4485d933634b9b348e4fc1fc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254987a0730175f3fb19da952729366301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7de090760118d5cbae6f80198ff12f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1752572087cfdde8e22f37e92ccdc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f430ca5bae5236022d2ddbe466f511304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a08405c421eb88ec16cd975bffcb6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c837f1be6061e0ea61ac2611e8eaf9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc11ac3df7191a0300fe8102e11158c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014000540e13b19dd958a56dcfec387d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470a693805e4d0cf63c8cadfb531e3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e9b7441bee0334980bdc6a75730a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd84a5ecd6a7d1250d614453d243ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4377a75a085e5a17634600f1ae7d5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5435e816cbffda66368557428a8c3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e905643de40be8a4424f4a1e2364f78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d500dae3f4f475902d54bf6b0474f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a0ff37edc1c3898cdbd5c1664bee6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5788ed579bbdcaaa805435e4861d990317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcfde5141fece5f12843f9ec7b38f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71190b36e43630b71f714bb36a0426d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146d1d9656769280722120bd68607c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cb49534bfa43de45746b3bcba0731321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab78c749c7649c93f87c9df0016e572322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b822e20c62e495a9f66cdfa543f7a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d040f27ac054a3af4a18b1537e054a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b02189065f8534a1a24bb3c9d7eeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ffef15308a7ed4d7f2d58b6c17b44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1137f62b9926716c72e6b063416689e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e2953537c17d545ea444e964bbaf2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464d4e3b88cd3c53d93372dfaa0ed92329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb4e62ef5611b99ca81d6ac8b4ef6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bb0c0a3611a07ec9863f384a8d195331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59138de46b581c38ae330b8579f3d43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c556456820314f86aaf35d2a6960977333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f741d2fa36d3c0fcec00b5ee2e87f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7390f1cab86b5c876a3020583da2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15331dd8829d9eb283fbe218288d41f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b585c4d95f227ff088212e2d302376d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7669d687fa8888a84643595605d9f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b4d18cf78ea338cbceedda880dd62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454d837c08d77d255889b55260fa4f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96634850fc063237b1505f9d2e24f8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204a88bc6e1ced88e82474342091673342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75897aa9ba476b629339c4fa51cc31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998bf8056b026831aea0dc939b16c05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b8943c63e39fb545a5177bf01674b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539215b89d9a1359c0aeb3799ad64eec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd128a18fd37984d881216a19b73ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bce243b361fc420e61738bcb4dc6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62dc010c035904270213790c2f289a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7689786dec7e918b7a5527f975b28a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c69261634ce479a7928c6828db4806351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e820559503b81580376c812edad12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170b692c386930b7b5275cfa4d4b864353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7186967e78467e22efa925c5decb64f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf30547af42d07eb8a34a0fbc3a368355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38083a2b13399cb40dc64c7f5294bd3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77b0cc71fdbb28f72cbc90ebd8c911357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f9dc989bf7c39291920e6694b7177358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d66c31e1775da530e351351e4fda02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a513c272310c9c136876d0f605db4f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511fea1018f3b5b2d6a2e1726ee52a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717825d7ab8e96c9130cb1d5cac4e104362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2342a106a5d8f805027632c07217c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b997d02d683ed6b9a231340ed34c82b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19061288f5030d34375fe599db1d3baa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196b75cf2959cf6adedebbf31513f30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ddeae6ea4ee8f763e7acf1c484be2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfbed9d0053a542002b332fd8f8309368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3e01eee1eb584127cfaa9b2c414a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d2d2886127c695517780a6e3af82b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63fddc6a41a8933807368922302c95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8a41228eb825d151d409e637aec85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a3cea3a1d9d3e3dff9133aaf5cff8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a64c6f24eaaa06fcf1eed5a62b5313374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc766cde66537e134e2391cd493d81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcab73c8028a9c1c4edc370cbed0f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b13412553ad63b50a7ae80640588f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6e592c6bebe2bae5934bc997bd125378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2db078167ff63e8e94a2924c740f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28788dc958b794f1ddcb0daaa8d0ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0f61139abf18ab82b0991d41c4c07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c7948c85cc220f3c6e070734ebb2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b008d39c1e0f0d5633b5d46825d02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d7f3b1bd6c2a12fc8255a7ac30ac5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aed3acc44e2b9e5c91ee480605d9c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471a1bfaf0e340a3ea5c7e9e1675752386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a2cb35c4d9c39d7d1fe535aaab755387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edaefc7db1b92d91d7fd220fd697e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58d9bab473062044d200a858187b26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e62010bc9c906d32683f7045fb9a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269048ad2423a67f7e162165df164fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e98ac3cebfcbe8be01e0073e465d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713bac52e0fbe29bcfba5a3f25060d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be760cc3203e8eff78df19e4a4b5377394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1cc19e1b0ceb21705fc3975804a47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cff98d28dbe06c3b96dbdc924b78b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cf1949ce8e0fc16ba8dcc03ce5c1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2a78b2fab9167e3811ec3ec903353398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39aeafacb81d422e4eeae3ceef1356399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6846e23b7171041ff7d3b54451b4b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc7b1af30d26bb989c27a5c2015f5a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7539090527ae4257d1405d6d10fab2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a646d3e14c1065668182be96ecbad39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0c3aec7f23810dfe39c5e38c2042a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39f441244a12755e3cbeec38eef503405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa35353124bac47158b52cb15d2ea5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026ddcff6f0e29d3d7dec72c0070b0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729aaf1ddc9d8f4b8be1b18d5c5e17a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7579286d23abdc338c6a5c1155c4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67685f605b15fdd894f88beeedb79f3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c96aec38070e134cc87b23aaf99ba9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0494f2b4f37092b52ffd71a8c65e07e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619b80a9de90c4b64494d58d71f7ed4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c36a4f3c70531f1c9ec0f7b95cd30e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce6e503a4e31ada06e83c031a78904415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89da46463f915c305ef859fe4613acb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b0b3319ceca748e9f188cdda88656417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58799c1fad1d3001144024bd1b3581418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa394c1d2de55a0c94479b78b28126ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d68323847fb664295ce44d787c45c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b4bc49721f88ee07b5d9eee6b39c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfc4094e9c0fbf81e6e20c01d00528422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f389a0112d1ba4c9ff60fa8c1ce4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc6da4d9c0adbdd968c6547653f2d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eb072d8f5b211535d816456cc201f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5697eeb84efc727d7caa3c2931293426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27375aedbc0358a61be946f6b2e4d5eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817982d9b6bb4282915de38601f17c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853755f3e3edf15b5bc91a0c3bd728c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d03019beae886cd04c83cce9e3f0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27479cda30f269b4551bc44848f723431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ff94389c9f89ed97b5918b4cf5cfa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47462fa5cb1f14e5bdc629b349b5aa0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1578b13535a744e9428980449210f55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89842a1e4f70efdb633656a0e224c25435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab21c66becfb24e6358b05c4bae4c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9a760c115ebeeb9034b653b56e026437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08612877ea62fbef4733e8d1cc04054c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673c06bdc4f859fb686cf34c2c9c251439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59e1b9b8f612f5d792b22dc57e3858440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757812c75c56331cbeccf0c3756c532441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcd4b3034d807a4d35deb8a22ffd08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6704c728780381b6f94e22392e65118443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591dd03f54fefb16e41353e0f2db8c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18663ced39162c3ce2c02cca597b535d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fd673d5f60b8084a8ccd5c68b54d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f565ad29c960c1fcbb4f3acc8881f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d826f6f283fb89fadc8cb2a87f509448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd644ceeb6a630faf9bc5d47e35fc3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb133e85e7a9af2589851525da8dab0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289d3a9b3c3248449271154ddf53624451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70a334368bc359ac130f92ac0bce2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60254f7ee5bff38f1f3591f760335c4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596feb69822b2d2303348bd55b41ffc4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f84444255f7bd824a869486c6f048455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690e19eb314d8aa39c23445186e488a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81a952a0ab041ffc52b69c8e1a432f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930b5b949df485b098745737ed9d062458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16079fb4889bbe46c76d12bdbd0eb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957fad058f42c6c82a020f8e2afc9bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01c0100efd6760545c11ae9a58a892461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da126f9299bd21a703f5cb1b52d19a79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556d19d37991fbf4722776209b6c28a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c794892a1e0b2834c698fdfe3e6e69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c11ab073ba6b490bd8d7f2ab067eba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36349ef471398ca5cd5fcd17d0cdbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6558f54f5aef4f0123607b48e7ef8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6608c509712a6a43285e62f4171ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778102c0b10e9cf6ba3b479b8582f43f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f116542e47f0aaeecbb951b8b49b2d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bc5a8d45209b9d75fca4684b902c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7266d75fb6cf64da58a304a59bc45e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18620cff80c9033d039736b8c45a1eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511480b3d8f5ef12e0fb4532c347fea9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a910f65e2e9328556e3ead4329073475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8a53bfd8a1f9032d3e8da78c05bff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd43554bc0ba908b836df15647f3f99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e930cb7a8bdf8518987fee0c6b0463478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387d4054584ac8d02aaab742b040090479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edcc2239999efca092ddf5c7412857480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2386d9c993984c1e0f8c17659f411481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe27edb1274e06660a27080f85f4e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f1a2f9293c2bbe0af6ee5c35ab21f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f7d52b3e1db24b3d8408ea31e3c06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601a6797b14a886439fe11e1cf11f0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca31f6ff6864110a2b67746417a743486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdf7e71b4d0d2050eaeaead57fd9f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca701a11cc0e18b10f1820afd77f859488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529fbdfe10837e85dd8224fd1202e3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688b04338e125a173a66a8ced774c03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2efe543d1ec9e494b66560ed3d7907491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394481a0db1776312755c5d8824cf6a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6550375d198a8830f48ac9821884118493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cf00c16481f460a728090c12efeb3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcff0cc349898f9069675099c603bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978a388df615a3d2c9f313e7f52b580496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe0743b42a3ef4ec79f1d855834f58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8debc59a955ed4c752dc8f90a7015f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3b6936eae1fb0d6a42d3e78cfbf1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d435555229f2c99881e525ee28147e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fabe936ded264f6a21917c69b4dd33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f6428eacb3b02d1566c1df59d8cac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ef6a89c1a8dbd2541d7e5f08491d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84d13c7d7f9f6082388803a84b5ff5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f83f3d67baa8ae33b67b2e1ecad73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478b80c4331f3db7d06ce4e61d0af53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cfc62b5905212b5802eee4eb3d987507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58672f957ffb3d685245f546b163287b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246de8fc03f34dc5621652782eec154509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b63373a4ae8c3016e673fc20fd65a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf007a54b9e2998db8b2054a74f4a4ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ea2be8668e40f622754e44bd6ca8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad787cc815d1ee40391f4787298f609513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda7b8f85f620eb85378687d139fc50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cdbe4cf9ed8b4f2c0d4b8c7f6674e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784c4a04f4df3a765a510417a960af4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c199584d742af8d244fe7ff1aa055d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088e4aa9b075350fffab9d673b6f68d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51918f1786c2f0ad520309cc3210b30e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b10b7b645512f58e96e639a18d1ebb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52d94a3c85a635eadc901e49f581bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ca6d03c92bbc458cee214e3b35dd2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89eca438f832e09c90e5d6e2f32b65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249aa81e0cfb18ff47dd7f14f4f73f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dc94a092157f19272f69e5f226bdf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10192e5fedb45edcb1745fb858cf8ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f2243000b28ff6a1cbc6b507d85d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda5ca9ad68ea4d478bb1cc0ee8ee1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225fb8cf359aaa98aa39af90c28d11c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654baeb44fdf2faf94aa685f7cfc448f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb37f5b0cc9d924247e384c0663e012531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389220dfc18484ede0ff3430cf3f5391532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b0f74ead6e6f1cd3f54fd2ff625a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107f8e82286bd2e674010a42866ba69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acb99b7d9fd1777ca5dd216c8c5d87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5da94f5ebd751fbf0aae32c2c52163536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d33d7bbdd59cb3146c8e9782bf203537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2ffa9b4eb6cee70d729f921ed5070538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae23678462a7a806a18514723e1779539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada4c1986dfc82ad039e7a82776d0fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b068bc6c6e4fd20835e0df86b51fab4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b3ad62fdec3cadd8372acebb8ba7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbe370f202a23a896effb04559a6fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7549087a81933c3953a0a010781c80e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd0f34244310fc582bb3a94f1421ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c9faae4b9c25fac7e173b0e5d75a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a175181aefb1a2deded821a7ddde87b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31be3f08091ff2bf86d587b5f2b3dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11797889d3a18606e825d0c36b4cca37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae91c4abe086413b0f296d7fc67ad38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fd7d526a59447693ca01570e20e6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a66634a11e04442819e91fb85791ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe6b4ce0ab47af028a048815183c37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f266c4b602caa7b4d7784399d36f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc8d0015b03f520eb8fc1c6d1a3e13555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ad9281c35d34492fee1c4f33679d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a4d8bd7b66a110f13caeff9bcfbcd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526c74a15a884dc39dfa5301125bd44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95490c437fabe23f0cce539db56b89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc574f5faf3073b025794e29492dd5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea779f9f7d07b7d446ba8ce2599cb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39481928d9017cfcd6cb67bb0649248562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c804f8d63a1db6355ecc0f0584ad195563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9685079492e418d32961a297424cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff049ca920430e1eb87b728a841ab2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f187d0be4ff525d1e397bf85b9a6c37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2effc6c9125102b5e5158edf73d7e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ee6b9fc33d2efa50a8e7e18066f4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae201e57e773a006de443eee23c20e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec77d7952df12dccf8b5dacc1fc498570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074bfa88c8f8ffc23cc39b4fe748679571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ffed55583d22cb351a0ab17d9fc7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0440efcae9dc2248dc91bd8231710573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94209af262c864c2dca2b19e5e974fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fb64e46807d2d47985dfc2d339605575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfafb28fe5cd4f5d085870ae4c08bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2df1e273af633922f87c04762cc151577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bec968bb390326a612638872ae36c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc835c903fd179dff317bbff17bc3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c04a43119598a3e52256dfac12177580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb6f2d0718138733041d3d92340e6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1b13c2aba7fa920d3ce68ffa506f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b4be62e88a4b4888a3ea176d857d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de1428d5666b875bd8d382a222c19b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e270fe2335963597b92064abe70b062585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d8fa3ddde515ba5f6b4dcf7164970586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438a5a33135857a6b785f7906bd3a81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a1388a6ad112cc9c61f09ae983561588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120399d2bd8c5efdb9cfb66eece90b13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca9d44b685a369c742e7a6ece56dcb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050754ea769b75b7ab0b23099d962c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e4d9c6ff20760d4972584181a5e86592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdf161b250cff26b55f8d4c62350e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43e95019bf24b1ed88488a785004f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1354e550226975a751449bfd4c4eb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065438717e1324a8d98bb11b01d0981596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2495ae7481b6481a4f9d99b1b750d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce861212ff519dd5d8dcc36a4780c96b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28302f65f994f8bbbe1209e146c04c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaf204c8054b2c1cfead6a902eb284600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d11753a6423ce8214b90c974ab91b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb32f81640806e7114669ef50bf3bf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76aee01618798e42c9743b1c3cbbdc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f2bca3272351b937397b86821ae90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780835df4d46e6dba6a31699b3e6b75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6c930ed7bfd98da269648384e2815606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38ad897ad43249628adcf19bb8617c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43220ca533f5e55c1e8a5bb0236ba740608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713075decfef754a8578820d713dcab7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d361eca51e700e5ab318f6e08b4fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44277ed9e7175263bcf62dcdcc7e15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285cd6d0baa5707bdc24d7ef053dc58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66e2cd1e72e1731e54b9f0b310f151613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca561e5e4f451ee325addab12d8f365614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b1a3d7bd9a2f0a3c521877861c95b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8a6f91acff9fec29b0042a7f1ae04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cea12759999a792080fe3194c3abe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832823dfd5ad9749672c1b9078b6ce44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e77af414e25bd15945aa6fc151d3b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66e9898c4ad119c2985de97b383c2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8d221b549259d03c64ae12c810c6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43635be9e18b6836ea68507bbc4b21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f6125f500ad217c9016feb52f4998623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13798400b83cf6d7cd35873ba11e500624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496befb8db1e2258ed80f8df6e29fb39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a799f06e995b60cd5b91f2f44a50a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f12d544121817fe129ec9d11ebba5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593fab351056082c948c13f3b843660628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df25f2525baeefff6d2cad6256adda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5a6eaa1c5a669f7c5c911ec076ce0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b887c098ea89e5fbc6c41198fe5f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46908960dd78c3dd62aae0f351a63dcd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb359ef3b05d6c310057dbaa5653a46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe66d0ff14fa1969f9e2f55d82b4508634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1853b414f4cad9a9f851a0efa5b71cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f573f990448fe1cec915e2990e676e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685021eba6b9322a72b04e044a348ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c076597f581d7bd98ef265812cc92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068628419cd4a96a0a6a2178983f462a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355775cbd3431d5ee66698104bbe77d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a071b4516bd0b917ae72676c20e24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80f1d20819ff0dd4ef8345cedefde9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4058179cf617509894f68917f650f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab636c2c43f36c5341a24fc001df4bd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1310d47fa799edbdbbacde1cf5050b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcecdfc8ad047258d42d9dedb0679b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd9358356bdc14fe56ecc769240f7a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a28d62b5c19785c6251b1901f87bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e63d2310663459caf7252769b4b6f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab681188ef335535c822487cd03a7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d14be64f81d0422ee9cbe39d28509651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10d148b636190f77feea3aef74b4ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16a0c2e9901525f0b7e9193f8067b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606dbfa5ba1fd03de0e02af7a21ba13654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412b5e19903b02254bf113c2104d9a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb453be519f604bde53638759cd3444656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6b2279372af9d2c3a5b7048730067657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283c8ec392a416e20a62ff5ceab6d77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81482c29d9470132c9d0e1fedbac0f8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9558d7665b951ad0e8f8facdc15a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efeb50aed38d4b81876819f7683fec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd8889cae66047d733682c14b4e73f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd5c25147c4216e819703800c0c781663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d7415089c24bdcc3d7ded183aa746664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06155bc0448ed70d8dfa1eee4f5c92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb9a891d7370c94c43692b2088019d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0834627d32e19922a5d2fc3d594c93d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dd4779a2160ca36ed8d0f63bfbfcc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771908b5d04338893e58e23e7b3e2eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b66c778029ce5b5758245009b9a9d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38621461460bb4b5e58193133fdd2f69671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178c881401e9061fdb951263a5cf23a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288129f4a1b81a172adc01ea2c21434673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61131121909b26fa92ee6a3c6d565bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4a17e91b48cd9060871d5b69e5e8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad6ea61511fbdf645fd80a3a077bde676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3363cfd1fa646adc9f74e40b8139d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ecad869a97b21cca7ab611b332150678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256efbdfef96d16a3d5c2a6138d8e22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fdac742dccbb94dbd7ba5ca040c26680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8732e0583c4d0c481877ff85ce28c1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988af39be45203b57c849f46131327cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2f82dfe09983fb4bee347cf85fffc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2ae67831ec6e9a1efad18c3ab27c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94482669c867c718224abe9410c19f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bd62cbef4bd9cffa9b3054e40551e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d214ea90533d9f143855cde1c68cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe42a4cb84b3e3a0da54d66d33bdb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bacafc1894c40a0e47877246a9e8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78f122e0fa8139d59e804c5d45411d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8df287e975bb2b73d12a0f16154d29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84f17f592d49874d67273e5473ae07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337c5fc1bb6a867825cf46f9f0a9c24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b30015639c57822e684e3da8d84400694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80f6a15389fd86d8a2fc10727eb1b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc32e255d5d620e4f1e5121adfed19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014c7388b5ac98917646a30852632db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e25c6a583290abf8eea56f6026388698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eecbd7f7a3545aebf8f9c97eb8ca95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7788e3ea8afb08b4750cacca434703d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7566b9c7006f7b5a9a88d8836000e9d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52622670eeeecac50040e42efe004f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d23d70b4d2b8aa10ec88ab5981b6e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba5c1e3199727eb5357ffb6f28950f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191bbc6df3bfd3c5d2554aece59d8f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3d8009f438d7bcfa7fa6ee60b622e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f9f5537413b180d4f7e7f3feff542707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9d047545fbd8d25567aa59a1b9685708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21390c017d8bf4ad7b2888a6db7dfe2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed45121148b302538e9e300c89d038710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff47ab578d8df28918f44f3ea04733b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb335cf5493e53fa5e033e20fdb3f1c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596b25cb3ff809023018a50d091ea17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa073c313c2be584fe1b68f93567d904714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d482f6132db99774adae6d91f68a72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acf93abb7db5ddf9263e0935a2c07a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4cfeddf0bf218c834790fda183cd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b2b3ab2f87b84e1be3d072a97aadb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4c73ba1fcbb6db0dd21f290322f8b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d943b60b7a0acb3db68ab6a1189148c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de496fff50c105542141b69574757228721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b312efcccb80006844aa7ec836f08d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964315456fd4614e437ab50f3c50b135723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e978d90b9891ec864c0c4ad3212c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615a1d979958e47b8627474c0da53e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e997b8a296c2b245416be602bfbe04d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccc826988a4344dfe6211d839b82c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f7a8e1f8200d48ba4d672f90f6e80728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bd50660ae34e38f37b98d565d91c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94d1fb2638aa0ac5d7a4994c9859eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d173b338c83561fbdc93e96b56e5b8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c2da45b233468750393ac9bc30404732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcc5f3ce6162df9de25b6e19fb4d73733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78692d1778ade37a7d7db03dd05560734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148bb231995bcc299da14c8106233f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d761f9aabe57025f1271df004ec5a74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e934497fffdce1581454995aac807737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586555d06cbd1be183ab9cfa9f416c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff980a4fe685a7d73c6c6e0640f95d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c0dae42fa5f66bd6ff332bbcbeb0a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5e07d7bb4ef017cdf6ff181dd02b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ac10e839f5cf8997beb9ed3d70d7e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c0bb633737e6c44cb702ec7ad130b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75e8ab9a469cf931f4549cd6911f36744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158b1809f5659cd4d7033b709221280745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831df7a9194b98b4b939631b72a57d8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df675a074bacbd5f3cd402911105bb3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072029c81bb998284c03f482760b0a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2def3e7695a5b24eca0abe7e14d71b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06f976d65f00e0ff0e34e45a4460bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35859c442ccfca53fc3b946e368ec7a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b157f2aff78d9375cc31755ccb3f910752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b31cc57bbc0c75fd2ad73a07642b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb5b752f376501ef7ddb250125ba9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e895687185d15610d28651027affc9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c059a7dae13a29824d590c89449f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc23915519ee38062b5f635d04ba4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a833e5e096f3692b2d7883afa2c485758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19482654292fd267e3f481aba61f15c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320f25abe29b5b01d2aa7de07e140cb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264706c794f42965e558b17497006bd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303dc9c0aef6ff9fe0e83e63f45108a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab2ba1ec0675d6f80eff5077680bcb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f8e207f297b9d1f18e162c77df8d4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c9c9ef03d4b1feb726b99b388003c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8770fcf795a88fd6ba263298fe81e2c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d258744cf45e90cb1a2ea9059c8a09767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84620d28aa76e2f6a32e9fd4361bf9f7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c02b83346303dbfa31619339fb53eb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9b461adc810224492932945c6c0d8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3a35b7bea30de93333adadf07cfaa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d15d90866cbd9e9442bf22df63db4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad6731ba04b84fd789e02af0eaebc0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca81a0a370799bb61ad425ed095539f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19afb28297161955c1fdb46e4f9e5b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580614812b6bb79e6c5064d980c42f2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecba98df35162c2c4f4734d0379f08777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e057f23833b92a39db7a9f78ffaa62778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6e41c4232f770e2eb004e699b320e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a9afe071110756be59c8cba3b3bf6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1740a2d1f2693de309f332d663bd34e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217f0c994fe11558c685441b9e21fb3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406949ff2dc5f03b68f10818f66f7bac783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7860ab56a16a121f3ea67dc5cb640c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257a19880dace45d0ae17060fcc5701785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a7bded59693a5a54f3954402b82db786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c4c8555262998d661e61a1c46088e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa74acc06d9153638653beace6272d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68776f8f49caf41bde344491fde4f0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f57bb514a2af44a302aa7edd49c341790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5575c899b76a07bf2300037588aa6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f20ea14f28448cb2f9751a45401460792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60a046ff5478b7783700f468a7b03e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e058a8bbacfee10b280ddbbf33e4c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc97da3293e61a8d89d981fe2b282f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d18fad425636354a593cae10f3c18b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb740c98fdec46cd5900662adf6cfea797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64985fc2f5bb63ad073afe4f2e149d34798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688276ce59c2dc95423ddf6634ab9c8d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cff1c764a1e06a93ffbadb1a25eae800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520990feda1a64ec533d8e67b982bec801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa9aad2c23c7145353f4dcd8f1a1fa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fe9dfdb9f83cbb5e0eff96effb206803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f41661b3c2ac63ccfc66175b1c6f12804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad1eeb6a5ee968bfdc828764eb2f71805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539656fcd1180c3354cc94014b0926e9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356cc0d5ec3abffcf55fa47f5b80fe8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6924698d0c2585f843ef499182bc9a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04c0e32f2003047d3d23681de9e21a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660fcc23c7a69729e9c4c33543f76d9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f4a063ffe4c0ea0d965c2208e7276811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d71df2d7584558dbc8378eb015673812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc29fd11a3ace5a9e5fa64ae246174813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd541efaffd2c18044b8215a3375571814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c764e35cce8f4a9f2489b3d6e34d9d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973280d91fad088976d6e32207cf7a4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610651fd2b2346a185274ab52b7a48e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7e673acd27b37e2999560687a2607818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27070464a8e740c152ab7d08cc3b96a4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292a5dbd4fb2fefa46f651a1687578f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78936fca8a595a2e8407099ee32491a0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d98fa5412dd7737d206831aa0d4eb9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213a976ab52bcf225d5e775fccefbc4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38716406966d0c6a8fa3d9eaf953e7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8bf986add883a97b544c7580fdaaa825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304728ef186fd87f77712a85bd28a99826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfb9504e03cda24a76129635d3c88f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616911ad3b0e3a527b1a2c8ca4646975828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abed6deb088a425e73953cc663490ac829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c5cdd0f70a9d450d6aad2b852b80b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4ef05bad16c4f3862e669ed0df050831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4670bd08cfe9a5ca4f377f66b0be8a1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c5cdbc79bc61018d6486b2b8d8277833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc98f24423f270dbc186941435b528834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bf51311fc25ff5a40f2246bfd9334835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea9103d7718a485ff8e2d472f20924836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df19764fe8d06b19c4bc62b2a8fdad7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a964fdd16adddc6602ad75cc626692f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a844b44c95615993392aefca27451839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523cdc216fb63b0f9169811e777d157840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3d08ab3b2d7bf6d5cd05c00615f38841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c77c7c32232480ea724cdea1abf9e1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6b0fd313747327be5f26a4e57e09f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943f51ab89ce292352ce0bf2a685b8e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed54fee951bc17284f0d158ecf3e2a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e3aac24e59e955b74d44066265b07846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7dfbb2af534806ffaf10846a0aed7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787fcaa25fd631301e0ef81ca26df62848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461862c2cbcdaafe9ba9f88f02f8bf58849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320ba7fff330d3041b4e6abb85d6124850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1741d900c91695e3bd11d446e2bed8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017f801f659e74cbd2a8fc5fa829c6f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddbe3f8ecc3b6177747eefaab42e2f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952ce630bd49b2caf5713d2329bc419854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509980d991f880f5473eefba5332aa8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f7af4cfcd0da3739814395b1b4599856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46760d97e4fecbfcae8bf4a0413d55857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f90a380ca1c95704b1c6ef478793af858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b9343f70b237fa8f0e438f35edb7d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646df78d4b85b480749d8b82d9651eb6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0631491cde88334bda15ece149084861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b73e0d982a5dcc518c469266091cf0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4766b1f81de8413b713b4189cab7f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2b5df6ee56e556971be4778bbcb7c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e546b47ecff6419a37f47c2fc459345865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e58926d2fc5e4e93f2cd5c6f74e35866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785ee5a4a0682313e2d240705cf0828867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdee6fd228ad2394a242a1481a2166e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8f03e4b49995b371f4164cf041895869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6c73c0510da13c28b2cfe964a009a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a3e0f31130d1a2b2d96053a02e216871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683f7a6bc4242eaebc0471ab7a4d191872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f3b443d22829989f8c50ab161ba5a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1c6e4734e7c0d9979503a6cb7831b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cbab0d81cd87a95e1c612fdba14cd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce71b139ac27ca27b20f3c726faf6cf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbf1c6d99430750d3faef33d1e4e5a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a474e494cf36fb6b13ca55770f6bda878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d86b53deff6689e0bf1d1fc15461cd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e6edce664e4e2a16f8a0ca00e607d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080eb6bfe403ad00f0d3d69673cfe765881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec41c3decbd1e5d183a1098fd64f4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16dba839e44cdbbfb6b06e945b71f1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181157870ff1cdc7e24b2c1fdf921c8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5a11b5a5a7b81e49cd5cb51afd7e1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390db9c19a56e650a48e88997415009886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548493c5f1130901e4283e73e882875887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a63d8cb43465a95ddd299a175d4a3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4972c472fb84f190b03a80d731bb4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e4447725dceb74069d5df59e1d8d0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0214a355ba1a9217a997dd13f0138891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc45f0a3a4f67aaaf85b1f435a8d9c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5402cb12fb16119d0cc5b847bef03893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728ea1b2aa6262255153d5ca6837e95894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dd5bb1d70b3a291ce36d34bc6fb1c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04befadb39568178f3867b14c7c27e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3775ddb2ae46731b734cb88167c99d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bac874b29958bd13caa7456301eea2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0c0bc7e7d00d0b0e6b95f84401e38899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26336a4fce06f8f01f9ada851a8684900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dd0ddff3c4114499c902e8533b413901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b258249925bf27ea554b169aea7472902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d66c5bcfc6a25a9891b3d6603144d2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64be80e3e6771e988d4bcaecb19b014904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010d291ae9051b84140bf158146de00905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d14c1ea77b565126a43666eec5c7db906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38674f719ca20b480f73d2b136c1d80907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b8768b877b798f10acf05619a119b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003c648fa65b1f877c9ed78dae9e71b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58072c9de161319e1ca8344cf67874ab910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef134bfe53353ea229334f597c1666f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f3b70e3b3610f6f702d06424a211f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f9347c1a09ec84a303696bc201bd1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705cee7dd85163443b263f8047afbf8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221014212d003cfa235414168eec970915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64422caabed1179c5045961330054b5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2061ff1ded5329abec17ffc251fd2dc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139481d007f476fd9926a38bf73f6cc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbd51cc8cba3dcd2ed7184573dce77919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bdab94f4a4cd08a5117f63d12b98c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b58b79af05c980a4b2755f542f8281921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d25558548db4045c4dba15359ed0ac922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861400b27400eabd506f065c91212c1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacb86a95dbd3c809f6d52c0ab28f24924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f595f9ea3784a17813e62bb5c0f704925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f686708c670e3c94f5eea680eeec74926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f460e47b8a35233d701053f253edee6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7321376abd917b38cff512f69c7e9cf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaac14a07e924339a532d35682e6e4d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0637275257d12b6115bc3d6488950f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505db1c2df3624ace220f2cd9e0aaf0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f5d176545f6f588c9a9a0addebf1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f6ca6016f47dbdbd2ee46172d3e5c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3066eca6107140b80a8617de7ea5c3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eadab3f39e2ce68f37603468e099c6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd708cd29615b1fea91715c97de20699936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1cbe31563d5264112574cb3d19d61937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bee6c22ad5d4d8a622e798e8c9fed938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badd3dc01e4c61684c9aacbb86a73ab939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dc9b5f065572172d033d7ecc765ec940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb25cc9d65fbcf68f0e87f0081ae7b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf9e3131762b5c176413b653350dc5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb23aa2785bb8bf751d5471ae291c2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a549b0a73cb525bd3dafee856404274944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839b57209c0f065c111f11878d951aa945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa9cb172fb3d2f31e533282e0e03c8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494848f9175819b681db66e5a747f77947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6f8ac89ad2982a7ab8d59ba8b722b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0f6299b86da196786bbd020355c45949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4702aaa4746e4aedcc97bbaa115a0d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2436420642ee9c7bb307ebe08a0cab951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be5c5be04801e386d960c7ed8f71c0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdac2829a25023462dc8efd37a45cdf953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fe4ddb3129ce71e1960c8c926c756954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98966a64eaa3264e3fd4da87ba9ca7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a64958e1cd00110e5143a5401396a7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90828270b89531a1dd9bd69630da048d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef7132540fcc1f049ac64ee4332962958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9c0b3a05899a9b66df07c9a9d7eee959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ff1193e31322b8240c62b6cde35c1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b8c94be619482b00cc473844214ad961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8f597d443f58ee73d26cc760281c3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6538af7715d2cd8e227c1165bba595963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909049d5564ac5e66e2aea2007a9b785964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8b4c6a587e903ca8cc80002039f4d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce7265b1ab2fedf3215f2d2fcfc382966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8c671f9d51d6361deb50c89d4e2f8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc9a9c92a943dfd336ad0bc82b4670968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d139d04e0238700443153759874151969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e8b42c61137f3b14fee4d10061676970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2d85764e48246b04c7292ce5e8cd7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8085322609d23810b8606e0d1803747972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064a4f1c61e864aa0e1fa9b238cc2e9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f004cd90f536837ee671ee8fde75073974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aec0652da9d12a4e75329284d8aebd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84444fd282779a747ded02d5dc53dc7d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753db7f7d8300e7a1254a885af1b6ece977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167438b9243b8f410398cdc8f616c20978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a818d57937eb09656fed9ca537a0582979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eb0270aeb0039e2dec0334a1bd8bc980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28d7b4a3df4a1283ab0ed463ec5063981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9edb6fb3c9eb0ab740c746b97219b4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed3573175891385c74b02337b6e2f9983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea571ba77a03793ddfe54afca89ca458984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4327de3ac4bad414cfadd0d75711fea985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc100971da470e98e3a739551f5a1fb6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c014d1b678fba77535f3b7d81628a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea6fdbc3dd3d1156e616dc5782830b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e3303acc35d9e802475675bba634b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f18d7dd7899e5c4b62cba684280c5990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500b1cbf6207438a8b34752ee3240cd991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210a053631257f6c29b9b9513d9732f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe190d1573e0a10af6f79abb194dae993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3066365552a797e2dc6ab5cc5f5d08994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d54574b668aec65498806038d5d6d3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652e945762b08dfd9ba3513a7ef38a4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fbd71c5a0726cedb396e979a34325997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b5f2bfefd1a8c0f28f368b74eaa9d998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924e96456f663344d6257a5a3801c771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc13a2b0aab44717bdb862ff84bfbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ee3fc3b4be297c5ba4e57dab783813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769ed25feccc57adf3b1bb26ff0a4794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa3a487321c372201e1e915e4fe9745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b124dc9d7c22aa4afc6e733ad599b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb09e4f1df30686477567261834c257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc357a47de4c4ceedfe69a5df566238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13083baffe4d4204e08427ed971671da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b899cf38c565a007c1c72f896b7d5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91be0ee6e359d1fd60ef8d681a866811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac30750187db068a910f24b38066b7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b6d6f28f82f5a087519e9ca7615d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b5a99e3826f2aee6ddfd708d1a47114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8def4f6bc3bc3aee6c134597ee9cbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e254f5185361eec8aeb80b3d8b841516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803a9d748fb16e28f9239bf766de12d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb40c02c9d92d7acce695bffdfc90c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdc83ddf13853a86ad16b1e6b0095b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d153c6687b4291d1194439d08165e2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1018b3bd92d4c5a548934204a4870a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28696fc2a8bd18d0db813b14e7185bba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731cf822c98e94da3b7d775987daef323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c064de50f6c658bae260d2f7d26e33524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d375d6042dc6ae43752492f9b2b9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62516624a9162c05ad43a2312ebc965626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76614fc221372a46c3c1e458e3993e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e4520ac1f9daf9ea16ed9bf70e36628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38bc4cdd5aebafc8be364db49e083929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb854a42d5f9ad9ce73f5fe4ff6c38e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc1e4e6dd00cc4e9f6f82a86022b1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061b1c6ef4608d4c5c6aa6b6b1fe2c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4365637a1da4fcf4dea7cd6cb8fa4ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28313ae62ef77882f28a7af1e3fff034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d303a0f3e16c5b07d8e9f83096bad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b266a93e8535b6a9fe4b3973c04fcf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed4fc89f1e0382d7801092df2d8d1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81bc34165270f592f5553a712794a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbead02671e84f79da4694a3ed642639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687140975254721f8463fa074e0e52540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60b1dd4b060754d4afa9eed1c1da1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8386a66b5eaf9045e58070aaaa043f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd3bef551cfc1426211c1b6fc2a75f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b154ce27433cd7bf0a6dc8a14da956f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76ff08f25276467124c9f714e6daa545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49a73b09d8e39f505a8629131562f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1114ad6c0ca043871650702483f3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500a06ae0fc5ef7fb72baba6b07ff4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ae9c92aaf9918386855db6dd9fe9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1b50867ee37928c07d88265ea90ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f6fb109f4f83069b4afa7b1c67cd351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be432542133ecfac581e84830621249152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f678caf97f711c071c396019ff8dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6556689e52616eee540795ee408248454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce7a49112428b3bcc577ad7384ff6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4063f48938645bf0d9b7bb15ffbf96356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264674ed612870f79362153faa0613757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3f6420b28f6317619fc1d0869217c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a2b3a251fd2578a2a829a568d664559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1e5f1daf52af6444ea3a9c68ad4f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4cecde692ae9bfb02c2b01197261a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dd9045b20530b283db979623ba20562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfce93bc2860876d08e92e13ee172163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f74a4466f106940e105029e26001864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774e541db591480530bde0f285945c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a2e1ae555cdfcdfea8b161a00861566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff26e5ccea02d84f32914f3e80b77267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596f1a1e53e7e267b062d225da00abd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c9d8d7f6f4e7410691c2c3970472f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ffccffae0be759bea39fcddbc47ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747216b3df4d6ca1a4405830c1454a3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc59244ae61eeebd100773b144f86e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800f7bba8f47d19b56706e2b7dbbf3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa27eabbedb3582279f636197f207174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25e766e260807f7cd563392ebdb83175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a97586832c2127e13bf48bd509b01676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf0751070dd552877b4bbca65f90c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada081a8b1b1c1fde9bb6c00f3069ebf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cd0ad70eccde322d69ac15081cdd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fce03eb4b6b92ec59c91f3c5234b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120c7d3c52c3cb4185ce2d2f7aa1dca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23beabc6f88fb55bf6583665462c0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891993f77c42e3a89f087a784a3673d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c8d0ef4facfbb6812914bf81d0f6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bdbdb61e2d3151ad95d3918cc77a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78850e987d61875d2a22e6e118c06c2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3b776a141cda9eb199665e0da20be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a50a536af1bda4ec82a395e62c60d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b865bcfc34968e663a7bec6e63d2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71244994c8f7c4966b8083279c31fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962f6cc7346e0f86ee4fa100dc814e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1557199ac0ae17f74d9f5157e128cf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f21b331a8bc6abb9589f76b245fa8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099cb4a466cb2a4027ca7ca6457b96d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b88c468fef1bc219cd8da153809f3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16b87ee37edb2b199931b2c75f05a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d33326c51bffd8242ca21fd33882fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ab97a974ab8fa3e9f25ef1e3cba8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947697ab7a6c63c1dfc5849703fac01a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62690cc857e753978dd31abcb2211f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d120f3619892a88e25ae99346eacd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1098aa6c5c0bfc4fbe8bb9edcebc7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebfc719ce30937eaebba79b9d6898e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546a2c7609452df44b12fa0166ea457104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8495e335d78a23bac5d341362946d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46749d6a874f36c06d941f418193ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74356080bd1d6ff2843a1b58614d9f56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015a634748bf41f62e812612dfcaba5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae233a1ca27685d3d89d179eac590f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc8d41e41452917a0c7e5ef529f5a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e715cfad4157279c6fe0d732edda1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63505ccb130a560885fc3c462d38d07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9704298f1d467216c24d5e301941043113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f238bd8ba82d66278af34c7c01ab10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87bec64a74483995ea7d9fea23dde3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acccf939d01baf040ca518d166da48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59111f0ab98695cda0097dbde111ded2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86eb29bfa9e7bdc445f041c9b0137e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3791ad0948982cacd9e1d61a164fc84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90d0e7956f9eca1cc1b87579866c78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a92134748408f8b329cd4c7d26520121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537e5091d3ddf9cd2528f9b8961f19c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb931e8a25a64646dfbd49f3e9ab956f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e86a20a1f6cc53c7ae81d70ed4e425124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a687291900681320851cb873016adf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600463dba2a5bfcf576fd1de50c97921126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6dd755d7ea7ee31bcca46aa1e6001127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd5d0b7136bfb71495a95635bacd9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5e8e23ea4ceb200c2b2522a2c07d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c899b7e69595b529783bae75dc1914130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697a3498e99827cddc73c83c68305de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff75e106239000aad2d010883e01a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eab4ae6c4705cef44e92bf15e22060133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c813c367839968963d204fa9ed065b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7dd23ef1cd1fbf961bdfb96afa44f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb54350735814ccfe9376ad484c397c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfa7de5c5825fc83b9f5e39143cb27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7d9588f4401a59bfab04619a06311138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29321cf812963a0f4fec53ac4de63bda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34cd4cf202921e659cea8e29d120f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58995728e0a9a34283792ffde39a5f18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91029a6846cec2f34e7dee334bfbd6ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cfd413e7e5ffe878d2ff7f15562e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ee4c64af01541e505b5f95e5716be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1a8599e434804ea98ab85d07ed4ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cf3a587fe0321df189811f4f64fe6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50edda502ae8707c06129b70b3a2976147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04a807b033465a012025fddba085e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba299d06f2c2ff2b89a4cd1eadd1e3aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fb6e92f5f901a1f1b4e783c2fe341150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6ee1c99f41419209d88f7d70b35fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3dada5a7f8cb3acf7430da6f60be4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe444c075bf754f63f8e4732ff729ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275100475ba2fc433f5d36a57fa9cad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9ab4d9cc4c39dcdcfb9c13a8d4211155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1b1411e61ff823723f2a68d5681d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de846c40d2fa058e58ff221c168c1903157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571a142010f08a4c4a6639d6d614408158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e5d3be3274c782b893a60f604ca74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dacb1191910bbd3d809d75a8a148d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290294f67ef3cc7bcdc72d855c81b50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aa0bd96d808647984d352da91a7b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087316d17ef49fba2c64e53f8563142163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973e79f1e171a41ebe6bf0e25e9908a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8097bd0a544aecb4c9a96076f9e65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821f1ac983bb63fc204c72bf96814a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9294cc2547beb2ff60294183a47e23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc114953b0135390789c8ad8744bede168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0cf74cc8d528fad69669f3959c22b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfeb7744519d2ea3e8fe4fcb72a3e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc243d2a63e320bfcecb3d90423f42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0d8b7ddbc700a5c8f52704b75f63c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf463e62bfe5a8eff46b9a0fa3d9dcf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cea3bb556105eba6659d7ee226ef08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829c3882b2e33776862aea6b89aa24f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4d6619c9ed9904ba92060535b3a55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba0d31eec04b82ab7ed4b585092061177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeabc2694acd83d224bf0489e17e07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3ee22688016e248e4ecc7a0322cfc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488a86cfacd46bec24946b57e63342f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c679501c68110c10a2a00664c1f23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65a1794600977c5ecbd6a626329f06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507dfa4788096df8de3aa8ddd676933183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf142af0b050a8fd13f0dcc62a34839184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4c27e9699668ff98b45f65e2cef86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2a7901c9504a5ed9403333763659a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966ee36bc2ff3b2a86076c9a4d1b450187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f544a2a0e3db961b6e490729635b02f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56def68b608b90d9eb5c8b7596730e87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9960f2b23bf4ce4f0f30cb0579cf4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060a61b08e97fc2f9c4a298c06d620c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe01330feea2e80b5653c1780492c85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238973b4c39e8629d4d339a7e001acb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b540889f0ee233daa060ef505733d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b83906737c74158ad6c48b9a6f42f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a938f39e63f571c0765ad959b26f6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba4c303237bf5ac02e287323fe0976197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cea8770ad2471798eaf2cf90d05aa4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638b504283a0f663da0e0a0bcac8f0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694161534c066128d8bc3710187773f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547ea97736992921df7f57ffcf42177201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847140677c8f11a7845e7c7cddf3b7f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9bf519b206354ba5f09e191354521203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795348c230206f3f69f3c940ccc668ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33e59cb55d829773fb65f363ff42fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a40a6d8e0e5f5f38512b234450200206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ac297b4cff12c790bc3a37bc8fac2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d473e66e35184bf749eebfa47acd2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d3cd51c22ed3c5507265fb9fc9b18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4441a254ca3b8eaf473eb4599ce8aa1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b4b46024737767076f806c5afd622211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431388f9962bfb1660b2d20a01e77e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6968332fcb778ef319d9f676ab90c17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff80c642abe9f339e10e0cdf87f5039214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25f9db102d9c57fe6a0d94a2af0aa7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ff482da84e3601d901b7a8be3fc13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba420b4b1f31afe3eaad7df90d974228217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea681b214ed48262b119b82f3aec5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f13e0499a0c0f375340d326df7243b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539f704c4d5e6278a154f67f471493f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477e5cd8c19e1ca16264db33294ba87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d543506eecf2a83fb28551e0e3e2a28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c54da04335e3d9ef4539ff070d309223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8279c7954379d22c2cabbadff32f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05997d547527272b45cd6281712e4655225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6ee93df6a7fcd6be831c0ad663963226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3139396b17162b7bec06ef40ea0cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b341ecd29f01525f5b9c84b3e8c2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73220cf71fea3ca6c04acb705046960e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1edefa0be3dcac29c6d2fb8f1cca12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b38b2e58a97f1e70ffe9bec0d5f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e690806d4bdc8c0d8bff377edc0d619232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1e257da344dafa751ff427c0a6054233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35139e30901807132f597b3c3dcbe192234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dbd860ecc18ae90548c74f393fc2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93500dc3164954be4e8e9f7c3c1e768236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f689fe5622d07cbaff0bb1c073b18d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5677e8404517912c15dc8f43779b56a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8015d737c6b86e5c3e08a0723c28172239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faba816169dbf5e3d68525ede6cc3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34544da2e7b6353cf2fccea7f821411241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370b3eca6acc5ee80fe04a831136a39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a1a8e231fcb13a3b8e1cefb55706f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ad5bb0238417a2bd3a3d3284bfbbb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00b897956cd9d430f4e3d8c0aafa7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e175a61eab8341fd73394e54927c8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e1a2c88da2aa3852bd4485fdd584c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a4afd9044a3c17a235a4980ab8e9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299adeab2cecc837c17acb8111a213d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9f415b2102f260a0f9b50f34c54f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3751e7a8dcf5d29496cd5cf7bd7c59f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc4f0eeea5bdec36210d73e87429e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47dc1c7d08fba3c00b527720082603253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc325736b6eb9dab0e4c7aea11490a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af02da3846e7915f9d3bc716a09fb86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8803a3fa0af917669b30351a812a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce52b538313f21ce6a665c824ab0e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a351639323b80002262a7e6dbcee0f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64da5a250778523896b647d9a7ef00b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2859078d493a48d2081bd91cf2a1be6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710f5667dc464ed6562d75c5464904b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf807ba8b4f39f3a9dda47e5eedd44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5adf7ce136d7da8a49f75b506c13d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d9d6efe6aa0ffb71984025480a5b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058594b78f62d54197a8e4859df156ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bff71f72478eee5ac018765525195266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c95d909c3239b2fd92d92ec557256267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1f282b525b27d4694d72322708b82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713794a7f9f7a190a8839b1dca3c53f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c26e8bbad2aae0055bc00e6aacc3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebca9267b510904276dfe9f1c949d44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0f1d6e96b0b5f7a8121af21156369272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898c2405d2565b624f8f386cddfd832273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e50d0ccb1ea61cf2acd44f41976629274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a84f311be23419ccf9802ab6277382275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e0fd9df3efa59071675c34e782c18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614ac74c47d2da29b75dd6a6ac24128277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382588930261f5d8cfe452eadd54240278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6ece2588677e6b51c096ce0b94869279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbb7de7b63cc674b9968a7c715ac29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab607770d4256eb6d3e2ef1dbdff4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00977bfcb5f4b1a0699892f8c5f2d845282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2037efda7beec814142fd30ab50e7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6261088a4a1f59b7c03749998c611284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716134f8f2b339d8c83c115ae72fe9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1efaf59510e141c09f50916f04d353286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775abba796324a55310fec7226ca410287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791ad3fd48ab226c372bd22e9734697288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401eca3d3ab0cdb0b38dd39b89c41ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48fe1c45fe8b7f2753587f425230be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573a6bd9a12c222c9ee5ea86a894afb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e18b531596478e59947f16be6b2742292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080565e75e8fa505eb2fc0bb0fdf3e12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd1e03873a30ed07125be271aae3ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb265881cf7bbfbc4cc79a6d04026714295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ee6c283c2ac745ca9765bf2aa771b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f89a473c9f422272626729d63dec4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5124b4c217c34e70645ee738c7c3ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7738db8fff5b916671bde2af31f1ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f66442890dab8e1f7c19fbe04d049300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04ccf5a2869c2082fe5ebedb41dff1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcebfea2d1def3f6b35578a394629db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24cbe2f2c3afde867b214adfd37de9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7470f59ad0950b02092e94189eb4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839cdefb63e61f5addbda7f31906ded305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d69a9ae22cecb97bd3db4ce652a99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4084cae7cf69df033f72aaeb32f1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a59af08e42f180932bc5f3cce5b196308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144288510896f36407b0252161f5c2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cc0bde2ad2836657381d87a629ce2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ecca556fbf62b7bc1c636f8239192311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cabbf94a815bb6a3daeb32a1da779312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aee595745b72014dc558561706b7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b36bff6f0f6d563b28100028a9950314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4687c45cfc1ab6151fc50c0a87acb3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d27e2100e847b96b7b7ed7aa31375316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcddc1b5bf970f08eeb9a309d9d682317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e8429024adde5fa3fe7c7fb9b363d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af68da7d0aed5bf01ecb8a8250aebc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cec5a109ae88e2f7246dbdaa18a47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9426e93357d18e9a142790f9051566321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43020832fde8bf022d7fe5437db756ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57eb310acb9f396d46fc515366b083323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d29ae3d576a5b0f14b4d642ad7498324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a00f0f314c50339c28e86ba2855098325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ba4c18e648b665badd29ab0b59633326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b56ef36ea7356ce5d4b03767cff9a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f86611d1e0299dd77856b13f16ca6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ceada373bcb9033d0dd20102b542c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6e1bf5a772f27ea2063cb3055f881330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a630260fa7971c23604cb623c53f9e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a500fbbf54d333e76fbea119230a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6006b86031f4b4e3f0bbd67d55c7338333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c61f282a7972fc9b9bbf0bff5d711334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b48f3fb7cb0b613b61ce9fd2d47b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a3a01c711c845da4db59a9e2e3a8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda04ea743c7f5e4f4625d844215a9be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a558711c149f8ded27443ee07a21f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb5b0f43e7b30fc12b922f785c9b1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332afc9f84b35cb2620e11525a33a84e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cdf399b7520954326462c3d9decd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858c4519bb99db4e83cc561a01a26a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdd42a06f27c8eeca69b71652255c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588f6535e22bd1ad359e966906314c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f5ace2d0c39f53709e89a8597c01f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34721412320003a037cb51199b1e4b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90e3e149f1c1b5e3c80c8c13e4016f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0fdc0ed3210684efa45bd9303ac97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cadf99b4825a835339388e9f2b3f8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7145edf08169e3c67d41ce74c65334350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e170aea6f35793db236689e4cefec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46571bb62a37a18d483f6b5db34e82e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a6d3e49c2a3fdfc722343c2ebdae1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54743b42ad5a38d02994b24d562bc1b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125d17e6baef1936199017bbbf53335355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c4b5dae022403ea154c7e86064b67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada1ee71dd9fe7c8ae1fdd4e79ae338357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3038972433b0ea90f5e4dddf552b64a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaab0da8f0d30aaccb525817744c3a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc72eb1d1b92eaed7ddb74bfbf1ccf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ff0193a9b9ed0663c55ab536392a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e8971765c631d78874a7c6144ca43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88f839bafd96aff8cec376e108f88f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac850ea5b82c1a11b627ddc259ee8f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1c6ca9820fbd2946c02e2eec50308365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dff0ed519db111fcaf3facc52c558366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ab51074ed2448f4b926d865895305367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269769d1382caabd9e16bf9bf24854f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de498538996b1593df0a1b2beb7fd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee1ccd93fb6a86504550cd04214aa7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bd9fc866634d6d7ba33d0bfa8a199371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d1bb9f8ebc3d2faba7804b12245f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6ffff151c823305db77b7669095ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87959519b7ee94e3698ccc9c53bb9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6d6fce1b877142482bb4a5f209211375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1c53f15413f6a43aff60c82d5d31b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ca31defc785d5da26640bf4dd9e35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4423e971f82937bc01cfc3aec6c327378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbf1769dc459a4594907ed3e31b409379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225ab3c6463bd1e0449614991608813380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f8263c53ecb10a595b09e211c690b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bdb3d9e6454120b233e06856b1e78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8236826c26043b019da5f2154cd064383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78efc9a8ed4675878df614a1c746e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5e7d4ee5660fd19b23517fe9cb08b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc402978c87016896e033caf0cb3df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183976f574b2bad24c33465fff0a5c72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f643eabae8a86cf1bc2843f030a8ba3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cf132f6d4e4033402ad0bb1138cf7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed9fc5713310ab062c2449ffd2f75e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4321dc20af642786c9e303a9cfd7839391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a558adf740e067922c95689528f667392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d91cd50e2f6b81df98d09e1a4994d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f8f70fbfb992424b2fb3451a12057394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fea190d4ea73ea0b9f3c872a1b3c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373ca6c16939c2dfeff1109961d09a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e658df153860470cc0f1d7e8417e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0c7493433b0e9e8f5a0c03218f4ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b242912fcb9107cc4f0a709ae25776399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76a99c9061ed3d3cad72e022d69c19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089998f08894e8843b234e930329451401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65174cd6f8a0618dbee5a6393de7c042402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13651f66cca2f5c297f7f94c4c863a52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f250639ab095c3c25d59854b99f3356404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec8e40bf2c952e8b0cbb405ede1565405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc4bc1400157a8decb5deae1dbebfb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adb2a1ecdb646ce73cdc1a780159ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959b80bc4b4cd2503f433fb1476897c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f867a064e3bad0954ebd2252f8eff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960774ccc81eaee46e50bbfc5214b5e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20aa8b7cd4cf79b0ad4618237d1934411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58de87338763f7e79ad4198f997b8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064504530519b26777cbac808c53249e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d23a85e066bf37bb81e3c03003b206414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717338a28e47cdbd8767e0a1f663092415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6efac69d821a38ef4028066a5c139416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a54470e7b1a54bdad4ee1ee0961f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcadf4eeea10fd1ea62a2abaa24baf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243ea012ce8cdaf2d0cd3ed882975cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13d6176a72507818239d9c60489e09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f67af971de66adf4d19b8dc7d0bb61421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276ac1007310eb4e342b19a76007d07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95d6721a259477a55a3df335208682423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281dcc8c7765dba376de6e212d161d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee417b574dff2d8f0a2d0a66ea057e91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd32aff123469b687a4a24cc67bebc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9faf6f35a291f876dd939d882f1c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bae25526063cb221c8bd6373c783a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be049bc57217c265ac8a20704ba5b367429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c23eec1f8ab9ca867193f26c5b9acb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb213c4d7c9939a21dc018dc52a942b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9b9e137533f61768269ee4b9b41b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae66ad3cba192fb761903d36b0731f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b86c5588a3b0e9569f8da637070e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0961fa5482a08cb66f209c01ec486435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9e3fddcffbc8f5fa3d886c7e22174436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8781b79f52b6e93c0bf702b2f943d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbf2930fe94060e86de19a9d2d53d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151e61a7d7122f63dd36735d89e96cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8110d638455f3e0fa33ecd3b230b0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782234ceb70528a5810fc64a8003843441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbb1951a5aa34e7e834b3e4842db36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e845f2da731f8d1d3bc172d9d81d12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a7375a04d6487c47c3c1bfedb9472444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a433d1ce3483d89c1da3ee9309c63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e217c15ec2a4d192b2193d98f5004446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79000cfa577a7d1a9ddf4f1b8378a770447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f7d19df821e09723bfafcb5059742448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e21d157abe59f0fe1cf6b5e02f211c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b782dd133eb68fd44879761d927d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb5a207b3182d74de4f2b6bb3dd946451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82080d72c5eb42cbbd090f29b5a364cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c218d29a77311f6eeb5e923a543a92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562096a4570b6455e4d4812b29d3cbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c6458fcf8ef427052c9717f92c2be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a615ebcc860780be550808eacc78a46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879c5bab5f688f432845aacbcba66e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f26ed4608444680f8409fad17e8bce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab00323560c61c1616bdcfd6e22a4a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ac0744c9a70e7cb1773ceb4c87465460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ec1118c1a48fac51a9518688c1a72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000293aea52486969285b5630380e38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bdc47107bbf59d70dc2e4bf71a9e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090d52423d1d64e93c8a6649a058b17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b653aa492fb6a20378e6c95f00af80a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43139214a1ef2303f6924fb9fedd512466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cac498f2b77f8907a1069d9a00337467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c8dbbdc53007aeb48cac89023da36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2ab4d7e0762b5e6becebc745806d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d4d2d6aee2bd2dbdd4d333783df10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cc80fad31106596d76b027cdb1862471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec811ce9594949657877ff0a1720cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d9f5a4b2433bc80f103d91faaded1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25714706d0f35af48e1418a35c099e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb40160463cfb4c89336c9d2d5ac856475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284fed178aafa1a6f5ef944148f75a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b247fbfe7d53d02ea1fdd2909d82eae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6590d41eec3ddb01998c6e62cb62d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24ccce61157b8f1cdcda764e8f7747479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb54aedb1385482c357650742a2e4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ca76519148edf27636aed75e3022d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15a34c2b3738270d90ecbf3a03dcbc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44aa3573b0adabba9bdc2e93596bb4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6f4323773167383188d89ce87ef0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cec31d8e949870b1ff3f33900ecd35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c06bf15b9f3db85a548368a046593486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fd6bf9058742e69c69195376aa9ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f852dee204bf4ea86f35a699317523488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5987f782eff616133435a1ca126ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9c18acfdbfad39bd421aff5270002490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc02d6e3d6269dbc757ca35ad72429491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb591091969596f025a97ffa965075fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e1bf635292302298e7974433e73bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81d9d1647ff243cd5eaa6dbe8e808a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d288bba2a957191ce2f557e830b6839495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca9279811fa93fc24fd8e4296a53f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988d593f2655a0f50bb6a0a0d5b7426497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6953d55755de26126bb44405b9f8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014df5465ec9b7130f5e48f8d0bfd2b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d5f67b0d1e124505c28671e780267500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfb63697f427e63cdcec6cde504109501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16f794ec5446932343b550831dd9ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df3e77a9b515b610dcc3e717d7b892503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c22197401420c1a2c4a777971c90d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47c8d84b0622edcd4126ebd5da4dd5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff45cfa704bca7ee6e67accb4c8f471506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b33c15e4354bd64d0dcccd4098ebe0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c0f599c7e2672018b6bbf80a8c411508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cf52126c5fe8126778055d3041c08509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd789723de3d30717a36beb63c5a4291510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94a85869c206dd8156c7c96e65c9a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d7af7c3677a3fbf8a102574480cd2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddfa2bfe219104a3d6d48bd87e11b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137164cd8d27af0cf3e650ef65b0ed2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae442974d9363ac860172b00fb6b568515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa0677e4b92633ebfd5f1982054376516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e434a8187d675be095237fa41049e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb148992e435f7b1056b119a2ce704f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd6fec4ff867da6ca59707f665e858519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e77796299a77f1967deea255f2414520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260fe4d7b2796069bf8e1871ebcc015521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf585665ff5af3b88e6213350e21829522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe472495813384279c4e0642d899f5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b21710f503439c5d31b6da052bff6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25019c53771ec714ab67f4576332671525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583dbefea8bb278fa9b6509478c3d3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfbf349caac91f387c7e2449e44c8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43056c1f3f7db3943658010d521d9518528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7f0921782d279de5d3b0028b7b088529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cc9dfbcccfc0e2a306ea763331478530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cad5733f06a0c4a758fa4809029e37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89afde0fbf062f5371df4dc9094bae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f695c9c59c74aaa15798297a31bc1c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebed391e55b95ea5f0bb388c398264534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b65c33409e1e8eb146f9866bed08b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cc8a40a41ea1fde97c05bc39b697d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660f769681b01ee814fff7166a54f09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73f5058232d469b9b714eac58b97ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b08146745fdb99cd420b8ff799006b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb5734d3c308ffc5dd05574c42f4ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6ee6631ec05b3144cd1677712792d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcde5078134bba576c36f8906dd894542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3b74c420ec7a1ed746ca2ca95643f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f1eacb0dbf9c6094ab0587fcee318544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a35b6b84f56478d11fbbad37b724e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cedfefe681881af50b439daa328578546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38bd9e3b0584620bb6e24ac2eb7314547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ad2fec437976fd08b34f9956c15e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6793ace2c8426defd140d62a6c9353d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cd1fdeb42af0f2e3e00651faeab9d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34d2ca14aa152de9c27dbcf7993713551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d04edfdf8916878eeaa7f733b5a6e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119ac367130f053d47f2b964ddf4076553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fe0f0141be77290a6b70144a1fb21554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda1ce302afcc80e27446fa4093cf1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882db12abf566ae1bc6a0fa008c9dfb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d8e346f9f79b7af90c1299d528d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5613a2c2e60c70e7d7d3565f5f9b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a395a1c6bd529631594f8cf0c71fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd5a4c6e027ffc5eee337f23fcf97c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007babcee31fd267979d9d1683188d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0669ef1255bc0538496240050dc98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dc03ec7dbcc4008d66d8e2e05ee65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b3fc019d36da40267e18ddfcdeb2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73271563f5845a160976a988bc91dd26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becfcf000243856588ca9903df07c62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c391e8ad9060b93b2ac90d77dea33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c9a6249190513cbe439a65357dcbc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9410bab237693966792a071efb3822569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d7645f2e8e460b3e9c9ee15092951570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb071b5bbdee72a1517602328c5361571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf74532e4fc489f3b79038cad3a3af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aed8f82a6b7c8892da3383a5e6bb0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11b07f7c307efd1bc10a99645c75d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b5106ca86da57fe9d7686a94e9e8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2a82d860c838807bad69334693b88576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9929869f175b753cc145542efdd7bd7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab37ef07e04c2a1f1d290e78f6812c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143d4050e520332fab3c7ed5dfc0a3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6ad120cfc8395ebeb0a17a5c1b19c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34a6c869d7c855d43808352fa702a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a83bde3ffe70af8b92fa4cd67c4854582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382b6a30082d130e5b259c6bd3a9ec8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fab97b1a20ba1833350da7ac261eba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31808d191d2557a34dcd93cf0c1f3fd7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6d443df1e4c0d03ebe7c811d106a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ecbda7c4c60aed41c80acc56480d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34e70e5a91cbf9e3e77ef8d100d700588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6e89d23ae8a1cce1998ad75a4f47a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839a71e3ead546b236ead1fcbe48d9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3d11fccb9cbb7989f67eb413f16b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ef9e77f8ae19669a49554504ec55e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43d79cbefaccecb6b61fb42effb0c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afec55fdbc3e51f2b53ce1ac7b8e7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a61ca8e0599cc3669bf7552ca7c933595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdf5ea625fd7e57299deb3afad5f2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8dd789c7c2124b6884835c7ed9c97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d94095351180b0e57c34739b5757f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed2f2cf5bbd045c61f71da9dc35206599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7337b8d48b5aea3e9416c0c31ab36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd29d30f3f1c1cad79cc43bc3c87b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052ccb46d33d5ad80e6f6224fbe6618602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a17c9bf004ef36bc9b742245ff31cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13949eb7f88b900e311b0b9199c70612604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e790d6155a199ef84230573610bdb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef2734bd1672b7bd3d5a5cd4fa1558606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857be1e0b7ed8c443f8842cdd2ed92b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648979abc17910ecae09a1051c5c8a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf8457e5b0da78c4bc468f7898af6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd339281aed8afc1e4850354d98cdeae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd3b42c7b1fc1f568fc4050cb89cee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b0b823184ff21548584ae5a7a0131612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a73bfe15402bbbb93d28a95cd6b3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed32ff9788cf02010783b7c8431f0a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e3ea905a439d24b1c59c8d9a9c43e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77c503e800b88a543a38f290874e8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0138769d158e41c80f00cb125dc578a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23943c9424dc866973ab85fc5fde3a37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6d2c638e499f28fc3f47551d659fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ef23a419a87f1fc7030078620f40d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a24a825df7309ecfe546a695cfaa22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ef86dbe8a55c7ea77d3b40a13b521622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21d02ccc9ec3494fe3a970d0622999623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba29f614d28ec4506a87c7f26503e80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6019bc2530fc7fcd0410d6c6330975f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f4aed5fab41187369d1976bbd4734626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af0e22769b3e30058a4da713c0d06e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fb22b84eca752dd208d53f4824ccf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8601d254bc2e6d646835999452280629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddc05cacf1b795892b9004955201a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe814b7556b9a19ed155f3faaf0f408c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ecb8e31376323b74a06e45f202a0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77109afdcdf3b0d71c4689f40b8e3ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc20456ffe531b8f5990c5ec3fe6f08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00fe9804ab181036293b0c2070fde7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360f9c42d6ad8f6409f736254063152636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575536c76c1784794ad0dce4e8466771637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275518364c3988e92452fa10d95574a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f98fe1c0b7e0422332ce0121844fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c3302350812af4ca38719f71db82e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1bcf525fcca96fb04eb948b222cbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555eacbe94cfc58e1a929006909853e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50c53706fe418cb3240cb77babaa76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3253d1c3deb4f6dbddd627093108de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc523f8235005c083e21954f885897645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6771fa4b9278e2f92e0a66f5a63918646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b147dfedb4da72dc74f18c16f0f802647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e9a2287f72f0974fbd074083295a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d8b2e6ed412c2ab95ac91f7f5087b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa035f13dd3cbe4e66f5651d545014e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38901334f79284f1d708899f5391c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986d65ba059e4d0a60d8f795d7d85b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba4f0add8a49cce73ba13ebea2b5de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3b1dd8fa5ae6813a9c02ca0ea5a25654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe379ee9032ac48992f2f22c4562df2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f339a8fe5e1092deb34dbe799814fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a7b3cabbc6a1a37d93b20239cabd8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e14848c37c0337ca640d12a415ce1a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb703be3f782a27ed85f8f231c6c403659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4646eab1ed7d12da39a8d7baeb5c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1484d87b6ab54bbb342b2242be385a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6888e30b7fa49b8076ba389c227a8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fabd9df308ccc53c35ca8ffd49ca88663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6289d8c0df363c9cd12320cdb1360664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048278a38a56a93b3bb2622eec08a98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6f696d63d7f7c37ade40aaf974462666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115126af562ef7d1ca01d18bb940f63667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd7fe1073cb477bb23df2c26712a67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b08c86ff8d33b18f0933a01f0f26c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280846acd3adc26365d95edc0999eb0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4772609392f555d059dd7b34749d8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594346949a43843b9fc590ffb47596d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40498a2ad50fd90e341601fea073f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314f05c8a9c78d0e00c98a29f1c2701674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fd260c7ae2b6eb3bede8b381d06cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fcf16106fe545e01494dc381e0090676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5105d46a3abb2e940725a8ad23b81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11025545116ccda727de7eef7f0c2f1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eac73791f0aa1ae46918ff2fb4dd70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a464c34244ba674d571df30f14280680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ca0671ea7bb02d73392364d7380c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a788b9a376f2521c67fe6561dcbcd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834913779c594c6192d99903a3075d72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f025ecb50bfa0ec7a0cb2397860cb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f194d96b79b5d30daa9873dc5f8404685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a1fa9fb6b88ebcc433057568a7a0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7784a04bcf3ee0643147a20f2ca52ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd837d9df3dc5ad392256f75b7c21a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd33d08ffe2ac63bdb80d0058a7d2ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29740bad4b47f8ffd127b4a8100b0b9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17224f6fd27f36cf991c1008025c8c59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cb19b5d67d6b1946fef37a42089a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea57e3e52ad486d22169911c8f18bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53830a826b15e2529de844382fd0891e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e1919018f19382a5b773ca8fbf069695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b47289e7e65a464b0fbdfc8c9e009696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77a124613e3832c7c3855868935197697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf084bc1b42edeb1c504a3692dc2ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762857e49f167932c8aa848bbb044a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d93c7de811a9b12ebf1cc6e86bf906700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdca82b81f4d4dad544b51f71b0096701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e2b5bd5db203071fdef31608dbada702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaa79cd13a785a9bcfe78bf22833ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69b0813352f6f8a8f17b13fc55ee8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323646cf4ec6bb96340a6719c466d14b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf207625deac0c504081bf48208726706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6615a2a22ca767a7e1911716869cdf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc153bc3722c2f0a47be8aa5f8cff7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53b511c83f55cfc9aaff595ae2eafc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd81a4e06ddf2a7e935123fa146c149710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9185d17ffbdcbb567b20008a3ee307b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c670b92bdc9fd0c153a7e389cda89712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7351997b9ce90899a6e1043adec8872713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c483d11f163e1d240e6427f8c303c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a4168d7ba2aa6cbd573f9435137d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c262b1a59dfb07cf2a5a487034bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de319afcaa48c6b14a55fa65198e14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f7fa209034e9c820c38bbba940063718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9743120315ee3126a416fab97027056719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4756dee59d4ce1b0742b95dbcfaf12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f74e55d236db63df410fc24c97aba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b843e72c31cc27bbbf2188bca9cd6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a62136922f9d93c5fd0fe99bb14077723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4644ae69958c65d36c3bbb3e258c8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c694c6d7d0b60eabd8488e48764ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b186fd31ffe7e2d044f3b1e51eb58cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114cd15d29b2a8bbc485f0b4725a9fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee3cef5acd7f79750118bd0175c610728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d17daae354d721cba0a808908773d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262f951a9f63b30eab3a8d0bd9c3205730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ad694aa1a44b8978b1a8d0cef4cda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923e49cf57ab29c78ac2f522d2fa1e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007b0f05a5257c32bd3198b4eb2bb20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2419115b3cc98f5647ac320ee1f40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e75d936d755a52fdef05de527b42c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669224b24f93eaa36c445e2525bb9947736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d4be49a6ee4578404278c49e493b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5eab91b1743f00024d2c2016af02b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9570c14d94b8d3372db50bed11457739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3cd450a5a465d4cdaf86ddcbb3ec0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e86034b88619074969d6b9ae3a3c95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb865f176e412a9a35a4791d9aa22f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396fcff8322d801c5d4aabf6ffd8d51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816043cacccbd6c5fd08221ac9fadfab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10894376a29bdcae5bb2f369f0e32bbf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667c574f40abca1f5025d639785a0bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6443a1c2ab197535ecb3c6aeeed95fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb747875073b01b41d30d1828eacb6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5bcbd6173743294706111d2fc274c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a1ff0fb5fa622e9b651d4fb78c1dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef2eb29455200d43208b93e8531d1e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab581fe3ec1263288ab35de2378613752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f89560499fedf77e787973b063e732753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da370959dc0ba336eb36e6cff7a466754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf77a8dbf57b44b8ff4f5c9e949b085755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5b2c81089dc5a37d9dfc32293ee04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa98fcbde661a255cba20af5eee2c18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e99e5f8ede5018899915b126673e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69038c14a9efbbc506ca1ee63d5367eb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42510765d47f366c3689b5e9072a0a8e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde230d5824b2c2feb72cd6b30f373dc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2283132d5a3eb29d74d5776d9f3bdf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c609bfadaadc79f9daf941ff3f5f07a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d43109fb0e0ce6c0aeabc412728496764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cd2ce423c406ad7a6055e3c34727f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f239c0ddafd7d5acb4ee82b73e40692766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdff35e84d21316378ba51d0e2df9cd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522670434842597ecbd3a651dc0279e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a631c64c19aece2a2aa848b540af6a5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df44b3b2799c63b4b82005f8ef6533770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786462f579b979cea9226579b6450ce771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b6183899d0274ef213d4d202244dd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0ae997d3c86a92e9e36984912ae69773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2857d1abeb0e7a5bda66c34e758b8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b4d09d735e8e56f490b183d632fe1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6c1bdd238f251a7605f98573523ed776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175aa25e464eb386dee688bfe792733777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c84ae26d05209330aedda5c599b867778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f910f8c77fb3ca2e863e61f79164d3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7928a6b1be4a64dd5fe523059b51ad780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e534a9ffd961b5eaaf8795e9f35d1de781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43962c49a515f281a1709bf91a6a0e3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5da940245c54a1f02fc76a48771001783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcb5821adbf3c1c7b73174bbd79a5c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167ddded0eff4b683781dc2f05904a6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ff7295232550af8f9523f85b1d068786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adde0f78deddc174623907b947d63d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe12889b2a2ece4cb3a7083223e6971788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c03c581d7e67afacf33fff5ee2b209789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ecdd811ab31a145027d8a01b3602b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50ad4420df48e5ff57f308a75538cc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd844c2ebec4be48e3bcaddc2b92718792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fea21353deb0d75fe1ca80ee42bc7c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adc659df48fd347c75e0183aa3840c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1bfc922fbccc5a58221685b462a1f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8459eeb98024c41936dd0e112c697796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161daf969c98de6838b3101eecf4e30797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5145179212dd98942e37cf6a53b6489798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9b72eb44f317f7eff0c5b749cd969799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9bc7b0bae6ef364ebd01e5dae92be800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251c1bd227dabe5089aff1325cfab8b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a54f9e9d1e4e6ee159b7f03f96f680802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02ef41ba9ebc2c7cf455b158a5da38803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902654e51c10ecf51922d68b2ee02eb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aa14834091ca476f89e3125621ed8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2b77fa4d77c9c9cbfca83e7e835a3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23359a0499b740276bbca7437ecc5f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760d6052c5153cd05af43c010cbba52808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4370928ba12e1f2eb1241662473f7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7032699cf4d0389b8e9f18846c9404810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b80362feb75aa05d8fd4149942691f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37568b43f62eb504555db69a1a1320f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23c4b653704a3ffe12e37f5c883c30813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be399bcc6961ba307fa05765bc6997e9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1fcf0434b6d280c43b8bdf650b680815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec994ea52c733edde33db4ec426375816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33df90640abcaa02119b8b51856eeb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c5166833835a921c9f279be690738818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964df8e88455634d0b8bb6c1a73fadeb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f40d0f60b2257ada275d2ab5b16300820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b89b9b7c94a413aae25da48f40a61e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edaef0c891129e3f60f51fd24d8e02822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa1463e7b0ece996859c86a1f28f2f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06491a11e5485ae07a2833cacf740c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eba6bf37345d9be1ea4fbd1fdbf28f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67facad65ec0a47b092da45f97ec8eef826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f29668346b8fcb32588f3ffa6964e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa051e7224c346f035e91b00b3eb179828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b5aa1a0eff031d4fc31d27d687c28829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18681c9ba42d924cf47b3cd27cfdcc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52af78f7e92ca5b8ba84b2c79080df831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c6b510db7cb665ce4e4b4538cce2f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d45d6ff3ae93bf0e3870642d1388f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d321a5768869d0aefc8854511e5f076834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68311345fc7c5a232f4699d9e59b8ea835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229981788c6ac6676f80d01c449b8044836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e413812cf4f01453416f329a3ddb8b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282bbbf2187e7951571352fcd6e114b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41e857ac680227e0191a6d2313901a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a081fe8fc2e0f2fedb20e7f5ba100840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69bf6f5f4d536958a65423ff78ab1b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94e8aa8d532159b76af0bc38eb74d6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cf812067d3c93a0c731a1c99ee609843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee008c3a8168d905547822c80f4ce63844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d338078bfcd1bd7db88701eccdb98c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0743b33aaa7011f64a7b7f2d87337bc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b487cf06c80f75fbc9c6e3ccc122bb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa42e7be1eb25256534fc5ef74c08d6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781d454ccfc2c24d740ee9fa977f911849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de395aa782e551f138bef64e5f8544850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c0e8d107662c6f4d6fe8e3447be19851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364409a74cfed389e5626980f7744c3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d476c726041ea9a8a222d4eac3a6082853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33285b4af8edaf914d2839bd9eab969854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84eebac49ef5461372922999ea2617855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5b75f56932e1101ed34657d5bea8a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2007f6251ca23b18a3168a65e3dd74857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0505bea362955f01f8003e508412ae1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89123dc3af3761e78857179392b9f50f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab411c89b1816a3a250b36e7016f217860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7304374f0b1b0900035e7ba5388543e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d17b5fa81679cf367db1efeb18884862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a030175104855ed3483474c74269de863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c4a544a60f024ed7422968445dd87864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036992315618e59c4b8dcdc0ee1b941865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4d68d43877fff1ceae319de3e8602866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88399bf6bd6f99a1055c665acd72fa9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f71fe39131680f1ae6907254db459868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d872e049de1011e9b273cbd8922dad5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2674489286076db596dc41d823da55870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8082a30d1fc0869bed3b21071f07b5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e05b58f5e9b2f9624206cc6532ff8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab142314c7ab7b00b1c2555891a194873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdc79d3af6ae8fa86e46ba5a800c07874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc145a0821b787a2643855b3753136f1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfc09a9d1ae2f1d7bbfc565deb8bb4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60372dc07d022f7228b3bee37bb58710877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c466aecf7ad71a6158cdf71188c12878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375233fd4514608272c00c06e73f10d7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38e5c83acbf2b43b7d4c4db95e28bd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e0752960cfba8024aabe070e1f9bf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350137d4da6dcbe722cdaaab6502787882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7892e6adc7f80fcc19ac60a47b043c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e378bec59576b7c1e0c8d76e998e6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559e120e37c66a1c120397ced4001cf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adae6845adb1d8603649459c7558b20886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9adf457632e0348bc2c3846de40a1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbafacc0e537bbd8778409a6030ff65888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ed64321aec9d02cfecd3f428895b7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553829ebaf03907599249632fa38d34890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a76cea30afd7d23e4c33e637761377891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df4433d286b96e18d9ed491fd71594892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad942f63f4f8d3ab94a1075341f3337893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1611bf32295e5cd344c7c8e83af26894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068af65991c7c95f19fc52461b31f340895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa9374ec9c746ec264015008a28422896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3c5c392408218f27f5704237786db897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687192e532bbbfcfbcdd34bead254d5f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f5256f2afb9441c5da15bde2001fb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2588bd733ae004629861b193b3f56900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03a3973dc4edcc47b93bcc2eec4772901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243dacc3845a54ad20a9ec177d9ac6b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572cd1faec9b169425c38d7b54ae038903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbcfa294402427452c936723070a22904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1006e22cabda23de6278fc182b794e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a727b3fc1d83ac1a1ddfe39906b71906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc777a3a80c231ea63b3c8c7d69689b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2d25cc12a5b532a274a6070dacfc1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef5da9b3beee0b6a9ae2e13170b4a2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29837a864918113bc5d0da32c6a6693b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c52236b8c03b92814ade246ffa0d5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1384b5acc547ac70de8fcc4377fc678912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d0c8528f31724ef24cbf9345af94b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f7b0edb338d6f082c654591f109a9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008f09a94ac54a22c132ba613ce937e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce42adb6fb44c7a905770dcf7198099916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c7a476460cd95ef75846a8673f46e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadd334e7227eba2141f29705021878918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c451d2bd9d8028fb80d3a6559782289919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baa3947ed31cb2c4b4710c470ae782920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b51df6a573ed49527ed5eb39a0bd41921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b177fed89ca1e9e91c8b2f52bef31b7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd9c33f57ea465c0779fedeaa10bee923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f745c8ba079f12778e15fbc604d8e9f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37a135cb3032100a78d5a5592c2510925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689cc262f8e8754bcbc011c3fbd6371926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70f5a538691d5fd6446c403ba5fb7a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31d558c3f0ff2c3e384885bf64f189928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e225ba48184ee0423b45331f1061b0b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03110721e9e845160aa9e6f2031462ae930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b86fc07a98b5decf3e946b1d3223cc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28892f4f7c8cd274b95b5651a17665932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfedf54a5f5f520edbe0820068ab17933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b445a1c9ec6869e1af8737869df5f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca85f6f01e6cbb814c6f312d84084a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da25e85f87de4cf1bb139c44e7beaa2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603b1d367741863c04a54da14793f90937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5d9b0f181219d10d810a0d1f23cd0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eae77392e2024b1e8a23770a53345939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c48cade4dc6d29b7a87b9b3b2415a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323faec3c71e1beea2bdbf6de4556940941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d462f46a70ab79563743fe1e437f647942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80938772876b1a83463d628f8d9ace943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a739e0d6b8d0c60fce83dfcfba7af2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6203e71a40e4b42b4b11d66452e9c1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1213b66aec8be67001d9ea5ac000d2d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4bcfc65786fdb13386d357accee4f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf284e8490b4da581c955d7bdbba73ff948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f920092fe61f87046c5fa62305ce44a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74b5efb8fadc5362c5a2d176cc19c7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e48a2f122168c8d4aadada88b8e91a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88f238dce79099d8b38914bfd6de44952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e463d284d7c807f6f0e5031f49239f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6ea9c66e2844ecadbcc8c9d2bec86954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb5ed45cf132d2a1a773f44c8e1432955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551057355d10c4b216e986791b9dc87956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0666663c55d518407fc6cc8f7bd3bc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc05f821b44fc0fe333a0ef03f2170958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f94096ec8e542e83474e9c3941d6a8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec803d500b2b88411a6a744c627cb1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c10178ebecbe86ae1a29664649c108961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c57a0b7dc557579952a7e85e4404d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747485e6baaeaec55000ea43b37c9b2d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4e449b6bf292b42c3aa1b07e5f387964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8032677974574397290ca74f24c1a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7531e0fc6aafb2f024742d48913ec33966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc523aa2f2956fb093e96e33912e865967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cd140b20dfc135b7acafcfc721f4c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087b294f56a338984e918306ab11133969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fdb1a670ffbbbb5a8f0270b890018970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93905e770cfbfa18b83a6c5f606eb0a7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f8402b9d254f4ffec60c8e9e7b5b4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcec92f41abae352749cf49fdc13a75973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbc2f5516a57b3230dac4940e9bcad974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26fae032b4fc7f7c733466f48d65c2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb2cebddabad96d7ade3eac783ef4b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5383aba6df62fbb904fb6af850b20d7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e841791888499b21e57c996127534978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386cf89b131d5dca7478ddd70e235fa979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c03bad491dad30b9c021bdab6d983e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ec0e58db1f6072e5789ef734b2447981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d42063c036bffe371751e5f44685bd982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612177413f572d493424bdaba12145f7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a974d16cecd4c2d8011fc5ae087a3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c77770bb2965d1ba6b42f8b19ff2b3985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee021c0135b453f3133cb6db21746e06986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fda1c7f70719ffbe755f7aedc23014987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb81ed98fe1ced1742dd0ac75043fc988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87afde9c505e9023b7b81b3d39ee3b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aee3ee1a299c0be9a8b5615ceb417990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3972e78f464de3d669c653e7e80ab5a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2325eeffb19b6dc8e60a07dae1228a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb27ef0a245fda795a62645817c5b0e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd71c346fd795c603896f649b0f72b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f8085b57e26a945a23ab0f61b8888995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052a0d8a55786196009f306e0c719a3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e29483d9c267eccc5d0d2d092fa1b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>