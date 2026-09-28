--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd30d31e30126ed5d3943fb1725b6171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae80da3d522271fc3a50d3507dceeda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4cb0cfdaf10d895b4fc4e55ed230d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da4ac2a42b68559d9e1e22713b44b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32ef6c908e7dd4bad848ca5578babf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ee70693b170159a3e5b2f17d9a3046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0162a9613592dab75bc5e20969b95d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224071f6e33c186b844305089596c918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55cd6cabf0aecb6e58431ab044d22f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd466ac1ab694b184ef4ece96805726110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c6ed824d468fb91ef5725b769896e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d99be92c41d425e7e351c97087185612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a552694f68b175b3f7dca258cd440f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed4ca1f24bebe5d781cf41ef5b6a8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbffea4f2d9e3d67e1487bacef441115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d2e10511230660e2d8a96c0f3de3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15e151c22184e1fb00bc7e69ee924817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b3d7238c008905000d3988ecf921b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd4bf4b0ec604d68a3ec71c37f5ccd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fc01e45c595991d030c80b0d9049920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa01a36afd9833a374fec6c9c599d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ebb4eacc5ee4fc24e00d415d559e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadf22708051f46fd85974070e1adf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952915f50278bb4c9d76e8d67f7c1a0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491f4966cb9e28aedf2ecf5e89e16a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1de6fca579517d77a922657f3594e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059376be49d60f23e2fd768c2f9751627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4573a8d9f134866f0fe830e42dfa628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fa1dff18cd86e7ef94cf7a37e530a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b684c873a6c92c432b173cf46569f6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580012fff6a36a7e8fcea0da832471fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c3bf3d79529f8150e8bff3a494af232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f92e0a6301a1d7d6d671df7ee7197433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df150267e16bca78bed36df16397217834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1fa1d6ed0bc2c88730d8dc45daf7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddc3fcdb30cca491e84ebea3c0638636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93768c1a1e4d145b14c9310b0429b6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb59f8f45dc5450ac51a2655c56437938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f78a44c64d6f4a9931d7563a41d0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88007823d6ed012e92aa11df614ad9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4734273c1f85e64c78bbbfce952fe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7606bf141b9e8f9d90ccefcf48da4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0614e0cbe4da06a8dce61e402731443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc792e74b79145bb34d235ae98944b2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f026873396b355837d9b74b4cb3d20a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be51087084746e08e195f28df0791346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458428a743678fc07d9f0e8346efdd5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b21ecb1e6bf1e8162dc451562cd3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ba6a39bf725048aa707b7a2cd487f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9342cc342dbf4193a5d32e9d5aed450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345323939bbe9e6f4080031be72fcdc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2c78cca266a24098a4c16196c0c3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41424bc38f185ea92a00724e3666aa6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1b6492b23fbb70b07aeaf0d01e15f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2eb151e5cf5b01d486c644debf1cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56d6c570791d2d2eb2b16eeee6e6f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1881cbd7737c810f8fd5215437b45e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f4de7810e0a0448fb961e38f07b7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b8b1d1a60fe41ddca1e1fe5d6edbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e851c7796bdaf103fab1c2d19d0cf8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf221ee9b11cce5a4708f2da644743da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2915e4c4b630abadd5038f43897aaa162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb70f90a0ff5dfc8da935ddd4e4f09a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58bc864f9bc2e05b67c5bd620f56b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94de68c4f6eb699505b1cea6f827f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c70c92a0ec84a8c8ed7d0340a11c5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91563c3a93451f51f39b67aaf1a80d4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34fcaa9d3c8e7ac41e11d290809d2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4723a44f5d382257eb71cf7a1f49b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab2a9c645583301d8b29c15b4fbb0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195b7761012c172de9b100b4f3b56ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5103271634e064bd133b30ad6b5ac672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac56b2c8705049b7912c7b4b0b125773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33249b3b85b98bbd397c3a0b4a4109774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5d49fb0faadd5db3432fc848188d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4609564d6ee27bf66d60862443cf3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e85c82d1235d2f225e3d6be5aec06b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43f8a5b541b4f48a7ddd1aeee5353578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52875833dc285138de33d1d6283db7c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ad3fc00f55179da97a93cab870b3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e757063bf6b823b393e886adbc98a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5e1dcf1edb5d33dc3163e0571d0a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed9964387f9a4aa394650279ad980483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f17c13c47cdd8add132dc8e6ec66a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb3d3e1539ddbd009b60db5d5c502585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b13cce4b23786a9e421581cbfe9e1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6aacf90829ed8bf42c9ee7de59f3dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3437651698826b16341c9ad23a806e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2cb6327ba36dc61a77d8340f51b0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15901f028733c38a75caeabec4db148690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c20f0c29fc0a62860d3a84bd13c6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043f834ed5657ae991a3ab1cb40905592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902b8228550d724c1de7b372d30746d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b377bcfd8b91eb029b8cfd6b1f0f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521d04c3e4e2fa0dd683d951486046f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e198e392396f2ea1312f65982773cfb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9b73d398ea2992cb46254e3c5004c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1964e6a7244e5de70d140b95b526f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cc6d611c9a12033bbef799f448a5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47086c91734ec94ec589203a31ca50e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3af85ac054562acda2544f124df69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc341cc6c88691ecb137f6201b706233102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33facefbf0bb6780128714b3d799ffa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adf88dc377cce5e999789071c822f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc623dcd65c1378eff21793220787c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f4eb88ae1061acf812df5b706e303106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf63a21a8874dabe6445a7b3cfc30cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310d350eb473c3ff1074ca2b544bee6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee6d65ba72a5627c94d567ceb0374f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235f837b3ded8ce181916bec72eff20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6defaafdd2fff7a629d22b6bab9289111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fb1de0e92e456f020deff5be28888112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696acdbf841dbc4ccebb83322759669d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466511919d0ac3721bac4e15c17e4b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a4b600348de71ac2b75f717f6efc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f6247ee3249d1ceba255f4f6916d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd2a73947ce92e99b1f2dc96220585117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d42ea1180beb6f69752dc72d43017118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0186da2d33ef5eb01a19687f232636119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4226b389a7bf0d3e764821cd7dab1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bbf8f62ab377203468d816ff5d038121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90e429307b1967bc99c26922f4b068122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044114fb42f5690079e3c2809aeaf38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011edfd17f80f192c8172f950b68a8c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423a45a402d4a0f015ba004cda6b830125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57c49bd45217f5fb821eafbb78b416126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea036e79d30a437377a584b310c837e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5522b9a9484236251be2e34d3402e53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0cf04cd381a9b2f90deb7f560810a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de72c89f3ca62d9c5932a654b619c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e935659197c504ccaca301776f9d3d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e21b7ce86fbb70f42803a02186586a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b97dde3400680f798b12e49d2fa74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57079f3db9d61dfc5088c29bd65b78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5787682ae3cd1bed83fe77320affc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81903794bcfe0c7aeb3cc4733cd64d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464590cd98f900ac451b5eb836866e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce11816c113ab202b3c57b92233884138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6600f9072e1491a79d25040e704c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adbb223b9e6fbb27873c310df6e5bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0ac8842dcc76bf59acdc1b13f1078141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0b06b9c87c1fb503d408a8322f5e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6018ed6b8f07239be9b6017f35ef03e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91454a7f4e2cbfbcc75110a6a3c35c8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2151a063436b8cd2800216798559c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf2e8c161f5b8ae0260cb3b7dfdac0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9d3d416d4fa0413e1f3a178a2e26c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d874a7e607a2e667dca978a2b991de4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d60d9132dbf488df391cffb2fc306149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306be92849c8cef01f0320c6a9a04599150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d378a6ed6cbaa2b4fce0e2ef4eb57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516f76eca9e6e544daebe7d42afa082152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38641b27aaad7b81aed2d4cfb004c629153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21f9bf53ff420a1f90900850962770154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5018a6e17208f356f800450c6d31de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca3c87bdb80340b40dde4de5b8639f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824524f60a616731c11ea9b82fefe76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58e4683eb09a19600d7388c8e6752f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a417fcfaedb81f41c10810845e5b36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f869ae7692b8008a2c0a9e5eef00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d659d3d690b4e2ac4a5dca36015464c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7bebd4c437c81e5ff5f385fa5231a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7d316d9252330364de2c8f164720d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f7ee10cfc8dd012dc87c51c526f22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028df00ef8a2647e12a403d9b120dba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67f4e0e1274f1f19eaf65c0c901301166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bcf39f2345d4a5e5447bf78fa6ccf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688220bc5028b098a4c3ac3b6c33c17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fd167aa57e7d8b3bdf646a239759a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6210ce49e02d4a05d08c8b81b28b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c18236b261679092d4d4680c16859171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72384785b0ad7137a67130c30ee109c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c7f863bd10018c1bb5c68aebb1511173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c8ab27815b5ff406da72444946cc3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a337fb4c98b1bbc7adf7d5f440f333175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369424d1645f95fc23f3be2abbb8985176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e5877d1a9999ed9251a4caec03910177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4e55fc657ce97ac037ed13fafe63c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b484e55c77941559ed0ee103ef194179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f0e0714eca1dc286148c4953c526f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527d21c6f640e994383bb321eb5e195181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9092db8e53cc160135656847be3e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba200344b3af917eb797376846ad192183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb086fb9cd3e6f2f306c404178d14bd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4cd0377da04c2935cc8f7cab6085f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8a29c2ba83921a9217ffca813003a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155461e597cf53be0d60b7a75be5bc15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef440a9533c8d7d373f78c66d540ed33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba5a67500be65b5b414d05ee4b699b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6de54262ea229c388ed53df6e8a7a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefbcbea0b8957a12f12533584d10e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4017378e5b2d8319a516770819241a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb6da1f7065f55069709c064e53adb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2073f1e85d942d23b2f248e99c80198194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b113f11dea1eeb3f357d434e8276d46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78364d8e418d9d964278d2e68c83ef0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28717b7f42b5d32ed25a910079ac2ffe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054f3e59514e0379467dadd5ebb68a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fe4d0b293019850fd4707b4b07343199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728508e7f22900ce4859fc37cd2b80e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f117850e6cfb94ea0c41f7747869b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a4a51a2b6a263c32711d8ca024662202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd940305d4ada2fdb2b6e272c6c08c57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62103d280dc5318a7ec2334617db66d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd282ced3e605703418670f540652c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b63fcde77d149028f996c47694676206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fa461dac548153ed5720da7789bce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35292d027b15a781817d0b34846c0454208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52404231d4abecf56050c8c0719ad8d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3a16fb1d0a4135d99c358eb7595b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f7a1b99f880188914a67a939c48f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243382cdf83a615cf07291405c0b0af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9bf20738b4569e65f475d0842c742213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4545c41e97f629290195d8fe85bb61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9e2ca09367505845575b115f86f25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09f912510faf38c56f920880f3882e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf925e431b055a9660e796c9f40e64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afc7ddc0636b9fa364940301b53b25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f55f0f96b3f5239be26c732cc7337a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab42d886580df479d50e09fa8c446dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448d8242bffbbf66d129bae4a063305221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cf30f0ba9c2085b41b0c9331869cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4c26185d6d2d4ce491b948cfd46ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b86391dd860fdf79c3731ae59b450224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c899d414c6392187a0aebf3cdd05ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f125bde44ee2cf3c8312ee98bab1933226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab41766d7a5acec4e68f1f6be67ff4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b465e00b22113c9222e95f691f7d4e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc538a726beebd6219c78c63ee4bd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1a752fd1a2c64f96c8e05eaa5820e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b702879aacdeda438ed214e65e9ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c249f66da6b037adb249407b84642da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fff9ad29fd7098d219f53fcc26c8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2be687388a4179c330efa138fa533234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484f23468627d183580406c0a8d939d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0adccc2d5c1217117c7a8613861a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b44faf6119fe92b7ae6200d145d4b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43b0d9bc272a4bc96ebc3c26568ab5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d0e215ff55b8858f8f5169fac374b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238b276d8ad525c4cd971cb1cf3d7a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fef9fc3497731db68653c1aeee5a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb9b8743886c0ca7fb2acacb2cea8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f249de665b587eedf35698ca7f95762243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398b8b7fcc0ab34a124441dc25df27d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390144655ce4492496120ba68a399d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55b7818dde02493b51646b85ce6d3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901bf0cfea89674185c5f387eace525247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e61d436c2c71ae2b185a5a029f8e1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c3507349aa92eaace921f14bb1a70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381537e476b6e4476a23e8ee3d5b2dcc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45473cc4825471306f00f3fe31f009251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd8ade5768801d1cdd26c7d49449f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bcba89382115f2261120b9ecc567c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b472aa4471cbaa9a7b8729f9ede6c18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216a55853a84c49eb8636b4a03b6fae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f9353d18b10f087ebbd6789ef5c3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbef9cbc0d88fa0fe05fd1d3e6be8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f0439f8fd5a3fcd826cea18fa2140258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c8afc66630c000b789423eba4647e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f8dc020068a6bb46e14b6eaa7e9e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ac25a2392fd15ac579a1a6aae9303261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e1d210dac3f6c9a7873c5a54a75fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2194041a319b938eafd6659edf3f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2d09e4f4b12977ca480937fd65fcd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edc6f9aace390f07fc510ea6a8293d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8307d4dba7601048fa07668cc022127266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136be6793677b7d143fe71aface3509267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5941e0c2102a3f83d82a495317e15a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f16f59bffdb612757cec993a0fcac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb3bcc61dc532f76761b908a36e722270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a3a1eb1da83a05d2d3e5115bd8e53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931686ff81f8867a08b11846c8902fa2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee0ba7b10d4ee48c979a96b79c1aef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7faf31fe511d675a68d1291aef3df1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba9bb533d3535958a54b50e663bf98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827003ffe22fa65b898d0f6d3b5252df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8443f165ea70c22e955cec51dba9ae6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5308f31cd93cd34e38a1abea0aa95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22190da7e6f6576cf1fcaf4f382dc21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6c5a0b21c9bd691a0edf34baef022280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beb439d2233334a58153ea2508844f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafbf60ccec9a7d6a37eafaf9bcc6c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14479c1cdb93b58169b29a01a05167fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f3ef69a6b101522a5116a2286131a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296430618f74572dcb3ed193c75299e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b02a8bb73d0d49c6cacdbedc4e86a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64ef2fb850bd5087817748f51d6ab3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf532de4ee29fa80dbc2d5f2269a1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91277e93590968533f46f33ba587971e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ab127c45b6e28e61bb92b6b0db761290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833907a860d02d43b82367a0c77b75d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7bd624e5ae8de2ea23752428d5a55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe1bb45fff2ecb65c06da11ba27c2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd44619d120b13805ad88d282c9d7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8317283875b12d511dc38ca4455ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddf5a7daba029069e8a59a70148240296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74cadd92c244758e547a69e9a2e16b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745ba2f5001697bc04b4cf567e031f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f729265117f7e2e6683d1023ef348c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211df2951be0d6391498df7cfc788b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21ebe514f888cfb427a5139caa4cef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d0ad0e7edf2a5c6d188eb0b1a4f27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb1e7c9868e1e3e3a8d160a4922e0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb79f29f545ad76a002aaef0f8c8363304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817c2c70095218dbca97801ea6de792305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa9c2d421fdcb369c91be334288556306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a5b4216b3349588870842acdb5212307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40f57d7fa89052f1d5cc092f1fd186308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99890f57f85f5a2ae6be3e106dbdc51c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729be430274cb8f479bb9633a4cbe75a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31384ab601612ae6b919207b125f75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f01f7b16cd3482cd676a3207a589e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e552e2126a575ba56d83b7b2dbb165313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79923c7a2d1a9ef5e0d8209ca6920e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f674e32778e9eb9e65765d5ee44f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f398b5adf84170e5fb10184a63aa4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b520621064f1a417015d075a5deb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e5380c94f1dafa172e4c871e58aea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab3d1817628d0b9b3190d64e0350d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3bee8a47485d012a3146c8fa6e41d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeea7d1c7c333e16dc2b287ea53f3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d703cf5242352f6e088b7c3fbff5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7f76e5315c5d6fcc6470722b966b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d57cb641f4731cf0de0fb2e2378be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56468a6a3ed84799d1c80cc86ecdeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1705a73ab5393f4167f60bef542de02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1ede2de145f32b79aba4a53bfe686327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb0fbfe79ccba9ee2dfd9c1c62f32e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc69551d27f4433a28ad65b48406b44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c7bafd26bf3fe82721497826393e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821df3be76e4ef0ef6bbf4222eee6941331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e209e7f0c92285f30cdfa4c98cd65c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8e1fc3f335a20f90b1b234bfe611e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15936eda7df79c522fdd1a361a6b0014334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37230741039644a4d8c6893af8c16090335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068081cf8bf19b4453c78696530df48c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21099725e71da73c21d5d041f1a28ce1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d486c14f3bc2a74d48c32da338954338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8515da75ccb63684ae84d2ca4a60a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6441fa592fea63613df4f3f02590c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82d8036e441dce2d061b768f73cc76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e907a7d9fe82aaf9ad334b942ddd1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b8c9e25018ffc97c4cda66a3f8a2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fbcc2465400a75fe605e513cf1e71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b8961a3804f02eb2d031a54a0280b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59086b7ef3ecd719d2db3eba3dcb9b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0320b4adbeda51ce5228d8c069778347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea372fc6fdc678f6801a0f82a1fa6db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e89e072bde4b05080f280ca7f0e954349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001cc2cbf10487a95ed3abff74fa3c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1e563abe3f41c76ee18ff37c3d997351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2ad719ec395f751f00aa3232ba684352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e94625dbe5211976017c61837d8069353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de224de522f1f6e6055863631a42d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c60b6e7c588b7cb15d3a0a793cc108355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb584852f2ee213cb21d9355ea192b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdfa69ea29924307f3d31acd76e088357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246349b2cfab45f9d5f0649149e2fee8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfeacc005db3b1514eaaa1a3678638359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9881e4290e9603146b40ec548c4f9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb75e3cb5d01c4c9e12d736e92808a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9e3d1151fcbd60fe1de758a605f7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89202684223f2f23a4be3c762e0391d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941a81d976bcf8707fb1e3ef63a81dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434dfa07ea6001cb1ce6283cb7b5318365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6fb7303eab2ec09cd62147975d910366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f5910be69b361648b42cbf3cb59df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba648565df0438c0fc7f05065df9f3f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52566606913b26acc16d0c87d0e0d132369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176c5c6d58471a8a636f66fae990beb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c64aecac45e30dc1f001a2758be3d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5339a055bdec636498b171a2beb2fbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cec1c6e0502ee7a63075036b7a3888373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bad4e255251a4184bbbc2dd00fd18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1972bf7edda4f7bcdcdf322ea15d533375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d13e2ca812bd551ea03c25b7c1f2ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8195a87549f1ec7574a504df6367e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ab9ca2bc6083176a7652a1b1e45e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6fbf11f9a14ac7fa47483536e6e03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c55f684ff838459d1ec87e1743607380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db14b0717d3cdea9bcc6c800df25091381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c268970facd8f4e174aa4775992fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e8553a204c63456226446638b89ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c5fd6bb4cf364a10601e580d01885384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb87c7ae15dd3d3a44fdb47d7a3f8c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423e75ff65ebe52c5ce4b8f23cc366f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809f7e169412f2e04b1f67e8ae751e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14a97cf14d82534860bc4b5f4010cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a1e71e0636e79d4ce3711c9830829389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51d7e2c2a97682e7a62b61cab86840390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a2d2521452639b5ff0270dd21f264391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df2cd077632e3b08c084dddde0dc67392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b3d89c99c1bdfed4ab0dd6f27e133393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b0e8d73933bede964591e0b6d0b71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1df5dbc84c7f36064217c5d857bf7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bf26dcf864aa01c5a303f5eef19a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcc6f14dd01d125db6ddc1cbf4e7e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d098d81eafb9c9a936f38cb31067a5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb113ca6eddc277ddac324c4346974a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592353f5995299b3da9050af83bcac1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf517a89253e7f2bdef124d918a9b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb6a8ed3c073c70fe053f60b04495b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa91d2012720c708314bffc6b2d7615403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bb0b14caaef69e22d4cc3e081066f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b291819142be50eefbaaf9dadefad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5cc188e4da3bd1f361a58c5e87c2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137853023a3b905017c1c979e4d465ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696443e1a501b53b67bccdc23abcd536408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15b87f84d28a18b7f2338974d080a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc412dd8ce66d66845cc1e0764fc0a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffe35ee55d0b17ad83eda4ac020010411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014f79edd0db969e77938a31d9912a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d1cfb9bc61521f1050bcec13571d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5727cd0ec7218add04361eee3de989414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2df09041f49d38fcbd4115da3f82c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08266866a10740477d56c8346b8e0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217450efdb20fed5de166b421bd5e3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece0bae7b203a222186899c4d67c70f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfeedd19f0346c3d81373ad539cb4b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de351c21a84bfb59294195cb23f3849c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506f2db406adc6b066db49b0f368334421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26101092d328dda12d99e920856300dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2bbfb9ea3becfb14c46bb6f377198423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec575680bf0940d388ff6ea57e4c8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5be2cd11ae0911f7a6245454d31525425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842bda9f3025984e4906a4e7a8870bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122920cdede6850ffb5f1de5a8eb43b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9dfef174a72b4e6ddd0da982fe5cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bb226f649c75abd25257abad26aac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138655b82c50c3fad2a038d9cb04c97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601888902196f8570e065ecd0f31186431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cd3d4dfacc44d55931f2445ac1f32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea9168ad4a553f9b62e26a344da2ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b220be26d7adde64637b260a95e6c1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b46d1d20b179f1c71b9da8cd30d2bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a0c8dd380c336a8950c6dc494af4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c13e10ccb17c186d3b21b282ca4fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8db25b21fa652386458415431cb555438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde8417a5e6dea8ecc4d40f6bcc4310439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4545d7aeed2eefb6d2f8ff74398e91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93b711a055f8d7b1f6afb3d77b1be3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4106604c726e2fd5b6daa5cfb6e7731442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92668e6f7871c18d46e1455e50698408443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec87105805070fd31ece4b8c66060b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ec8a2ccf1bbc464afabb37e90d6e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e7bb48e4f972a0fcad4ddeb827bfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ff7108bf8b4a3b9a79f7daa41f5f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a638d8293a11acc88f7c66d2e43a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c08b509ba9dde839b52b1d39900bec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7bf77ba120f52cf95e91f05df9aeb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c42325771f51ba011515d7c3ac8a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686db5e556b1f95d5177dd18e2c889f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0d8ccd6c30f06826145f2f33fbb5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb5980f5f797fd3084a039c7c280ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ae163f081b735a30280b6f20b96d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde664b5fb0434ae06959242cc1c194456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f38fb0b8139910c31b0f5c8879d62f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f665d91c58a9646f839ab3b77e2af25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997ac6db8d97e3479cd8c177c9e39f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450e7b111aad6349cb87fc2686f5a7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657be88e53e27d8e3f5437727b19d54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32961aa39886585000c6854eebed9e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3641a7be384dc168ae67ff1f574f97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fc2b1f1db1eab7bc286336b338224464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcf150b5165f089a5ae7a622da75a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0a97f2d7757a1be0ce5ba7a74f73c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cac064bb1326995a8089d7f0319065467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b103e7a689a19a0128702570cd8c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3a523226ff827133c7a7d14c00d60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca2cd6e0f327f94701f506555a84d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef805a7831fca953c00deca97b466b80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938f13a1f6af4a80331b72741b4ab51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d5b5ca9de1265fc90c40924e84b44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8633501f802611924593a31d89711474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f70f083f6a8a70a18154ebe727e83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f6f7b4231d7ee2270ecda48ebc8e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c627434c86890ba1c3aad7af2fcfa2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549accd0f5bb6f1af184c8e7316d85f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65e54c9c786125737b773d15800698479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f3ce5a10b131c94775c28d0f1e055480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480bb964d6afc42dcd0d0d0edcc06dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d340ff734a8b59d78896f1529f418482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c20b43b4f0a2f45c109c85bd69de48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea7e6c4f851280fffc2b7d535c0b31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ae14d6c7d317cfa11c73b1605e661485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f230cf4a74606a40b697585eb1635486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda88a39d4fb0e7f39098517f6849048487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963280c783c9f21429c41208ccc7931488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598b864b9587875dbcd15060881a3d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be0fbfa9d9619e925b52f1eda30f55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292e5272ccee0eba6db3d5e9c6dc8f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47abdd44fd037a0a76ca69b8d3b385492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c7ed6627ecc0e0540061f2484467b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5187f274382bd223a127e76b624567494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe32599154728562b74a6a6fa0182a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ed7d3f945f535d157df02c5daf090496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46df77b5fd94a20ef3f31cc4cb0aef6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703a2598df5650803579cdf7a4878c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0d99ea208d69aa85d11f2d42fbe02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1efedab9187f59e85b1e9b73756e50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6689723b0e1809638aea2589f84682501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd14afa6d84772480fa66c7dd3423a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5657d931745ed70d43b14aaeb8e8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3725cc9b22902a13dcc9797d04a2026504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87499c786290b38bd3b8cbe3a8663d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb919ee79fca3a0f7cf812b36a0dda2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cabb1a923eba8885944a205ee4a05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee42ad36bb738625dfb81a64e2a533508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c831a6ffb96c559270963fd0d81b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45aaf92e053687a7f1131185c55a98f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79d258d4421851d97ef776807ac92c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf740020e3846fcb57057fe9979c1e37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d29d51b6e280214784a7b2928a295d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b81299579f400a958c8fbe24418962514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ba137e97a8cfbfaae8be573fa5a05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec9fb2b217b13bce4a11f72335a424516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd00d056b5573c2785b1d6af36bf7ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46958288f4f411ca9aecd5dafdf9a2a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903e05f704ad952eccf7d89243088b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d1ebc4daeb1c39842b6edc13ca4f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdd5cb71cad99c71bae3f1b940be58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9e288fdc68df7664dc851584aeaa7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cee4de80a27b1f0fc25e93a400c9f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b5a8a7b87db90fccb49b538c1862c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95f8e57943cb038a86b0890d3d3bd4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bbd062048be9e63522ccfb6dbeec3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4427e3d5e4e57c721d43124537d10f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cda48e72494d24570879370117af22528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65894795a4cf37182bcd68c6ebe89f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64c7c9e3eae952fb6744b8d28220f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55387b0a562ad8646dc29e87eeabc916531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e4eb616f88753e5112a48b1b75965532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b3dd48d6ad2b92fba5d13f8fcf889533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677170dd21a898262776dcdb2301d465534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcbb4288a95c196f1eb95562948c74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066993fb0877d91fbb478917d864c0c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e198f174819c623a5b3c6f72cfc9524537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567708e7ee3a9b413c7a4374c21a1ef8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3bbf01afffca8ef7fdb47097d8bcf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f908a78d912d17355e1775ef78e49c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a965a23b7da580d83b23d0687266ad5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1585f96d27ca21c1d4e02125a3425542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45359cc63fbac5238abe2871a0fefaac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddcd97f5215af3f4890bc7605b5883544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a607f88afcd4dbf87b3c2116262dde545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978742ff249f643f203ef5d037cfbe7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3af828ad3b24a6ecda5a7054f141a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1828c348f2085f5851f84fd52e7a33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446c2f5586c61aece7c6d0c665b60d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf467d9d2821585d28a201c75279a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b904d5172d99b4cecd256d2b368ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eea022264990adb3abd7c07fd76472552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f04f5aaca6244ed2761913854ee444553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffa357cf050ef429da88886eb34866554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4843808141abfb68c7b7e2385ec87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35432f3a05fc88a2330da7ca5605d3dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f4b358b3fd17d24a300a50aab9b2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560dad2018ef3028a5150e691601dfd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fffbe856af7a42b3e9777025bac69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fa6f9ad3ad9122b253ef05515b41e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb12c8b7e9b59c6fda439969ac8751f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa0de3e41446cd922cd88c8d3f9428562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a5eab3db793756c311f5e7b4106d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ce5ae1cb2bae24b1318c29a65edfa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e87dfc8f10853db04d61b9a3931316565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef0fc81508256abd18b9b62bb137be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986d4e4a8c06d28a8a7ee57c6943090567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9267f12a3b91ab02c7cd6f957b43d17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256481c7ee09f9adb393f809a7ab6bb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08002f230e202e01da9411f8f23e800f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50250973b5ea733ada0a6284e42f1a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565672e3ed44ae3b86ccd3c925096e9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a53da88b03e39386744ab99201f93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeada017439af8bbd0b55dc5e1cc35e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef27fdb242deccd56412d2686653e1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1176bccefe039940f81396cdc3665c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01836f2794823da150f23183ba9955577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b9ae18ef1246bdcb2ba570fa57c85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9d8b716c6c7b1f7285edc5a8737f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6a81a636cb32607fe4e8ee0e1d1bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2add9686eb775dc61dfea76b7208ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bd05c9a8500c48e7685b5bb1b233e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb52994ad415c97d900f9f63f24c5ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5549b8bf07f7e5842bb0ddf2f050f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9843afc128eca46109403c63493e65585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531359d20896c636949b8dbed45ab86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7cc311595b69832a06fd96ada2524587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e6dbc1f07964215e0405eff4ac082588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05235460ba796d15eb63b7614b6bc139589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7e61e55adb2c8a91e82ced7a6aab6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470ea0f98bcba9d592af6fb16f695d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda5b6ce5ffabaa1dbaffd190a5d08d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567366ff1fdcd4e57b78d521c7cbf90593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03f3b65c6124d4f0241911a55b4087594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295caf72276036ca62391aaf6ebe5c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbcb2368487073b016f55fe310c919596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a251f4619dde1b5192bcd4f9ebeb6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f014e626a89f4c3066c070ad5fc1603598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2f88639e08a21393d32a6b915beb5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d70bf011cb7a3fa480ffc7e9491ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc0778d11d7ecfd81503deb031264b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168c1920d8305e04e1b000062d0c030602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c83848378f8c339624de4a0021ffd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d256f5376ae9d25936f2250629eac70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e06cd6e82f6e8f03ea24bdf3939b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8f0623ecd8b29e8446fc947647a02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198338c2edb077666908a617cde1b62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3172946c5a49cb25c825fc749ac56608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ef4bc4ead3a5c6fb4e1cc13112c77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d012749ef99de30c6d6bcce8ead69dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d599e078842333913f0c9b2c6d4ea5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7e2b21e1b19f22fd0e459b897f0c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeac2a36a1a5a9a12c1ed5684865343613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdaa7a23b74d6c07d76c255a8a819b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069ec5c2959e23caf5704cea7c7cb4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf198bf3ac557b2c68b509c2f90e59b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab862bc94a34e9a97e6f4cbf509be908617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41858f634cb32954933061c029fc525d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56c649313f7dc409487253f649f13c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e7153eb42a0614529775c74a1d0ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cba86eff7d7e46f8b7bc9afda896b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6874f5cfa0c67f999d864e367ad31a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afafecc2f2e28ba80f1d7f3648f0b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004e6fdf72f94e9896ae3778fb88741624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a9034f31027a1610231e33ba9a525625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c662d5dd8cabf8e6ee43959d116c175626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe08828fcb551321c9d76ff064b02d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ff8ffdec6bd8496ed08569281c1b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cb6a85447b5892eae9978eac08aa2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffeb003b6b71a8750949815f570b7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5953c72f3360a32d41ee246d35e999631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe5e660f48f836bcf0b5daa142f9d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd595f8c3c0ed632c820e88f6e23cf8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396eb2cb952d0f6e406e2c6369aa194634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5718394cc5e45e15fb27cdf5fc4ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff03446ea64d952a59d7f94e2e283d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cd59330d3c43f43b278068c3e3ba7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c02539a1172968bde01b44d5ac609638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50400b4e874c08b16278f3b235ce96c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cd1ee4d2d7631e55d7473ca1822d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680aca9e5ae67d541f97c77991d1aade641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba7a3e1bad239733803ab5b0fc85c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855de3f9d05e337ac13045eda651e3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddad85da9cd0ce74b96e19133080cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008d063215c3a03ba5359850639dcb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c751f04dcaa37c523536937a239ab09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f9ee3e49a47520e14ec962a807689647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb036e937fe7e7d94de172122f26e43c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17a712de5c66c82f9b32c9b0cfc686649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a2ab2206d4ce13c76263a45fab380650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abe3afe910b0a64d99a5c967f41073651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312659a34a77f4d44abf495e2817c5cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ce79e1721083982cf65f271290e08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2cbd00555f9e2f75e0874cb5faeb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bf9906dd89708ee7be372b74a8a03655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa4a07572296556cdddc5d72387e49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888643715c273007a0cbf7968f354070657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b95214c5da654df7e89ab440d5fe9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117ecd891d4712044769d81323e74e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc11959f7c5124a1484e7622a9eb25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520934d90f5b9b26dcb8198b1c0b5d62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5ea535f8f600a76c1e48884727104662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9240d3be3716f1ddb1fd5e247c7cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211d278d4d8104c9824dd76e874ad99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a227f6a015e3f23596899a0752accc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58cb6b7c80ba2bbb44ffea029f92f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416d7007c64a6160d482f31a3b75e42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fe6c9cac2230223cd3ac5ab0b497f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76325048fd9e9c78631e82981b556b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85014a9dcfd47277070f905f32219ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee261b5140f9397afff347372821fb04671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88240b940e5634febf68ed76a04e85d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1886c62220e50693feeeaae10390b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ae2b6902213ca463fa50c3c3b751f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24918db8076b7f61eedbb98a429336aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253403c5866f2a7e58d4f1579a24b73e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e7ed4efaff6514a3d2a3f5ccb1769677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a600d2363c68eab4e406ee9c828a92f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaba6c3ba61fd209513a233b88a2b8a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b85ce14b13aa0ec1c0dc9e58e00bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d78254ae2ef2928a9586907d687f89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810426560ae1826278870bed9536dd4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5344f922c80a392ecaef76891b988a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf230311150d9218ae2b2eff83e64d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536111d065d81abcedd2e51dbc8bcb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2a0c04d634b3d114d407ae57f1698686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a281c4d1118b59b3904ae7d04cec96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba36ed5d5c64f4de4cab1d64af1f07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce994c99cb23abb47379667b992b80ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c64f70a3aa29c400e04eec93ec0a6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dd67411c82446e5947bd8e34eb3ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6101fef3aa62a34eb1e3f4cfb1afef0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756efbf9b64222fbd3e513a434808c96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16212e575a66028f07319b9b70450c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dccd0811beb9ad1ffd0573af1639a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bec10a5cfebdb93eb4ce84c0d4b476696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ce46c25d0e293b0b659f36227d54b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37f4aec250b86568e74e727a1ab980698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646156649c78366a9cb2c86dc659f67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858611849fbc92db4a72271f0d740a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cd69f5b973467544dcd41d11d3429701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f0d361d008c5432600f3c37327035702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ade5f08cdc90373c0b3a258a20191d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d059b8cd9d5314b0e75aae4268f02d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e6b01d34a547c2f3e32f070a5f055705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d331baf53c510a376cdfa4de344db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cf7505a07000f8fb9d76d65ea03aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d436031a890fb70cb6e2eca6ef8465c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ac325a03ad2645bdafd540853346a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a23111ce7d8b35d575ed0edb9cdbce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd716fd3b59b9aba646fb1c99a46c00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b266580486dccd40cd388d6d048a9dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498e6101b5fc779faf6ec88cdc9cd23713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71846ba39a31e7d26541f4ee4f580ebb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cacbb33d89d39e2987e863d911942c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d32e3a8cd35c66719d13d4501ff93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5169951a05866ada0a3908792cfbb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f2838ed4575eff19d8a46af3f8407718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68b422f2b3266a284358f3b6698ba2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a5a634eac66704a5e4d98e3c0a639720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dacaf86d4dc62e768226c2f17c9e85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1765759c068975e4720d8e602b5100722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254d68aa7cb9892e7b25787cb1263cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684da21ed2c6c1bd0a498cc72cfe566d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4073aa717a9884f82d82908f53494725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d794fad01d5f471ec6bf9146f8b0719726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f806160def4665c7c833a47deea58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354e944efdaa6029a369a7a4ae6b4ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c10405b0d6489b828dd2b19b597d77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e773dc03572a6a55da8dd94196b7b11730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6d0c670728cbae990ac6eaa400035731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4c3c38a0407e1a2237a2376c3345a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44564ccb4e5d23a8669acd6de4489786733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65422740613fba5f2689d5f4aabefd37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a6bc7431743cc5f0d59a54a73a09e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2e502e076f40b9bc4169392220b88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b4da4b5840831408fb0e797200633737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2486db8b90f0b735400cfa53599ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de032568731a527545ee9666dd126f40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75630d0417d985116969a521b9f88113740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091463d20387337e2d41abc4c770d9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9f7b0a68825b58bdb9623e3baf729742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d9cfb1f365c68aa86277f682f58c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e469db26f64e2e0dc5eed0b5b9db8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c066e790b0a7f77a4c57015d30d65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41803af07c1456b5026555c05e62ade746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9f7aa316fabd35781b10bb32295a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa55f63dff1b4db2c9f544e98fc1b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075151b5fae66c28af144b46a568731749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9835e48a4afd6c5a4c832cad62fe633750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56c0acfb237c587eb7d3adfce054a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58539d2d447a6aceda1656be57d3b6fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1187f0922e118f3ee241bfd05fece3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829b817368008412a7f02df327b94bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23603cd88ef9a2762ecfdb71f3a7b3fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f539170e17627094202c6995758af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bc67494aa9e9458b61a8fc6438a9d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84b21028fcb557cebfce6071eac329758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41390d851489dbf6e0849a755e744134759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da313b0756216a74f13b5eb7857a90b4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176d27476f6da34f814b0c971f5afe2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55475b106c0d074af239e4e4fa932e2b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eee641dd53ad78fced45587881315763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1d4cdb555c5b41dd26a38513ac1cb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff854c6ce9b89b11d93f1173235d5a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6f0ce8a9a7c63ac2e61a7825d5b03766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504b44007a856c54d5c71a8d850f40d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ef122bbbcc021c907148d2dc8e119768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bcb328a80b6b00d7ec6de01e3b270769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffad10d70418c31742576c05e266f60770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec594bf417f894fb0ddb87adbb4834771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0633590260134b8d13f49d6329b8495772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1213525c9a22835298193bbcd01a6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad05645be0ed7e050e2e110aa4acbe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef955a4285c353aa36d9ff220697f9a7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5e8784596c3ae734aae9ea1dedc7d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57d7d5d13aa9ba9eaa75e794c457ff777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281d579638469cd141833c6eb552f77778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff27428167c58bf15dc14178bc89cf7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f72fdabe52e13edfcf715fa59ed65780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b77a387395591d5a303f94c6de4c2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0da0d690b68eff5ef14ccf317fc359782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683a83c628ac2c0923c1d415dacf873783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cc3edb229ded9aabee19bfd7291f2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290082aecc8915eb06c91c5d08f5875785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afbba409824a32c0602caf955479f9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e07b18a7ff75b9157dda12de43305787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff9c1f7ae38844041b30074775ed4c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c84708c35e4191254c6f52ef3316b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92468f0dc904a67af31b7d5ba1bc03e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae92beb97bce1dac7311eece9e7276d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcd0b6e30cd1b37d611889a6304b1e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4bc98327d3153113b1f12136d9b8e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc367e43473bc657449b4606639616794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563dbf2071f554dc8f902afe5a6168c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a206b0c1744b386150c50cd5e171bd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6559917ce6268da4450300944c6ad5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715ce8c9fa15ccacc250360ee22e973798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8453d6122cd9f403378f35881ca06799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab45283d55bbc71e3649ee0af44dd52800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9bd0983fe97274dd5de0258c01ef9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede8c82ff3ca4fb2f69cf1f50a5e908802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c126b66b569409fc2d58956404a2485803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148df83af898c03e76354a6c78b88f94804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d0c0759bb743cdb6c36b33a4dd2fc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f278c8fe0682b7930bca4e2ec5acbf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48e2dc13d7dbfc442b0bbd848aef61807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bafb9a6ae6a2a256d4898f5befa653808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460da1cdffd8d39addabeb397804e83809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab94bf38fc57fe0c8689d8d5920e21b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ac5304c6347bdd1c2ef1a85fd388d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286224164b7c37b737350723252e3dc1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bdaeacad555fbe58ba0273839fce2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91883dc9742d7b32155e69891c412543814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4137efbe2deccbba163dd9748e67d7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3ce1bc1439e43a0d61f1a423363b9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca77636d6fdf0b12b60cdd0b80074ea817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8886a42560540aa9251f7002b1acbcb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c53c5d65223e3dfbcb9e4b773e5d5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65ea241e869721609a3d5838bf321a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92502e3b6303e3d48b165888e93b0792821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a689df8ffe7ef875eca9642f35efb9c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0e9de3bf149cbde7830b6b7f33f50823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb81d5fd4a3b09f44095979cbc9002a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb820d86ee973b344f386ef6af463857825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5227c5144b75e6c46ed6568057fd051826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a390aef249b8f542c04ecfb24fa86827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ea404304080332ef3e0f66cd0a180828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54814273a6f9ab77c468d757fa86ac8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981cfb4c6154d476984fa052cc4654c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02ad174fad741a546728df39c333e0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190aed8a71edf991ef218cc452f6828832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860d61d7229f7ccb1d94f30cb271186833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d0f96384cf686e741e2412861ff87834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ddd2d9c98cfe18f74c4a444d1d33e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38fde59da05d836cba7eef01b96e2a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefdd332b834d299fabca62eab6da45837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4773081023e64cfdbd489a5edc0bb46838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e865628cb84b13698110059864fd917839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b516298635490e2c264722c58697d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94748c7cac60fbca0ef63e5253d16f1f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4cc3b94890615c72e9c689f0f68e3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498287e712fd48c31f18a72fe5f6209843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ceefab7218a3ad81cde9d1cdc246b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540399aedc1357073daf309bca1d4f4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc25a0f29309da344a8a9543b528b3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef687b8f13341bba6efbf2c9afe5d834847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ac836a1a4971bf12530947f96bf50848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba69a91ca110169b7e7fb207863f5e0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3823886bad9d255bda8a882ed8e5e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296727bad9dfe98734593828f1934c1a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ecd0a465273a891367541a9e0e95f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e7266adb7434739f72adede4df8f0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa03910a4b7c7fbb76c2ef022a3c9c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eb8def111f8c63d48c3e9546d22a8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba15b3e6b999b98df655c31f796700856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff0f683f45bcf7c5488796e279bc70857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdad93750915372a5d2fdb139ac52cd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa62450561f9075cb43aadeafcaecd5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d35156976d580a1d1972180c57d9a6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0892c115e450f29991f7210acc78d45861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085a5ae556e6c595297ff4f0a34c5c7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3794eabe3d758ca343c5bc8be1df51f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9ab25c019c427a5f9b064b4a7468a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0944c63639254476e02fb8b943b62865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217f9738cfdfd1a4092c2870d6542c9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fff0dddeaf963fe6cf61f93cd8a49867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821cb9a79d256d42755069e9437f28c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2c2f1ed95d64448c1b91ebe9cc36a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946faab6ae4e8c9c87391358d74aa79870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a3c7d5efceadf2d226920b762cbf0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed019042c5f2691602b343ba8c86f46b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc3b2fbe42c9994fd5b8178b7cd72f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0686269f248f5e60eec78e52a717ce874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c59f8af518fbce03ee21fe22a020c2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475fc408773f4e7c7aeda2cd94322e3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e8359ac91e3ba1a7b51465ee43c35877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621062258c19ca8261e035a32acbc753878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafc617ff246dc42790c74c7072c736879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a97da7bb9888f331ea68ec392ac056880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d198ed50a3fc2197d09eb235fa406881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fff255489086357bb4028454c3c098882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ba2837c2cf1c42402a71a9710ed2f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf999e42ea0a5168024e4272809d0cb9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2a0d2001f3c6c1336a484937798ba885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c65bac38b59b92c970a7b2c587d3b0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77384949c4b928fb2959d12d2d2499887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236261d19205546aaa1e0a58f468852b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f9425e0a5d5631b3c79508d2a604f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf7c149d4edc791acd9593d43a7c21890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b94e8f86fbf154364ec304ae6cdc21891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4c2f899df63508d193957b581758c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf3602c6ac16160d6ee1c767ccc0ef893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fb9979b19a8ea6f2ad40319683935894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5d4c5e9e82c008f08462d6dea3023895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4c45a49567d38b260627f2169a566896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0503bad431ee33cd2844f66e1a80a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb443f357185d402243ff537a78264898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e03b8fbdd3da41a70de0f3c3760e17899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a20a2de19b0644ecca18a0659246e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53397ef7e727181762ec294620691120901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e7b43815bcaf37b4a3eb2e05330f8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026f4202ffe00051e6a20c6791c6df8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fa119bb37677f2e7a1e3317e458f3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9ae9024b2e79a8599429e2fbd3346905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b067d3ab759ebdcc757ebae3a06714906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4c4598986e9bd459028c58bf05d83907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7afc30a0eef96d837c091e4f98eac908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac56b32be0884f0ecf60068ba639e0c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b956c1d105d85c49e611c330e58790e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fa29069b8d107df436cc7892ee4b5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1a74c2b0c12ae576fdf1518f55bbf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ca4fef43d0ee6fc5f9f8ae7bc3368913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ffc48c5ce29f07e3d83e0b390b198914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe19f608fcf5a0b40785d6a852ea34c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bf8983288ad722d01d3bf42255e0c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95c819bdefaf0cf5e42486ddeb21fc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d6675f282f9ea2bd5bcac5fb9a55a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563cb8830ccb80b18dc0b6abc24f346919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af55016edfd89276f1b5d6ed5fa909920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c5744b00167a213076d3e86098576921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a17a41bde4fd8fa4f5fc5c909f7199922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9b5f5a57723b37055877b61929b65923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e19813d8f87d3360dc2d56da209cd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625ff7d7a2eafa789fdaf007a2ec65e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc7346e9b799cb5a686f83a44f40f8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8da6501ea3bb1d5bbf1916642183f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c87f16951baf5bde9d7201e547046928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e304de548283a48056791f561eabd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a26bf76a3bec0ab552321aa8564ce930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6e565017d945627a42970c7c089ae931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7721538b1db7b0c8169e9ba068c8c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2731f3ef5b63ddb78bd96508c2dafea933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def112549c4e2f243686dd932b0096aa934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef088c016e20d890f4c60e5b4862a5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743565b6d006cda15e19d6f8bbf4aaa936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb955d61c3bbf8b654d86cb89e86b7f0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87093d5cc5b6096c3a79330870d50d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7857358e80c024a6b2e10fff3c5ff73939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb148c5214f53ed535be1e854f7d0c9d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73398ef06b3511ee497ff1bac6acb7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8187f64a0290ceaffc91fc4a547fd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467dbf6a0ec17739ff8e02c1d693be1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dc5ca6518219f93b08b4f701dcb68944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166ee5bc2214955a213b578039782bf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c716a390aefcb3ec8332fbf86a48448946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b83d3bbd63bb631342131b526f5dda947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9357f0f2af7bc47851ca9ad645fb5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe596769891c4cd7776d11a42061470949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa29a30a0688e67056b9c7e57b848e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc9a3399ef9d94b580318f381a9cbe951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f5cccc557ab193bd8ecfe0521b4f2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a0d88ddf971dcd95b73e88fafe5e0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075e906b6faff57c4c2332d027b507d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b4585873ce507b54fd905e942d1f6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c96df21a1d55b921c5fd157b09422956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c8ec470dd73f6e7da90288381733e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684f8bbeeb93cc73b4618660ac73000958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274deff9a1b7dcd0d2b6cd214bf8e5f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9950ed14e69fe5dba1258b26fa2b88960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4768c676d6ced866ff14f78399c76c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a020df74e6f671f8275964c170dc4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead28d3dbb52f7230af798968fa6db31963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3607e263d48b4513e51ba12b5b9502964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a186b0a136a1ec72fe8c6d6bad971965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bf7c021c6d81ec453c3121d26944c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785f4c24134e8e8c421b95abc96c696967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cef15f6a342c2e7f0ce5f25c7ec445968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88328ec64b7c9b244abbcb966edc9752969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d85510b38e9d69f120c944bc842c62970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fb239a2ff9124d4428c99c7557f5e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b5137613928dd5d5701840505b749972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a1a91ef2dfd2c90e284a54642ff30973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a3ef04f1df791205e2b6f10239c8b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a92d86fc37be9722881ebf2a62236975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d922ce931a10921e24008cfc7a7c76976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081c825183a771c19589afdd2c69916977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2375b156723c8ba25acc69c968b5d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001b6acab4ad6720f3e0bbc13418633979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2ce59a770743593aaca18a9888201980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad0d36e5f43c48ffa871709c196051981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f26c7523d97f51c9c32309076d15ad982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1c23242258951a55e94206482a69c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf484d640e76290a634add0c9721cf6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60598b6159219efd228f96430709497a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53c6f065d6ed4c2100c6c63b0335c8986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70434a5d258f10676c0ecce5d9595a91987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663fadb6c1c93aa4d18175f5bfd87c4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27c559da1daffa939a20f199170c13989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf238dd2020473127c4bb2a9cdc6308990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d026cbaf8af3432ec4139492204731991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b71111c89f004462f9f03104890a5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b5107a0fff2a8e2e0eda52c38b347993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a3fcf9e48a9538e28eb575d10fe21994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89ce010851e5cabcf0070539405045995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42512a9ef84f2e8ec8f6a227e4e5ed996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5266a16cc739b566940e70dc3c7aef997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11cc10da39caab6281fdf84c5f93ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028f41da7d4b823d3a2eca49795d7412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fcef22cd109811796152389f2abda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f61055595ffcd07a03f3aa7c0b4184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eda3791be0c2b0693df781c0945c2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c4ca03b52d393accab070c93e51076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86a081bf8119c8a8cfdd6238e6b6737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc023299ab74c2b45cf582a29745f588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cb0512f1d86bde9824af57389b85d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ed9b0b20691ef0e728de092b5f44910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ce6183fdc7dc888ed2a7b7b9525eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754254324f008222f2fcd0b850226f0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29e0d7af629f82b3856dbd75d800bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f0e2eb429c4f732c7a318b9111d5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275e20d6af8a80e8c21fa4176de7cc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdce91bb20beb3dfa8d2f1f82e9ad516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1282ebe2cee5ec8177c9cd8da8ac017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247350086bffd01af886b6fd5036f82218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994d2dc42d9660ad02fd24a8ba1e79519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df5961fbb1c8996093bb516226bc5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c661a49ce3c2043abbd6d1355dbbfe021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785531ab257ce6af9ca9d2771a6430122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7efbaaf3d36f9a777b1869af1dfc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed4b716132c4d6729ce4a3c94db2d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aab9f605ea5b3974a73441ca3884da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603668135bfa722bca0d0752d82f98d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cf73b98f12b59b82a62fa474c689a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf288e1dc048f7b7d4e549846cc69e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa40c64b13b76e01338e38553ef90b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ba0386a28658ba615e416f126dabf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8c643b16cd7570b2e11a31db382d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0183e6e8ccf3c425b2d7e8a101a769c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4347ba638cba9c32aeb29e076072d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8a401efbe64c28152c719168acd8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607e35192edf285b88477121e87562d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da353d51de72a5c3c90f1a3d124cf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316171143d77ab7ecc10e1b4e6dfae0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba9f9c2fa7a7a35c29e05d8f1b75d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d534d2c58cf40ba152b8985f1f9e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b934140b07de007e459d1bd69947840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b289a8119259ca191130b39cff693641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808c900dd84f60e89732842d7e7edc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ee1579491534d9a9ea330ca80beb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eb965b9e61ee4b1063d61268b7fe744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f001f4a9ae041e00a27115e8ded1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9739df0a31e9af2d7353629cca1fe146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e62f43c31818d6fe1d85105093a63e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dee9df31d3dcfa9fba62cf3c2045948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efc8ec45d704748a2e00050926a0ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ba41047c7e1e11f8cd6a26e2470cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9c3ad3a8a80b99f82b2eafe540ee251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d012e575c2b5ca778e9ba5f1241e16052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f084112dddea1a412c0a6834320b14753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f162b3f6987d590a63c3546df11a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8da5bf78b4788d097ad1fe1c8be6cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a160a03bb0edd8408baa3f266107d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940285df4f22cf613faafd8a43491fab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef12222af15c8108ae6ab500357a9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d92bdd6f384957eb96f5b920f067b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30258ae158a3787a04bb47a22af79ced60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4c06c882e98534d7a768556c7e94a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b1c831e53b58444a00815227963d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa33a407c7f8252d201872655cf42663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d68e3791ab4ea0be0e62813c0210d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568b36b838a742f91605c4f3d93cc2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc97ed8346f086723e89610999fbfff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9816e97abaf3196877d614691569f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1e2df2785f6ebffb45644f101ebe768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5bf60da95c3b88f46f0857083931869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b683ed4357d6cfe73d0f6cb20e646ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcfade809c435309d4ca8ac251dc3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085f2ffc0a0a05ba9d711b7d509d01b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f941248fd1067d26b1a9b446b326ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c0a687c851e0a57d65ac2d9d9dd7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183e762044a271c9f581371a34eabd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d86cfdf5e06ed47055972ec15b20a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28f3ea83e907a4fc4e0762fe5faaea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754d9aabfeb31aab4a030e71848331978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810df015c3a8421ef1ab8ab605cb70cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76c61b6a987f9f43ff5e719a87852680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653e6d145d23cd8d16ccefb2467593f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec7c59af544004cc57251b0f29830d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecb97614a96c82713450080c239dc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f4ced8242ba019ec2dcf423e4dd2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16220a3080af95b242c0c03e708600ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967ce5488583e98f1c162268c3cdbd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024642b08579c667b5d7a797c8a1b4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7d21f51700a279358a3c7d85bab8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bea5c3f5b32e52084414df6622a97e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31d9ff8f7881562c4f405f8027054f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd108bce7ae998e2560bb5055b758991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9477d5de2c413e693714869fb022092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813d177375e282c0630a67f50af193393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7201b5a95e97cc13710740fdef25e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44800342f24c768d43f00babd3e7f1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575a3b699ba937774a3c12cf1495c8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3d55e07822fc715fe55aa122bac4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545268637d816b2cfe29d58b1efd22e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cb4092c5457db2642e9f026519af099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e2056299066d97d1b7d44fc571617100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b81054de361e7b4f6dca867b214f69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4478aee44f0fa3bd899732011eb51c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2eeecb0e2792298e80f9037f1eeaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941b00d0ab0c5855d7605fec9cd90da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ee747eddc87f053e3d1819ce97822105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6bb354b4be76a2e7a808726e50630106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68a6c1b5fb00cac3059ca4f251b9dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94169899629ada3c3424d83ceaa5bc26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb96705f7262350f6e8a13eb49e577109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0c6a308b9f9242f6f085735d3e924110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728017a1d94eecdf40979e000a0067f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efae776ac671acc2d1b41e99d59609112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b18510aca75e23c90ca4e4abf7814113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bbe23281ae89095e79ea938a520de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf51656de831b7ba3aa1e0980c2e72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8dcf699772ac4ede359902dc88403116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b2aa888137c0aba6d934dfec07616117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbe4e57b3c89f24b2738c91ad79187118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1d5e8437137edae5508800cf7760c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec594a173aa20e0b16369638a2cadf4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0fda529808d727dbc417230ed37ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de00192059d6befe9a1055529441d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a132224846ff5206b0d270643e704123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e209836532f96da6d0ebc26e1852b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c13808f77e2904c9129e36f882ca5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb073d1c5848209eac508d810b0fbd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88244de3d305622e9edffc82c203d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458d5c21b3a4909b9099c7504c08511128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa51dde6e66029c0943410ce97d9e74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bf22f19ba3daccab0b4973ebe5a18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8230cc717065b04884eb027a61d8e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28820367d3cd22b3cb8f8f3b5989a08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3c850f6765ceb22b924d9fe50a608133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018956c713f009d20486cfa592ecd60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969ca07a2602176929406bcfdd06cc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e837a55173bcb6ffb14fb5826d999136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7177f6976e08cc3f15617e73138d22e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1862026cd94fafcad9cdb5798bf49a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277df48b86a7d628df33f91ef61999a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473e08330ee11d43d48ee5bffd83c1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e03f73933e7b6644485f51c0a3bfb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73346c23950dfcd950309baf064a06a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884d4aeeea28d34915b16c663ab54f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d32444c00f73a32aa8edcd1f03cd4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36187fab2188467cb5e90259dca689145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a03e7db913adf65dd66243a8ae30d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68dadc9077ae95ee4876a014f0033a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87576ac797f2844fea0119bd7a628ea0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02eceab2eaee1776148ef3a92e5053149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b7f6545512f30401489efa8a3c9a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37c9405f7943168db1a93763c3fafd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dabedcaf574f2c6964f861a7cc202152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad504af53557b495dac05b452d904b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508412b85ddc96fcd70e32b49a18e12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b9d90413a1e1770d8be91ffab20f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75273aa207c663e624d82cbd11c207dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9f34732ba54fe8329a4d5238dc4d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d511554f32d992549c7b7ad2c9943e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387b53bc4b23a8fb45d493d2857376b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee115cb7165043cac3e3da8c030609af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5dbad47f1cddc6e42567ec78a985f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be7abd3e70c7751ae6f8e6695bcd1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f97c161317234f7a5f90609ce4b642163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f442bcdc17d72a3b72baab8371193164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80c2af7d6c869b052060c7fa7a231f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df0896d88ac59c3741f547f6e46d49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de595ee0d19b32cd15c2fcfd6fb9a51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d767b9bc1858618fedad5eb275a151168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2984ab2a4d356aecdd4598e4fa14d00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943f36448540b6060f4950c92c849a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88885f6fd6f8b803931c55e85dc29600171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962e44f5ea0336ffed291911b71fbff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a608af40db70ab152fa0fa2b77a2ab9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d41fe6237848baaa6722f3af0588e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e87dfec36c86a1e4ca19f113b2f0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eff2a820239c60645883c62bcfaba1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7abfa9140c7650fdf5b23dbdcadb6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4171059c73075b76cbd28d03017fa75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c97e97a1314ef3fed02833be5cec5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7919b9fbc70062f852c75c385e97ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bd102b91fd8dab82ebde72f225744181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe71e3562454dc1a0e2fb94bb3b2f3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74247c901917b2d61bea7d6a893c7e1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628861bb076b1c7d856e8abbd91a1c29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2234404ea8601525c073623b80706185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e853f62e7a9c51e5fee1d04ba25b420186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf26a879b47c97bed3ca3fe8d9233c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2909d222d067c94b76f17a8a060d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80673e6290411d05e162ff8a7c7dd061189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798935cef9c43347c6fb4e241ff7553f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30a5ac14ca747c09ffd7b509dd3ae4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a84489c0954c14f689cfe0094bb307192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d077c7129b3f709a84f91b5471b1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ecf2215ca7088a5d19584338cb3f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a09125d4413564585cd6c84b8553f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee7a4b150e0acd3e2ff0a0a7fa7364196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2908bb40f4236e3b127c5e79d6abb52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6072bc89120192a8c7d70016436ac55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372937c2d4809f4835088613ac08beab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ee3215f030b7514e249b373677976200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec4a5551b219ba5374715388bf3ce3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc431e90cff3ba5ed128f8796cfa315202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eef40d5bde95d514db7858e9c0914203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7af77031413af3352caa0d3d6dd126204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561006395d4b62f023f10363d6b32fb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37911fcb35e56e0687501265be139c9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c87432f01d9c26a50bdc3f35e9021207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe16b334d55676bdb76b04096877fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b477a4a34a55faf24d65012658cdc80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434a7bace3bcbe88664463f7dc434ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12ddfcac99fe360f3c37019836cd3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebd3a1681f68c55998e4de7aed273f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d8b08a08a1cbdb0415cfb71f2ad59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06291ebb67542887c1ad4ffc3c8e01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f132de37dab63078551118f8f96c95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20003496ecab0d584a26a14e8c79546216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a249eb21f81812524188ecbd426400217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9dc77b23528d03c3f05590934a091218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565079e4149907f2e5583e87cff8ea9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c541c37f57414c56aea4c47d7532ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57427ee5491deec0fe91e4ba94b8f81f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b767a751d1ee2b1215545abd8023b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb64a4b5ec6751eb9180886436603e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8d053bead9ac90110c393870545f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceefa6d6f09fb56e281b5aea022d30a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecf1c9f6a98ab48780bd7ef2e0b397226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc730e02e35ece57f58e12113d5cef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4468374496a179c9f30c1a6d13e280228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b93437d12ffc42d3af4d1604d73144229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4434bba0a40e08f36d44225def1604230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319506aa92de73b9f891f91da352a20f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9ae56d10f079b66e11229cab2fa6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b432bf307b1748c776ec53db82f144c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02b0874a6aeb9f415c0fded81dd092234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d931f7c818932c440e8e3ef321c76c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8f14be76936b79b77c17da97de2fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7035efdb274b82e1962df91bf65fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324f8641375ff513da7aabc3a612047238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271c6c6870680c76b0b9cc2309373c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a202af441b3d0759f34bdf548f2146240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23e5a8017d369865c06f5264569365241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff3582f55852ca02170352645b4379242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1ded6ee98e876f8e613ff55cde3ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa40e2fd258e67acb7545fba905b3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134e5735c5a26e8ff66863fb2770b00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078daddb80e5e6a1304c2be37f2a8d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22998859a1892fd976fdec125630511c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fb14667a0196c2c9a4f07797897ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a8ab5d736f4a7febc3cf4d752b82a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347c653b613358e9c0c8867e51c4262250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371cb445c0fa76f4008bb659cfc0476251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77412ea087d7210473acf10f04693c78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e7b917ebec5f1a82041f7d8659b80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac5be00d622c543b074e29236ee644254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2db9f7fd8f61e800d2af519a00cbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b5d1bf52351cad9094ecd3e49ad40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843af46a4ee65d6131312fd5b77d8508257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41e5843a434384abde4d985241e465258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d023866fe252021a3b37abe3ff9acd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9085cfe4bb2fdcfe87fc0c61c3440b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e54f3ec40fca19cda482db2a4d9a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de73e121f0ad7abbf98ffe2c5cd070262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20ee66b99f5952e32dc7424636e699263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494a1cb8def8d537d9612b8e645e775264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f61d65a65c656facb6db1fb3bd31ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76471ccb29122127ea4f0b7a2b2537266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28e64cc7d3926a699a56cd0d892bd3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda3f01fa40d25e2000794f27592e63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b310e6c4ba253ed580e4b0ba9614d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b736754f26d04cf63452bd9f4f618270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e06cc7bef07598df3fc89d8bc06bab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d233684d04de64ab9f8d0e1d21618272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e02cff8d09ddcc09303c3471da829273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc1c378be6ea748ceff37f55084685274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c976969332e7ac8458bef7d853e9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c0a2bda5a536655cc468caa3257f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7ca4055a92b59f5474f3e509ffd10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dc48264087ddbe5a8a4de35033dfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cf140a9b79ee4bea215456c794aac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76933dd8aece746beadea0b762f7b65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa92c2b409896d75b24e9e80b3b4931281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d12740fdb3c474ddd7bc886407a69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f5d164d266df24e203965b02a3a05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88802f2a2a77c7b0bcf2c3049eba91ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205d68a9ff7e9b332a60269aeac7f7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c668bbba7ca1de8d4204a642798da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa949e2980d5c2efbf84124ae56b8105287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa31fd61f2ffe8f1b7f6a78b848fee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2c0e09ea9a9942f583b0612aa589b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584b97df7e5eaa45cb39dfdc2de9aaf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b941082febf9a8238fd81317cc3e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555ed165c6f035ab34403d837eac4a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f1894af49f8fe04674a7d528aefe3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd21a97429f8a19cc8fbf104145ad31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a64f643284a83c8b6880040bfc9c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd877fee9fb61cf52f577800eb2a58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26f8dc297dda52f39eb425bdda25f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e674bf99bbd962a8813634a5a6ceb00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c7ee57e88f09ac9180d3b704f8638299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e94a845126b3a790d1c1795d99ff1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77777f663e24cfa0babb4feae26565fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7e8f00ada34ea83bb182bc4198894302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a0f0fbdc2acdcb5aee3f39ba57eec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1999bd7088fc5727eaa64035addf806304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520493ca21c1315768b08822aec3ca03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce4a4ab10f6a21dd7388b254345459306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c539a7fc7a084f6f18ff688c2c8534b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da718c357dac982ec3b765c7a96f64bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797115665aad3b319296cf52ee77c923309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63149213dbb3e889e9472527222067a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f7a340610ac4c05e22d06680e640311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764b5286a1a168bbb28c411e3662bf8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f67123fc36d0a33865dd84d1a0d7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76cb615ee0ac3f8025fd76458088b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1718a80f10b9485e7732011700400e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbc22229d60e0007b2fd3195028b4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d60af8b1e6f3e204b1d179a5a093d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbee63e1f9fafc4d7ca42053d559b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f621dbab86ab69fbdde572f2fcbb87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e63c32c0358120988fa80c054a589320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5580ac8d443a0f30ae54605dce89d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bf1ccde85bd9c6c69e6a75d704a55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95065461b738844a4e4fdb63cff6671d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a0841ac14c3c089f1aa2479904959324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4eb62d81162a9f47a5a762f3c919b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cac9a1f23edc44768b2444ee3efb3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a816cf90f61e7ab6ac02cef53c3701327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb544abdb4cb398d8a3e900ee253eb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9cb5462d899ada28b8c6f0a951aa5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59888c99822f3ca9adf5f7b24bcc08c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4af28cb428154985d87e234b1ce4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b28f28e64ac5faa58e1c48c472d99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4caf1797d419e1a054a44ba5e18d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95835e41ecf9eee64510707ef4cfc520334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927d2159b3606d8dc5002d76660b2df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb62232a148867d730cbb3dea31ad95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334245c3327657fc7e42e9e07105cc7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caa754a7ab16cae114d88e72e81356338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30d36f170e9752f778216f691ab5fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0639e08853a228c402397889b03904b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85306e893d92a74edcb55f90677bfbab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d021382c35674e563c10af635c6ab4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e04552fa77ff69f1fcc9ca124a732343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43468c8ce797e0808d7943526279b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a00c845f9902c2203b37a442cafb13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5715879a53f29b687bb6e8b6fe7d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf424b78328384c52785754ceccfff56347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04808ec116c72aabb123e37948f58efb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da1491776c61b035718461561a56f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0d8743baba1fca27222fd7f5342dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76113b451caec9d4f966aed08815089c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801f4054c035bdb701670d95f100590352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e74b659e192d848da94d06a80b265353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257a1748fd45056f4c323f2b5bbbd90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b0f45cf008c45271b0f24b1d7fbd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdca093856914f35a727b3e41c40e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3ddde41953ccf2cb5b3c41a6db8ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1ad0e45efd9470a84daa8c6abe284358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001394592d892cc581eca16afc40901d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b248681768a632efb2b0d63b04c7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21622f45b5f4c8440a21fa7591e4c5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe00b2265f0b2b455fa0ce1a1835def362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777603578e54e2baa01e5892785ecb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a93bf9d7736305693b7c51ff1c5d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9d3ad5ef4218e95d66dfbbdbc773c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d5b333f30561ff1bb9ed1696df90d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a9a472de4dcc42fd50f8e94e00b40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281291544f9fea8426deb77585fd1948368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b157cd1249656111cae220c2e90bba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fcd9612396f1680f0bf5ff41c78c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c0f5fdb83460c5e3f32a744a18987371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d934c4bd2598a3ac5a52ca54a8b62f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf60fbe511c52beb4a25997542021c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550100c518c98e8357b8bb519e85502c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d433e977e682872c94920aeb45c7ef8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475ed76d3f95ddd2157b67d8181b79d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e58498c42e238eb35f181f55d2aab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc6a503d80a765e7c25c51f871739c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca229f6036111f6c737b746857d98b28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65650b29619c5f1c81ade5a179fa226380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408db9a080bfaf0e2d405e5d25c7e03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2327ef12379f1af1737c5dbbf66968382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e6199269f0df6bc6b20bed71344f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e36c04df8fcfeeb08db6db3cfd6de0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500c43fcb62379887fe559145c056a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9c56de192a7146807688fae219a4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e99db94cff37dc0e5dfbabb053550387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c29ed46ae9317bfcb05ec3a6e1f29b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f1ff0eff3fd879b9854c457141166389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692337b7bff1612d58269fd50c8327ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c8bfb3190bf7759c38eecc5224174391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56531635c9d9ab30e6d15fef7b471a91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382713a7ff391966d786d755d4f2faf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea4219b5786466de4a60531b489436394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bddbb2fc0058b3d327593bb3cb539a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d130fabbc157a5cd16a2f1bcde19b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a68d66487ba9fd7f389e6440d6e831397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b64e7d09aaab0ec7d74d09cd64369398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cac4b3dd3e15ab0e1bbb2f258a5492399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc50887355f7424ef96625049575644400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0e31fd928f8aa140ce5a7a13d2b67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcf0973d0b8b13e285fe1d5dfb9974402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04dd6f4a93ec00dd74bb6051e4dad0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72e901c5edc352c136428166b83893404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97468c57537993015391be80b91eeee5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fd3efa2a62d5ac8f8fa6fc1d35e6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb5197b1dde24b4c1befa8de177e9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c34980c2ba5468ca006343b937587b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe8ffb9f3ae0bd4393ce6a386a3756409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd673d1c72345d1aeb642937e3542a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9fc4d519764663dfbdd8755514a65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0f026959267d02c1a2a9038131955412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b26c48705950b63de1a7b96343563413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1792830f6a69dee235d3150d01004414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c088f31013ddc6c9b9309789863d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018ec411110a1d1ad01299f607b17e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61603f5291638654b1ad7a1dfdf1ca7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a172186663eb05bfbe796b9ee462a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bb05b5bb5706ebf14ab05cfc3084e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1415bd95c53ee91d0a40138de3b7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7426dec4c6d4ac0a9b806af71c28a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42599b85d6113a605fff3d03c9639d07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370edef28cfa0bd25c91af1ee12d97e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37e7c3f75346f960b5268522e78c92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8cf136b2f20539abeca6b28b55430425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81234a89e277aafb7e0a97685c31c1f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61d07ca47d1b27491c34ae3c4bc001427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f005145010235a98022c8af94d8ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c51155e72ffc8f9ac49a5d98c1802429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50044fa7be37a647c48530f8b0cbd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e4a9c0e53165ba6c987229618edb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74e0fcca43643dd07250c84276785c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a400608d8dbdb34aa3ca0bb0a9a9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f186a0c1b0c5d7ac8a0e2163fb290e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bf2c79cc9cc0783d39c0896b16b6e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27a81ab2e230013c5e5dc94d600fc6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2529ac8723d230b7eb1df7e29aab29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c8788d17a11d0b5dbcc4094a91a39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c6df0340fbda8bedfb4662203b108439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94442f433d1a35395a4e396bea37d78e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b3f8feda89739d61df3b1ffc0f481441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0789036ad704563ccc66296a110c08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146f401c76c0f1a881d1509f6d38500443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0dfc3631e815df0a17edf51491905444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c96d74561d87f46c15f901a07b2ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f3b91fcf39818cceb68228e8b4f46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabacf7de5035a49d31f3cc90a9afff0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74441ff63a1e9888394dfe3b3fef7c6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57361ddb291842bc2e6b9c8df72147f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efb60d60f13d649e364d9ea9612755450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0934f1176a4dff1e41254aeee886f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e098bca23f868662c6c5d4f456450452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c850b7a51b9d4e8abd7b0da124814453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a737886b1aee074fe25557f7c7916d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4abcaddf24d77dab401f5e1fbb8ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c2272cad9545a9603d7e28eac4463456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78706fd96a8e7d77ec4669c2c226cccd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac20429a9469065285ebab0208d6a77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86f80a655b7a4c14e4754a4dbdcaeb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0bdde108813dde8ebaec5753618f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18531a14e83c2842040c02eb5d809048461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b31a4936877bbc923a76ff54d6c77c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d55ab2311203ed1ef238c1d3ea5ec1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e9ab8b63314063394b03590655b50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f21b4070e2f742dd12f0c43caf539465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b8c6cbff7b73e795c1fd9b100b968466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706b624e3d30836f94aaddd39abc0e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a2ca85629a12f74a4ed8fc40acb4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eda19331767a98f16f67e375f722e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea220d21c1b2c87f8bbc046911d4387470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499140c448f1adb8948a067c48f182471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d0ddb867c73f89be16ea6dc627fdf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4072ba6b2e670641cce90a661659e28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab31d816c8e5e6e81ef7ae569db462e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f2cfd87368a8d1173dc568db96581475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2977179f16e087cf389238e09eb712476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcb8bdcaa5d23346277dfc4488ad2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944e87f784a51a0b6b971e213ec17b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f7688d4eecca2829fc827d7a64f7e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdf2465d6b89c01ef5117e08aa8acf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fba0f5b050e61f7eb112d4c3ee75b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a522f2dedf5e83add1ee6d9aeef69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eaa5c458cdf044c34ceb0bf0d71ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce22ae7821b218aefe1814c7a69aab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb693b49e6e76ce0bbb374fa106375c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccbc4d713789fc48d220089a5a9ee5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc4e626059cb97c518313dac7b80b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cf055318eee8fd9f7aa131fa45e1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2218e19d8a67f169e19dae43b14ffa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902b6ac04ed3bf06b59592f6b24e782490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6707fa35941ba0b34b3e22aa10a43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077d1257b3c6de7fb87daa827a634c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626301068b618ec52c3118258a510c00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3950f8018226337a263fe1791dbc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bb9b51b815217d67ecd904cdb1ac2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6733dc7ade22e8d1d92b6bfa09c15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6c3aef382a18512e46c77825dee78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1255f867d31a8884b24bc824d3302d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6ef674a0263d476d88cba8e8f014e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44399c315ff157cd3dceda9e233976a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3d2a115b3ee29dbd9563cdca0420c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74403877c3893e33a556057894532b17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b14db359a144df1637a7e428db5dd5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b57a34db78e1fccbfae9beec41c27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da1a789470e163b223a95bf03b495b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c5b329c80099b1709a618d86c21fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3ae9ba26dd9927e0170a1fe605167507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aedab402b51003fe7cc24965b823e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884783fdc3ad7c024f6c0a20e6ed406509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9155d6a024c5e5cb9a215ddfff658510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478445185837eb675efdb3ade275b28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9de496e0b0b18cc7b18f344044d113512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f1afbb3cb92788c43b4f050df2ac9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392932b4b2803ad4d8c96bb58e426a92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694267ad07ffade121e4dcf9e81b4e6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde3929859c212c87433599d2c85de9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c791e8689dc9ecfdeae0fe3824b99d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62c8dd8cb134fc17b26f8fcd9e904b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470533641d1f45b505db27a1c403bd9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b367bd73fd521a666cc94d4519ce24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426e2c33cab03c171cf273891dd331e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78c25b095db72a0b43c48112cd94ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b75af8592986c10341d0cef11d0f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81aaebd19313444ea03bdc57f5b07c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51ac0612abb368a70b45cd9a1b6ea6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d69a82306523fe1c107b6bb4672dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bab483acbe7bf12bd90ae2185f8c19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143a68cc8f28dabd95f83fdea32d503528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e23ac17f6a8de577ca44e56cd3adfb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f676fd6c035ad5aff5f75bf2da50a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250a09d4473f9a2bf3f3998272176f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c58b261d6e373205c8199059538be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37931011e3a3f77eaf9b79567a238a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4ba9ec37939573b7cc964474ed0dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19271f80bac1dd88d7e6ba113e819e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19ca73eaae10c83a346043e6426f93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d36bc8b17a3a37b86c7228d765757537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ea119183516edfddcb075a1f6906f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5c49c0d5d452f3d6500a0714c93d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68207234df97632f0e4158a80fadba8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04ebe43e162421718d6b6d1f0f1380541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80861300222868aa299fe3ea8670a2c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6918b9d287810186ed640cbc0eb2939543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc116bbae20c54fd7dd0f36489abf12d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723299ab49e2104918511b13caa3ae1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23df0e8724ca3f3f16e6888a4162ffc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78ced54a22e7bc3b1de4cd986ab8c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1194e05a62b4e34b6e1082237a395548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c08ff14e635c18cb1a370545a0e6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58e6e65b9c2fd8d0c6b672d127c0b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d635beab4d76ffc500ab0a8bf7d81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb3e8499a0e109173b4d8a3c7b24f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4642b95cd9c298ae2cb27a2915fbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8a3403d90815a8c3d23b694732bec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e094ca2570d1f13edb3105a2693d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdff2ee641f66e8206c50570a7a6d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ade323c8f323a6e0e94248f260f729557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442605d6b523cdf4340a2780f590fac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538dae98d79503220ba296bb1c97cb1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6685289b7f481d4a2a40f006c22151e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac012ba5af5a84f7554083d0dd1c43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f23c63ff9c6a7beee198b5c233c59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116af84f6d8cf375ee632a3094a19c54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b695c76a5c16b722b3037fbf0d9f817564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3588e0f44b1ac6e7c0fa0361e65efb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec38ca350e80e8bfb1ded26a9e7d6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43a5f3baab4cfe8268fed7e5509886567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de61a332f1e7ec55728d28599dfd8a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb275cdcffea83afbdbdef68c0a80326569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aff3d54e3e91e3a321858d452c096570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895bf3fc36446d7224e7e3b027eb643571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d26843ebf2b50c49b5f8ebd966f41c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08db7669f94bd24998dbaa035a47f60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739c52f1fa998c274555f7031831c12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097b1780ff7f0619edaf43965e302b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e2449010c5176d2eee9d986ae3312576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ec2e50e4670c1f0681ba157b66f4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4148f0bd9bc4764d95e6a44f8496c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f488544f4dac28b6bd3788853ab034d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2e386670f9c6a7d0e42131bac72b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ff8a9f5132311d301285ef6924106581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510e7ae934f18b6b0540629737795df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f83f77889400952928dd620cc9bdb0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc9316312ac73995ce345311a375bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d79eb8dd7230b788bd0a638dd708dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072b31b210f3c8ea4b5b2d01a6b1335586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfbe1657d22645aefc5b93a23d3bf0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6582c7d4a93283bd5a22507b8f7ae64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81013df6b681d4ace25dfec92fe632d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b530afdb0941c0659884bb30ea76b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77102109b906b2d537fcd8c1f555897b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5eb9d6fd3379f36d14301f89fc690592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879832510888e54b55e516508b89036593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1572fdb4cafa7b0a93c45446c460e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c7e2275f751135ff421600c64360c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348d6d5f9090d5bb48a5e34651e3fa4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f8f621553fbd446acdb7474fe367f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9367ceae6b4d41df5d6bc309194ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f3184c9c08d155fcbc41c6b55a9be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7980ac399539e4d07adc194205dba1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961f0cadf7b99deab90726b2091ba01601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328638534bcb3c1d6170743b672f584602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5261715cdfdb52f15cd37e6a24768603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367e753bfe62a1fb11ecb98927052e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1bd6075c66b2f17d177be7dcfbdf2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd88f0870e49cbe233cae2fc8c5c79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb031592d79a5309d4bc735eb85e6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cdd4c7cee3ec506ae616d0d67de1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4404cc96ad637df6e9bc787b7720528609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea443b152c006251922411ee3946b08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db11a4ff3959636fa5e3aa6ad2b1a33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8073761c86ebfd2cbe7c4bd3c9079612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676f773c2c65bbc953aff4bd7432561613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37ebdae35e60fe3850a58b377a0d44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204a350c47ff1af08838d41c6ee93ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e61a74c28b5bda8264b74e786206cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782b2b4453b2715656742039da2c683617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd5c3537b2e17adf39aea5ca241da7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8b127ecb0599eb767b363c20d0a63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382a304e23757fca0615eff19dfb918620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fc7c9722eaaf61123fa0b914ce12a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c854b5c1cdbc1293f845fc67da3d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd11df5ef482dacd79d5fb7530a3735623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692f7f83bcefda749bcac773899f419624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e7363f5a8deb345ef5c6a85892b38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa173ff11f721aa2929a1df43dcee4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923061d3944545e5f957fd16fcb2072c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba53c685da4bd727239008d89ff5ed3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6e14fd89c8fb3394550d6629ea29b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cb8431905f41c1126672fc0d18ae4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba764b7faef49bf72d72ea29ed98cbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c719c2016cdc3158e0d4535a0f5ee0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78019d50a63e056521498a81e34485b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a87c5d374ce9476fb9e83cb66b7ee1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31072841c3784c62fd5dd130e35d8218635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3e7f01bda2bd771f9890ae6f4d14e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6bdcfdd2142dd077e551fc145296a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecca30c7dad0971199c9270577de373638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61a0e96077a05fc3601de3195cab46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b89ad7cb759f747059d4a95ffda85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63ff447e82ce546bba59db8542da39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eb759ff43bb19d468c29f539751fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d176b78cd1be680096ba171ad3f0c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eb3ae30da0da40e18fddba3687d7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85f664a69837b300487fe06e870e28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8056d652d5210c32935408d25f7c62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d9dec7ebbcfb30f51d568980c3661647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c36a9033772f1a7dfecbd71b96d4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded532a4171bb2776641fdf31abb436649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3f7068b8de548a93998994ce4f2cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46328f5d947e60a340b51e8c8a741b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832fb86f06d9f0357dde9d0781de32e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa625724c4c9541ab3c23d5ee1d8848653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dea07385fea80e8a91df7c9628d554654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f4c26510020afcd4db2a1f55ae4d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ba9c92906861b8ac58ec193119dd3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cce364603f24a094ba3cd4c035d4dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6585d1238ae505c412ef680a21a395658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a026987d1302084323e9947e81a0fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb397d25e341dfb8734543b5d5982b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483b2d5d70c77806034311a8b5660af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d268a59a5e7d4a75d19e98edf5483662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc7c773a88df7c9d7a52a52acfc4da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841d0b2fe5670734ce4634c2c19ce0d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56ebfb1b6fd014a39032c5d384e382665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee497d0d7fb307ed4e709c9879d665666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25260faae7f65c3cbca7c703a333b61d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b33f3a03b473d2df900a844991a63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c3e57981c32b98e5eda7da1316033669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04dca971129b7b0173ddb0696fa730670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8806d3dee5096466bafd9e00a363c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff334520c1a8c39d4ffc1e98ec6d3aea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b99e17836150d69f3607d503c774e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f873c2d31f3acbac99f2fa2ad707d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5c70d53e5ca2f6198ee96279124e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c51e1ad108684c54b77d35ae0d4a8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c4b5a2c48ad0a419bf669fdbbb212677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbc87307204152309253bd3c58fe5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be6c08a95e202a0f6df94e4abd3d62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c82e23de36c7c7d1821ed409a859a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65ca4360a50cccc0382024abed58b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e38ee3d83feffbb6737498fbfdc1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21da268d1911c09ffd090d3d08b153a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569c7e160cb720d08563e8fae29b6cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a0f2b25dc923dff31105dc5430066685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19b643c2aacba2707c8ca1212504d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fd895d1376fdffd5cd31849462c25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b77e81aae0a67e5f2dc0b47d9c8aa3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539e4377ba2afca8574741574fe6159689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2edcf85e002b955c20c08e2aeb754690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1d618766d8e2b563ee65a9d7c998d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7bd90806a9e3c38c22dc39edee275692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a2e48e1fff3b355ca55bd29ed0a61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ea6d65feebc36fb0afc4499182640694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168efe667cd02b4a7ca5e8ff74090ef5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d960c063d7bb00f1ba5f861f70f491696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05f2beadbd4b5c066f088735c88e79697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9994419a953d2898ec922e0bca010ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e7791513f06c631ccda2b1f4dfd29699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4b671a5b56aa8c90ce187043eca90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d53a8d2aafc2469981c2a40bb7d03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbc4201a702d7f62c8d55caa1af0f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326666d7de596329040e827892c243c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f437de4640a7488071a862a86529658704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f20a83bcb7da7cdc43a98dbc9de298705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a46d24a7f9237c5f47822a8757792e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dd872274c060f9f86cb4c28cfb936707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80740a538b28736cf274248d3ae9055c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560fc63337ca6f5718c46fe60dcf866709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69510a7f884f171ff1c26f4353057b5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9865ab7ec4bdbbeb241e83e55fdb72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dfbf2687dcecba96ef338325f84cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0b629281e18794a9f8c6a86596236713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fa246cf10911a140e497669016e64714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3766863e714ab84166cf0294094be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af193c83c45928e8b71f30ab5faed533716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de54a386b8f16d04599cdc48748303c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9339c18bec67ddf8e50e3dd699a30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9911aa37468e2e77e38c5b0f7cdad0a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f35b4f1173887e7efa8328a470875720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356771961a00e772b2ef0dd5c4cf404721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ab15acbf68e25e9f68d4dc09d059f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef6b9a9436587dbd6e5513723e2592723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777901329456726a41fd1ea0d0518cfa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddddc08d8315310b41286090374915b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d2e66c14527c7b44d32cf22152f6c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cf4cb533f2bdcc6dab48af09aa11b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3b48301cab2aef03c6b1c4bdbbdd6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6143c2a485874510b4e79f6cae32c09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35b444121c5ea4651af3e46898d1f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a43ddad4d22b5354b1332a207c5d27731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a4aa04b41f292cd9e396dc31495ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae097877dfa5e29b08ad685dafe00d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c749feef43d525552c58f38ccd33c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453ac37dc2f187c402cace0673244ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad5f99fafe17d71e172d5d1952a035736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6407dc20f19c61381ae3e2a7805215737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cd79697225abe1d54b5fd718bca6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2942f6cdc15b2bc4b25af889fc410739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688e5d927833e964f55d1ce10a393f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1dbde91208f60d5e96bc023d3141c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0389895c4411cacb28a7e9faaee727a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e629ddeeda2f661133cce87555d48ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faaa206f8bbd5d8a98a68d459c6683744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69a26a241c9c1a686717ff155a955c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1b37950e785d4351c1f42d2a4f107746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f63c1e480a80dcc0d4022923fe7ecd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1415532f200d54cb729d3488dff25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992cf62fb67d6f16e166b584de3b486749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96070448ce965b8fbb07eba63e5711750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697052d76dd55ceb2f479e4ec27c019751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26ec35baffa9584dd35305a81ad984752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70901a39701e17fc13fdfa089d3c9fc4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8149ec9d7b4142ed02a8d4f1c66fb0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2a52316976c26416e7f3161c5e297755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92710bf23e99e4541e601bd141715979756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979c229f4255badd1096cdd3f951212757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3724bac498bbe910dbcaab5cedcd2cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853bc6044f0ef70520e2200599b957d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9295ca8fb55ef82301ec5a0aec41700760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d96699249700eb008d9fec7d40994761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f63326d774a05dc4432252f88e763b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb61eb86ce867a094f4991807847de763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f61c4541b4eacc32971b8349f7726764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d326b1c3a429390d7c02dd1602dbe7b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d7e2a78597dc6e2c5e16b8a19a6a5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d65e9db9fbcda8e6c5b4fef62ddcd8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c53a2a0db653400497846909492209768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2bae1ab24c05fed4f80b31a86a8b1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793883f147d24dbfe432b1bfb49bb6a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010530350851e7e5cb5ebc5476a27db771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adc479a4f9e4e02169d9fc8f1cc96a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406b942cfcd8694341fdb25bacb1b27773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58a3f0f5b93204b87e68d7d698ddc9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37d78f88be7b92c9cc85753a0871e6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a358912f73a58d9b163dfe74614b810776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3b7a3ef98745d0d8f6b9157c03c04777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525227769e9b52b94e17e0b0e81269d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308c1fb62b8d293c54638723ef009d3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0de4977a9505fe467c2272da3d3502780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9132d990bcf345da7633dee70b509781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a392abec0b0a3e21e778c00c5aea4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef543d1ffd3d693a1369eaf7057860783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5561244a02cf0f61225fd315b388e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf1c5477a85c3800c625c985f9e676785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697b587987e76457f25fd7b71b87e11786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae509aae34105d46b1e95d3f5093d01787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc36fa15b07150d9aa3880ffbf7bcf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9626d6d0c76d410da9ed48d2cc9beb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b3e334066810ef71bf81c5ea2c32c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca85be96e061fa583784d1af8e2aeb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49f302874142b5396c119f96b9c1bf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ba7a156a5c0690b3e80c76e5b6daa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350047ceab5d6a6a15c85941cfa4f441794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842b4646989b6b04ddd1940b3fd3768795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198adda8b62b65b297090fb353fb122796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbcadcf2f3e00e0a4f4ceb54fb2a1d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d42c58cf81c40411a05c2a567d931798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a408b133ea9f7e9803da3f2b2c4702d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ac982f5173ae27d0dc23d1f52eba2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d287e5c92f6d85905bf56ebecd87696801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd54c1a8f8f34422d91f536d6a94acc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e351c002db6e36aff494b9ee96011803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45d312f712ff071594ed6542a95121804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc041dd1fadf107e27ac2af7fa174ea805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b8696b65f74f51db74d1bed9fb0f4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb3ae9c2725733abe4d93ba8dd2b7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e107603d377bfcf5fe2ce5f70fdb57808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a218ad017dad66b0f63deb05e00037809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996982a2e7fef5cb261eacdba493669b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e936001ec9c47da5cf99e439a43cd63811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c5cfa0309643310379b86e9f62a25812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cff1569c52506a55278992d7c1558813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ee30ed537af6fe3c3436dae2ef8c9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba8fa01a8e4c7ba2d62d390f58d9ed815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d98029c15104d0580cf75952d9b5e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff70107300d645bbd741ee4b572e9f9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dbbb19d70df548385f791f86b962c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedf0e31d50ffc901ee27628391f527819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca331092bcdbbde2ccc73859c823dd2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd5f19a47de2cd4b64a5039c899e2c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c28c73e6ef8888b101181ce18707c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1859a1a7ebd009d291e96db7bd937f3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756737403177d01e904cc8f1674dae6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8ed0edce7ea4dc87b714918fb5595825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f43e1a08aa1884de8d001f7892dad4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6b2e60e4bf612b3673530c68a4977827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b19055197ff4c2d6df95603f4f11e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d0551b375854f68f47b97a230cfad829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6750b14be33f9e4cf31bc6b047044b2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c895015794d917f35d3fb655dc756831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacfe4c147cecf892b3ee7a335c063d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eea75f9c0447a7fb9d9f8916c315d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c18c662271b6965d401e33638ed9c3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c4772fb3dc594345f7a3f2bb32ab2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fc41d465d15373c9cce10bc46c447836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad1405bb53179f4036d41123f0e9b7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea57168419679138ad439a7187c4b3b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209d842fc6e1e84ac2b8c761f2dca74839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7d7fa0790e377b4ac68e72669f4c0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59c7378e3ea3a13bf1861d220ae9b0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa6c731a7b135357e6f26d921038ea842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46560bceacf1ee35a755f47c5b2ba1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf24c615d0bc9ccb6ae3cb807ea91d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aae3c2bb263c81208bf32cb81c45e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbb4cba6055294b0f929adfd617f48846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b261833d39edf3bb95ad4e0d27691847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c672ee555d37dd470d5bb35f1f4ef3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cc77f892262aae82579eb5e6846bd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a459be999a5d44972c9f34ed6668be7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642ace52e54131799ef1bcd48c53124851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb12029553f416018defd04fe0c6fc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694800659997d096b116a23a88beb1a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427faf91691bc42b401fd936c95eabf854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0752f57a8029a5c1a8176f16b8898b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a6858b7a4c12e2d80a724e309846c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78be26e6a2576d346fadc8e9021cd5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1003c4d3e2c58923cf095f8fe21bea858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d44ed9b4c01caa3d0ea540f230e020859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c23e3dd0caf66a390a097ebefd824d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d05d0dc338d0d1bb96d8471a1cb697861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415aa91469604474b1a5d59fdf3153f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade9479433a13126c79df8c63ee836e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40719c9a70bd09804789765d1be23c4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50267271d759d8da1cff9705c35224865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca021ac3ae242ffb9d9879d8ae6cf3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b997bebbe54e22fa8b3204f9983184867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e44c6eb7c8f1926650595ad0ae8a89868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15c2411a3cc19a4144516a71f63806869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64428884b3037eaa78bb1d417a6382870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dfe638a17fcc31ea7338c07f37299871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720e88f24bb68da5574f34d4ebbf23f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f8bc788986a18bef4760315b062e7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39838f3b86cf5b7af98bd9375c8358a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c35dc800bd34b24f5ea9c4b74415f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f945d9992e352eeb0c2b65817ad6f6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5183a08b8e1cd766f95facb2ccd63877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34c0f4a32b07aa607eeb8fb8a8c327878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180e19500447eb3ffaffab5c3accc94879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255ef2b47a317e9de13fc3a472e8dd0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92fcb6154f9a1bd0289e1179f11c2b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32e570ce9e4883c39c74722723ac95882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9914a79e5ea22347d695218b8979ee6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621886165266d11971ec6b5837396fc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4842de564f9ecca745541ea333397d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f19654120916c11d419b3d4b19868e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f1d78d57999ab665e0e56067c507d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df6bc3d06d817e1981343da6eecf42888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950efe1aeb960ddc2e1ef0bda99e8f1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46cdd320ab9cf4699230cb996d7177890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc66c5a3a43defed6eb67354abe2a8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993545cb98bbea1fe9a25c85ee00cb2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da07aeb81d20a4a4b1971a040981dd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4420078abfc2465838518a24aa2aa894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837ce664e14f787b5cc80f6e50ad003895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183f6ec19a725da8a63f3f074a1862d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20262a09e426b95ecc8b6481023bcf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aed559c3ba750b17d4710606f1631b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6c6f3a20dbc3b6595f5b68ee6f841899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1688bbbd834d86a407e8a99c78f6f42900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ce7c165a49c037f539421445b45bd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65760f3fbea55b479453ae00aaf64165902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446414e6ec6140d9f49db0446712116d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52f5e8fdc1818a1d998b4a4c6cf4ba904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308017560b68b2aa1de4b6490d6ec07905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4ac816fced6c074da957368ad7444906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55ec31a8adf936d57111709c07073b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f052292adcf9e1c601832671c39d5a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d34cbcbbf6f364af2c89df7f2774e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7ba4767c8f3b2c3935990de46ace3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c4f28ec5fb179766563bbb6c212da911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02a2c9205d3a4b9e621752ee88fd63912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafac406c181db1aab317dc20209e374913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2041cd4818a4f570aec262e722237914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c8732cb28b12ce6cfcc38f21dc354915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37441c469ddd96a94418bef420b159916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6327ab7a05e111833d0fe18926c83d3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68729c5ea39bcf040597b67350bf2570918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9fe88e1bec5ca77affe1f046e0332919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b8e07e564a841bbece03ebcafa817920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933caecda642bd4b7273f41693e14019921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f40d614b33e05fe27d971190c69dc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ccfa15ba7681fdbb7e4ee35f7c266923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01121f0f48bb655c2ad69e104a8f5c7e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea692f5adaad777dfed84a292bfacd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943336f636c051e719457d00270c5c6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38baf14c776ead28b04fcf786238109927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab86c20a27dff85b81e9445422cc3d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7f342c1b562ee41fcfaa2843c5fb7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b8b44d82721982af451cea7583a85930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ddc6e033f25bd91536d9b1215eb80931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffb79ef39a031db88a690cb35cd98b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc04fd508d6f9e6327239b727e198d5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05857ecfa8c192004f7135560e629ef8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9a204482a308785bd07b63edcb7e9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1b659d4769151863da59428d574c7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9f6e5215a3d6535062313393a994b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8a5bb515dea0ecc80070be17dd5d6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cd561b8079d3fa120a82f11d09ab3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9c3de063200280768bc65325bb32a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d39d713cf4b825bf988b1b618a1bef941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb48439494ed83192bcad2d5977d2d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee5db52d9d48ad90fbccf0d8aadcd4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6059d154ec3749b95731ba4095e15944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db2b44ebb1af6cdabec42c2e08ae9b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db580ea85478551a4e8adef8e44738946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661af09f3a74e56d15957a8f11ec745e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c8c88fc26755ab4a28d49d382ed2c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e905e177000f1d8f12dfd886e34fe949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c14a402f96f393fe22ba57007dabf7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1aa598d8950095702b57bd5bc9e120951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289f62991e6e4463332b58550e36005952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dd5876a041745c51c63561cf1f78c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36387dff865da98ff76be5d9e45e166954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de31c9b65187fc0e869f181fe9d374955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01af185777b006c98413ea6038cc6b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091b72c9cd0aae0f55a7ba78747ed45957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eb15bb5a7e4aaebbff5a31c649215958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7c8d6f6c1047e63b1adef4124ee0e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907d76f73f8c52be28c2e04e96f407a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bf4d495d7f37c10cf4441cbeedf16961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e326b79275abb6956d5c34d1377dd5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd5bc53b2f5e0c6dfd588fbbc0fce6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa27d9087bed165b4af462e92421ada964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a69d2bbd4cf9d842c77c45410309f6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f328491f12861cd3842f4f66f78cd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bd9e7a46847dc2382878d7a631972967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c60bd1b1f02ceca8a995699cffb56f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad6adfe9e8802d0a7bac796c6908e4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8962acb4c0884f403500d8c728b5fe970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222e3e33d58928b9df654988882410a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69fe1137c98b24374bd976f0642e48972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b0ca6a83b1f2aaeb667000b2ec048973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd86b24cfa187329cb34ec5c2e2e65974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d123e03c31490987df9a2ba79310b6f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf1b71d0d2fbf9d469b4041d291d33976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70ac22eba5e6ae57a5eb9bdfcc0236977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5a954ed5adaa02ccbddc30541ca6d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016baef6abf6c89ae41e65bf7a71750a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0b4717e39fdec54c7a318039fc35e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24409aea9c0b2612e9a4a183e3fc4404981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346723c9bb3b271cfc969896b203f93982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54433c64b29628ec583ac16c7d0f16ac983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd7c0eee4b346f8f25be95b731f4de984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432df1c8343af3aedebad2967d8a34b6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fbdf3659b24490e4f968727a2946e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f599fbd45d1bd5fec5ca9a1a44e707987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54545aac8f3b7b49dec9780046960b7a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172dc089bab6667b4f8c72c144b405b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965bd6ed57c3d5afb14a9b31878b40e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc900e68097b7c2e737c8555264022a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d8c99acd84f61f74e780cd239d752992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a80ad82dd22b38cbc0c708873e150993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926b7973eed13edf1526f96215f9157994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3fad224ca18904cb5d31965c9f9ad995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d636c72a44ebf3c889da631b595093996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ccda514fa88b831ee82cee78a85b1997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>