--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd67a7e51681cd9bf0c2be712b17d4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5088a2edf9f94ecb279c6e0e1371282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ebc023fb583d1cabc1c49537e45593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6e1c4445b626dc7a970fe8483d3b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef622ba19d0aead8befd20cd504b015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019cddc4fab89a7097b5ca5189351e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eb331c95b2c1cd546d3c95e1be3b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8d6d9afb451303f0cdbe72f622ea08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57b0f1b7dfd272016a9c79cb9b57e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ac3561e5d484149321cfb9021e1f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a592a0c33b8f1e70c40664c7bd989a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b7d851a33db9ddee3db5fe6c4b16012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ac3b595aa32a4f95148654a85da6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cddd5e7f82aed7352a1fe3d1b343df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3792ca31f33ec543557fdc0b58b67d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89187e4270617a7583590b7a967a4aef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149dce248c21948ff95514d791c657817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24688a99ca3f57e9df5df24bbf991f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe0cfef7d80b55f8219064d08b312619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f96acabc8f7706ce4beba93fad0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71e5ea03a566b2364946a569ac71e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ca488a08de66ed1fdb0a7d750561522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5fec05ee8708715cf1c9472b1664a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc45ac45618359fa3dc27c97f5a5d9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144490cf3e5f8fd7f17270640e36a4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded5f77ad66db8cd6a4be7a9c5bfbbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9f123a287d3dae0e233d03c61209827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89db2af5a263dd5beb904c6b12c79c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94016d7f39975187ee5599681b1a0db429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc451bf78d7a3ea605682894ece58cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cdd508be69385c01d682331b2cfc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c5447eafd0ee7569ccd97d5935a6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894948eca1253e55ea33760669c079233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3717e066c3ae03d8a920c7065b27a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e6135d844c6926eaa1dd5faccb02735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696dc777dab464116fb3e0a5beafcf336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71136701c2a0901703fadc6ad81bad0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754cf3cc6599f4b91f83395cff82a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759d9cc9e098d1b38e2823b6c85abd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec9e39487ea60de0716e23f64b499540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d058dded670455e920cac8a030e2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d665c56f2cd5bdda0c9239c036a1e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8368ebf1c782bc89581b452af8574f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e943f091758c5f21e9650b313369be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724991fecd2c9d61c69101205d6b9a1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2904ecdb209b8c6eaeeb39d1f3852f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42835da769065891cebd7fcabdc8d8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593657177f99361be535c81c3f650d0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780df3197153fa3cd0db8edc9e01f6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f15f898361b52764197fffb5c37baa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95acd0d6ab24fa6461d60b8d4b020b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ec274302c9cbf9b966a65be3bfa6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55058ecdee0e02ee567582e2f4547b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d505184cd617e4e40d9e4160f61831954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ccc01963dc08b9f04e1a146b8801f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9968a680ffef20c444fc4458e85dea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5276259f19510ea5f978f7634df440057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f964a59788fa00272e3ec89daa7b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff042ff4930f4681a3f2702ebabeda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b94f9b29546f8c62148691d92ad9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152e5080904eebee0f21f49ce06668761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a950a458a769acdb0a6d1c85bf70ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0c4e968e73bb536753234a68ed10063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c7cf78ea5a6a7bc7ad047e6c4259264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4fdbd42d91b34847033196733ee3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d35f40404ea55933d771ebd47f52cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b62907959e3485198b0d05180ad6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5319d5692db766769eacb034a276d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904a181e9fc1fbe6de73c62aae75fb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236cf902131b28ca345c3714e2f74da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8b6d05232a991fdd39938c2bac59871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7abd37946a75ecf5efca2ec94c7c5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c4970f9790993632989fe3d560a2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce45286b3ef572a6f1b2b54c4ac7cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c7c4cfeff2972b39ad267e13077ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf871b16f44fc2a084c39684fb0b35976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4865a6fba178ff91d7f81f00b337cc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9363bef2112f431ecd0fcfe32464f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdc5ff52c6a3f6720568df6fed18f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994f7ca7c4296f18dd7ca745e848bce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed727cf504898bfc47579703647ffc1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ec1663fa64cd4c987e5b0a306cfa582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ffcd9143422bc31dbac0aadb99dca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea332d12bf7449496846e8205d7b3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0ac7b883613d619950e29da55c29285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1354290c3715547dbf6b82fc71a3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d97ef143af35a0c04c4c8a54a21bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8df6aab5cdc763b43ffc5825cbc53b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614d2776be5cb0b79a31ba51a5c0df389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd694b90c569852986f64b6328a75b0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5691c0fa184e665e5ad4ef9ac819e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbd7ac283edd589421ebbd85799ef292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460655171a9595ebeb3c450698839c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45305c4c148e3a62a6844b0a3c91342194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ef9978f289777f9f8b51fccbc822f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c146157b2b9b9c9237313397fa92ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351e81f1b5dfe9579831705d4c6f6d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cb24d9273afef08f756cfef23692398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae765451e431a740727450fcd24bd7a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec1e985b67ed6d09d7f757fffd02f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f04a1cad7e99042b0bfa8aba6e6e5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc49e4763ce29066c3441aab213d297102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ce2e2321d201a1141a2184076404e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b242992b442b028ec1ea4e13c5285104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0effa576c4686a81ff88f2456977da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753403059ff04083e69f858bbf18f4b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f9b2da3fffc6b1767df2989f685f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e2da641f3e7d6f22c6496c6996403108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc845ebab90773641f497957d76e660a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298dda5e965c97f40da4ecc53e942da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55612ad9de50a4c8ceb41dc2a2d29ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c845b3363172d08b754e7fb4de6f9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e28b33042c7ea258f5ffbf030e596c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d400c437665f2c72f57e69cfe34ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815150b8b5595d8f9dec8332319ecd09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58198369fe8c527a438fab7a8b7bdd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc427fae8ed1c6345de0f44c2c4322117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900be7b3c41ddd031a2cb4660680cba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb031bf13087f5d894572659cf1d58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b42f4fc1356c1b849d6f6d184d90ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a5f87ea67059cc1c151d0020f9a52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9c4989795921998d39e072fc3e5e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa8aa9396a2859cb653163acfafa5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21383d52ed46af5943f3ed96e25e5154124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7514c6cdec39dad281c1b25205c725125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864665a98ec0f2bb7e735bb6562fb64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cac7fb46271b3394b325a1214425b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8500eeb1762f4eb3cce8f2e55af25a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6da6d6382fb98fad49cbe4823f0b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ba19c4f80abaebbdf0afce48f2385130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2911e6d0a55cf5ed4bb582d644ee2bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73636e02c3cdbca79b296a249c3429132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205478f326b78d85065e808c16414932133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b812dfcf19264056c1eeb4077b30005134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf645ade26c619841eb833d48cac3ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1d7a2e94dab1cf1a52135d24e32b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf834cf6f989bea898f4b6dae450e0d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861e4472682dbc1628417a55fe8772b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae25392d63da7bc37f714b702549a56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f2e45c56b5f58851209128affcc46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667a96fb112302e19f1f1ff0a4e5e75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8017628dd5a41c0d94d3e1742824fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4777a26ff6d9b9115b2637c7a8ec92f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245865edef9a507c0dc95d3f317aee2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c05531aa916d36674552db1ca73b06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e4701c7b3f04b5096fee0dc9719ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ed904ce1aac6640290b72075c12c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a670e9e1c3d768c6d0baaad2454b25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ed86dea1f139fd3a9cc1f18f139f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f6a473ee9280dd168e5197cf9bdb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ebd243b716efd8820775084704a83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46004237c8520e18a5ff59c741ec3e12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c369d890a3db1843e59bccf9a99edce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a4d0aca2a1e98def5107fc651b295154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c7f53f311d38d3882843fd9bb2480155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07efaa494006ff8d5727689cf5b7d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a526d4d7fcfa269cececfa6256669d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8efe5ff9f4983cb19099ab3bdef9c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04629e2bba4657a869dee4070d460087159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d53e9dbfd02afb0cf1f7e22fdb04fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb40da3ed7e13b578a3925ededc8d2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63741f92d6dde2e673f09b7b0c226073162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6f05284fda0dbf58b773a5a8da3a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752dfd39c0c2f758eae724c5c350a95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa18bf0d9c58630064aada4e5d6d90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648184a5bc886f45735b7001a84fe126166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b142cfe3e1d546971101cc00b19228167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f912350f089298477ed18c43fb5c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e6ad8583b213d5d40fedda1f0ab83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c774003004d4ae87c11ca4262c80e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab7ec3fe765dc8c530a5de2e1aa036171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb98339c5af60cda027029846bea49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a6262396eedde8d8a7bdeacddb15d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245090c96fe571ef71da6140ec92c3b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca4ddabddb7c9a0e390355f201ea69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eba08dd8ca0b151303b665e37349a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3442bf9dd1fc1ed12b50f78c329bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba864ec2cffece181104b8a5f475e7ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44a76ab89ee8347438cfe94121cfaf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202a4d9cc451c3d43f0ad582745b9bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fae70f4f3e1dd330af8a0d6eff52a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979857f5ca6e17918adf910ecfe8e5a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46d5920fddc9fe8be60a898bb22995183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e1159678c2356738296259fc0473d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24204a1ee51cec2f02b6f1fc9a948e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65c34d35c927b05848a414277957d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ee78cae65fe387fddbe9c9c713cf3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2c57c3de95b964f97886b8c080233188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d2ff13a1240f5fa800e72e297198f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3186e6d83dfb58f5419877f3c7b48b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a40f3d31253726ac109005b8025534191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120014e217cdbe68380fb1cd5491920192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38666a583bbbbebcaa0429ef3b17b78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbac4867978447b4aeed9fe51bf4995194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8dfa030eb2d85c8200324cbe3350b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f191b3f5c6baefabd0b7e6b061e0a7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6730f24dba008bcf85ae442a0a8d22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12f37ea197c01103698d856c712916198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1717c9bb1a249ec5fd024984649b66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f7e94adb452d956790018c81a0b5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac1b8c33019fcfce9e84b74b4b1cec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7082bd7de619c9cd6fb285877f6217d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88885c651053098cf3417e2cf6cd01e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8023203980ebf2dfb380d6879f04653204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14288d2ca2ec6554af781aaf55604253205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba94c51aa78f8bfd3ac95fc5129f86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864c997c82a96915bf5486ae5d59ecd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846684fbb1c36e3f112af247ddef3bbd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883f83b4bd0fae9bec4147d6842d81b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b38f6355c1ee053610ff0a36ca933d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0340048e9ad7778c7af1e0040f32e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caed9c9aebb2620554cbefa014e6586212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4ed6208de1f8467e820eb54d1cd34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895991fd69c5fca7feb10706ee655091214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973f051b3b91e8f861729c7ba006b4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a277c69ae13c3055c47f97d692dc0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858c3321fa925e6d22fec7478bfa8d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bfd8c4090eaf5d7d330c241f9df59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d046da3eb215fc8e61ac96b1f020e1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a096fdd5b69b9a119ab3bca2d6a0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00b310e7065cea80011caee9160b6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ef6fd0f9eda49761a6f49c10c8aae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db618d37d5b4a3bd4661ee89cb1618223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0d5b4f08d62425362ea204a818501224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab838196b699ce007f342e8cdb70b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f7f38dc029d1ffbacd4071d257b10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648100f253a00022b76c3d625b8ec6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56ec78881e4a36c916a4e16513e123228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676943f3a178b1ec717df5e293414f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adbdf0356f4ef149b4ed0be413f281230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277dd143f2dd1842c51b94a25b63a51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97d4ad8bfdc555c06b3b5bb3db5303232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ab1435ddcd885436ffe17eff0a70b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458303fe33658ea012b0e018734f077234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f761ec907411505efe7205db7984d50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af24328c0d61d5ca7d446c50a3b4045236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a6ea47bb6f775efa1eb291865ff87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398417ffb89106a193ec726f4750d44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22ee617df58e84251ec240c8429a06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049298658a389c03180b5e2bb8b626eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bed49d77a605ab32ec655b8da2b4a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2b600b32b7cc5b3c36a3dc583d248242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f34efbfc1244fcf1377b82fe2da44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf1f980b93a9a5b747d6a7f78f4219244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d510c41a23a3e254c142d57696cfcea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd1252f58dcae6731883f706592e4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecb4159032d22a019aad2e72dbb607247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1897b111119f7d82eeacc76753381248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d2274b984fec8919b6d56878baa98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdff534ca98e464eed872a5486615d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b955705848ec7791e3543c6eb3a43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7260ca1953408e8ceb96f75e037e82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb81c8fe0b19d897bb757ca8aa0030253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eee24309c452c6da2f6e011bc55619254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5213b0c3d08912aceb56ff7f8f1fc99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d79194e5b7a5aca251487253c7e117256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bb551682534553d85e0b9258187c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81886785251db07a1f642dd07051ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b9e57e9e7ed869f5009fc76be2a23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26f33e1166cdf0c3a388ae7d7b99f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879179d5abf3e43fe73ebbe22135c148261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1383df820ed6ca53ecc56a47bb08f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be55a2ae01c74056432e6d8c303cac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ac946b9441c453f3a3a5d906f770b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a767af29ea4091783117f57056311b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a043e330afbc55875f5c1adbbde4ef6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f607630b17bf34f35556378c916024d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fbc8734d3033e213eacc948ee7369268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd4fcbbca2c097789fd07a2191c14e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a486402fbb79ed81e0cbdb137e4ec09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6363b0b7859f446774503790620f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b58484a101321254bb608d4a71e19272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef8e280bdb5b6bf0c478e07afba932273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc43fc3792327eb6cd29941ec20c8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab2b6a69e5000240b7bfc2d1cc291d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5160725bb433fad3123d84a39d30c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784f70002bcef130d2e81caf697535c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847c6c6ce106a0f2c22bac1e695bf94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b5e458b08d9484e13419bfb648fa0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e8b385b68a698af77fd10d8681abe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc40ab2c08c229b46fb53654469b52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9444fe3f227ba587a26ac0e0453d812282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d2bcc88976fd62d93c9b99f72b60b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6753ade92dd175f49ee3cc6ff1af52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ec504c75d295d2951ed11f8a95e9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc721b6da4eeea22f22824efb914b751286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e847ee0fa3cd22899cc3766e715310287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d820eb7be0d6d36d8f8f3bc3e5c9d14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b24b42f8ee533eafb3d7641967a5cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15f02fdc4a461473bcba799ff4bc97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7461c6e1b3f412bb0c3a60609ac13e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725ff7c23933d9000c9b4d339e1816e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f57a2a5b9fee698f32a385a92834bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b74f9a726105dc7c34f547647b8e0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef52bc684e89c6b70ca9e38808b588295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658e302306bbe648ee7c2ddcee33b12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae7bf8e345b6818055b94f5659fe7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a81a24d33669ffbc9aaedc70e3e4de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbea5ca29077acd10d674fcd726424299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feb6710fe76ebf786c99aa199776ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086898cbbd779a68bdc5589212dcf8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7066b32700f5c5b66d6426ae780293b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3af69f72f1fd612699ef3876b8967303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9d10dafd47586003358e0c73332c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5a5f91486ef82a6ebe7b2556806f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58422e2bfd2d508ef5d2535c6227414f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f11eaa65dd5f719f87c099dd6e54b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1cc4b0fcd77f7fd8ebc8777352ce0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df57cf5a54557d2d4c9dccdbce9686309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f099550ab096752917b15c2c14b93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8345fc00f025c4736d5a533afa881a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceb04a42e25f022294da0e5df1b1d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ca83851be0889bbe2e3dc248ec721313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3acb065ab8850e4c4d533c3a804a1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4982cf5f7d544623db4d46e1cb8b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d186ce4af9d16767311273994c429c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1813172fa99a448501b62e3d53974f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6af8098f20b45b1262bdba01e12e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1229d61e7579e453111c79865b8cf79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21724a74204cb59e653e18a365a7a034320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900d7be49a0b81d63c2530cdc8c6a39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1f204c7a1ebfe082dcf84e6d52dc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16225766971f64355f6606532dc8c91e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b476bb4496139a4ce51e45472ead80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e09ba5894310bcb898d42b94c37a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87203049ffba7bc722fbe0042bb96140326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76381a58656eae4c0c860f7871ecda8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fdb0d2bf6eaf9d123c9379f820ea0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aed84aee897e99c729f1b41f0a56f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718de4e764a2321ab2046d4c9a8629b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64f664eeaf11350c7ececd8076e26c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b85365b9952b4f0e1d23307a44df2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e29927a9b1ec1c3d5a067cb813b6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8657df8d44841f6f54c59b60d0fc841334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e76a1b785aec827999495c3563a30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc778809e55e2488b056533e418da74b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2303e7ef707827e75fe141804a3d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215124d2f5b6f48f388a7c31d9a81fa8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5909866365c46b5cac511d4f60664b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ee6b26a0f659a8cf9c235c23f05fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92ee5db2bcaf7748599bb54b1731b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf417a4cec3a1dae0c12c99b9bfcc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6929ecf8e2ab3c61be5e52972ad2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c598846c40ba0b9c01aba0fbf1b17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d801b330444a957e3ba62d29dd09b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0b1565ca71673e4749b3f8c57b438346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628627aab5f6a0040cbb54b488f3ba7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395f11b8b142e9e76be83837a3c5e1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdc6971b6f727dd34a6ceba0262175349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0468ae1f88e8e740c812b97793bf22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ead9291c5ba80c0de5ba5fde4445f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3801c2cbe09e7a553ed03368ed389352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a591937a9121eb56fc7c1b6c8d0b16f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6470698aa008cd69e82187881e101ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27016d352088f68578d4f35c91a445e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e8ab1fed83292af3414bfe3392b8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9da1aef4b41a018d0039197e86295357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71ea7485649c8f94716278c18a89ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca654f18369128e4de1fe3d127b1646a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d2d33814fe93dfa96cff96f3c4683360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f0b02fe1262bf4d0fb1f95e759e69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013906d55e74c260315b254ba461042362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a67cfaa0f09750c40990ab72f98478363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fa97792625f0980574532fddac7d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242620486d1aafd844c8c0c16f6d451365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16294e1648152f38d3d32ac43914d500366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac58d41aafa0a4675672528e9b74a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc9d9f2ac059ee69e1191a3337d287368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c32bd0dfba05f722ff185ce6c8ea0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1a7cacaf6f01c6f0866c3fb62c04d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b3d0c6deca1ac2cc9b3fc4281478d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a54e06183a0340325823c793c0491372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1a6c0a5e9c3e4cbe5369e15f6db47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b6dff7829a05fbe9d0e308c49c11d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954e3cab362f3614ce19ac86969d05e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ca9536500f430212ebec07e4263cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b675398a0611b7d08e76390b580ca2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040bbb7a0f74e996f1e670f1ea98695378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a708ac9b1280d734a2c4f15a95fd3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bd3123e2561fde4012d05bf07909f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034ad4632e4dbb598846638cba8a091381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0173ec8e1cd2b5c30cb0fa843c0babc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a9eedaaf63d082c833af28d748310383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debccbd142e8796181bf1496033dacf9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227182631727e55d8fc908863124081385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe7f978bba0a099a2d68c243096d1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f868798a51148a682539972d1c4c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf97046071e0f109403b5f908216eae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375391ffa28a3ba00cdf4a8ae5cc426389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05435acdeaf4fdd3938cd6329597d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310485c4a06738e3a629a7c1f9cb99e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35ed340bad6eba66508bda43efa472392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f288196036aea922efd1a0f6d256418393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaec2712622c5f17beda130883ff0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0ba31c4f726d701e522c66320086f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad28bd76c467d62e7aa3be4026774d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eaa3211e56cb9184fc0bcf3e524e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37c90bf037f875fad9f4b9157b8022398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c775eb2b8e12e7f9b51c2ee1c8a74e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db19a4096beebeb8e1af251a59ebd91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c83f5ee84d4888f149fb6bfe76607401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d5a927125a94b55bc8c51103acaec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7039258b2365c84405d08970bcc0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786ff05e294981ec19217cbe8c302a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815333220ee131f7363d5e2243657437405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44dfe7f37c17d4224fa79a70fc12bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19a7d5cd1db8b602a35eea99c5852b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a24dd1061735ad23b17120a3ecb0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebc2986fcd8c61375e3b4290580721409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb520f271f68c1c2866cb71602c1f079410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5b92fee74f6e27b881cd912780475411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d57be852868dcd334b2f97d69b7003412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf3a9cf1158ccbc37030669247080d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78525a6663cdd78d50f239c3f0bcae43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805b96ddc727e27e798d0bc852e2269415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40991ea6aabed9bd33527d8d08cb32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeabd4502e9984f3cbdee7b2fe0cd3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c3e872639a3be8e1df365a8726a75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccd8f835db144acaf7e18d79dd83c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614f1d2f09177dd740faf4c8ed1d42c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8040b6dbb2e5ac3f985ba59ff6c1c14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bc654479f6ed37627ad9acd040295422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1524c5c0fd9ba3a63bcadceb54460e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fef6692a94fc780496ff5d870aea7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2cb6344801e88a09659002e2eb105425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c21e5cf16a66f1cc423f75221afa7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a948e47889d35ebdcba6495068922c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ade11aefb5c2b12b2b94d25fd0f172428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce21f8dd78c46e9d30070820dcd9987429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19801cefe6672c253b024cb253b3d42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5730cee2efdc3e3a798b778bad45aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec4271f14725970085d7171751e305432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415a8ef5af9b77d0ff1d2b89821cf8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054349b8eacc0a6fd951b1837da4af3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fda17d6ba2be5934a4ede32ba335d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea22b649b26388213d7de62a3552ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc8558823b4a5130089647ee22f0b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0426d4833f15add9f09bc3d92bf910b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18028107fc4925a82ec0bbea8ef70530439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3f09d06c98165b5fe6e549a7ada03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a217224aff8a0f747d0f75834fdfc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920592f42182996c95def9bf5282932e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb313df747079ded48b7875c365a4e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa6d3629944501a389054dc9b13054444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a76ce675671ef8a5723bd59f9037c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd246b893a97e696aea4957339791e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36bca31c29cee123f537a87884b76e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cbfdb3894b93fa3cb10eebffa1cc7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745d3f86d2af2cf6da3d4e4b4acc7ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663aee9014888c93453fd3e968c63e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abed38c9addaf652d218d01ddc11318451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726940c4d5366f219d1757a22b98458452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b6d4a9356902d73068d798c29e8c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ed0dd3092cdec3156b80a7a4a57e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c6e63a00897a4ed5d8b7283fb1bbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa5456dacf81cc2c82d5aef784d8ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0cf615c167d86ea7a158beb83df9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0705dc1f1c2f9643415a0e73bc5cb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce81eda640fe0fb0660071353777295459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd91847b36bd28d05faeaceef3ac9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc09b66cbb8486a1d5eeb991ec4298461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eee53704ad691b58d6c5438c6c30d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e6f7d392b75e547e5077d199170f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392c817afb061fdd71dfdcbd10abb84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4629fd6ab307e99e38b36e30de98261465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada869f0ca26f8424418b3dc72fd28a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659d7c1d9f8d163f7e371141d9a4d48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86246739da5b9a6503db5cda837a0857468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa7f664fc00dd7562d87b978c1f672469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fda651fe230fcf3ae3fe36a9a32077470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bb0b3de012aeeadda3dd353708db5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8220f65bddf746ab10e50cb477cce9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01e5cd39a0cecb8cd8126888599d93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f3863995446eabd453604c4d8229b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f51e06e93e97625b4fb08140ee4642475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5b7070fee3ca27972fece7fba8e17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc44e4226387c3d035fcdc0582c16c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28088c3f6190081c0c289c546d5872478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded6809ff3e80fb14be52fbe189f74a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513dd7960fdcd4199e6e12d4735a8b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbe227ad808d2f3bd7dd5067624129481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7ce58773b481656f38324aa46430c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9ea72ee53e6edb789bec6eeebf8cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82bb82f3e8288b231d959b50161c07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b5b1a18edcda3044b8891ef085742485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601fbcf4cbd2e3517173c37ff77f66f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30a215882396028bedfd733266dead487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48982fcffdca74264be03c2bf13280d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0145296d9d2b2f03fbeececfe1bf6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933951e62d94419f1b67284a4809729490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c513043ee2aa1b21dacb378670042491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f5258330f9a4f14b7c7107af95845492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee5b9cd75b58a201303f90b1be1737493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a734a9a45bd6f02e46d3575f0e0b14b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d3e6014d12c1f6253ee3686ee1f0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff05608393bc78ce15ebe94c21972496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3971ee578e2219e1aa15e7a31a8221497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa335b012463c86f4751770b9ebb6fde498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3191a20de6aef6228e7a49f2a819d08499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d50ca21bb3d4ab2b29f6e05472715c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bcba9d218c52de3d5c631acb84b8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7a5ac10950b56716cf319a27c389a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527c14d8e6b9970dd0dee8eac82fce4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7dc1b0eb7b4533bbeb0922335fc5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47593de2434320afa083bdf7cb9e49e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d09a3e47152ccee5eab39b0aeb0df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e5fdd06cfa08b05f5649e6979a698507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4842c6722391f214dffd96206412e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85745e0eb967b2f3a3e78bdd18fc9b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519abefb9b08af1e581a3c6a9a2adb05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf0b9d7963ff32d61d931bca433f10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda8048788e66f5d746077710737e39512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab82695e5f46b968047712e82d258e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53322c41c5a92ed60a5ee689bd99bbc7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a89d73ed07e16ff612a1bb8a01acf5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f752554d96a3176efad0ca79c4106516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e312a2e46d41a59d36750ae28223e09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bd2afb49b24a18da1bb1abef055ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f04fdc373033d8428f53192203572519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3991613d5de7a5f052a7ee2df0e0b97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f8d600c0e7fae23d9cdabca74a789521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fd5d663553026885fc9db1812198f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65290697ba6f5f78d210c7930a37cc2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156887c2d27e98cafd044e0d656034a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1565a39b5225ef72728ae86b6ebdf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6adaecbbd505bb8f312cf787cf478526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34770dccf4dc08bc985d7ef45582961e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca779887ecb311a9b86c39fca00435528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e314bf6d0740be33a40806512bea3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e8f3364475938098a56b5f131739c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa22b96fdb66f61a052c46f7a6b41c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616592ee6e692d21bdeee7191a967f10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26be72e523f063184e13f88bf36687533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65035ce75c1fd07c0eb176550c5399d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bedbc8e491a58e4b18aa2252355e8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852d1e38efae1c3a8ff45ffc2950775536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefd1063df99bd8a925a023d005190d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2553e00b829658d22a078694e98d9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b252024d48ccc3ba9a9d1f508c70b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bd1a3568ff2759a2fc7dae24ed991540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e236ea7ac7cc707c720f1d9f5981a4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4881eb3eb6fab92f8906939043d9499542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820739f04b3b9570d1271d310d39761543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77b67fd72701540f6a392243aa1acb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ff9bc4fcd16c8f49dbc94d97b2a32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6abc1b0fb66c826702632c40ff574546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d93ffb3f492d4aafee6ff34d017caf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae1d16821165b4522ee6572b2672b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1f40ba38b7a7b5c9f9a6b2f058aba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad33f47d75bbf54e28e5f7772037d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035a4ab1c9d730db4bd3cd83762de86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790f52953f1c07f4ca734c44d66700a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31cf2c43459ed55c16ad34b7ad6fd3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990fbe498ddd4cdfc5f5692e1158b0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41792df0f860e992a0b7b386aaf1dd2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001893958026e902c902214d3833adc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d09a9ebfcc255b27c9e1f1449b3d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823003e99294f8ec5fbed6ed9f90d4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c827f20814f15d77f436562f7f51f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43150f435e88766c034cf1511fee25560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05de36c637c3101e4498b41ba54008561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b55cb910f177616fc5b3183ab10f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59ba04b84caaaf5bb5697c733abef1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483a34583d6a874d99af2e99802feb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740c3fc35f566b30a4689e467af2b41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11817f3fac2830fd1fdea686c57fcd3a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce2c7c62a0e59912b338e05f685d9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2737071bbdafa026adb43b55d4201568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806de2b52928454395c61a3ebfbbe68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d372f9b0be682d6a8891001c35a44ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d38a31998431122c509f672ff6d6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8bfb447205a3feaa80b8789e71e7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0736f4825193bf2600e0550d50706b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c561458906ff3b43cc7008da9affe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496ce5cdfa2b12f4e450016146ae244575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeea81078b11feb2179b7cda2f62143576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3bdbe959dd0621c26aeeb5a9fedbb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cbef1af274e534a20d909c879d389578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82d59916bc9c9b3121a52fb379ed44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399bebcabbab182f8f3c283e4d332a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38affb16d9acced9e2034440a6cb8529581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6d98af17a74f4e3c6a7f645fd3d69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476da4450159ba073546940f929dd92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18976da2a476ae6ffc0ac65076938a70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939ac3b5f3393e77e6ea91030be8c87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78be0848a005d8930fb3622614a3c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d933ce3e41ab48ff27e662442cb9f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded71435ff17271d84cfefab29ec4fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3193e01970635ca94c1c3930be025589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cd45de82fbabfab841e5881ca8e28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce29ac30ba03e660605f1ca5f1b74c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34e0f9680ca6573d1615e45cdb37a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351833be1ca69c636cb3c5b38ab5125593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619409575ec1a06a1fcd86d18aa02502594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93a914ecd1f41a7ed606e76dc7efbe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a87a98480387b673ad8488d65fff79596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65fabbf5978146c94a856ba60e3f28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d3ab36147b16510869fe8a6f539ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d110117f726b3f3f7bfa16d7ee9513e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7242b9da5fac29a11b1471c095890600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faf8aea448941f9a4879c14e53f449601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc51ac292f1049f7b74b6d07f7c1aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623d5fc54900c6b7added1b7a38e38d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9137917ec8fd10fcb3b85dd129d40e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdb9da14af45b9a7bb4890d1ee1b25605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0ebba82315ca920cb29ed9f47ac19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e757dd899ac244f84b54163e5d9810607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c5fd9ae3bdcbee3a182f28395d730608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86d7c06adab5ce340cca7570c7413a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02546d5aa213ef44a09e74222e4b69610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4383f9f15ae0236884da42e1190b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ab61f2ce49fe30b030bbcf7968026612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b0d009f45c120ddd4c25c96460471613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1108182ec0f042063d5cfa2fd9647e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc335ad43cee68ccb1be9c68097d1b57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a9eff33f5332897f8d76fd6963fdc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc1fd0708f103fe93fb70dc54ed6c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dd4fd272ba2b14e07536d78fbd236618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e693d78f25ce7536cfff588e705e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d647c1c90fd0703c2b3e6c1ae5af9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342d18a02e1a5081831c4bc52ca41de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace6d7b523b54c7f7a773341103006a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fadf0ca1eb4ee57afa4ed1625c75b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eeab7aa6133249a62c6501a01bd84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cbf51f668c7547a55d1bc09e4b0b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb20418142da0c272cd86d517bb900d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac549b8dd3a08a29e5a60b7de8ceb35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f1bde53b357fd5294203f2d9f2a3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74c20f137f2c38cc19f9dfd033ea7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada58393af4ba7a699de08160c0cbda630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01df0f2994828e142ce3438e9e45313631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba159592b2bc2420a88a12aa2cc797632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5112d4c3cbea84d5dd61a5e6fcf4f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73d70e8fed009d222c259133d3556a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ad03867b70937ceeab94c8f5f2da6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589035b3b377c8e43ef7021d0631da08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6caa600dcc033e73c9484d8486ef27637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126b9272dfabf9070e87602820c5360638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0196a170ba988c88a224c6a12c88a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fe922dcf8afd3c7671c12ef90a669640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7270954bc86c37f426fbf7243de9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff26375c89d773e7e3c8b3062befc3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375551e624e02cf6effbf5ecb431aa6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a107f758888a9df95a7ca7d094dde30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f89c0d63f83bf8ac176b882ebe4fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596894dbe60e31ba4fa5bc0ca6c8855646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6db5e4a1e9188ef0d0a3071e7a8ab5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85434a65155db1969eb37821d0bc0f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c15e4998867989414391044ecab327649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55006ab9a919b93f648e69404d0d8ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25706e76aba428a1772c325d45088749651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b24fe096d7bf9c1abfbe4a2983c703652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7751e5aa6bd9b435dda4e68e9a82a53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd87a6a7202c7fe05baca2676648823654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95488d584f65ea769ca687468a1a7072655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbe1538b8feaf91e3b3c2e59c9f87e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda2238411c3edfadd1953e7cf2f354657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6b2d39f8f9f38067b701ca17c2851658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ced1243c2fe95c75c8ce04524880fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264259d7bf4c7234ce5ec72a1c86eb6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613612d200bfbb358af82d6fdb96e7c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a86d5c6260aa20a0ac84cca1c93fd7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1f6385ab18c4ba93e8ef8ebe5f479663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d080f23ec7016bb270b301ab0f2c31e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041ba3dc3e0c19ced8ac2232cb65880665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082050bc3f98840c187dd7e4a7bbfad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f793e748559b8d42df5bae7f6e293667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97588b39ca1537edaac6d0194d209f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20dabd0e5aeef91c141d14943963e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc64e8da433803306feea9d7426cccb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3833cc33d2214dec2e22d77699dff8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8b145f6b8b54e0ef0f081c8924e53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66b049fd7e8fc2582dc22d2753d22e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a560613559b5a478b3760270fe418d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4228bb385a5b20c6c2cbf86cdeaa4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b3bfab9db41245fea262ac752d55c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904aba770e59da4b9eb3301e13e9743677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b56922af3872374b8b5b775871e26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10115204d8fc62ce9018bf34b09b01b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7030c47960a7bc06a02fd6a69fd1cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11e98305b6501495ab2b0c24800183681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134f0124e46c650ddf9444548e91d44682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c5754753bd1b1ef3c1e4a07654dd6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35e43647b343b782f79f2853ebba10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac45d95d54fa22a02adc8e64fa4e52685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405ca472b932459018bd4c6e0c9f9af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294b755a6d611918005f2869388af7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824b2b8198813d4b74d0ea0e5c336f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe61d3b98aeb7ad82fc2d7daaec53a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11c0b4e34614e169dc524b7960f1b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ed1a217e0c99eac126c15eca6df3f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af3b954b122007daf724118bb2b60d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2c745a1bb7dca35cd033e364c719d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeba371280436e2fc94a0525354c578694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a80a24a507db2595a5d637b1ab102695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170b461b44d640b2923e44cccb58fc6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077ef6a003651119811e52f2d5e6a57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505529c94d5598f1e25ebc90d8b84e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9de829348b7e3f7399314829a5aa0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967403320898c3b6c0057d43730bbe4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a53f8343a57fb0406de1229dfd65a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebd0e9d9dba3b81a3c9f725443be73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a1114e508ce360071f3f8c40dac1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1137f1fbbec62f0734c17a0f341591704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f53bbdecc566f1b6a29dcaa8d9f889705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a38f6521f02acbc2f77ca3e91f786706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c6bf8571a4a568a811e707fe672c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb1356607248f8293bc09f349c46de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff697de2d76bd70bce13f583d2bf704b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb123db3da969b9fdbe044e1a3f1cca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0752b4326a1a0d5a52e45967a963424711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e80252c342b6f1d5a4ea85c759792e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c7d921a4237ef168442af62a25625713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fb99d2e23032473191711e94a33c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eae42c2bfc00d9db6290811e8e90b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d9891817f5a4bf7dfe7cecca6801b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0938d0f33454d8139cef85cf6ebd527717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e3c2bbbe2f5d8f0bd21dcdc980103718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf4c8908f66ce97e338ddcd87931f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05d8630ffbc64b7df18baa54f10725720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b582e66bc18af393b1b309905903c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e391f6dd94705a67663bad0094127be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84f3324425f4a4ad1add907d575351723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9932213e78356daf0ce0c0dd17ee746724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e792e0d7b8694bf94a1d9f7664501ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed563873317427b43e4a706a4cfda5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a640808831cddcbc68ba95f994cedc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eac662d93f0011a1810ba9b919b8c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb15f8da7b6a0c3afb0d81e7e376a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41041731289dc826dd2a63822bc1b49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c8ad14274b42e0485111be7a15444731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc117a8a3ffe5dd71743549ad989e61e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3c4ff6a06b4185f057d54d599ed5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d2d62a8f1a87b812aecd2869a2e9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17942699f485b2a7ee70d9ab01e74c6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca642b30a162be9d133b8b2d48f93497736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276207b0782cd0663ea927f6e494786737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0c7e82bc10a9d5d8ef777656f8df6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a510a1d0b8e15e589cb028ec8e87355739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3d5cad083dbb30c9bc2e102fa67e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28385891868bb0de2e2d3b6922ef69c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdd80107193150d64ed9678a32c9ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbbdafa52cd11901f4285b39e24b4c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3a67dd5d2884b5b90efbdfaa0dc3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f6530a48e7fc9f44b8a9cf8bf7660745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33f5238d24981a1bc430d1c1cd5570746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e22a73a91d7ef90e08d0eb7a649e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64758e333d6371624338bf47308bff6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653717882e1dc8bd22b08cc31e7a0d35749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc918824d93172fa3c21d556226be1a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f9540f3345849352df7d95253c3c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd7df6138897f561a13cf03fc184b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf367923b91f00afa8d66537d52321753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eaedfb161ff2bb39a783804f7f342754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09736eea8bf27483e5235388f4b5478755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b835b8e863f9952769339f3b03d5c37756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971c69ea18975da5818df4992f08560757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57840562e239f334e1ef1a22c46f1e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0892a515dfbdf34db1c1ac430ab0e6f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b8a49fb6d76d0961716fdddc469e4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9c272506d7c57ca39c58d74349817761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ba548257d7766608b50d47d250b4a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ecfa11f7e20104ae1bd8faf306caf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c6e25b7d5ee68d53cfa67c3a6f9f4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadfeb1f1930bf129c32f2ab3271073765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f215578146816fe287d178ce7acba7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f832d8fea4fb883fbe5996936a9fe65767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92bbfa3a02b5b3f69cc78b8ebf012b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9ac079edcd4c275adeb14909e94af769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076e5b4e5b1444720e3fd11ff866564770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac1cefa639132b17ac2f7369984e7a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea05289636b0998c5476fe416f2fdf9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449eb626e35dc88d195ead524e6815d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3be821f51f066e4c147718fe4b0a07774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ea439af90db2c1b1ad742b43f1ec2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103342323954274cf0086dfc30bf048d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cf94851b12f340b2f2f2a4dfd8e7a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a8333ddf7db5dd046e01e682205f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320dad2d0fb89dd95fa76e9a1dce550779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58af446e580c80742243f60a31d14a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2724f71618bc4fb2d31e81d79eb045781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32a5792250511c67236d13bb542141782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4962b4890e8e6f9809ff3a80e3b7e8c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86b9943d565f2bea15ba7a2c6fc210784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84815c6dfa25690cb1a1295491d76ca5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6c8d8908b76f7adf29d0ccb749c12786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d0048df146238a3d3c7bc405dd4f4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5a1e49c2750ebfe44a0de7603fbe5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cc5a85c36c3b18cfa6d15a1e3e6e1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469825849cef514e8b0f0d15035c20d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f8ff423d1208ecd3a4f4f5ea944a2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df4c7ae9cf2a23ccbb9f17b955e651792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998faa68f443152055dead16cbfe86f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023c261164651475eb96b98fbc70fe4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a0c609ce2b94ac8f63f261318aa37795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaccd09dbb10eeb5cd9dac5f7f45c24796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae831fc0bfe92933d0cb4ffe139e8216797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79783761b302eb27f7552f95fd06b4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc679234d2acf31ab185f457e17024c1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ab6f1c6395fafb75bb95649d6d424800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9bd542a2e34b94d4babdd053f06ee801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d9d4a3c479a0a22277898e9516af1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bf6603d9c95aa9a9267552db25cef803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa96f94ae00da5cbddf74af9978c23e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5d801ce10850ccbeef663fdce28a6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57944e8e3814fa48d423fc18202dd2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bc37535298c9fde5cf4700550ecda807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469511ad186e04f58a5673d4b364f95e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f45bed0c4faf5c8c284cda61e3c65809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41fb44f363ef578a10b8273a9384e2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48642a847c643648274cc1b8b91335b3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0c3bd6828c54be3e063208d86949a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92849504255e97a307c250b71594403813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c3765a682f2b22a4dc72549a5838a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60776808b3355d0c07222db82f1d46815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7632e8b8ad2c9d6f8bb25b041965dfc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318e4a24ef6b2c98cb3f11e01042d03817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46dd59a9e3fa2aa094a1151f381333818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a699ccc2f423d86359167686633067819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23b7f87eb870c51a8149bf7e2a1c6b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bc539acc1489c3e18b2ff46163013821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e408fd119bff66bf391e689db38c79f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2df4750ea1b73e629280c34c293c20823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1793161ec98b00e90e634352967fb85824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2562fbad1da01d3609f6ff8996fb9b3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3826e34339f12ee6d38cd2a06f17d9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd460a876d533cf3c6b2b1c4e295dea7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace23ae03eebf008fd08485c599abfe9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed6e6eca74c4a577b04d138f32681a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691340821be65072e50fe95e6c56addd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ebf1b293eab4c7df0d407cbfbbc07831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd71a797066886a94f7a6b1c181850832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1f83a3497cfdbf562d8bdc18c8a54833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749caccf138a3ffa2310b1d22aa55827834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea57214e2f52f4e7f50b42c147d328835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5f0d38a6a01d3e42c3a7973a668a8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477eb8b1ff52b0b6397696b20727d8e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539ca302d4cb78918cf8df827664500838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43be6f97d3cf0378103eb7d156d7c34839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c831eb69c643058b2273fb3fd8ec2ba840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db16f7403e579464ae7985abefa1d73841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdeaa722b66b6b5a5c60457293e1ca842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f263cbcaa88c7225f5913179511ad9a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968d20991d653a0146f28cd9b57e5de844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3d4911e4708d17956dca6f1634fbc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfdb82c3850358db95f404b5778116846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e02bc4c4066028729f472d9eb26eb1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e2bcca9631bf3b52a59a41d0888c7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0b06d08bf2ed4821fab36e9e72505849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e3973da873826b6cd9cb738543ed5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6df0cab461a82a4de9325c13a9dc5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d66aafde45f50e7b43119df8745a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fd01627eb0665b17b1dbf64f4a809853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8ee2de757324cbc1f35728a78801d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e4c12d1f05c795c35ece4f3f38d0a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fe20f0fd94f89837eaa51c97ae5e3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc7123bd05ed4bb489c2caefa3b4aa857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc0467225b8849363ae6f9375b4dd8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ac509cd6e08bbfc84dc91172672b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1fc95281a4e825d851a03f2ce977d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18193143268c068281fc12782d95cfa861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd145813735bb230b2e614ffc802b7c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaa9173c9d18c5c895007cdab658d7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29d5d3a789c7a90a2a892493005eed864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733b34ac29eeaa2b5849d1b33d534f4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b664ec8046d087c0103575b4916aa866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762c7ff7fc7d90f44d8df4c2610308b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae22a11e4b6f6bbb6ee9ef9d3eea728868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed822de4b08a6661dd26565934853e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721418a095eadd1dd76b3e4624dc09ef870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c74acfdda4789f0b164fef498b6c6a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cf5f77d3cd18887bd6e811d6d26e1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e227e3b099fb5991c9b7b832dcbafa873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bde8b131326c7e8a6105dcff86c26b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381590b11264eb65738dea9088242534875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77aa3b980f066f829f012eb45d570d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9ba1e11b78c56e674a6f994537e15877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb76e786c89dbb53d7c0e4d60b5784e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cc04b08cd37607fd27a96084d3eae879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d8b7e13b516021091ef357fed4b34880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bba673dd857ffe8d899f59b0953fdd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b986580fbe78682674dfdb3b20f6558882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8b483e744f774a694b7475389c9cf883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3185e027e8860c516575fa10cbefd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1d3a2fedbc16bfb8899730180aa7b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2ce68b3e172045666eb4385297ee7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eda2acabcc865a4b6536f23c70fa4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f004fdf5adcd48e9e2a25e96ca0f9f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c3d42047a8ff90fcc63a724a80717889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c8512c629bc5da715f7c5949651e3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7670c3ce1b30a24d08e284569acf7c3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3cc86808f2c9c89692069e8bd6afe892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16bd32a423db125a97a26f50ccaa09893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b0da145014060e0fac19c880aef47894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356c7ec94c20c420b33746580c797ad895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0facc1c85599aedd5708e69295334896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fe86db9065bb509b63b833640fa55897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cbbfdccd1f7de8e9b49cac8cc2123898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e08b59042acb0c188e30c70c27eba1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d816527e2883132162fdedf8e737e10900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e34be664117f7da14cf9ae2c09c8b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333760b63b8e3dcabac3515a2b126311902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77938989245b328ca5fae2abb817004b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639bda5b6eef0cd0080e11877cd0027904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86153d2ee0f2da4a980854defee0d965905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c8fe47365cc509cbf8806f452b3f6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313ef7e0a4e303c30ffb817195f720a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6792e550b96c62362a49beecb3b2c5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac75b1df32b6042296bcecc699b6ec0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27834a51b0792ac12411d51a984ca28910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70235a33421c51503efe747397bdec09911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da5988d44bc30e381f293d9e25a62b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc38197c5e2f9ecfe546355b33c172913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a8510d26aed0fd7800770fb7bc595914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415d5c442cca3d4260e50c02c8cb89c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bed7c0bffdeeebd4485f0743086a0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ab328fc376f45d815bb1432cf19ff917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420072ea54f8b9ff664414c02fd0f92918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a80d7c8ab8610b8f5a845566986188919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639f1456ac7936a2df9ee88d39e64a8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d2f77416628fd4bf88522b6300686921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9291ce4f5284893ddfdfbbba06ef4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf4e4454abe3a75a57eddb206e7df0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778342800c6d7634b585229afa6d28d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c16857c015bb1e5500b730d4f1285925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879da4a29eb76a31a44cae8a1f2afc8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734f3b7c2e72c3b9ef8afc9a40b57b9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29b6ec6d6cf6b39d01bbc9e5e594ab928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c063dab5a49559a451a97e92dc84659929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7872029370bec7bfacffe85f018d5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead2c23337bcb8399d31c0950e6e88e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccc49e61304f4ed37ad64b5b141a0d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f08aa433d09cc05de77940aa8413a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3b5c821ca2cbe83004a552ce47265934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25e6f766d1b30889e807f98d15d7f0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38714efcbfef2dfce05ca0aa3cde8b71936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269a0503eb67a506dfc92cdcb358cd7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cc84a414a9a0c831662fc89a12233938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94ff5f85ce192f13edca403451085c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3075f11f602e6518fa7e15c72ff05940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c7d687a26ac225bf2cf732f954058941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b533f3a5d5c2a2655d48be13a75ef2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaf7e8259ea49205555934bebfbbce943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6778f87e473d7b99743d5bdc6c5b8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953deb9016fe3452d996854c9b1c57e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345880e3d5058c7d069851920148a4c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84e00fc49c859120f6972783c489a4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4b0bcf60abf249dc52c2c31456385948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26377a1afa688b28471282280b4e55d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f218cc69666b67bf7b7e95b79c1752950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f12b03f6652d507c51e0c014bbb7f0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6abbf14a31ab6688cdd0472cf429a3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea53f5d323d8b6c31d58059cc18e588953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35662e537f275d392025c8551be9b228954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad81cf18244fdf27bac0b646a85afdc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338737c6bd5daca63026e0bc012d53b9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163893273e3faf5dbc551bba1f991311957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914d3248a3b91f14a5feb535c73fa6f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b57c173276f1d4c6247957edd3d15f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a6816ce9f0aaf25d981e0efbe347b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1818511d30c8548ee5e61fb03583035961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdab62c309a59b85824e2207868db35962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea728d463d0c41f8ac4ff49f0060f49963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a0ec24c976a98dbe8d82231df6116964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e766fb2666a011aa8fe433adbee868d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba66d0789660250f8d9c13cce099d8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d32ad3994e8ad14fde49c9cb8e52e8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fedbf09b08e5affd0281fc0094a5da968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbc6f10eaf1fdbf2b46124dcb542e0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47339b189d3fb1a615db7cf5bfe4d1a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84ac42685ad36df66463d51b8b0572971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34519e4a3d95af1df2684687928faf70972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa17d3163423ff683b568cb46d9f55973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d8336552021890a2336da979b7167974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5437e95b41ef23ddde4bacf98135a1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8aeabc97a10d27622b42c000d8a78976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce274c27b8eb3ffc0ac6af9c886bec977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cc8edfd101a488381c416138479a4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0177ed5748bd2795735d1d89c610b4d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21944ff68afe67b11453014a22c471c9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22a06e57aae947a221e4ddc06b8d44981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe342e7c7c2ade2895fcecb3e49f83982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c482c50decc272cd97b0a3b6a1864983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8912379056a8b081261d91f58f37bf6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bd856a78dad78c313ecd8341fbcaa985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd71dff2e8d9148611611ab02decaf986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d67bb3fae099469e4a5cc01cca725987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa508495e8065e62adb791cf4cab28a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bce1d5d5fc545c9562580f90dba604989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37e573bc2e130697c2ab8042278b19990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551f5cad9ce761b2e4435042960b53e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7abb65872686f927a6eefee09a4b7f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c694dfbf8213bba9677fd4e4c5eec993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58132b1f28b86fa715863bb7df413b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb68d359a18b7f3b66fe7edca621b60995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128eaa26f7ffeef0706215b8c9da31eb996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2bc3086767d32ecbd27dd412e12e7997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26257f484ef0e613f57e3a98ab9c24081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4733564ecf8b0cd720f09bcd1dcfd7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a89a2d7cffbd56f6ab07a9f2772663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371efaa727281b8722ecaab671108904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012fa147ac78f544994602fa4b3ddf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520d4bf4a81f864e54bee530ea3a21c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfad949082c135c21b21934d8f45eee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b7c5a0b15d87975f3ad51b832e9638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813c029ee735c9efc1b08683bb155849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b49a96c11d9c60a4ce54a5bb778da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26a92ac5726cf409097b2488a45e4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d95b94d87d9b3a84d189c6a49d71d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a72e161986aa3e19013f7c71404f1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ea34956684a61dea496a80ca6e02614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19ef412f827e70d78745044f2efc3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853dc14f2d60bf3eccf9f093559cd4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb56fa869cfefb31a33398b4a9e8a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5f7cedf95e6430589ab48bbeb6dce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cf00af89cce6e75b31ba7b825703119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed41cef687dfce962a0ad2da9bff5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db6ca6c74c4bc755708d9c6de59e8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf81189ae85e478d85bab759ca8ccfa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0339e7ceb78cbe464baa48eff6e81723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038214c024e057052785388f4531861824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ff98234dca41c92ab8f46cd3a761525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6d4c0e07d7ca4ebef725f8b209b4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf546091d1bf0e475e565941fc25695427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec1150e8a11422a9ff4442eee2caab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98c33c7ec1df6875b09f64462b4ba829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fa3c803d4f493130b7814f611ad1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe79bc28cedcf597d08e1169844faa531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c388b3cadc8f0ee881fb46e607c9d5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16b8ed3881003f0f503dced8ed3cf433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badabd94737fe99e3f1589b383da23eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18773e2bcca416aaee169e13f09cf935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d36d56235aac42467d797b25b3e68236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d13b68bd9ccb0e5c6d58139ba6ef437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d511adbd9f3a4016952fdc4923de838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ff03324afe6658d58eb182db81a1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e8daadf7104bac6c94d67f5c22a1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2c8d3140990a4226f186a7d9f42f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696f176da337eef471dfc8beb9b1d6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4341dec5ef54560b3744ae7fe545e5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823134d436b46ebbf9ba2c9cbeca177244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a874d650a0f6f6f7ba8da363ad2d54745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9de9583eb845a7657877824519ef346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23773a9d0431a6255dc1e3451deecf4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95905d905d094e139255d6a3edb6ad1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62ceee05c660cd568b91478c9d333a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2607956462539916ab7c74275f4f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64b140ba9be8f1c63baade2a372aff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0bfe7229965018ddbd509bf82095f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b28599aab91829bc92c1f519205ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfaf090b59bf4d673de32b00cc1e0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222df81c1bc16495ca21a08b81d5ca1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506d393ba20a139e15619ee0a71210a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730470098c8330e7f839e5429e8791d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25025904f19e0677d0c4ad55dda056bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1395f2d0faa839cfaafda89eca1c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6b3e92556017b76ba920abcea564460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0cf232972ddfe7a48e55846d2f63b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dffdd68d80de94874c21e54b946f5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08a5f287fb9df79690fe09c670f3b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5eb0f6710963a09e3a6248cc2d10064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f1fb1a672cd374eff44e2b48496a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12fdb3b96bc101ce3f69995e0c996866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f02f4023c22b667ff8dcaaf3d97cd667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6e54d25324fce099c4f715b0de4ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985f383e2099364db15dd3eb821d1e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea975ce5a77d26d1b5079e44f4c27770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c25da0c4b7c26219698253fc7872d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a97dcd2736209773644c0a215dc75672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fae2d332730127736cbad9703520573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898e17a5d40bcff678be85bea45ea3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85409e969fad439580c1e36dd0cab9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a208644855c50196aae2521c41b9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e67cef9d7eb38f5fb43f81dbbcd59777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d936c77eeb161d2665d553878bc26d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac73d227a020c1cf28ac580eddc5f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7a118e6c3e680590df22069a845ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b51a4f7ea4ecc28e0388a4830ce82d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e9e75bb54ebb94299c66ff354f89e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9b1e4b5527b3a76047ba4761528de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f77c37857513e84ee481048a7bf89684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2f8689b1ce7c025ea1a5c522c664b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c4770d887ac2b39093a9da951003086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5790e463b1db82d7567c2cc6a3daf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebf2815f5b064beb2a3d24fb00e1ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d1b687926edf7786da94dc2e9526389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b568000cac984d5e30e4f02c8c776ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da67fa17c745d6f6d7f775dabe138e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0827648d94cc26413a4b108445b96592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5af8dae0dba72fa0b9a994da8ed8be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca375aa4b7158667b2cda459b02933794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c5fa6a9a24a61b744f3cce5a9b8aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff2159435d9dc6c29dc31ccffa620a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c736418eb936ec58001e67fd8716d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08601f4860756c63e083dce147e4d9cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27225c4a7a1f3e71d60acbd42128c70899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa390f91cf253c8797a25d3e4bb1855100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ea54199a1967a0212669a68b21749101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455a19ce84f0daff9d052dd68942c65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b315b5fd4fcad0f165cdad31b92323103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00850c0221a1e15fc76c0533850415104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b1b931bf885871d4661da9a7f68ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aeff45490f7bda72c7b94eb6c246d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc0d969a26b09c5ebaa63fdb8bd21e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e53fb2a9dc530caf468ac06e74372108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d0f6f76076af2a63b225f47049312109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a334a6fc600ffc73dc5ba0e35681f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05e660eec588d52dd4f63c59844471111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937a08e316d19332c9a2d323417b4a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628554f2d2b9d20788bc276246b3758113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf43dfbe8e58e2afa5583794683fb75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ef31034ac514244af270f8ccea817115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea46e8415f0a594cd656788c3b47efe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa91ab5feb7d61807ea7c35a8b225f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754232b47404e2fe9439c18b5aff0602118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bd28a2647c5988d768c231efe732b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f911a21dfa213e61082fa247a2763ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cec5d8638c6cb9de659d4a772c559c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062a065e16f9daf9b4847944ab0adaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705578a26b303609051d10fd8c967b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1480cdff0abb234891b7c89facd69df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153928b687eb88c1127fb428fb32900f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef22152ff5216d0e31324792df93d94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a2c822fa1fc6226c2b24eda7ecaf8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4607faa7101c2afe63749dc0e191bb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93831a17c252c43a0ae626fab5f04b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a825a0ccb63e11f00bd227b7b22ce5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefea0cfe8c7a09b8feb0a7e3e7f45d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e4cf92f66f08fab5866cf8186a585132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06989d7898d5396b7bc96143b0cb5a01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc03e09adba472d55eebb33a4e8e994134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd375875efb698b64120ba028d98275135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f26c5927d56ad4f4fcca28a1bae9f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbc3c3fd7a70d3788cd5a23c197e80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7ffc5d73dae04857c3c23788a88b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e78d00727c5257188ff02b6069a9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e97c7307c5fbbbbb79d3ea9fc1627140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6d56bca4f0cf634b3b9ad61b5a9f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d843f7008c4c0a06265bc9c3d0ce18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8767a57e5b5c6d3d4f810f9a8d2eb54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04524439037001497eac04cde20ecc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caafcf9e6bb62bcf79432bacc963d1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c72cfbb7cdc03ec7cfe61459aaa2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908347c1653d439386110fcda2cd89a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c58204c6e3643e6a6ef0ad1f68c7c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da15e48de369080e5333cd45016f96b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0168dde85e69f656c6b57f303b232150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb26ba6f33dcdfd2343423fc785227f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab5d08ada2b59ba24a1f8b5717db59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6649ec92e033b8fc28027d73b8cf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ea6f6b93c3584428318550df056ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529edcd01b7951c9c4da4270676b183d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945a64edb32a7b9824e525110378830156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb090315d3b7ab24805232dc14ed6ab9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1bc4ff8f549e8e7ceba57e8be029a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1659cdd3c330b28cdaaca1f18a34ef4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b26d358a41c343b3e7d0956795e4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b2e4f9f3d226f27c9dea73b606f56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7999eb248e23b5c067a61835790d8c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448be506919850a6ec53b627d104234a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cccef2d87df7724edbfb0f50841f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5da2a888838d9e27cabbf4089dac5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c75b3637bb2685a0bf971d4c67c63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067e1f5529873bf5adcc02e3bf75493167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83076210a6379f0a8ae6876c82fb94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985849713e610b44038d09fad4e1494169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591db0fc43e3d7adb6169c44d4da7d4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc105f414bcf04615d562478525592a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee01aa9b5a2dbcda56b631e12a4961172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d38d7fad07dee6dadb785ada89879173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155cf4376195ff19e3398c8a7a8c766174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064ac730ca7c07943be3cc477dcd22a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e2e4193133c086f71a1edbd5627c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609715f1a2d48dfd8b7e6d218da25aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596031e76af59c033d8bb98f492403c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94292e65763bfe5f57f60fe0d9ed94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb44e95c4a5e0aa762b58c232121a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2c5cec587b92ec28d51a163358566181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226132d02770cde1c98de3c6b7f11c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62063ee0ad7663cd92fd3287af95de80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369444fd7e9f291b127d8efa3ab0df2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9913010ac6ab189c50c34dd5182c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e161b19da1b6015de26d13abb1b1ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e5c02f7e56491fbf89a61090f54e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b735bf3af385cdd8151d202cb941bcd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec37489150d5dad38050b99959f47bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9a97dde96d2cf5852c88609d634b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376022c0930d66ba91e072cb861fd3b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973568c7bb17ed7af9342d699f9f875192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb15d221fc5de59f5a3f95a6c40bc87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e3cde5b233f89729afcf72a40bb7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3b05016009c38852ad0d255bc10e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0c419a480e25b8185027a2069160a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b484ab347bac30e646bdd36440a2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeae34191aefa4c6a892f3961bde2a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc7947974f0057cfb41e707be2b544199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410627c7133d211d9848e1f218560417200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bbd2923432845b7bb6574711a04da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22f1ed357ad604283fe8427614037c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a7ba47991796af7f4b877478889c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf742edea86a8894c5fbbb63e9e869204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e78b99cfb47c8fc00c29bfc5ea2ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a939fa644741a3e9dc63f97d38b519206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def6317339c2706ecb1a6b8c2475321207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4246be5b8ce32b2e0182273fbae4e5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9a9303934b66f8cfec8a2440e39ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816bc42db5a545516cc54034fd6ffe8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e84059422841d8f31ecbbf44d7e1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82df9bb3c852ef564663bdc0baa5517212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1ebba03d2b0c4d0984d84df84e692213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885c9a9e27846fcbcbdf84454e55e05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dec63ef576a792f7f841cf7f255c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd496481d2d5ca3a66b03ffdece4523216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f6931185e3be2724d26b2f4d270c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559a60f3d521ac53ffae3fa1d257211218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eb7f5841e4ce9c11bcaf0f9fcc5a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297d75768279971e1e49b2c761745ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f2feb108b867ba9e710e94f6e6ebb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6506a19bbe215413c866389549515a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e951f6eca6417802ac0088c7df838223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae796084e56b55e0042074037699d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e9db0bb11846a641274f2890961e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb0ff39c24044766992bc0b8177de0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a849814630803d7f930518bc029587227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119507831b40aef8d0f1d8c2dda03ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cb5dfa1e66a826fdb2d73a87fd0d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202c875f6da4ee644563967c182eb42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefc7ab38b5e8d1017e0a96928b912a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82c11ac7cccd5abfeab92dad66e12a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d276c0f78b176f80c5fcb2b7cc6ed7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e17d3d1ec9019677882f3943516386234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37369a06f6a957287131d88abff1db8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0c8a0d08d551f7b013214f0152d87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf385acbc669409bee6c88da8d948685237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1446b8e23d914134ea1a59facdfeb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbd6c9fcb0e293787165b8be2cdaa9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb650c578719f794673903424f6854240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8e81dea7576c7584fd757fbf67ced241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75013e4373aff75ec4a8d75426858e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9e9e0eb7d6843fe00584fccc662f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026d7986e63ce4beb13d813b1f8a458244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f11e61f06319391bb533b67dc17ba4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a13fc84eef9906deb2e805d8399e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7077d52d62c7b34d6a5d2d72d7e10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e09f3c47e257b75dcc206c6ff50e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651949a2d469a8340405b768dd497c5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c27237a74ffd7a8c93d93c05739c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd441ab54094c0b1f4ab44e1ec8d7c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ab6c452166acf7e507401a967b1d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78581258301bea6aad507301c8356068253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c098d176767912e75f4e4a3911799254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ba7bfeb4e1d59721d499f69f73ec6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd14abaec0b9d2f17327c5686fb53f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d992a362e35caaad3652c4a8a2554b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f02b0d6a0c6b23250f32deba03ccc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e336b96b86a0fe8a681fd5f1f5dc2c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11abd28e0c9fc9f9e7edf89c5f720b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d679272878efe44400b207d9ffb203e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e167a53693879254e98733fca40d38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5b02efe2bcbc706ddf9542d4aadb7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e34bb0fa7f93e941c8f5276d3fd40b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9c9f7ac4c9cc485f4a73ff82273e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7841ceee8bc4c7aa108208faf077b71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e3627ee8b66d2dad7ba2f48a0c500267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cd599a1f0052311eca9ffb33e2705268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239ea3effe96cc5337f125d567591fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a878ba20bffe87f83a8ec148e5caa8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46df6c0268e70cf61726fefd5e952ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07bf8e69ae0cf79973e73c164f9b27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02df82ce2e8c94082a86ee1c718432273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0560bece1aeac189726638c1f25a48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e1b6a0b67ab9a1128ca489192ebec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf5f2ec939f991b6988d89f6c44514276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcd16bc2736fe2ca4aecf28587f0d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975ef3eb9ec0f6b49a0d3749a3464a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c1bcf30a110acca71a313d84e9d68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccc4c50db0df40e094c32a1b61f754280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac530192f9eca41bc2e66dbbea6666281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031599f2ce9ba63d2cbd16cd77f571e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9319e316e2fd151fbf45adcdca5eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fecbca773d7e1f355ef98a87e7e4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48e2b8fa70e1da12033deb162d0105285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914464422aed2ec36cee9bb0f74e3c11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d8a6a52b6b6dbc774d936ee14d7db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbee8f17208f5febc697d1b4cda29af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2aefe5ff4cf002c52c77e1bb5e95e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2262f95edb59751956d656edcb03f6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004ba1bc19abd6284449824019cb397291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2d31cdd49193c184db82b4caea3f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9132bc4d0acf8de5be3001c9e1428293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09223aa519c87a64127c603eb87f98ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffcc1754f264b8a88f01029f3c762b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e994e2ee4a58a57426a75e4551550296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fde6616f832517f92a3bcb6a1b694297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f1254a5ad841c856229e0790d3f89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa572fd956923616e9828a61d33b5da4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd99e1fc320ef9b96695bb65053b83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a1291a7c47138bb9b386f2a7aa91f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e88b5ef3bddced36efa00c1556c4ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1671966a9f790b27dead89eed3ef1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e737dfecd39deca507e23f746e27c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d700c3ffd747314cca0eacefa4dcbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a78f1bf34582a909ce244f1acea8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae54f517bbbc4620a59b6be4e7033e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4677684b9acd02ac73c6ad3047457308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790bb9e3f5a6690bbeb954dcdd8f730309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692611cd5812f949886bde08b3b75b42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913db7555ea4b8f73e0f31c8fbda89a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106472a54b34afdec9e88f3a3de2b8ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac72542d883b073b773173c68d6a646313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3c28052fd0bb0639fae8f890c07d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6c7afddba4317a503208e3e14a9e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5b9c30314bbdcd9c24e063aa1b3f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5df6cfd5925170630cb8fca3279a15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba293d8d4c7062bdf6c019b02d2c877318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af6be2d637db630792df2436a8ff60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07affab506a8b02caf89d1bf31da662c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bafa00ec9c967205eed08848331a4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c63a9a4c1feffa30976e2454eb9b5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e32a988912a997e9444c4379e207ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00b400d442cc6b251d2e1f3e6a3082324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd33a1b4e78346df9166e571eb1eff8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f8a06292c488f6d0f64ff18508180326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4245dfa6c7e5c5146e623584ff6d468327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221b15c59507d45be569978285891aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82432b254746d7e001886cadf1d10892329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03055585495f0dc58cb28041d56600eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96267d4c4511321fd65e9cdfae9795e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435678784b782dbf494c0195d54e67d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65a815f3ed46804e7741811cb05260333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac48d9ec5695bb94309b3a053a00d5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df08aae058877418d699dd46c43a16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88293e693d63fed734d8a5e69496b51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68da41b71b3e6497f9a7dfe864637f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfd6507fcde7a1b06d959e41ac2e38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230f0269b41235094642d54f965f740339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb89271cfc88a7d0f48dcb8458607a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc6b499b88d544a6a6b896aedd1b9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e081f06fe412a948e292909b9c26fe7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e9128384b4aca8667ff1c05ecff3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d706958fee1bce22b33958e9898108344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83762f13a9a2e122804352aeb8cfdcb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87975362b0484e2c134654f7dc4bf008346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d12b4adb8b74f02c6c184df7aab508347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96053000ed0b2e5fb5986ae47f44453348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfec91e57511c118eddd0488234685d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78bf16fee045c1c310396583c6ac1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3320ccb1811ff60dabba9097bb6df54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b8b38e9287308a25a36ee9ee2800c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac724cd5c444b7646f57b94f52f3f8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae56e908435a51d3740a46638cf6212354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb7da6a707c42c5027b92381cfa1ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf902d101f73881368b0caad8451d69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978506d33479a60c6434b0fe83beb96d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead3814a9ca230ae9a065dd880d155f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d18739eec2b9c1f8c5b33cc7cb43b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a46269afb4e3a50a5b697d4329ee46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e484adfd32d6876a2ad49e56adba574361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fec354509430c311d9a1bdf8a0bde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5beb2e8c78d724aa95f99e931c98ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f970aa8ceaee22775bb43821ceb83fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022414ac208bfa035d19945510237e8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376d8be1967f34d096cea2a0045bb54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107f501bb43b2007ef3058f0a096eae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be44e7f02cf73fbd2b3756ba1834e9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685d3102f4a98a8f99dbccbf0e80b1b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581998ab2eb7b0b4201d09264b431ff7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c8bd924db9d404b8f75ff17b4b769371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138648df99649149f852ffff62c8633372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70e33b17d8a908f9218d3d58805a9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642acbcb0a0fae51b59c3c374e1126b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7e8e7a0bb0b4ff70620060f1d41bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fb53a70c950a4e520d6e9b50f99ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d461dfd0944abd3201ddce65d0cf2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da6c028c1eca210e607febc860354f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fe60447115013550c96b455610773379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464ad6b7bad2167a87befebf9d547f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbb1a986cd0c06550253a6c4ad4bc9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677d79bdffb692f50f50d7c6dc2e9d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd2457862c55129c77a9d4c3e78f35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818ddfebd9f9e506bb2dad8ffe8c3e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126fa70a16521e843f4e31ccd1ccd30385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840b40a30338620f0e3f06f98742a16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462861a9480077598779783f5852cf2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f727ae8d1cfaa3002bf68e217fe77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf908ddd23c17689eec14fe53a6eb8b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a5867c0968b179ae914e6368eda44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e8e7daa6bfec4ebd7faf93af6c2f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7043974a128db42df21033974e14ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645c636c5312a3d2488e7cf6bcf5891393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722d57505691a6b6b26d2093e5bee6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4a8f4e1fc1ade41f51e79115c9f49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7126f121ec758abc23c24636481571396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a12a80fc4ef48ecae9bc2a7ddd500397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7c3a828807acb647f3f44e78dae15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2d69f81c37fd095864a22a40af08f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caaae022702244af09cc5c1b7e44f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d50b6066d510a7a90e0164e1989ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c8e734c0e17c70d335aa351753d05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f8ce1365ac25829f671f009d601e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62bf618177f9a1c867e3abebb9d70c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aa77ea330d5c2066a0937c998ef97405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a18b2f430251948b1f3d402e86be8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9726eb07481df548a33133b1218f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e70d79940454d9955f8052ec765b7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaa1a53523a463a7948c556cf3a3fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7836fd59f524d2122f05fa30dbd49e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc72d068f988531329971a6a70e0363411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f7bfcafef68831e990e56c63e27a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31ad5ef86dbf143790fa10dfa4067d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a1e808a0c47bbdd6809c11f1561d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f195a1af2b76112dbe3cb1cd6bd64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b0cfb512ac6a3b7b78bd979ceb360416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2124dad8fee8ea8e094e5c3a2840954417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bf9f0af49b018c7f380639099c2aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369f43ffbaa1b28a0c095c4bfed2ba3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb15e533bbb229b27063c100261e583420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb91cbb92f3b53cc819e2b59e505a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c7e8510b3dd1e0ea6b1559a191fb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08909d3604ef2b1ebbe23fd71b068a08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7f0b0c1c6dec30b8930b0857fa87c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d1ce60a7b1b1be8f3c6c6683692ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c0e4585be53ae7aedf984bc98e924426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115838305c5d96dba6ac7f64962faec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1edd32c7d7577349c5781c0a4c40c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480118a4c3b9350a4b6551461d12b23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a8f1f8b270f6f459cc2196fdf1bc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f96bceae0a11d7e79849b27b8c2c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800016b8ac8e9fb774eae20a2049cc5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e69c02f479bba3bd4d39fe1a54388433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bcb98ff21fbf992d8b2ac26f05bd8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57512da55703f6d8d650d2909830a7b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad767b8e8be8b5153bf7e3c36b3035436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac22e9c187dad43c8ba03c5cebdd2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fad9b57d7112b022c034efc66479ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b6370471dc20d3e262799c3e9cbdb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ef8b6680e4902b45097f4486bc1de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555221f334c09f0e470bddddb8159e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c8fa51db8b3000c9354cdd4dc53c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be9ace976b83bec820bd21be8392f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90ea35099ca526ef56f05f2476a69b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cb203d6e3142fc853c8cd0d7ff385445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919756d2c08ed9846f52470e5e45667446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0c27820fa2544a57734a1c04557cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb5a0f5b86c02bf9b1df3a468c2ebc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c0ad71c59b99e38fe123b20e69dcc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfdee9919cccc6deee57b86224a475450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac557ad548d135a8900cde068dd493e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e3a19b9bb1f29b1f4f6d18b79cfe2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed139c2fee0b191d4cf39e63f50ea6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c6547ae8d32508f23a230d716dcb3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e1c9615dd221f836e0a3d96389e80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c58fd436e7d58675dec741155864e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f01fc585a5b1062ab38a9280b0dbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346f0cd814f7c66b328107b6ded2fbc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db2bd23ac627936cb079d472198ef6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c34d311684bbb5b1b59ce6c2e9b76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f0a28d32f8dbb043d2d68523b4bc8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64cb23be22a764a2c3a7fb05c43bad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd59a24c7b1a9683eca385acfcb842463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309a82263b8404db60f6548e57e1034464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d16cd68332bc7bedb47a82245c6e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2cec516532d5e2833d77134a91d16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b08759a545102abe16f6eba3210c0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4c77bf47faf648ac90af2c122a481468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd217ec2b66cc9b0dd0d969e821698e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3fe35db27b0cd7f887248c4db69a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dc2c1ebb8f3e15b08b7ac895ae0fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f33195140e0e6bfd239450bfe1f1ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51c2a26bf6d62b8fe26b15184ad59a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd8cd5c798f8de34de53d0ae29be3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e7b5fb638f592fa61cf79c03ca060475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a325509fbb69b43c689b6cb41e367e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80fe95f824676ffeadc7a2bfc23a06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb13fb87281577ecdeedd01cabcc16d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aac35a8888dfb99c28a8db9ec13682479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e071ce6100c7b6ba316ffdf5786e76a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695e7f999c97bbeaa0f4100400e2a84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddda0881370d215d0dd5537c446f8fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3645a3eda1d68098a12b2fd365811483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca83490b0fc99306e73b670fdc8765484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08859c78a1e483bc8065bf7dfcbc541485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9698e52569cda9f77b5c9d84299c487486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cba97a4384b59aa1664340769330b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d32a249e51ce6839e256f5c76e3bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c681e73c1f98fb5fa01d73f662feb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de210c9766158f8f5dc3d0820e8f1711490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4813023ef669eed6683c9fb8107bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec56c16b966ed02d47fb015d956a0bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4431c5a252e6373a290f1b9bbe73b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71e58bebe10ebaeab4022265bdb7de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37798594b17c461ea804819373e06f31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea9933fc78a5791b2eb83e087b5c9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e9ce6087cf378ae51059b8b828b1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e178e3efe0b796206e1a6767ffc424498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aadb53025caee1882e3a994105476499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70c22f14298d56225a0c6cbd14baa3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892864785444819c2b3f2a0637764f95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852b10d58791888298c526012497097502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0835ff009b8c9781ff3ab6eb5d0e2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829e5abe57d64460131c8d45c918e90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cd4fcad8e0b95aa4a3606a607973e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172b9474faf7af6ba5496a36947885c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e30dea3865eba7043beac4342a05ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed04b1bb15e37b3fb84c0b6a5991c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a03218e3dec5fa336212d8ef1b31b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863379bc2a54c825b81210a589361643510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706331d8de9b380047d5c6d2be8087a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fcbcd4afe343026c3f3431a3a768b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e3d027d3c64df455cf0c9704eb621513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddcafe7e73a4bbeb8c003d48c9360f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ba8b440e10f1032b5aa008a478f4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89501d6cc646a1e3cf526ca672a41220516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f5cd4c964a7b7f0c72dbf6daa15fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ff7ba6e0726e199560d4dc5e25748518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4227dffccb0556ac64d7f6fe42288f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485bba2ea6d114334ec46d3fe50ecfe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b31b6abd892d330da9900ddf870dc4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d05050d33e620de285dc766a707e2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856d16d233c65fe1c9c0a44e6654640523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f3e2a33f5f27d8cbbba792fd0bc07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcfaae9072a61b63f43a0bdf3d2844525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3325b2a004009c61ddf55451f5323f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08da5c9acbda718845ef9413b29522527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfd918b7ee63a931ccadf7aa00c257528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334310dca91d688ba847e75dbedc28a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036710a7b8e9dbb99aa687785630ec5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bd1708b60347527a5c8412de09435531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b893aaebe9e473f7e4c814e6c8c9e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756987183cf1d7e7a941a99cbcb46a29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaa7b72990351c7502b86f93c7ffbd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5b49a901c54a9082620ae62eb56b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ae1bd73a66bcc04d498fe3c4b584b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b0de0c21978a8e210cab678d43e3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92588a03f562cf5b9e98bc6beb18f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29073ff9ed762c1c17ee8a8552b988539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf409e7b0526bd71719aaecbb641a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2897cf0c44eed2fa5054aee9abde2fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58541dfe0c1e3c4eb99a6801a7742fd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953abb42fa0aca793c9706a1061d4a46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199b84f883876e347cbff41bd785982544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec8088530f26afa350602d22eb5e69545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e11aaea2bf7418f27c64e6ad6899c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d42f6ddc7d18f2dcc60ebda2071b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929b4e8ab1d8839673eb94d44c29096548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586736dd77c2b45568aabfac9d67eb7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372bbc702b9dc900d0f2719fde8df3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42e85d03f99e9dd7b1e26c82beeb46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec880abb5ce9fb66d31c73d26c9b0015552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fb95d5553b0db716a9fa44ec09db4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2fed9b26a56451ed9f14a288e624b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b69d1546332c3ff44ea1c3649b7f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522f7db952211a517e33991ba24146b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08411ddf03dc5e17790048105335e01557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d07eae7cef7b4172218d23e5a0ae50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea7f376aff587d82cab1e1a409aff4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f46fc24659db9998ed82d3fcbd1ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eebaaf70597c757fae310cedab1131561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4057dfc411eef0be737bd592d0b76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44ac75d47d331ea0b8437d0e4e518e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462177357f695e11435780f61ee07656564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94124c4296676bacf18b82942867b73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ea9bcbdc7de08fb5a90753553b79d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c78a1f902253e3ae57dc6b4d29758567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760ebc7d09e903923f8f1097a1a5353568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320063fdad04cf439f04ac8a250c39b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e157dd2d4390cec9ede27a896a8fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66503f23cd7f7ac2ce6a757dce7c05f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d27d760b0da7998eb4892121efdf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bcf8ae41eb2ac5d09b20ce1d1b7ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864e6bed5fa12012ea8d460ce738b27574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa8a9994bb7a8a395ff9d1bb6b21f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52a8a5fcec9e2e43bf54bed94a2bf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbfd97d24475cf786fea86ad97c552577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a0bdc95883bea562096caa8d5d062578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cfb8d2e17dc08e6a3f83b66cb882d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d1cdc9ee99d4af852b82b82a89749580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75042819f205bd06800048da06828d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10de1e3ec043777c1de1a625a485a54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b36a21d047a37db4b272a6426a52c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ef07f0cc9ba2f2cf088dc0cbed2ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fab3107d055c7e7978a74e8786b789585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b29f4b2f3da83258b7175ba3b8bd72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc291a1a4b3194efd92ffbea038a83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdf39d21e4f3055902d0b98307531a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76f8d73e7421abccd5c4d1aca755ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3e503062688b2301b35b77bd3e335590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235927d60ba062914813987d550a8447591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3193ea7cf7c039342c8aaa487e566592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a063ad98eb3d26dbe574f2605acdd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a90de48c8ad16140ab23ac4380bbb4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b2fe98cdb5bc2fac811f1e319aae7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1bacc117eae3151ad5719279c42f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbc5874738241aed852b64867ee7a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9557f15a38cf234195b3ec96e61b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b0eb6c773d4cf2409822b041676e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73e8905f0d184e0b19048a60b751f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829f40649ba23d0eed44f2af3cfa5cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7808ff297612e6cd405732b2ac10f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97719c94662c3f4978dca2e6812293603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a42eaa39907b10707f803a4f9c4936604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126331670fb4ba259871aef2f6fab57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36985f1eae3a0eefe130ea089c6cb0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7926ec6a97d02f8ff7c2922b3cc4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84237352f89930cbe90e8b8071ff97cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7db0e982c55036f4866556f8f8c770609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8cdeb7f7f2663f203b4400b803bbd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff694e6904b166ff528542c25b9eeee9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7aac1b2492dab711aada5014e3cf0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1da76a5aae94051f6885816177805613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b1ba67d8401e066315e57827752cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd316409d24ff37ef17faa0f4ea0cf9f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593a8067ffd6f59b15069875efe2797616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded91dca198ebf6b62d1e6a3917aa8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fd466c02306d7d602fc629fdf994c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e694b865726c970aae511e214ead9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b972237a8302a85f065c0605291268620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cd93fa60d0c684aecb4d6640fae9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c8d5ff046c2a415cf009a41c1e0f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01554fa02751106bbccceb4986e737623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028509a20b842482b609501fcbc404c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ff5a537f3d04808afadb2606e604e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67085457c723ecc2e8d7df3c7210045c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8bae9f08098e727ab77dd5f85cbd0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308b19afb3bcff80eddb56c170b9531628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b84ca957cfe5ed5c0042f481119a84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e5bfaf5120900e8faac964c7eb050630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02487c00b40e361720b55b62c2ec4ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac549f166d2002ce840e3a65aec3aab6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548bf44ce39646d5617f3976f9b521b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cd81266eccbfc40a4725381fce0c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dcb408aed8cb69ed44b47d757ea79635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3d39f7c175732878386b0c6061f81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70227c87e47634d03b32ccc1de3d314d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6ecad5d493b6d7f68762cc52356e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c631d4b20f4cb9a78ab71f25428a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99eae89fe35948fd324b0a84a67dc3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135c8a7dcc975d6a7b45230c5fb5c42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2a2825f90541bf290b11b536ed840642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c36359945f467fd16a72fa489c95b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abec82b2c7a0da592d2a4c2d68e3d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b196caf514829eb12ea687de82715fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716d4631bd68d3089a23deca8cbe6ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f5a19d9112292edba7597c9982c6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d1814b12a5288d2541bc45d31860f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56610a326af099f7a8692cefaa94b08d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2bd3e79bdb8d8a2ae6b7bc237c729650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe1035b3aac819c74010f52f632346651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fffab398f0fdba6f4aa1b724e1829f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ab5aa30751400e26698de17eb87d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c20eb2fb6cbea5488d2a5ec48ef34e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd3945499387feb019a8b116718410655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22158043843abe45ff3cf19cccc4b25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9deecd1c0644cfa621e0cba10d501657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651e2d4d7eba32df4f7d30257de5840658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10007db970148a5674c624d2d5de7d2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eba31412e46cc7faad286debd7a077660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982ee839ec4128772a93aebc351ede3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8a961f9ad1f2f9cace060a734fb84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afcc84d1c388aaae068ffd905d074e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46a247638b0a54edd77a59c4d91915664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c15f7cae09af0642ca65d1de8cc496665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b50d168eaa74abf11889138b84925e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbc89d8d513d38b30aa12b448a55ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d40bc0ffcae0eb8e46c58c047fba5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a381e7e4adbcff2c68cd81698c47834669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ef72948a089cae496105e74489c1d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49efaa847833891bf7d1ff19666c651671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26e53384c07a89f62c3819bec6c8e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b7dfd9d2dbadf7d5662d1be82d76b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b379e3cfc806a9fd96436de85ce8a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb9ee615ee663ae317ecda24f308ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec72a3163821ebcd429cda758acd06d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7bac53ffaff0a5b832d080111766a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e659c7504954b09697c71d5b706cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3f9431cba3dab883a11254fa23e4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74194bf1c36b6c6d9a3f21f8d6085e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10757daa5258fd4956244cc731a20b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b871a284f30784d4cc6a0aa552b2fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46151665e5639ccbda1028bf20db43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4057506de6b2e9bad5e5277f43200684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a144d9bf5d57c7b08a755eac7cef0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647ec415e3739b81d18acc1c731f00b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb6944d350360c7adad0bb047e3b6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152434595796d82efa4cefb7d271cd80688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63429dc31b1ebb52c627d7d8747c21689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab11a807bb0dc3f796f5ed361c647bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7579717146780ac95e28675130e5a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1e959d007aa2c574d5985fc31cebc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb462ea49b0ce9047f3cabff9feda4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57728e0130878771dddaa6965a067b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d8b091e4b02c33431ca1569b6bdca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e4e30b95e37855dfc51476bc96544696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc80902ed46f7550d3a3ed4c4c96b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc67285f0de07915f60141f320d8a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fd1179b06c074d048bc31bd29e0ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472aecbde5b0d514628006d147fdece700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a546977ecda6864cef2af9de9b7961a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892b85ba54db9f7b13698c85473bff3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff206ed806bf595f8ea4bae1e8dd08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969df786cc45ba0db8f452b95ec4d92d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d52641697fe16a39ccb60edc00a5d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25db31ec038985cdf9551f0b5349dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46120314c308133099a3ae08914e6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d608dba36e7cf710420d96ce4845c2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9b0f70b117ad06e0c0ee343b82484709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4dbf17bc20a45f4a9de1109d3d4e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feb7038bea899ffb5cd87459f5fab7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a70fb82068dbb117abc824f29c58e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efedbceb39944d8e25ba5de851fac59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d9d2f6d8f342f7963046e44103fd2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c38430877758e6de5d96805221f11715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ee42b6531d34f63d9fd9214badb38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595ed1345e32d99e6d028b91fc51d95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440700cb1e148c13670aff9ab9c948be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b002dde2c6841fba9548df62582a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d1ea140210fe2ed7ac742c4a39834720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90612f2118921e413d31abd9359661721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe330dc0791dd4b648d8665f0538c50d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81259babd7c2b89e34e2dd417948af71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a18d60224c383e9891d9dca23a32b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bc2340c4fe923232da7cfbc946d6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f5bb74072169dd9d15b40c05a05d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02591ba0a482d9050912862b2739f40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a96ecd1a4f692e01a6e3a51b15fde9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c495ac185cde65b54856416f85cfeb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eb417b6f270a60625cff0569e87a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2818a46a5af4741337e581499e0686731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5e83b70c01971c282cd5138e6a3ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103d73eee4849c5f2683a3b532888b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbf701ded4d9346c03659a265d1348734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41817f96d32c5ef67bb14f5b078856735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e352c3ad3a4a19c5dd7ef6cd009a61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640a7ffb4e95c29cfd1267a7db86e52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fb1c18df29c5a202e889367db8ea8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb833276319dd4c02255f858f2c05f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f238a66645b7b29724c3c9eee9d325740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4980961c950429223e14f1eb0022b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db99e2b7b1317b4351589de34d126ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f4e779ba83f48dc061d1d11ebe46a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1ae8249f917a6ee0943685f77717d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b423f21c1b9df5ab93bbe0169034c6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd33a5af4e12e17b4c3efd4a2b598df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec948ff82b77a530636eaa9e125c0dea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89d948cf4523abfc6700f3ecc7e540748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c2e10841663d55cee05018c4dfc9a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28320ceee3afa5f1ca1066f28c372947750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aaef6a76cf7d4f9a684975ebb1b12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8043fb8c7419339ea51663e858e0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929b8f9f9d3386b7132b88cf027c9f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53299a9a46caa3d8c8422ec664f8bf0a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204c52df895d5695163f9f999a75992755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3c01df6269f411d637f64b1d6c453756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e74fb014723d44f2cccc3b4832b2c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869856cf28b1e685a0cfb944a6e151f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fcfc895de85cda5303afc3e398bce759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d647d2d36efdb8fe53d5dff70365fdc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e288759b1248092cf48fd974f32201c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe801c0946e41ad7a8e32ea6884e48b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cde08167caf5b74c83e8e796ce260763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd3531598d2657ea18cc6d06bb3f34764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105a4e24deba28e995e3c758586e2d5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf67673d82e302330fa16e6ed3d8db766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a3a31f49cd3ca0cd75b3e7341d795767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e507dbd4c96ba98068ec860398020ff768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b510b98919bb41a35a6320e0a41cb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d072653a9ee793308ba3441112ee05a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f4079a8c3f1d6c152eb4275daabec771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89401552aad103051b52d74a9a1ed60772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55578fa7fa53d8efe4b0470762f6db773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9d239bb8ae37ff481a834ee869dfa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986ba6160ebe5f80a9458e73fcdac67775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f618cca870f628ff2832262dd21d65776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a569d90f2a60541cee4a1ca9d67e4a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4c6a240f0e2dd3740d4f19ec02742778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fb6c5d0f2d880e0fe9b994f435534779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa874084ee4261e5097d32744cd48f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bde9f6b00ac783c69d4e39509be874781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ae01aaca3c3de4d4434283567141f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad801ae0766ffb8145d430c1418b8db783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb419e545b9e5d80a8a3990f2368b0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026372218ff5f1d01837b445a117109785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e7a8703306862267bf54c6b7db08b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b1be27b22995b354c818fcd91edf9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eb6bdba0070f5e6bbd7075c326082788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ecd44fe0c6a5633daba4d765e7c8f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fc344232ea2a0c870031af9ab29e3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ff315543678707ff805c80d8c0e46791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5e879c7395e252fdeea53f230fecb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8ea11559ed084fb5fe55d7b036eda793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcb5490b940210c88f1c33b18ebdca794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777909af2d83ffabcb2930246226503c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61ed4cd04187c66414e6908caf7716796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dc6423e1cd2350b880946588c0a4a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dac043d635710a4e11ef0285e893f7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b01f3f243dcd9acb96e8c9b5df3623799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee8bd630ed40fc1885a0310512585c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9f93ddadfb33f46ebd0d3e9a6135d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651aba9119e854e0fa74c6758e5eb8c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50218a1bea71047705c430777422d6d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351db8789758841dee910657a5a1b56c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d7d38f9c3ba329865ac6da0c43bb3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f574d78a697479fca9f5052930017806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5c0f410e5c42344fa2360a877e755807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f374ba22a4158b7f6ddb1c27cbc96808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136207c2db8f9eddb7f2654f0532eac6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175aa3beaec165edb4ceaac6f1585c1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2e15dfd48cd46cbf5e7a8a5351d34811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f2239948c71a4d4ab4a8e97fd9e4a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40dad26603d6d641bcef0340295535813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b924106da0d3191e09c72f85a26da3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0076d0b9aeaa6b86778052c7a5413815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee317e67d8d9cfcb3495eb734df932816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7904c874fdf0053558d9a8233c70555817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e9b6a4d17b5e0a21432cda8bf295a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75be23e60d3c81ed38adaea7bb0074b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60f7710efb2ffc4b125f6749d3ad0c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63709dc5536b7c596a9b8600a6c089821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e50dc2156345718b394259a732ba4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578363fc417b3ab90a4ea1d384a04903823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7904a3556b8a319dc63bce3b5a227824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c5b76aafdc078f694ad36dcca4717825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c1762c6f7bc8da0c24d2b723c3ff7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414199463fd13294bc862cdff7816e22827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585fe0661e485a8f00c3e44b12e4cb5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2cac52f4a4e37165c24e8af562143829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eab7b146e868655f678837fdedae4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf86d76cc815bd11a291e06c32483c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38151d9b6ae0d852bb0ea6f9f1e1c02d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b7245a9f3b0cbb05e48d91b098926833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8b4a23911201708610ac027a34ef1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8d1b71e02be936256a4232adeabd1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0838b14edb45b35201e24532403f8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d950722e9a0a5e52139a814592ed239837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7445600fe0f57d55e60b177502f55838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37099311eeab52dc49026920f25bc8e8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9049919bbdb0c37b482b4fd2ce1b8e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1f657f76b851415361c14cfec15f3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a86d430816b534e163eb1f6b2fdbfc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5babdf85cccd5bba111c9605521c10843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccbd5d24cd887b7153ef59eca83637844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97d02a9fe981bf507e64d6134fff5f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2769fb679c9fc30a40423c027bff635846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aac9b07cb9cee13b1a90a92914cefa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c70a5ada773256bea2ce032f6d5f2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bd24e0fcf0f51ab6633a5b89731e5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985463ad136c22716634b293326f7846850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9f969cdd7fb534b7d1faff5b987e2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebf367b751fa5ad35c746a723e4347852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64437c178688a1e940896d673447f2c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097bb53bb318461551d7024734db809854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3366a7593a451534ae6d1d54fd96e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93acda866a82b6cd53f7d5fc4e6afc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861302ac302f7a84d88408aad5c58d0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d4e1308aa44bb5d463d020a23470d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f306e8ff5b6e4705812e97e8d0cf0e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af13f59b1733a2be2cfa3bc08008ac860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ae588735366cf47a5da5ea02d9a73861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993169320cda41d27237545464e5a8d9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a540c0fea7c11bdf3437bf1fe2fe8ac863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89f6bf7a68395731981e190d0fb0c3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95338ba5436c98b88261d6e5f38aa1f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b88c491390edc963abfe2acec0bb9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489e046be23fcea86459307388f51cd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c955604b96fc8bb53dd03085ec3c471868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960ed142b5861e361f483c273dbcd1b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293986fd3ea0a7548d3d011a5810e77870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa217b005ea8fa92224a012a22ecf26871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8699265ce8910a80246ead94f68b3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39f204837d401906023a3597ffc4de873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce03d758185ddb6c5aea3dcd0c371fb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6172738c3bfa8c1ea262f8b53096fdb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a4745fa48c13025e13bad39060aad876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09cabe99d6ff1ff4c52b0117529d1d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d10b9712bca58f8a784cacd0846257878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84a2cfbb5aba1cf515f23edb7d0533879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab33039e8e06c00741d2c83f0cb689e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96de46d2664b653a277b7213c5ab381881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8daf78ce245f8dea87ceeba83b48a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2b972a7fea73c4fe4144d5c18987b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59b35dc31549eac4b04a172ba372f8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc65c06e2fd5daf7a8fe5acf4d891e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b16c6738bf8b71177157aac206ec6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198f77c85eb30066bb8b40b80795cad887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773f52aa931159700567898c5005b73888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced394f8658f5995258354ae3aa5efc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398410cc3e243105cce54b0d0f3af7a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75942559c7ac05f4e8519b80cec084a3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade406374cd8317a844c4673ef448068892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d7daf307517e17ba96d7b6d58b278893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea378139878ea217e378ea3e555b4316894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d280590ba9b9a175c7a34f2b3a9fc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b5639514a569bb657d96c00187982896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e2d0697f19e8142a55653c074f433897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204c37da91253118a1a9bfac66649aa898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1d727d8a2ae458e6ea252a26ae492899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c970e5eeb7bb29fc935727d549fb2a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d033fd502ae07068c112a5b543d910b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3cc1f2622d43b2285136b6e55f804902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea2656817ba7b3fc6f9ea5114eaa82903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792c38039ac5bc6f595029bc655e344904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10fc63aa4da83cb2de01ad2a286d6b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece4aad566cb5a633bab11c9619f255906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559f8bdae9abe2d8de0a8ef3d968540907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc676e40188e86a10fc9cf984ddf7270908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131f49ffa754e1476e0481935387393909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba458425b94d20678cae40baae6f1ab0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb7cbef4a7b71cbe7a3900a18c0ab9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92dfd3615c50acc52cc5de6f832091912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f1fe34fb6797c2036ce8b918c3d0d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9d78efcbb9d59f29b1e6c242335f9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba659ca65ce7c309eff74cc8b9a1e23c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbf1b391cc1cb447bbb64accb5699e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0b5a98fdc32f75d60a5f371b93d7f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360fc16835c3a7cd783c7fe742e03a1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396d780f90a44621ad4fb7da62f8583919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2da7949563e47d0c5f78b08a65a06920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972ae80685aefbb2371aeaa94c3b569921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7da67886f7a0e0947cfcfde9164c46922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aed1c30c667d6860b8affa38d80afc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b588e810a267ed33f729523a413e2a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181d64949430d1ebf66f983dd6038e1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee94edbaf22c75b0c037d1c3f4fa4d4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ebec80b1f84b167bdd9cfb1077de5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1e40a89ed3e982230665b61a086bd928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fffe41aaf0b7081769a545ced59c33929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a4653a32f8598c940a3f6235a830d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92495a5954f54d10c3c0e8c01ffd4b6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd329ddd9e67ed3fb1bcdc5b07999e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fd6ff75e549eb1c0ec4cc57b9739b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20121cbaa0aa56d2c9290796e7b3bf16934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66701773e2f091328abf98001544fbd1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b04414318992f690aee7b2d228086936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1529f63261d30209a2db2d565a2416937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3f8ae68fe8b3c28516e312b26e4c6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34358e4e42ac15e250f252164550abfe939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f231bf6eeb793e40a8a42538b75c84940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31746116b817263fff6d2df04747109941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caf734e16625ad49db8c9c8bf1790d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619c05186e769905d6a9e788426a03e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195495cf8f42cd76c5c14a2d37ea7f7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429cf65fd53e1d9d9f5db3928207b66945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764fadb5da04802463104a832e1d20c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30bafbe50b625d4d875135786d87fa947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b7e515779bbb3dd6f4d68b9271309948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3109957405f3d69659c438aaf5e973e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f42094e7ac52e406dc6c558bcd413a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca79d1720aee46f5ad6c9a71a0996f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad2b202096634d5f2d5dba9c256a77952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799966bbc596f6bad4eac459da1285a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842de4654cf47da8b920cb3f5f502f3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79b23a1cca748251eb5e5796b1affc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcb234538d17b0e8d0478a847452da956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900043179307d0d9b9138625ba6c346957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7825b5c0d8e67604a216f1079e01edb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eefc07865adbe6a99f269f80c096b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6b29cdfa6ea632a5f845c859094b0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd35fa51706de4aaa090b484dcc897a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf45e518f4ec96d69ec347e291645a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae95278e40dcbabe9a3ed48872c3c54963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07444b21ed1b6dfd635c7fb5a02178b5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81511fc152ba5ce7a3062a5bf017ab41965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a71ad8d6a121fdcc0f9a295279795966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e794a96853aa14d25be91da811e1141967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85befd2e746133f03f06b5114852ad968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97780b600631f2a9731f40a64ba05924969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632ae219739e9f226a93cdbab6509ba970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7372c16ae8d217707fc0d7a0d3edddd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39024f025443f70ba8b967a1851c1b4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e59f15713269d75ffd4ef6ed151486973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4837e2f3e0553cb5980e27f35f950974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7779c875a0f1fbe79c0fc2720c53f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b629fc659d5a8e06de237cefb80248c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcd1bed09063d222eda801a002f7e0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7009279f82f05f6d0682fabb776b36978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fca10ab5fd2a86a3446ccc2390ffe979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac0f15fcdcd79d60db84fc624821ec980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e13351eb9fad30687e7c349b6ce5b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867da9b3e28df4e1cf05745cd31a49d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079ea1d70454b35caaf61c28e151350983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab08761c242d92d8f72e03ec97d9b73984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3c39198ba662748ec64bac56960cf985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bfa48eeb13a830ee98e2515d10ef2986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76d179c8737d08350326bc6386047b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43fae4774ecebd557ee8633d92e0dd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faa2bc674bdd162348c9bad41dcd3e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6070dcccc9aaf84513e30b1cdb7f8990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329d98d9e2552ead41e24623d0a03eb991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90922f2f81f47b5b39737c4f030fc1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614c020b0f47fc6f19c0ca2ff351462993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118203c3950922f34f72a8f8ff4d3bf994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbade3b1aa907a7791d4bed93b14fa995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714b7b725289f6299960067ac2715d8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0511b3612bf973acdbb229d104de8997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>