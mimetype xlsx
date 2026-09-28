--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bfe6d5674e4a5e4b9988fa34e81411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708e5d1f7b91855c3226e401678e7e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94762ea1366929456c065cabd295e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602802cb3ea192fd7751eb0e9e076ac14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e17d0145fea34c10ac8d898ceb2ebb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd5493861c6840c848c8d7857e30b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc8b96e36c9e2b77467d3124c824fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eec66d41df00066089d3201013806b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f56fe8188a5cacaf826ea8494f8df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5a86ddd08e198671c2013baece49010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3b4462aa3a180730eda18aaf2dfe911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534d3d075c35acf8840edcdd232f1d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe786374817890ed66f3b5aef7fd6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fec5120de03150549cc222870d99314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb37ed7360116f9b0faabd763ec74c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33595b5805dce33a57b52a263e6f3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49436ce7f9ed20cf8b5268293f8305d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfe83743ea08bbcaa432a4ab65338918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9ea14bcb9be3ad0c0354163293aed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82e512e1bfe90915ec813c5e6d0fa720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c580abbdec7456e981ddba205326721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5530ba047ce4467f182498e6c1433222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b730af8fe81e120eec536cec21cc2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922be917644d9487665f2293fa01ab524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693fbc025565f8ac7ff0c91f3ae771325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c42103624118b26b8555d453ceb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56652bf08a028315abf01c9e789174727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5fdcf2f9c1c5724efa91c508de1be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b00a9ea159ea9e944dc395719dd86a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95a9ef98bae029f7f323386800e9ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a47541ce982255d11bdd06fbddb0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f92d66a63755126a9a8d532060785a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab1df9619bada45ae844be219394b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d0c3ca15842eace45be3c0d4efba234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f529f8fdfa756b141e3709f90969e5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009d815a2f812b37b67d0b4793d610836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b1a5e2999e0fb7319a6b2836d4ba237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f4f3a0399f7bcaa759f4c773aaff738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b89b7aca8c6506e6823459a2c26d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377669d1fde58d90e6be4eaa51b9d0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019ec04b557f23a43831b931b92a26441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f6b8c09de436f4cdf839bcbafac5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d942df949d88fc6bad8d30b144912ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8914cd9cd1a7aab5897bb0de9ee500c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31341f60d39dda363259919974853c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87eca9ae7d49e190b587c76321c36246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7208d8402f21ff399fe867a87e10d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a600ddaf7ce9a7e4e55aec6b1bc2d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620b096610728f543d7a821a6d55b6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80b7b9c5ba59e3b37390dceba4037b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b728857414802f9cb99ff70c5387b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a7e3bf2d64aa5a9f4f0e65a2a5dc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c0898f3ae547b6de5bbda778afb5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623f2dc85f4955c0b793a06f5c2834f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce5203091d23516c32ae8e495a244d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a60cecec1fca279b6eaf57cd8049456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac5dce7fb0e8a7ddb670500122896657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0e8336664eb71078ea13ffa1a383e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f91135cd3bbb78b80012c52077d60359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63214ad15ddaa283c09a9b6aee9e9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124234d44f105199a752b0f029fdb3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6b7d0d79b8220ecc08d616aab5cd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066566bb6b518dcd5b41da0b2b1459363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21265c991ea2bf1d4890ea775b36f7c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6648ace7933f9a42a7b870fb0dbfb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3eea451eb641e3f857cecc4b4be29866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b705dab648b17f87c4511a1cac7c1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854c9e28a0d069e91b38a4a3aaac8bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abe0c650b695fec10be6f5e177bb7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de99160317f607b31a16ae316961dbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a203a3600c5de62735da78d15b14f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940c8ba369f3fc2d17313cc1e6a23f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a130e6a4f08e84edb736d3cc37f4cee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765309341f2d512a24d280c20d79e5f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fc2365cc27d55f49f6527a9b400de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b7f13501ad2587b423b2e0a2af52e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643359e4893257014387ee698e7065977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1b89bbeb178892cd06dda83262cd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e36c5fc6721dc044a0470c94a3d43c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554693139e82e982646630a6a7ed54a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b408a4c5157b4782e289e56a3ee07f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ae63f7c9d402103ed8a9a791ea3ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7fc8d1f4fffa11d2bf07094cdeda383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fd056128f4079d6783e6452ea868884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca710ae06d887d89d9fe33fb58110d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a2b575e444979ea1ffe71a4b9d26386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfe424de780ad46e0a38b356873f8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a41499a4a1171bfd536fed357b8afd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8793a5de4127ed3fb0ccabfe1028389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b5bfe1ded784b0e12d6e70b03c4d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512855506c1ca4cfa5bd5252bc17e5d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbeed9654ead09b226f9d737b555b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170a8139e8f8dbb9f4012baa8641ae193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7f87f5c9c547b914f667eef533adc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c96b15f28f832b3950c909569b87495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628274b04f27f20dfa1bc3433b5284b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb18c3823291b524a78905e0ea9c8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc715381619a94e034912df35d2f7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2c834c72a8fbd40d90c2fc5bbc64699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5775e1fad6d8ca12841ff3c07a8b758100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e350d123c1d55094a8cb8287de256101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeabbf8594aa4ec92fa908e84160c09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9ab40e088b4c7191b32e4a8e54c25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb447c8f611ad6763176e2996051e0b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9a9417cce756d7ec3d72f8e08cbdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d2c2e3fb87334b5e46b240af999f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ddd7741dd397399b9cb03d046cda0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e7a89037ccd72fe1b9935689c479f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1479ef6a683f4c7e12bd1304677989109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb7a2d74f80872d172e1ecb42b8bac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ed58e46f711ec728fb96d942ff153111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073c731fd476d9d8a75ea8d272885a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7768b9999a1de6bf42dedee4b07831113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c3b8ca4cbc331f5313ce51b725f74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f04647aaf1430a64abc40f9b59b800115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be61f92c68191a34f039de9a55cfb74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fddfb8e6c49b726835497cbed38fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8ad3e029a0c74ba3d2918039ddffa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a212e55b837a0f6291b213264eb3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65946e6a286712cfad38d1fe286ac017120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ef9116e24d5209879da2065dc8f59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335b12f50e5ad665318441874682475122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ebad5cdb966c1aa80f43ecf15256b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28e82498fa4042db7dc9fbe1c0f458124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f835cef345dc0c4bdc4ddc5ec3f31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb201c849ea1462fa1d4220321b05c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931810f28f21cb0d5c0ab83a70c7b2bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7d24ce16680d0ac8f0b689252d1a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e874581093ef7a9fd17b895de830c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75cca4c1f76828f0eba4360c64866a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116c99720b47f20489d5132a48924d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eff8a90a52ce65845f5a8233bdf5d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72224dc6a2dadb130e3c3073af8a0f09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ad60c7f8fc685ba7f1fb4104c2c06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726ad0f5da6723a495b5dd7d1b08f87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c165e33978d11b89a9c3e21dc3c7d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f84989451229e596580773cf09cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2d98bfb7ac85a8c5b7b9a96cfc14e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ea670daf94f70cf543479647543ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e27c2281f5ada32faf1dc79da912cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0c601705ae5a35622b73b6a5d14d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b68781f43dd26be7173d7b0d145828142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa749ece7956d5817fc7246c470515143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40c9aa0e2d96ee9da58ff1d53d9cb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce003fe2f1bf99da1df35e9ab8fb666145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6521dcfb027319d7a44e7233fc2d0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326414f73736d1ef95595653a0b8e704147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56c3b47f56a9d3e8eecfe99c8a4f5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7378fc4f48a8edc605a7f68730c5f18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bfa6149b7ccf567381787c9a14b2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae98c1e53c78effc09490db8ccc14d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db464ec67a2c13a7d6b9f3e74d180761152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6e891dfda182962839b7d2dce04cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb24970047b00cfc2df3b62e36f3333154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7f43f9912471432341708a6e0bff4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb71b0c0d689d3275d39bbadd6306c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86ac678f5b4f45dd6272199357d55a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb51dca74a2a2e1b1a12ad87717bea0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ff889c82c016e7218944db0ed906d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77942ee1fdeea28f840a52f095205ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f068e5f5e26cc715aa4be4ee65cea7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b502ccb47dc5857724de6a5cd57a14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310032be1a1df0033b18900ff0e72b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13222ef0a40276eaa71741755bf480164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a14482aa5f5ed469e057c1b29bf98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1979557adaa47fe3257f78f11332af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903c48945a74fd909730d89b39071a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd0812d64c023226a4507e2ed4d1f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6570464bf704c0983d92156f1424c7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140ad3afb955c5b11e5ceab52332988170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5adfceb7ed8f4bde8fda92409e2cb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf948fd0ed54ca68b1138451c62c96f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f732e17c85bba9261cd33ce0b632deb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511209614fd45fa1379f5740570c0d1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39ec8b0d9250175aed4eb203042f7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1e00cb7f3ee707ac4c29246539983176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a87f9c9409005f4c58547a04dd5731177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dc0f94bfa45700cdfe742d05af402178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceca35d5f8c1ea7a15a3a4b431d66c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679444284c6842c2c5f5d039e24ec7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f261867d46e6659db77e158806557181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc3b12fe25f5b11a0be48cfcf4379f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd2498b39b83d897c678abf1910df9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aa43b2ce5572a3f07b13ff5df469f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1af57e52f07ceda1567eaf8b6c09ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799f123045ea854de95f81b6867e107186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af978bcf7aee94df01c1f41fd51bed8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9e0caadd1e05863513b3d7c9d73c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff01f6fa4d66967a1e8f51863238709189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d9dfa4c3aa7170821ce7517e4c9dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c887761b131916bf2444bf550191ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6799e9a2c53dda36f8ee2623918060192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ca21d62210a73b1083b70ee4240c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ab284c7d78d3c5b8e877ccbbded94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac81e5f7388b58016f7e4a055e64b8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146689a6618d103481b1c684e1b0998196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3419fc3096e4aecf0a403966ea128197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74eaf661344c724b7e8c29ecedc1a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081b349176d813d3818f1c7338c8fd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b8fa2f15859c009055510c413ba4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba0efc233380d15e4734c1a57d2fb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e3f9d6863bdbd7dc5c07b8b808b97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5d6ebe248f58ad2b7b8faf6bca215203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9ec80708fe521a33749b5449e106204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fb8704f0cf0c8d42bd7cb52780e31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217e79ab7da4e3e17f68374f1cd1da1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0ffe62630ab81654f3c34a45abb45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a44950d561fde7852b1cb0e53783b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350ad870ba76ac3648cb8a7331056fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd4c3e8148a46410d22bc138865c4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8466302e8e7f9f4144b34a6912218b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528753c43aeb1c000671c589867d17e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4707d5a82f91fee8bbad6af732e0dd8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f6958bc01a9025977f3a962a5e586214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87942c316da2322b13ed0f5b147b3b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974e9d10054a6e4b5ef6c798bc16c13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331fde196c5008f37ad7ae4a254d29c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb781a11824194279f599fec79a3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ccf76c2e1546d73dacf82f62495a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b869dfcac9e41b1fd313a7eead0ed2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9cc8f29adfa706f4d3b6d9268c4fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeacf92acfae3aec00c252ff093476222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67d2e1fa895e24b1a7c4b193f09ec6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e490b9d10f0e85c524faa0a830760c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672580b41c994ebd9b676b31c98f5cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28109a6fd0d3f9b96dab5d81f3069c6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece81a656ad422346c39235c02e2a977227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37da3442f70fd71cc8575196a98e5e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc802e980f7956ef14708388c49a46e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fb221f82bcd007676429116ec112b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740b94bd939198905ae5227134b009b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d2e1ec45888d827eabeddf2d23e74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c283b9477b5dad79c474df17387045233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc9985f586a8f0790e8832e4c94ba1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252457a0cfebfea29d927ce689d1b81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c6928cb74a8c7d64622372ecf7483236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8256e11c50d9076059df05deb796c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d059e0d8f134873a29f8b03286185238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680ced4514b2a94a1eab3cb18247814239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf8ad9bebaeb8862ebf7f96ca31761240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ea16c7c5897981e28ced175d156d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205fb3735b069dca1765f2fe7f8157b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9d85f07eefec3c7e869309599edb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48096fd05a876b550765ebd39b0ca12b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f0eff398dacf63fef358bf990b2e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3990ad0bad9c4ff15c6858ee26ba43c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dedde336c35757881fe93c8802520247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef6c15dfc621d24e2902aeb4ac9b11248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c5b5805684b612270e1ad3f513139249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fc0fc92a3ed0ab031e79f82fa0c4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211840468a153d571f43aea3eb4b5521251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fef275ae9061cb9ccfeb8832833dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9f05c6994afe3489d0571a04e523c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c970bda04655f40bbd14621e205ab3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c43e7713c24417bba91464941b9ba4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c9f7cc37bec8d35de7ae31e093e35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ceedb3d44bb817d930912938b1a85e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddb2cd3ae79794d9c2f5fa71ca794b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be7d3fec6e1a4ad95f121358a98700259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18e367ea669761ed3e6134f6234d8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2c2cefa8738a8a0d5a0c1358a560f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a20b7ed160e432e00bf942a51ffd52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a34bda07608cea7098c37ccde893b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cd5455c478e7afa691831b6999515264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87251c3c70965d2236f5c77483d2fdd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0c51b504806c8dd67aac4b2848477266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a29098bf0bea3c1441113f9b292c22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652745c6cfbfbe66e9262d9aadd7172268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a5dcac536cbb2f58907fc213eec1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabde08c80107a9242cbe466ec1bdf3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f269e86ea0979d94a5284d34b1ae0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b32d9bfc9f2b455938cf5ef815de3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d1e7dca779591fd7c8f7d4833e1b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b6734d754f2e5af3bc917ee48e57c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bbed0b9185a9d5ef7699e065d5791275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40290fcd55876cbcddae9b7271e13ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120387200eec6ce26394433671a6d582277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771e9755eb07081097e3bc4b165cc8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7543080844178b7a76eacf7da661149279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18c29f8b9a173d0fff48fa5475c4c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64158ab3832645412c5cbc0870776442281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5429a6adade1a32aae4ed2a4adef7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1965cfe0b57d427274b89dac9bfb720283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0ff990997de4cc681c5788ac506ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676490400cb81aaa99fe15642f85816a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbadbb1cb656c40b6aed9554a7fa3d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d3875e148669a7f42b4bf2a3c4ad7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfed1546340a49ca7ce90371644cdfa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b67495d128760e3cef3ca407e56620289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aaad741aeb56195b160eb5e349904290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a753319a1d787022cb2d0af544d0b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db736a2433beb4e74c51a2becfb0e265292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dc4161b187ef2988c81b5c82cba8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85fd1e247e2fc7294314c5bcc51810294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f65b66564c369159afd7e9e4d246d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfa9e807f3162d61ae5907d70b8d0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c577b99a0ce04325ec3fc2076ee15297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33806985377a1c96a2cb886121f9e39f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198fb3371cc1e051ae32acb8d8ccfe3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb17f15635919f30986004428559be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b1a434e9b4679e28a33fb3e6eb3d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe91fb78cd74d53faa6ae7f871b6af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17589ae0e8d6cc88ddf01f89a95c0573303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdc6c5625a147e53a3b065e5757320304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879fd410f3835e310beb804d9c928e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408252223d6f67c8402f709af733f173306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256320735b7b2e9a462ba110a5f7bbf6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c01b056715b8559831c60409a72500308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8889f89b1c1c822b510409b4c314a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22fa89cf15f72cee0367478012a8b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59330c69d889731931118988cae3a037311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea31062ea69ae0d6081e4796fbf2e3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8127988b17605e1b41a706de3492ea4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e73b633476e7755ab1eda7b822064314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb65971c5b3f5f705bb2cf1a2a7356315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb53b0fc74295d76c4da015f3d4a76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74ced20d74b6190d95c6d290975d0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fc9b5abf3e2b5fb148421e8f26a62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605811834cbe74fbb96bfc6113e19f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871ec9cca276c671a40cccc164e1a02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92624ee915a39ffc6a92a1c09b9de610321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8f54b8fa932dc52ed20d3ba87ce2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce142acfeb5f8a68ea15ff25c8e4811d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d15def540cc5c1a67fbd6402ec5e49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c364b9d9ee16e1f9df40ed071502c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ffbb03e41fc9c7f54e27dbab989cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658aac71a0aeac39886502be3836220327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c747f4ea6db3702b5b0f508bf4036328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c556dc4d082a03750f90efa2a4e0ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8971fbd0458b5409f8ff17b82a6ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5def535d0a833ccb3f9474cc2392735331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb2f3ff47882c22246c5b674910332332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0fae24657e21c8253db7510df47fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d1eaf93b4b5cba7a8983d80109f81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3bdc66ade55b7bc8a647d10f0c0f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56318484c33881e67443b807cc9cab4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea500c34d69baf5c15e574d417870c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd27a7f3c9c970d0df51d11454889df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711adf42f3de5e78f19a6a6769be2934339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2fead790ae01e03905d725232c656340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d972276e2df05536474f5649d38f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c4f4c0a6513db38293dd79f0bc5e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff010d191d30a3cf6a90493b540b27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d3bf2bdd41a18f24c9704f1b7daff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dab50c3144a4f6c25c15fe6f7f70f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e14a033681507e568cd57574569de4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e85aecee03c20a996a752509e5873347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bf177a038a78c820b427324c8eb45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ba792331840ab7c1292c1f64392aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c4c10665fc42f8fee308946fadfd1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79633e7ea4b5d5c7b35bce30f691603a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8581efc3facab839ed5f3c360d8a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3440ba9e8fb7f68f38707e38b9bc6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb6449ccb3e6e4355a593ede95af74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60826968fd4e8a8bc713d64d7528477355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d36e8d8c10d82bbc01da682f0c849356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f2b52e7717881ef2d20ca94e35ace357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d49f90c318d8d9e6dc7e04eb91e9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6cf380b894e17f3ddd404f733b87b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e84f3b106ea85c6c7247a55d9d9e03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9be3d80da13663e25de9184f77831361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d80963717049d06c943ac60382165362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4b44eb97c170d9c788879168bc8fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51115d28f5846fe19079f8331034c88e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2c8af33729b435ebb075ffe1c8cfc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91b5888ba13fb3ea7849d8ce06e491366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a055df6ef4b88f15b732e159c6200367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49597e193aa885269f29e75fa4134b54368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd7ddf8435eb3dadaf37503e89660e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8baa2b6097e566e3e1001a654226b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188d12fae7fb814f4cd69ee37c968f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0801aa6569d2b7c4bab23089bf852cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd90fe1014d8dc0787721a15b076ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39b750675e964b4d378e8317580213374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a1deea2b5ec8e608810f12b9ad359375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151c1e35e456a9fd420d19c2ed653f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57986cfa3e0a4227c3af901ec4bcee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81390de137c3e269835bea5d772ba97378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b6dc554a93ebc0144492db12a5a07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8c3c0830521722505755b8c213cc3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76db7e999a6b509bed594818feda869381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd63b73f645ac8ce3494047d1f4a5df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefc6f908966a010001eab97d63aaa6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae160d12d9f110f2daa1327f44493cee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a525247a1e780f1c46c2758593b0069385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0887744c67d0f6ae3a592c3ff7ba2a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c708af6cbb9728f8d02ea62ceaca4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0ac3649f7e4b8b1b88f4e6746f4c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b38e74fd49cb1608e6c5a7c61452d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed582737b5ed9355d3c2fc48da12b3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f74e8aef52a0d622484da8913bfc11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe9deee81fee3692947d9fb270745f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8ab6ede5485b3b82af8f6c372244c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3cfd9cc8f956d5f97eae81f7187b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cec0aab4300178a56dcdc15452a310395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa40843c93c8b57315da2bfe64fff1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcee16a9a9552573796fcaf925c5f5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8e72f8883fd3c633854fed38e28e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e36ec8f863aaec7ce26d5b71ba206e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d14e92530168a9809aae495733fdf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991302f05639f12f9582e06ea997054401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149f61efbdd464bc6ffd544973e95dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d45a0fe6919dbdf39fd383feafce3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745d0af80574674843e20fdff2cd3f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc888bf6eb3ceef6eccb8c034004d39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b06b81a504f345761dfe1de599af5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2dc1fea36c19460b923639a985a5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf53251b7d5986d6fb7e9809a64bb86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c01be0c92405426ff64ce164295cce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec2ccb767eb0e71d6e0f3938f6ffa2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb3ecc319f4946137ff6e592a702d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394ddd1240a21b101e055773d04580a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c869d93ca0ac3bd57ddf565abe8e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e9bb046deb1ff00972e01dbba6d81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e890bd0cbebb2185e356b95045377415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bc76b216f393761754a3fcb043574416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692be801b7915d2ab9d2e1cbc1b8598417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba271ae003f3f98aed8c6fcf4b142a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f13f09095293b56260f5fe52d551ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924592c0bb0ea674fb8898176b548933420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1810722815a75b013b7842f9a20a014421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d30379998e28d5fe9e6b8d93a2f883422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa4213684f806e8aecf79c2b4083db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8ee1578744c795922ba6ba7129fa6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f9d371da0170db113edb87e1eeab7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f07da508cfe54acface472eb08a0b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a84d17270b9c2d854fec769c18e03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc7faf5fb96c0627c14b67c4174c95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd57dea1a804f9f26bba4b051eeaf8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e253260d415bab410a18e905eabec26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e176a974b32ee39d354a2f6737625c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aeedb3677b8fe5d920e220c62a758432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cdf0f16097c3e400213bf7e877310433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877d88b62595a59385f294cc78f1414434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a5a05c3ade6d4b0df0bc0aafae95d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3872b3e16076ada853133566ccbd6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60bad0bc73a80a48380c2bc47fbc2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46670bb7eaaf474a51b6bbc411550c6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7192438c99156ec6c7d78a2edbbf0af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6326179bd73974012b9ffcf58b119440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ba78ff1f5f0d4a4f7a5a213ef6612441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc50086a0b810972e2bf3ea5696ae31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc92b8335101f105d7df639a6d8f718443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaa0935afc911cf66bd8b465c27e99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ddae5567eb5ce5f83bb8ec5df7a47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55145137735516472339486489a81469446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24859a87669c2ca7e72cb2d25bcf99f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e45d4aa71b0298c9726dcb624bbe33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8fc4e66050374d7a3b1552202efee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dffda403dff453450824db3017ffb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150156537abd7415d8a660f98087e4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d1d565fe5767e51542893704bd53e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1626f31c67edff000143244a752fac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582185b1cf793456514d7d3cf9750d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aec2c54fcd2987ecc6f355fc28796c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd766425398515ba90b2a63d207f5a0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980fd9a93cd2dee61e760ce521aad7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c012897442d5a229442a241f6e8c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586d3a46f0f9d3c1de84d95cc7f99b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a17e0e08a0923eed6ed5aea4fd826c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75ad03e9cdeb150f60dc63f632aa88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9f3997cbdedea568f0773e6a3b649462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea5d75adff38179e8281eb818f45da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec30285bed8ebdd2623a7f3809fc43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3de91f53afa2af5345c9756f1836e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e0a50e71035f7660a41763c97ea53466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac250a7cc7534dcef72fa606acc2ded9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d863cbd30fb890a281e74bb6af2e33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb83c226ad2b222999d8166faafbd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d64763ed1802f9c9989f28aae08acb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94c54ded6914fdede379f576a8b102471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361e497653a4ccc6c61edae6cd99ae5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609adb563b6c62d45de206a4db3da4e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790e25488573bac15d37b0ba59ab830474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e438b780d091c19df0b63d884d4a244475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc0150a4e27ffbf3c32306644e8d15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934c3364b52ad1857d87ec6d2bf82d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e0d181caf0058f36dff9719035c05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1214ad5274280c78505754da078fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb798b7028371f9106c1b601a2b3ffe1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01755c72fa84ac38481c7ff2474ff3c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3019ef47119cd7bb8af66f1b68a69c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8dd02bfea8aa90373e6558c5fc2a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5170a3f3c300abe1d72be5f2c92c2d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5740a1ae4c2f6942c4ba0b01795aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf724f837f31ab831c54c00a57b04d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a013e87c9d89903ed167cb1028406487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd18947f3f375b19603cab13f416fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d208cae0ff6e1c5ca8c2e85cbcf0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc389578299302e8bf44e0b86f2b1ddf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b55346414182feaf24c59e3b48c23491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b3b6f62759def9707f8c275290571492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d869d9ea459f36fb6479c6b2bb8bfab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c591f93fce74304ddd83ca6e26935b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eb7f8ff43f1039d2e0ebb274faa9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c7bce5f2584048adffa001a337a93496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc54af9770d5f333b8a5b743437af85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d6db673b7cc0160d21da4d923b7f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea65d96ac6f6911279a68875168c51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef811e9743c1b445de9344ce4a889e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3498ef912cc05ca9f30086e2e75c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad526d286a22321449e7d0f39d4c3cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222e4d803e72b34b7a052eb60a978b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcf78701ab60950ea56e7d620d30a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de988bc3321ee4114932d1186a062f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ad400be6abf6a1390b18a11415fc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99233765dec0112bc3a3ea47ab6196507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24df4e1f8a23e2eb3b8ac2248f3931508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70030b9beb6f08fffbfcd783d846e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edc2ab54b02bf93d3eeb5788d59af1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544bb524cd582e66a4825d863c7cad5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8338cb7075e3e7d0a51f96ace5eea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543650a009925b5cf11fb0ee82503114513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cff415ec2a84fb5a8fc74ad11390a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5d67388c9ce46186a61c90bc21d64515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e44c8192ef73e161673a1615caa71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc414d29bac3a6a5cd4fca30611d8bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782835cbd7d202b228cd376cab57697518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1af786b9a333f8802321ce8e4a7a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92a7bce01aa7ef3f8cc37eef012e58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d8b90db39fc3ee8215ca6af3b2670521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612991d5185f56f14eafd0e475800201522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a4b91c48a6cf6d8f85d8a39fb40df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c0e7adfb12a292ccce0e4942b974e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea83ab0b016068b4c6e1e1ce94d012525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf2030dc71a87208fff9dbb3548f08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1679efa8ec5b124eef58c7c3ff2553a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4c93768c8660a86bf08d09c6689dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006c39063d201423c4006cd853da32f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa8ec0368d7b15307dc25ac88daba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db07350c7187bffca94c33d90ffde1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341363340d0470a9829ed767f3323f45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073a869eb41f87fc61102726f6dbdd5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047583ccfdc90fc66e165839955bd88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba410dc756122f1f2f19d035c03011535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec3312e65ac70a463fd956467371ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30479ad4d7373d6d48e989f3a4d07712537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba29f2eb2701f2ec1ca29921e37ba4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6903a1e39827e3ea74da10b47ef0be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0636d250e2016f62a58eca88e22958d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab7051847c4a95a27b3465b201f52d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4b272b89cd123099e2659b329b14c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f28c38369a63531bd95735a40e4eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1150d82b87db54885f61a881d6f1368544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fdf252e8a52379abceecc65478162545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7850a9278014df5d239a3e617a08e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d76b67080d6261ace0125811895f54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee329bfffffc704e5c881df61a34b804548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cbeeb80ad44ea3b341a65475a0cfd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c3bfe366f8243049592fc6f4f8c8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852207ea32582dd96c97b426d1cbdec1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392257033bd2cf8cfae7ebf683539c96552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb003204fb8ae17da254611fe88f13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6017ce17d2efcae48618917fef38bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb89b8519c0840364d21b356bc8961555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa68975fafa67fb619dbb2eaead780556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e4a1459e194c5878542a380e471df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655de30c0bfaf8c63022bbe49b0f3acd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b222b3107dae3988b8df1e550cdc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c59084b2fb9d8ac09f53088650bfdf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026c7168f94103383df633edf0e125d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2313ccf74c65cf90b8fa47db7d965e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b43ec9526dd122a42a67ad59111c6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01dd0d531ecc37ebe664ded63ff45f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b648e2752cc5ddc34b29d0e5f1af23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc10c897cbc8ca83626288b2f5b2d89566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66f6743dcd53e6157f544dfe0debfd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690ff15217445de4de2f82ee315ef15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47598b141fcced81c88d4ecc5dcead7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298926eca6348afbb8e2b8191abedb6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f6f9c0c9ca099f78ca9059b5ca868571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce76564eb2aba401102d6e2d6a14b5d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bf5be96c349129241742982fa645a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e0140a57eecbd0fdcbff1d39b87d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50884e03b922f4b6f98595de777a1f98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e458fe118543f38aecff1aa6ea7e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276427ee4446c4079a2f429f4b6aa2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc408fc4d3dba03c3947487ffa0e67b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9dcc7cd87b0068c249ec72528a882579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e459c477980fbfe3cc12c08330894df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8c74041f322eaae791edc89d2b143581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49523fc4cf7d87b31ceb20dfa175c0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23167ec11d68c2c0b3a7709296b65935583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019becf7df20aebadbc0ad05b71c04c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923bf98c67e7dee3a240059cc9db79c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9fd780b16eceec6d1776895bc2bd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03beabb265bc3293575ec569d913cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc926a27802e4a9436c76108931ac800588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257560537d1a4b53077bcbe9946a4ebe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa5d3b12f543ae2bfc2d6cc8afb900590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1468acf5147af46f5d8c5d6a9991ed3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513ecad9534e6246bfcdb4ac49c99f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c04749c1d87d5bd723e10314c8f073593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947b6dbb4a4431eaafbaad950d8c852594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff59993bfd8301ce773c22fe7408fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb252ba164e9a4cc8a730e5e5d1698f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6358986576697c283124bcbb796a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3c918f9837798e2a49cbe26589cc1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48079b32dc26ffcda9fa447a08d066a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f16f29bacf1f9ec38506fb374179d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8df8b0ddcc3c14fbf0cec9afff1a08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8113d168fd52341f3ec6ffbb91ed77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e1bd2989a94ecb7aa99e827d0babd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5a065ce73f63b035cb4f7c5f57b93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71133c576764c6cf786a1fceda4b9a76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cce816120d7bab704f67d5be9a1bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9b5aaca1b5c81e0778af1c43dcbdb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d1e16e4c8f8c26e686c209eba3b90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71ed1e01028c5e32cfc0587c93d579609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78e69e110a4f864c83fd331df70cbf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f44df6ebf42852c73868710479cc16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b899fbef56e84d9bccfe091331a9eb5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10ab7a76e2f559dedcac3a6779ca5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8829287d322013aeee56ec18383c6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6e2d33e69a1ea3357fb1a1fa0c205615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2b4fda58765f2599710af4abe4e4d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff9fd7c39ae6b32578a83542889538617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5214ce855938e5117cad324fed695a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798407c89017b68495eae37ac3c753e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7348e462c7e7e2c74150652fd0768620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce41badeefa14c8abd613b736cb5896621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e86ec0de4a13447c7100c1f5f6e107622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560257e3cc7f713d3ffee5a18b001728623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61496bcb3256aa1dd7f571bd920561624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8a21880e28f9456a9c52970bde4f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca84d770f77c5e30d829669f0e9932626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd40bfca1698f3060fd95a4b27085c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbc148975c740b19d4f0e7bfdde428628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806f33912cd74b147610055430c5a68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8af0df76d300342fbf8edacd7edad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288ff7feebfcb759facba189078d54d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdc29cbeafcfe8a13dcc47da3e63d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826ec3362cd6c8a65d2366546732ef7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f4db493281f4d02a0eace4468583b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e928c2a11778dcb8ac81146170ba7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43883cbe902839b68b4c7b09ef2ebadf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318618b6a313cedf93eb88f33c8d3715637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c99b6aa49a6703c60f49180039f07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef948aac510132f4e20f04291ca73c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c895e861585798fde7fffd120e69abd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803e3c929f2193524993fdc8fe15e17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23468f911a569d0947fd0395cdc721642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854f1c10c7797aa10f61469e57c0e3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cdbe886485957a9500607bcd1297a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ff8637625a07a7e93c05e7e613c8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d44bfd333f6ca6683736924e2ad34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6a6dfae650e05fa229a3f046dde30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5db3bb44acaa34d1a84a5a8046202648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fceb7a22bc8c93be561ec939447ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d713365d14f6ff6ca0be938a388d0e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a590467a3268c37cc4a7a30d1a429e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cda91e813362ae3a75129754205fce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259e9ac503c6676c2d951a2244d8bbb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85b788fce68a8a83844a2008d0a19d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013301649d2dd433e1c104ae5f27b910655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a86f6ea17f634bb34d5d0e82d382a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f90a3676fdf3e52481fdb0a8de70c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de612a6004947299cad713afa45ad3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d38153bec68aa2a9f3d4ef98ccb85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e0bfb1b3447008f6ccbe2595af3f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe389728267db971bef664acca5e903661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38853f5fad499dc93b97ec48c5ca67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be1956aa5fc95b036d0438f935d5d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070b4529f6721a2c437b2bfd5829bac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc83a78283533c84bc8ea561e473aa2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f60ae3ccb05ff7bf009443e1805134666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f369b9f6bce8c967dfb239c682d8d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc76b31b93d5d4aca5eb462aeed2c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505659034aff955308773d355340f24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288121fb193313217a3987f8b3ea532e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b293a2edb199aca645987ac7194e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d183298bb7488077d44bdc8bb0fe50672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655335623707d99656e8c0c89f79f7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f24e4be19d31169037c87b40927c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54aa539677c08697fbb931267e535e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a4930bc03dfcf86da82c41d5d2255676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5ba09cc15c6830b94dfc11935b7dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e3a7f46cae56fc8613f561cfa56d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf843a54d482dfa4fb15434dacb86810679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca66ec51fbc2faed0e57966e569f179680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0250109bdbdebf66ad760aa82cdcd6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0995740109303f56e1bc5ab2dcad26682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a1549a8aba00fdcb20d047f575d4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a7fdfbc1f8b217b8c2ccf750d850d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db7cf8a2e9306cbfce65d0fb1caa6b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e7ac9a04cb858c837ed789a05a64b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8ac89c5504599123237a2b33b1efc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b702107479d37a6d18df91ddeaa3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12ecb510e44951252c90f2f618f4cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25453bb4a68607cd1ba52383ae704d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af62e2badc9e0351aaff352ffb05d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be89a01d0bae7fc603893a9c1c3d1c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a32d3d9a9d7cd71fd16e007da1d0a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5186a6e9cb8f83f9c8330d67f85f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d9459afe826cb8586d06360b40f96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13103dd888cbf95a8f0fcb7d9828b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7f91e6691d1ce1a1a189570234aee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7ff67fb37b519a393178fd437768b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d413d2e49e6703cd82d2d8be0a38f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea24a082dfb716c3d523887a40b11a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b569a7cd499e992c4447e92631719701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d87a0acac772824d9edd11597c2f01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b934cbfa4607d73edef60802132f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5a50837579af5d3cba8bd86e1b33a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7c360a2a77ba8edbe8d84d97d0060705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cbc49470e054e950f17cb61cc45c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ce9559e006bec354f1e7378f4a5fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb4bf3ec46f3575535aff6b3f6b8bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20176e74cb2777db70937e86786faa56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9382d171207a91bc880b9729ccda3cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0e73458fa6ec0573e2e127bc24357711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e025e7c28099cb557264c910e827dd4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c476e2d72ec618b3701373aabea3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c5f3dc2bd6e5d18d7aa8903ef849d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859181ba6d989d0c8506f5f219dc1240715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfba6b8bcbb62f271480c4b6078c0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006509c753a4327ec365ac0b7f42bfdb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170022e77ab5b794d49dff8f02b003aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef46d78de4e1a680a5e5fe0c5b45d4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a93d221e4927aa5673e153e737a4e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bf858e8948a0f1f0dc05ad1185454721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a92592ae1c23e7c6025f8e2cff04c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b9bbba320133bea7e94128685f1a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c3d19c7cc8e6daa2fdb0e74be134724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb714a734332710d2c145e5ff0428205725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4b85f1a596834ba5784144aca0e98726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb91a46a79b7dc51a1465d72877f4d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b6ba193848436ce71a1da31fc39af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820067ad4f7c6ae9488ba9b4e480c70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884d10db0163daa10f01596fafb7a05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22f159a34026f79bdd41a30624b2d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec4241bdc2f1ae32ffedee8c93a8c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313967cd6e3745970d62e5cb22dbfa7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b753e997801476905ec702f9248ed4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4544178b93b2b6763939b23b1a1fcf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093724fe058c7c456952adb12d8c0f9f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7519dcc2aeaf18503a637d9350070f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5197d10ea3770678bd171f9740e4288738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6de07f3fdd7bc7add2546aa53496c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743457548304bb7325ecec615448d207740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01992a5eda52da93b3a1e4fa6551af1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27011eb8e70256e11fc8e60e3a6b83ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362376a543709ea1e8db55119f7ce96743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f58ac709adfbf285e06d404b9d5f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3272f0d135b1591b88c7600fc8d5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205c76f238dbc912ff44c402e8de02e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd35c0c9b331c79d66f3615df59c8a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617076e7b856f32753f0723cc611bc6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5759a0d2e8f8ef1f6d9f48b4c20776749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846b93ee0657b0648a437009f8cec82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aed24c612a43820d894228b4e522d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095e52d00fa23958d682f2ee8f9a5d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b9c194e2f95ce35d0f85195a52015753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635047d71956ae60495beaf64512ef7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655af5ac98822ceddec88f447c63852755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26801c296a452ef1df7c2f745f91240a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5cf68cc86ff990c4c66b5293ad0f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5192ed7f38c6ed2bcb0d4a4db0ecb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df039e4771dafa59e258872b56dca759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c68522865830feef22138f7715d120760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327466d4adf22e684a1ab6c5a9716a69761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e412a94d22d44b46bbfd4fb42f042762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38216a95740ebeb83d2fd1f24464f0f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2ee005ee505019abb14a85dd82fb4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30819dfa9e38db25109dca5cd0aecaa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf458bfda8e0c59329ef773b1186147766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0375df3bd2b27140733c20a83322cc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf14646420cd9e7359594d7365b1079768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac0a38748b4641533b8d33eaf3f1b3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe4b0a51be4efee520b2a9e2022a78770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e7ae5a31eb11a1270a22538471953771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2404664c90659876e9ef9efd5bffd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926ad6c01e9257c980d76f4c5e23df0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d7ec340202563ca6d806a284ea03c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ff3be02642567f7c1b2a189880495775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b9e38bc088e1abcb9038aaf344f0b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c3c801318c3f1906cc4abf39ca5c7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad130dfe2ad5e882b83ad581b4d48e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6097e7e44385b40099d0441033ef9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8087470869897ec5560dfad8685ee780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea51620038bd3b8680e8a9a3bdbb1c5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e64b7e1ed63c3322dff209b6fb3782782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2face9d60e1a96267e71f64e165003ce783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079f683dc9089aaf43ee1a28a06e106784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf81dbdffaf0262ad0a2248bcfeae67785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560e6ab7b9a4ed4514b1895879afd95786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45abd021114a6f16014c76ed50730f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e0f882d3836aa6ef0892b96a5f128788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeb4323ec566ea807f04181c45c606789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca184755bc33ca517c55babcce55b4b8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b677649cd97ddd4769a058e612723f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515bf2ecf0be0ca8d12b299fbb79389792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8ebf80b2fb1a74ec87353d8428f0e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ee81036689c89e7380a140c4d188f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d962bb03a56278ddce251cd6cbf52f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6c34ce76486e6b312b93c1f911134796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3407faaa82e17286b9a84f8406644797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fd752576ce00dfe4933366ae1ffa9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373bb54aa3375471f31958154a00e33799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06017d9c52232e16d07125774ceb7dc7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b09cf721e552ec1ddda332f56ca66801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e5affa236cbb0e565e910138e105c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40fa8b2e5480ac7da24d07167820bf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c8c79f71f92e2e3e7c8294df53c5e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad3bc2f1570ed98487e70e2bf122dd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a94dbb9ff447038ac775788a2db55d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2809237f241cf0dab405e038bc2f6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37a473a9a6500db307e163e2e9c326808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2082db89a52b7b5f86cd9afb27d7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62866200015f003b8787f1b20b1310810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfba95aa2b8f120807cdda9f598d03d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422259eaaa5eaaa7336c562e7d5e92a7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf91d44bcc646ea913efd9b1662d6a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce5c355054bf0d545b3109be8378f0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedf01940b9eca2e66892e2cdaa4d66815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce107e5d4484fce76a8f2289e4769c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e3c92ee82bd1e67053528160375d0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5e3305a525ced5321ee24fadb38b3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6131503b104785be92550bffb78972c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad38dd1a4c6fb9c4816eed96c75027820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96771cfba63ac2dd7606df7507568245821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6c47686aa1c0dde5004d2c366f7ba822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86526f8020a2e8497f341ac41ecbce09823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff793f55d7594231f5c99186ce8b834824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc356f2240ebabaae97137af9e67a3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6829c516a87db490142f665f1a0ec826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668d4a42e27e023f04a1a789bf3990b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664dfd4768befc2d64bfa3d5aa5a468828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa138b241b7be32c202e52f820ebad829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1a9bc7a27077a110ef2c819536736830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e69d6ba46aa076e11819536afaa6c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373743a1de0e424b869b0bf9cd71b2b0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3dc7237928ea2ee3e29b7cdf6cf63833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b9a1d733673aa0eecfced623550d0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca00f0c4542fd7e2ab078258bb7e1f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc497c894e4bbac7ef96633c3931dcb0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c312880a6b44380daf135e652381d9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55324cc4d035593a5fe13ec0590ce7a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522fa1eb797afd604aa7c3609c12fd3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9887d5a4832e92a190b37df3081a3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57af7f357d72523d1f00af3d8929352841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df2f84ba5e3ea75c23923f8ccacd4f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643d7efaf42831684df1ee6a88b86a6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03f09f3737a6480ba84cef3c15c13c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada0d7d99ea15af46c1c95daff4e43a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23ae061f8a2f86668d1d9f0913a606846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656303dee8f60145c6c5850a8e390237847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80478f750c7e4ef17c1764428371434848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f682fa23b33707eb75967fd723cfb4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7232d958a731e83424f1c63f293b904850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8a6dccc522844df0e8f7b9446fa04851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312fc683283294b18ca4ef535ff7371852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffb00529641a2b18e6867654731051853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf41e31c630fa054ab5f1fc59da4fb8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420a4638eaa2dcef3c829d5a21c0bbf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caed02f994b641b801ca479a5d810cf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7589e06c5680b8b1e32d37074ead1d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f6e5757ec8db475efe82f4814b8a9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55479912fce2470a299c6e8910e7e8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5338f18040d5d6b06ddb2f521a987e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a38657903e0a64ed403ef16b07410861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a2ae12cdda53572a822f0efa53d58862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc8a1c3b2348e3d3345a5f5d8f92f4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463752cd90b1793c45a7223dfc902b4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf51ecd6d3711e73d80b36d11a633cd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a52a426ac58292e123e1befbeaef09866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ba908a9913a331c3df1df6fe907bd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1172450660452f093a5974f21ad09868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89f71e523182c3335bb71200ebfe62869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b2d9f562ca2bad04ac3e60be23f4a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d7c57dbaa1f267212857a270fa25e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6aef339153271a29150b29a3cad20872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604b2c18f38ad08e57097a5e2db7a2d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7750530155caec948995191f344be9a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc025ec56bd44c79cd4db8bbbdc6ae3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9e23d59880747646177e310b29b5e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443797949b3f9d1caa63d6d93adcf89e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d197887516c5db10adb5b9113c444f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39c4231141941041e3f364092baacd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f52783aada82014083d2eb9fe36a59880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d622a6fb6c3d5a52518ec4530608f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d15a8bc99b48e41d8e6db161cf5e01882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05191a3f906b6257564fef8753a6d693883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589af0b06e0bb1dd4b832fc90ef31079884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee76783a73d6a14dc1e4da9923527a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf8c5697f4cccb54bcfdcbf6f082c1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe18657b86327f5d4cf0e27aa7c5b9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276b708059d16e4263daba55dce7cdf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622a0b75baef575bc6470316b2fb945889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dfa7a6a4a2fbf548f920e90cd9f7d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40365190ccc48e66701bc953e062a010891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a17d9505654639d60491b9ce0b263892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476ea142ee2f3a74cd294c9b3d91f93893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9903ed383f8aca3b429edd8a96b96c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079250244e5a97b85f98b1d817420c09895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8f4dea91e630ea60f752b131c45f6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690624f988aaae7477ebc2d0349d20a2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7a6c0de657924b72c36f63a3487c4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f205d78f73e74c4322bda51d713d02899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841535094a89f910f01f27ea98c34847900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e442a1a3e6b6048ad25dd0ddd93087901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbfe96649a72dfe373bffb1c04a2cd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed462a5e3378cbf1fe1fa188e93773903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadabbe880d9d40de099818f1d565a3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce972d1506e762fa806ac55ede161ce0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ad0da8240c4d70a3e22866ca168b9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2d56d5303a0ff5edb96446447d903907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce187dcc886f6caa23bf9ddb10c752908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4149e8d1f4d9c6e71ea1c2ebf656d0f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bf9137973a70cc4f97fda9c26a4cb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6417db6edcc14592e5ab5376553ff911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060531cb368f791b8ac066345024289912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9baddf871a150adee91d78714616d6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5746127b4fb3e06c2658c03d190a48914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057828845c9bc27830b9dddba977737915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fdcfd673d49f38bcb9808bd37b446916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f41036829eb618e8bcebaea172944a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa9beb180889c60f560a1dea78fd05918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb97bf45f13b7a3ebf3ccbcc7ab16b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a3a3af5c77e6c26d34d78d03e6a6f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a33817c8ba5072f4a1178d27bc60f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0188971de1fa8baf0e1c3e540c032922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff210ddeb41016c243ec92df4fcf87923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588705b621069e5bf521d2c538813b3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47381e4b384f5e2f118d98be610c5c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd765f5fdd7613150f5a22c671a80133926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991089aa2c53dc5a530ab6eaef576dce927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebbec921cda28450993f05e7c7aede928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291e4d2599e210eceb660e3b015516c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f926d6fdd59475f675023408ad0d111930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e1d5e2b4cd4a85d13a0398f23f924931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314e41408e0d967e35d081c335cd5ce932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4e7bdf6f68dfdc692478d1b450883933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246c6576a25b325bba136b681857165934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38b0bd0e8b4f40f14b322da96a3662935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd23210a6d8ad9e1cca4eb77fb2ddbf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec987e8901309e6347d0ab658698b1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd2429ab889a46123a9ca156d70f55938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634796b2cbd9f2a541a157dd2b24db4b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2af0fc3f5af1e6fd015e3528480ed940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9779cc7a04e2d38139cfcce7c7fd727941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c90cc3027099b1287f61c7259d397942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776221740bd55e8e1ee6db68b425c8e1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c238ee4ea45fedaf0c6367a4b191009944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0a3b92336486fe108aeb5badb3489945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adba6e12334dfc9df05686b8dd7f6d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadb9b98a85f976710cff174e885622947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf260c0c34cb9f6c495acb77db407114948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63757a58ba8e29a75ef6b663381507d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc49b167daa03ad98fa86b056227ec950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde70e987eedc261de79d090b3a0631951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f74f531042daf5077f069c96482e6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9577b1026cba3add004028be04859953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb233ab480201d2b5ed19cc5fae2a6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78181fb09dd32d238abda23b5eb1acd9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241180f47fd9cdc797b24366ab25ea5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c1567a8f26d07e3e4fc15efc7436c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169036fd997bf0d16277538da4aedab958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adc3f7be6447c15eb1890045547a10959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebf007f9ba9e4a16f62483107b55eb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a00cb159eeef826701bb9d47afa937961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeef8a3644048689cff241bded5dfa7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeecd087bbbbce57c1e4f441468c0f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0c303306cdccc30f1fb1931c873dd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb50d4b90415cc3b99dfdeb886ac0f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed621f2e6388bd595be0db9ab42b351966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60063d754106b4743a616d127ce9765b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4689274d8e96d1bef7cbb2e44c4ee968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6acefd0b785a118e79b164719221d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f6d632839f1e831422fa8071c5325970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53b81a22f30906d175c5b622fa9f5b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898f02eee79b16d12aea46729deea13972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554c3ae0bb5bc1b8bc76ca5b87fb40f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a9691bc6c96111cf56be7e5b74624974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553300efbed414d1831fb42464205e4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac512eba2da47933dab49d40d6c763b3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73e20be3972b2ad38ca1dcf7bc8870977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2905db3ea924098684770a001d5bc0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f1e4e975e9bf1061f01359cb65d82979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538ae04b91b743ea6d6cef59a3c5ae6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aa48d015625880bfc385dfe39c9ef981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31ae58bbe3dc7e1fe469b588b42ce2982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d4eb3f0de7347be05e542890282d6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8540ba5897781840768efc4940cea984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396de1e164d76e861fe94e1fe32e7425985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbf2b582cd393319383d728fa5a0d2986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647d9dbf9074f18b5239e62943dfdc6987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c644c245bc55d83858729b8312ada98988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640fb42710bc3c0296ceadb863e2d29989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81e3adafc921264f6955e32ec7e932990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e69f9333ac31f51113da1b2d2e07bd991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2a08a62d9b732f51d7ab2df8bb0c8992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f337a71c117e07c3ac61d309f61394d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd3bf1423c16e7fcc959b0ca5dae10994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff703157223a6a2c248cf87ea3ff753e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc6c4aaad0def681e0d92c08abc277996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ee1a20ba4d3f7f0dbdf5dfdfe35a5997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d554188986fe0326d179228a57a68421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60184e851a7e4d85b418ef2ee996b00f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b0b49c89d5cd64b6f44274f127a563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1edd91d82bcabed536485611d472b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a2f9507d167b9188c45eecb57f86e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a055e6e1000795925bca5037dad7396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7284e02b2ded385ca6bab114b43ad07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf960fd48f9baf65e619bc379d8a348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5dd613e2e69e890e65ac7dcccf0ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e962837fa31c4d934770efcce9d4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ad82faf90afb40b8dd72e7e49b24c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83d7faaea8b8d132993acf329b742d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3e67cd5a567d91303dce07875b86b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465922f1fb564960674fc2e4972588214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bba18bcfa7c7a5974643fd72dc9b7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb6d4307c8f5c352620942086052fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cc4715895a93baee4d3fa5a25a93e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7699b30bc0413809f99069e256e710618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b8bc495d4a33ef238b8e6febf373819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d449a8dad576477f87f55d24ce61420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a306a45b2608d160b10839b34a6e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea48013cef4db4ee5fc716a8de8f5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14c84142ecb5fb43cac489d45fa52423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b1b03f9e2fcd5b5b2fad84b16962524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a6a23f7768ebebd30daaf270cfaca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1504a2d831c3541ae8417e8bd2769e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c560fe726ac03cf1efb1ee15c183c3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5926c56d0f6c73d7dc1a821a84ef5d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b3a58437683bcb2d5571bc29500fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c8c9e113123802f0d3ed986d2b16230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8638417a710fe8a89a36b3e3c5206931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b537e93f1c18c640e0c5ac51dda923832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704628e1c37d25da71dda40df1b3b35933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0f5da9e5ef23626cbef3654a3291434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50a48bfa509bf0e35f0a4909e0258535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb31d012a4bea23bf3246056e311c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8eec59f5b76e8fe3e9b5ac00747e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffba4e944aaff772a76df2a4eecdfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71f049b944e868c6c08fe65e46a1a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79469de5d54273ebf3c8cca7bf9312a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713c03ce2436bb356b8786ccdc3cc5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1d332e8c5aca1786996d848804be842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb22627c2185461cbd02fcbd2aebc2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59549cc10b3024b1430816122cd9050544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ad0591d675fd930d63a33143956fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef70c320387226b7557b872b2dc95246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caec141a895e258ee9273b9bcaa4de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5ba4b77474ec89cce8cd357f4c01848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492190299c37767afa06525479c72ca049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337be9303d34126c8a8655d85702f5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54dc90c6e92f1437bc365a40c298ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746ed2a45370a33436c957f42ed041e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260cd8b5382f82b83839c201777c64353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14e0e9c1a10189c24dc9bff4889a5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf28aee149c455e8e165cf7124f192955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9294905eec1552cb2f372af9cd0f00156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b2bd08f9459d4579e475e5c5ce9ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf785757a99737885e11d4c4110f8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b948456e9bdad9d3b94ab0d7eed47859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcd303d58218eda64c8884b51f951d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a8c5b6179211879544a2b9e06e7bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6b7798770d4085d4c5f6355828f6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75cab6bd0a46739d14f939c393fed763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b103c9fa9da9d84c19e3ef23486ed564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cbeeea6d28a0c8782c8a77325735465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38a7d8a71723b2a905070da301df6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c42a4e98288e13c583dd7d5229a08067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b689be29ee6627a19f4fb49b4bbd05068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e229d48f969865e6c1131f21b716769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4001a9c681a024b1a94e2a7c5b39b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f976ba45ed0c1b60df280ad5f43992671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a08d77dab24b8ee9f25beedfe761372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2dfe5b6bb13652c898412b1cdf28b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c34c5b5c33f0c902352744a2976c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de18c7664e97d8632ef8434f933f8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925e66396d76682bf2997d47b5d8e8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d3497b356441fd80308b5880754a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505fe8b1931921934d10fdab6a4cae178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e7e8e0773a7ef80035740ed8d732d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba21bd175ea42730a366c9f631a32e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901fbbe1ac84c9ca35fce6ab21eb98a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fb1029389a3caeaf5267168764eff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3074d916b36744674e8446545074efc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c878d94dde90c4b9cbee66ef8354484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff512f57949c9aadc788c8056af9779d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e232f99277f1e9081d90e636d0eba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5946553e192d9a4782f9cb2a255a3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be00ca874c85320ea263370610f0de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413ff37c1f4b66029fdf120b2543d7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a84227d40ae68d7729aa34237f419390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb7f6515fb5c1a87d6720ac0594eaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206612f7f425badfe0486f33bf5d679792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da1b75e9db28df1a5194451926eb5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a29071083a180708a74e017927d7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efa0f440e88a0f0b87b09697280df195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181144a50390dbb2a00db3f5e5f9ab6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d3ac02de5cd19c2bafcf014bc9aca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391487d075b26cb5ec340326f16a5b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddabccfb0dcc2b378de959e82228c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a069cc1d1ba620d5d9bd8d0a2f03e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322be88dfe23168a6c79edf6aac52dc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9037a08fdd9ed630e9050d656a1b7bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147432e8f7c2ab2ba5055704a1e97d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683dfe17f59c94926d107d54bf52481104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4c500a4506cc106c99fc01b459610105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe030a15914966cb70de956916ae74ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce782580fef15f17f4b031c589adf0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abb9b8a4ba7654e36e5ec7da258e6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d750e76cdebd2d87062ede03db2ee35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7d44cf00de0960942bdd9aa8d0dfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b73d4ff5d973d9340f785ff51960bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e66c9a12444ef0a6dc735e4cdedeba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b14add98aab8d050d318d9fd58309113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339f044f71a6dba630b19722367b1a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14283e157a678c001f4850fa18e76ee2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c22649d45240aa19a9e0906ce8bed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4799a6946af4c8f89849de5a4718477117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d64367d72a03f7b7ffc30e8833a83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26da9b5f0a555c9033e2d58399a5bf2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f28c7157cdb6dd77a084c95581afa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d49a1d441287787909fb8ed9372e2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24183f835f274901ea6f3807d59c57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead25caf05f1fb916f3897564f59c85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f71801dd33c65842b7c463d32538d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0089fabb09c421b908dcbd236a0fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ae1e5112eb729c6665e4d1c77ea9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8655dce7236b573fdaeee4d4f0c5d57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba63bb696aa289bdd21fe5287677d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23265b0cabb561373dd788821505b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c704104bd00457fa65180b79b435e1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d241a4af30fd2b07bf68d83e7917df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a386c7b7734dbe7b689a681fa39f88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098355e954c9ac4b081aa73e24b1dcf4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f30e4e75997eb73c9c25845f1857e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d93fccbff6c589a9b2b26a32fb2d16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397112956bb523e163a3645e25031ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0002ccf4d7bf3f693c4ecb85d310e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772006ba3bb76a1cfc271d9b9abf3b12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46132993d1b57cd87288d31ea55e1c3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d080d3ef431d86b50493b07a7f722140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb63e06d60dbb64d540466c8b95e01f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce49e981dcdbbe167aa406b00191141142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e3f6c69596ee5177eadaa762f5589143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dacdd998fbbc946943325ae34d96f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfd58569514e3bd9cbdf92dce0ad8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abe2f6b6f88f34fd5cd82642511003146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407baf4bf86e669f3095baf0280f758147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fbf7f52ff589be1af31b006cf7abc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cb29c865e182fe25b4c54b2f1dd47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbd854ef27dfa02a87f920fec3f5c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22500acb1325e0e71d428150a69e239151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2348596c22f92b9334916f2e10a1cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ca7e8bf417a3515452fbe31612e07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6814c9b560418df4c8a3dffb95d16a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea06c36f0a27cc0b14e74fd2dc9d511155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c8c08059f70a4829d9441b9373d42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e3e186312631e71fbf4a4385ee0be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc2fe7dc49ec429de1f90ff9079f5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ac5c881a1098698f030a29feb1860159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69df455526546c06c922479e6649e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0866a506571e4aa773ceb9b74e0f206161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f354254b6a07fa63ff38b6b13a6be5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1d522cd7739ad20637e3de398b56c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3e620da781762d972726160f1f3ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e8a9e2b10f6b5122ee9bb0f2529fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8059ef7e106b0d67679afc076f1ce7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8f8ecd9bc248b0e68faacda6a6ff1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca6c6b18db5fb1ee24dc5081a273bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318753a49250c3191c2d8a93adf1785169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b5e9a48c2134ac57b2e9a07e0c6a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bbf6dcdb2e83e1bd5f212adfc00d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e42a9a7a1eef681dd46dc7d36fc3ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec283fbd7ce23f28c32dded74532ca1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d8e32fad2f1857e622020f7eb5ff0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b318a474567393cd66696efe5864d47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a188ba33dea932bb9e4a57b48228ff0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdf0253475ed6425336f9cca960b2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b960cc868c29a9dda363c9419d1981a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d01a65866a75071ee8901936cffdf7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aecb8c965e120e04ab397433df1184180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a25800017187fa77cc553033793ea7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de2056a199a3da9c2cd8f366caa9a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e05cd71ca53531c848afd92a4983e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193260bd5820c186797703f76b471f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d28644a3a458b788ed6b4373dfea8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba362cdbfd1108acdd464d2fd62c42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bfa9cfe905f22800fc9d08278533e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337e90883f0bd0c09d6890eb0b49b69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d12b5f29135197f205a347e78b527d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28526cd46683bdb5117a63fa0172636190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72362c1a34f368f40ade8ec438f39385191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400252f91a2a2e0ccd28b68430e79ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084b45c0ca9855ec45d5541d3640229193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c3353e8822516ac40c4cb9d7efbee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29606e9f8365cdb7de8aa4fc4bef952e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85306bfb680927e9936153355e94666196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc944001efb485175f0b0e13c01c85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96493a3afe3adfd424ae2fe3001f2ff9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebdd3413ce96d4913ce3e1f85036ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63ef3d50a1b2bf73df0788b87aa530200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ca19cd764171d6daa4edf22cd9dcb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc541c2b9caa2aecc86518e71b4186e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dc31dcc7ce59cf6d3c2ec5175e4d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0e41575069c3c2757dd4d5b55e4bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873be190bf1dec122bb95ee72f4d456205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f5df325492ddfb961c3380541b709206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa431c222d8b0422df4a8d2bca8da3ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb25e9b3c7aa38fe260ed5b52d3ad0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e7bfae3b6f3d4b7cf4c8f991c031c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cb31827c62ab7ff73eebd2befbada210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d021805767b08236cbce4dbd23ef159211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093b954056789b56ade656dda342e58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4da498de2b73a7d9b78e9ff109eb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbe7f972c0625dffe168f4523b47a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21472cf6edd93ea6f71c70912be9020a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c3d68e90878181b0d3503925dd2f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ecceceb4fe071f99506c03fd63e97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3548c2db636d48149a92385d74f6c26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2dec8894449c1c25a0c971a45db63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe314a06072f81bc96ff6ffad1c449220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359397f1fe5719ac96eecb1125e2419a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c90f1f6e3b9659481468483b1cb3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8050e3538cbd5097ea42d2d7dcf54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a040fc21afb2e1075000c86e937092a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372d03ed554c1e4f03a21af20417940225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb13fa645717faf851e89d1c99422a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1764d56c4349e767eadcd88a4e28c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05da5d903700fa866e07bf5a45747d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ab6e5f4ee0eabf38ca779ae1ae870229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd9e2e269fe718dccc759cdb7fe2df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d92a114feff235eb2f4609b4de345231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72244ed24694c998600456d3c3902096232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4ee467bd63f2549511a5cd56137c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873d142aa06a72f9d516c4307099a3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5197da2076c100dc24a31a007e247c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf44aedf1565be004fb30368053709c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b610e9a893985ce76c3b3b1b9380237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89561b9ce1348e68284b286eba25ca5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956206c4fc386149e0eb1a69a39269ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824995647ea2afe7294b5f6d1a322170240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab755c50d4950b403db886b440e60c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaca1ea3a64510bec2efb2f7ec797d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917221dd76cc729a2ab5fa0071efb5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8845e9c9f5c0de5fc51d8f4f8fdc6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c52757b51311764f76858e0910fa94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac62029992c58f6708bb2980ffcd0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8962e5e4c3eb53761b894201d9e7c3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bcdc93758eba3f70c281129dbf56c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa99d636b604521d7210f97c67e2b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f8dbb0795c3105480d3563a69cc9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99e953a6eecc21c6eade317de795f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8c3aaf77b35a3d9623e86b81f16d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1bcdd26060c5c56f3c2a18c67c7a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393111b68944b4f6f55cdb17518697e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485316c6482f81f8ce2ff1be697653b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc594cca10f5361e38f0cd0c21f1a2f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4a383b15bc33075c55ad3704c12fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec14627b99c348187c6dd7fe8f619ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b872f26621f70b9700589cc2f79d188259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bb1f79e06c29a4f8e2080717c28d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788811e74f680d313d6be9b9e9ca3b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835a2f30cf3be27baa52be76fe8771e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15df273c8f4d22f345d6cadda32d3c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceea6d9553fc74cf6aa86c3ace0d330264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57992115220095f58c0441d6b9234969265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fac586903ff9e2beb097160f38deb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33618fecbc2b355e0a7a8900bed2961267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b781aab0f4c6870273b92e43379fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73e178d914e4a4aab027c2cceac010269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f90aaa5c8c763219a825b9d889ba1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1f92ea0462d5545ff189ddc274542271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ad3572fb786070ceac680bfe6f535272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1165d1ea7bac792226471d0916141273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af00e198d0d9fa177e6349461d20284274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc8e7527722707c8d433d04672175d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452c33dea6beb31427bb3cd0c9a9555276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7884825f7305be7e5aa66215e196e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba3bc7637bc00f320661e929d8b6e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4981aafad24bc2bc3b0e2b6715857279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc20fc742b1a8642a44b2a9f8387db8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4397701df8caa04258842fcad4644a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b75c2e9776a34b6375dbb76a574767282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b4f88f294fdf1379a3d9b9199e6c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8df6719511b4f56bca64a3544ea66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cb5599f92b180aa92ca167814d8c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbbb1ac96f806b4f2a409cda3a699e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db315a6c1f9562daae11e554ecf21c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec64ddbba0ce568d7a0ced68a86260288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbb720eabe556bb2663080f0c4737e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb4a180c99830594eb74f8dbdf1b2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70253faffcf713bdc80b03871b1679be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dabfcaa95df12435e251bf66f56f1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44926ecca2629e0f55f62ecf08bff992293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79a93cf78559aab66611dd9e2dac88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b83a153032a4e7c5b0a91ed8896d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585c9f2f8185ce874fa2d828d9c172c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d887f070d4350381a68ac5077c4d057297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552df4e448e673900e49727690ee63a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a51d7c0b6af348bb7a4916939d80a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24e228fab59ca32777b6134ab167e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22611ea62b45891124a2f4bdb072b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d111e12cb50a829bf2505a5c70f130302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c610253f4e7b62cd0cef41074f1d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4882b82f8326e8fb8237b70d60fb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79b76b137660e89c7adbd92fa0d428305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05606bd7dbde035debd5b696658b7bdb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abaf41ce7fb62004e7a6c93193e7ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9636b2b29f8fe12207d15a6f5b12c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9572c1904349a92f911750d035fd8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6633eaa96830ced31d7a8c990b001d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e86238f2384e0f85eeaaa206cd96c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7158de6007ce181796b70e91282888312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095c74905f0ca1d273731ca46695674313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aa3ac91ab044782dd01c22ff82a06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6722676b3ad29e59b61871312ca5215315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796e98bc3b6a270024cfbcedfd41efd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd33e342ebfa2bb1d6e7b3542c1a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dcb71700f52e629962280736c2052318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3844a817bc2478e73279b3b0eea18c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81a91d4407bf334c98b96f0fa299d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f506c7b205cbf1536ec9be95beac521321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47798ea983bafc664b36c17ea604fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8d9e3e9ba13eb13c2a9843152bca7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65877a9f554e9c593e041151e8aa2a72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35832296958c5e6b7e8e88af9a89f87e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33594ca18bd5eb882ca9c55c9468f768326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cc924d1af6d40784ce9d947040886327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090f567a4c071f87af91a4edbf87c13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11065acf43a0bc189f64757f2c639a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d992ba4b1f0083f7248c569738ca3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58ce542cb9f5a3df76766471ec25be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5f6cb4dae86688845f45e4115ebc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc45be9ddf294d4dcd4ae20e301b59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91266285788b6c3ef19025e926e943f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0a199a41ce6728d41430e49a50cb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338402782b8cd84480e8b405333c9ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4a479a61f810ed8063846d5f173be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e56358462f23aefa621f65bfd40d8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb52579f1a754267839ae5ddc73334c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91607fe25d82aa299cb480b9f724fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cef1e982e64043393fb4357e0f4d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c89d87d9b0a006de78fdc9006853c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76536881f4e4dc1c3643021c3ffeff4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befd50afb6d37791daf769613c590d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f49dbbd865a644a0c845cde346b65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91309097e403b552b8d28ca983685b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6a6137d782ea63006c9f8bb0c8425347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703ae6d68fce739aeaf918a235916db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52f91098e6dceaf6f3248910e10b45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ece76fc4109498e05f57c0694011f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb534a4a66e8156c83d81062224d1141351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573e0ea8d243e17617b9d8914c6716e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2820007cf475a40ab690ce409020ed2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8cefd471ca4fda3be32f28486dfe3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd76004321d62b12007f0d209a0b752355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6b44db8856dea8f2a04164227f0f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d860af77c57d21f5a5cda9187a6f8fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8940e39f06450dced152e68dfe52f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d916e602bfef76a51aa57c3f41844a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df67ad77c1d44092e027305a7b3f5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b9253f1176a4435e6cca88e03ec51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9399c31d238fc90d9b31c19126db7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbff665b9d62d4f2d74fffd76e0e79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc55acf86ca93415f30bcc6c18c1500364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26543a0f17471894fa9d43caf22049365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3901d389d0a6685bd518beb395921c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db043fa23dbce9c52ecdfc023c8588367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04dd7fb3c775f1bf9511fba379b747368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb305bd38920c8d2812a7a00c71f6990369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fa16452dc0e0ce9ec92d68f5f148a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ae2045e67d6006d4fbeb11f12bc14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e75f90bbcb150c7f1b8676c6a7501f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee126418a29a9178f5083da3ac978699373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1a05ee020ff567ed58fcd1bda5aca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f977ccd1a48f9ad48b12d4442ba2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d25714d9ee8d1bbe2130d26b46eba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f1054777bac4c5ee69ce16c554b77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aca0df94bbf259e47d0660baa2f33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c8a47da7ea13e19a6054008ccac7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c69d4832dc59ab21e65f0615472125380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76f8676d9e30096109a34a9bbf1e37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647f19a4280bead6def5bff37e25c43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2715034bb819b8681fe731dbb0a6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534982cb447bdf34edad070e80aeac7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601502a685c6c82ae74c44fac810714385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425fff32cf72cdd872e151927457c3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949f9d1e2668a80aed93c04a87d6f24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb43cb5d0bba9731a8787a8d18d50e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7addf1bdae82910df9550380b0f39d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46820e5c774d9c56adf7834caba8871a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa128be9ea332a0e194e9dd752565f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df425948fbaf3ce9c90dd7b3686829c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8fac7a1e1b8574e14fb91d5c339fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356212de85e8899b99a9099af1a94b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8136d2afea50ef7580ef6b15383b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9acafc42eca9b13b638ad0bdc31a5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143805375915f2ab5a6e5760228acccd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad80d54821ab8233ae0a23b48fe2393398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed225dc37584aab208fb01ca01a64558399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e39760d5fa49b211598a9fd3733784400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b746b5c07b4d3c8c3189bb3474ca4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6148fdfd5d6b184f608b5bb6a15794a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0be0cb1a38f3beaa08dc7e160482c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042726fb0d7bf5c4f42c7e6babfa62bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cbcb9a11ac26d016a34a2bd50beac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c3442e4f5c90648bb6e3f8f6e6022406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced0e4f1b97a1d2eda2963081de52a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccf523b9d1d401eb680786badb664e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbf9a0f1c5c04c4915518de0714a9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0f0c1d844ae6cace9523dc0edd4c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dda952cdc80ee3ce506802c2b2832411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a28a94e43887c830dff273fef5ad10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108baba570af2b6f4500c876f827812d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ead167daa0a824752bed9e0319e187414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfc8b11b4cb25cd3565562ab12808f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6889e7fab03d930d9c47c154798339416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d0a723689dc198253d09dea126fce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c2787b01c98897d3a5615c78ffd77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6b936a2cac076584058dcc1ac6731419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334efcfbc966b3124b58c0a8453f5b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68282525e1e83c1e697c4e4dc9a27ba0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399f929eb71adca208bfefeb43ffe6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f6eb83eb9205298d8e588ae9b6cc3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0468837b7c281143f4137171cec5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c236309245f447b62df885c668741e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eafe3d409f79ccadb1387908f7505426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea99ba8554896a4e6b30c3eba1aaa7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207750b80c49679aee9784c411cd72d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af4ce0fff8a18ab14f80519bb1704e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48038f9a1bdae4b99653d8425b3de46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9c593f6abb41cb502ec66b25742fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9fa2f1bfd9ffb131110e5bab068c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67c5f85acd9367c097d7b4e5276276433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d841811e91330d1cdcc657cca4141434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06565fa7ab4a3367611084d52889305435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5aac75faa4af30caa714820225c10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76aed82b01d51e78689d6e8da663da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c4cd900cce3eaffa7fa6edca3350e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5505c03b58ee1f890745d4431bcb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4cebf74d63248811b5b593ae6dd6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47b07eb58335da93da099346c81219441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d544cb1ed54fc6ae76c007d0c9bd6c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b61b2a6d95cb82d0cf7b8f9c8546db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a319161e005c2e7e56391e9a0cd11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d90a838684edea4d5c1e3fbe2886d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64be556b08c664f17477149e59ae57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fda5d2eb674bf5a0cec9f6acbc341447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38019cb7c672632bdf212bd7b1c90d7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106adc37655ecf95f0a98cadd3a4c1a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a090e5b62865e26da4b396b37ca73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf32eeabcc40288900fea2ad77ad92451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7f86f8ff19b23e7a20aa887f6168c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3fec232b4fbf877d63f8d53e5ef75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b56daf35e8521cbcf5aa001e55096454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4ed88d9d23dfbe41a57180438ad54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe017718623aec03894c1d04c293c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9434250eb019e4865bede443110304457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cd41532ba9ba64a0256b3a9a1a81b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1ca39cf471543c1411e5537192d54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d45a1690f3363df7c75fe95b0781b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100c4c12cd8f17fa780317d12de9653461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3cd5efe75195eccc9faa3644abd3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e5e25d3b522233292aef1da158c64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54548a3fa417eaf1b317971bf64962a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e16bced5fc9c1470366291f868e9cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66023ed798be806256a0ca1238d822b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc363e8660f17df1e74e376f50d0a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0e13e378a198e82aa4369638477e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698f5a0db789b9e0d36aa1a37a9a5f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3d64484dfd114f01cda248ecd505f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132ca72ec162e940d9b90299cd74a9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16693147e0f43c64173b800f47f85e5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae2a155bcab0afd0ce21ee70a17459473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45f7917dc312d49720a0250232c205474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0981b37263ab75f260998ba3ca6e8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8954e687194d13e4ebe24102722035c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e50718db4a1af854a99a55b0d3700477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ab399b1939891c7531edb10ff4a62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c057dd42f80f53e57025aed3e27b778479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb31da39a04f694aa78eae35de3ec2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae5d890e6afc5ca670469ac37e20c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5cb553c043720e8bc2e3326f1bfc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d04ba208807f22cc4937da7c50520483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ce7e2374662f02a7d1d3cc63161ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127f583a4e408c4f38d381a4a935cd5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6412c331d24ca9124a39edc539eb2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408708dddba66588afb4787143403547487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577ddb3511c17686ebc56203d967942488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f5b06c7e09b88daf79644791eeec7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad4416cd7568acc8b623a9adc2c349490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b26ef55ba1dc81e4c07f137c5813e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed0dcb6b7b1715860b716fba56cba6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c388157eac67911aa1274777056e725493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c6dda586dbad6915293d53058bb92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4473efe0397ea93b7cb8391498f45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0c4d6e1c9b000f1d6021adf395b6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853efefe69e32db5419b66c7fe5f629497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940b62c1f58f0b72089e63022ed3905498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbc1593ce261e3a61bb69b039d541a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ae6b4803092688f76d1011cf52533500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c8af73081087a9671fb7b88ecc701501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f71a5b0f29d87bbdf707999cbca66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf79b8d09dab0d2d6f7862064f2668503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147f7429a37ebf1d849dbd1d22c8722504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35e65f6545c93104a0f37eef6f50e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb35b790ab11e6cba075f6476b7671506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ded2325ddd25582801c24c0059b6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84bfa5a00828de35d49f5eb935306b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93b454022da0286fb84d4cd4906f03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da1eaf367c7ce74ff48b0753ea27d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8691f45bbf5527061c2f74b3d1946a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c05594dcd9d99038be7cf902d5cf9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742afd8bd49f7242fdfe45fb899e5cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a003241c54386609660266bc354aa7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1de4d410acc508b75165bb3f85b8f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6a7a9b39530a564af067f2f556f2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e51ae0c6a3fa7d36398b4de2605401517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147f12246f67c7879f312efd8ba3dba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff442428eae29a23f719c7456b5b5214519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8229b19a6e46249059f05a0ff88c6db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b01e7bf3b299dfd8e3ce9239774158521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656ccc257d0b62e4d44a5b54dccd2aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec2d88842a8aefe0234f918ab0a3f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da11dd9436d30a2be066aa4da3df88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4423f57aa0565e8524929566e2ceb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1b99889e0a9ae13eb716494bb772e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66438afdfc2714dd0d3a24b83465fb5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07ac1d554bda15c8af6b667126d33b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b833cad51670a6ff9444170896d66f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc0c2adfd35d540265bc14cc3ebde0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207f6f98aa6c7263595e903d830489b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea7ede0fb9be8f26166cb7df62a49a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f38e105b0408972707dd615e1f6af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c397754be0ea22123bb403457816e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3c6f280cacab1481e34bb6ccdf677535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497daa5dd1a6659aac0d159856f71f3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a6ed96aefec9f7369377ac7b45c0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc7b054b16a8efbf0aa39176de924f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e556e7b27eaa0a003d500088ca3ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f40bb522fe1b51f1c054d6e5b07e2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cc86b822b582162510eda6f10adfa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857827afc2e846a567b5711238d38a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b94fe113c2072dfcbe8e6db72589d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749a8600593310338d3be9837bb7520544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262681f17520d277cb988a3003300cc5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215a5232e746b6e5c115abe7dc0cdf2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043556799b74c2660212a01c44f4acb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a3c861efa63a77f472703346da242548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3c677bf4cc8c284ce4e4c3ea91968549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a226546b8b7b5c07ae7c6c467fe934a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55028ec7020177c0c5be97c3aafcf437551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9045141a15120f121a85b0cee9d65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a1cb7e7f51af3541e45df322de609553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeddbb0eb31c2960b53ad7c70269c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff121e9795ded5f1a596b4a2331875555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf60836c9b36bd6eb63328ab155b71c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f6b90e10452eb4ba77f19cba3b15f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74507c67aeb20ed1bdda32e48fccd213558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59cb72a88b1ba909786740d6d54c70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13289e638e9093b102447b29d28dec73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb10fac48538c1297362d80b084f66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001a57aba98511b20887a59195851dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdede16755b539087d048d18cb74f54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315495e41a3b7c5bb3fc574c0ed8536564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad880ce6fc35b4a95e2a01ffb04a19eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67b04a40ec497b74ae599171184838566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52826b656393ffc2874f40dba6c296eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe7d1ec8896503376bba600ca5c095568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d47d581c1d04378a027bb2ccf0039e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1519e2de5255f87d183934ade9506e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ee5af345075b3a11bb7450095fce0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726dc18d301571642d8f471df0bda6c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdad6fe1d572be96bf377819b1a874b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec92e0410d2708ab94fbc08aeaaaf8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbadd3e74e4bd67ed616fba00a7d91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07055caa148337148965be87cd7dda4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fbe7c10e3f2cdcec3c15e8434e43d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbb9d770a663a259c2a847903cab24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c889f9c3455b5ca494a206a3705433f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcb450d95088732f749008d7970886580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de078eee518b5beea95478e6995bf2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d1c0eb11dac4fc834c69c5ed71aea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e2a0432a31d87e1f5c02785f91750583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d0eca71783f8eb7bc6aa1d44c7bf1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affffd8168078c46747c3d71ef21de51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cce0fe143a21e9f8bd36ca528aee42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22d8690f2241c0011e53901c3a67c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac6b839f685bd35e98511ed3584135588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35710f2f5b345f8f423c94e35f0919ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd71e136e24ccdef7393f5dd98b6e31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96183fb7cc89a079a7708d73228598591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74caaeb5488fa451098b786d39afdf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47236b63f7e35b9b107695052e65765d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03512838492c843758754ad53320ad3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cec1b2dd377a12b06b2648c35304b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e751fef83bd14571cf0bc77a6eb08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719fddf1381e348b0f40017fb4a2fba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b923ba1939a4ec5b8ce85d1d79758598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba994278c7e72bc77638e155447c3bb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb030cd3cf80a1c387ba93f72630f931600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5c9ac04a96c2cfdde80f009b821e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e93a9f6363987bdbda6184d117e657602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7097df84fce8bcc7e386d4969f0262603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5ca34d25c4f67f4e4e23a9cafa5e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fd8c4139d3d596213eef519b56c74605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b21fd43198c48fa2aab7f265c096b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396de6b640994c906f7705fb425d486607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c9f989b47a92dabda77854f5b1e3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a237f088d5e5ab85039f3e0bb875b04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aa3ca1b461456a4da2ae62a02586f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4656fbfcacfb3ff5c01ec28583f566d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b593406580ecc7d3c886e5cf337b20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cca8aa139b2ea13f2f59044abdfaa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46fddbb2eed3e5b21647b732337250614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03d4977daf8109d5494f75d236820e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68a8d98d94afe261cadb1fc9fc8e7a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2923ac85c8ded12c2b1d6e80ae501617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e70358680ad1409b0eea627b1f5c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcef23110abf2c0b9b542f300b9a3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31d72fad4acba3b05236c2f028c231620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448f8fe09161caaf1c0be313387dc6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39b167cb3d844c9fe7218ca52be99c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14248564ad21f8d9a3561823c9b4f69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbe76f12d85d390956e2ae5709d75f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7db980c524fdaefba636d3fff1107f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c0e4f48e0911dc54c6cf6615bea19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405f7df1353047e38ecd9f7880e46e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8b1ed44318304fe714a21700ebd7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74dc09bf8e72800ea26851af4642f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d139d0a8f05959dbd19e65c74253ffc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706550b2ab26227ac232a7d3dc57205631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6518efce8b0c2d2ce647577de1456632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78474b45894aedb58ad4cab7d47d473633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bddbcc345a624751956b51752be1fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d545d7e7e0498dcc161d86dfc83f5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11adbf8eba380316942242018d1798636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b655cf9dcf11fe89d2c4e20750acc6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7192d2f17edd41e3941adae766849638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d29d751598bc85fbdfcaf769e3291639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6ded7c337ed189bffe6e6f793fea2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a1e56f95c874a82078bb9f3a841fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a836592c542eef8b8e271a2a9a406642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba923192f2a1328a9ae466b9f1e8f2b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d65521181611498f04820f69aba20644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430f859957e9974c9acea96bfcf0ecf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979f7ec27798b5747e2b04494b86498646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21368d54cc9e1dfeca0a608f97094570647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b65321f4920523b760c5cd8cb92a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab104dddecf34becb148fde0c17afa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7346f6c8b11445b1f0ba73bf356d699650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f9d9712b80265fb7ae0470f84b989651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a56776b53b4e0493fa8eb6154d228652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c788cd4759b44eb5660be865bfa293a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9d0ae4605f316701870256b969aaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea1754049db45cfd9d042b8ff44e0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d479bfe1ecf05f9fb5c2e98439c27e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f873ec9029e140796056c89cb7f473657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05ca4340991791073e6b045d4c81cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04527087374423d28186f32022a44ddd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706b1e03315d756f179981d36992217660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a08266860e4dfa9bd509621a4dd42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b41a7cbf785e4b457ba685f325046662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feff42c83b1c373959aa2ac2b633729663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f74ed42ad01d6f6bf2bed45dcb666664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04347c61f6eb6c022f521ebb7ef178665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561cd915cb04ec1c44284fdb52ff080666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8e1ed0d1b2c4cf1d53185eaa36838667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a87e0f1d57a0d06998c8851906fd1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be485d58ab2d7a3b8fc987d3d6756922669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e67c1c1ab72308cb0f1be6292e1373670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b80b1367f4e75250a9903ac9ac847671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675e518555824cca39befeee0516580672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4afbe745bc9de7f91b3bfb028cc8fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dff76f06aeae82c002ac309fddf504674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc1954d567860ff8f7b5f346f02ad3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf965ca2b1726d46ee90044dfeac92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51c5a0ce9d9e5a1e3cc299d42c86f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fd3a498660276919a3299fe074527678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e2b81f4b641b07a1646b788f8e79f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f53cf1783e127b57aef91824a70fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eab4d7cbf4e4c5910875afc7a15ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd118394e3cce55e446ca24404960d49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1566dc01d48404eacc139f36d5804b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac239b43cbdd2afe851d0d3a6ad405684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b71483380bbdce4b75874b0469aca1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24e5cb7765bcc6c07f268a541af990686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2a6266cdc3654738a54125aa162c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73e62aa5f5aa078cc89293450d30a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274da70f5ee0820bd39683431dc0c908689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85df3fb942ab0de51631d838b48f88690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942176481c56cfa3ab280e59e2f3f22691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe147ddfd0908d3f8ac4ae2c015cc3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a74686776fcfe2ae7db562ca5144f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d07e4e12483ed7e3b3526ecc692b7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f9d64d1ea58adf909bfd2c13a61d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e423ccac079dbcdbcbf507bbb8ef3e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ebd417ec70fe31943eae6015c550a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27881d73560d5fe4dd5db13dd8a87fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af97568a12665245e30c5dfce99d037699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255088dee4fe8955e939da9c0c60e51e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819951280d70108b74d4aaa88cc6300701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb21b13578fe9416df05d4787499dd6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877d30fc108601cd4c96542bbd2be22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a04514d1b546bad6e1e9883cd0ae4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78c8aeeafa3497fe95fcdb322dc878705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c69312566d060fbdc704262e20a9ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e67a95f0b2accb78c3db9e25b0f53c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57dc425436e29f1e57c5dee1fa5c91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f36d8d2fbae0c324d3c4c2992e8bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c644a63bb618c2a0287e422863c4a60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae8d2fe5f7a6645d3e150096b16c9f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcdc637f75a735ae50b46d1913022a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce66bee063bbdbc858eee24e747afe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ece5d3693a2145600aaf8a93cab00714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fbdd050245ea71fc67a109f664e08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733bf33a53fe126b84d5c2943f09fe7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e70b8c49c365fe19a8c03f5beb777e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e701d47aa899d70720b2f81a5176dcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e717db5a5aef946be5a63bf75b40af3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a789e5d83d33be42c5f79ee646b97c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82ec0ba0dbeb6f96932732500f308e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d7bed93fccfa2550baf794beeed87722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6e6065f45d15843153124bf681b0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57914991e8f1dd8b2c0cb4a190cb9ffe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedb3c585c4bb3715a6366ffc67d47c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5448870219eac30745643a7e6d4dc0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef6e6582c6d91d05926bcb6093c590727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82687173b6498d17fed48266afd608728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21063467bfa7f78266774251d3ea76c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8f1717023734a0ff689d7769f95eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44892cbf65520aee73092452d495f204731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f9e1ebdc3ecf24cae78bfb86d896f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111972d830c73e68b25b983cf44fc379733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c373869873c3239a4ac73c0396b8f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7e828fd3f6b813e5930e37496e2ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f87e7995488e845be992d4d0e0530736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4504bf105b0e15d5647ce7d274f8ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc328690eee6955d23d5bd6c977598738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085b7fafd1fc8f0922d75268a876120739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd14cb59383d4ae28b1de6dfb9171f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23a32d2b767a194089b866cedcb9b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f228e2a0af46049427e10c53e5f0372742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9487d88e0a204344980988c611e51d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbf05d00708f69c006b8a79e3bced3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d54a901838bc670e50bf788f977f7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c16b795b6ab2f2f8dfb7c877ed9b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a441d94071e060c4aa77f773a6d44747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb32563188de028190212b1c3fd108748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc96d2c4e52e46cf2352c1c49c5247749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fddcf21ee820597f0cb6f7adc58cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b291e1737f75ec0c72776ac83ce05d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e85e54c57ea68f88ed0b3aecb9ffb5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123ea223c991e943e235d44ab4ee282753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a25112de31cff8a2bebcab5acd7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a55fc42744a8058ba4f108df95ddfc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff1cd858eb5af993b8bb3ee3ce2bb6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca10587ddb47daba38dd7c814b9ff9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c7e5f487b04b4392f521f1d1a19ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da87ae752a98e315ca122489cb1e882759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca59cb37e9e4ac5cf21394ec4b6095760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec3ddc7a9cb7a47218bda22b1272cb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e392b6f7df0cd9d0ddeafe18627f4b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd152ac3bc6a407d831a9ce9dc86df9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904051037fa1cdbfbe4cf29d46fabe95764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707aded9d31f782c2a87545bf5ec8b7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a6095a144ba90c20dde2e9a9288f4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890a5e1c65fb1cdf8453ad716dc17ec767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cc13aca79f004cb6b0e4cc5e4e28d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaaf41de190a98f984b0a7d94f59ac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184ee3cffda620d5654949c8886e7de770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b4fe81aa4ba5e465214234bbc8b6c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604c8d9ecdf7d2e537b220bae67fde4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f74a3ff2ca1576848a89b6c04b6079773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8d7c2d3394cbde356d444955069b7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b87b7fe63224601910cec8cf7d760b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb6175221f2ab91d222516e6fe0f08776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e60235548f864535eb3390aca6af9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9135ff56ccf94805a887251eb63a56778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121f751c60f1424b3fd7a65fadf20a3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc44d320188bbbaf228a0667536aa0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f09c00ff5346b4f726e510c069743781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c46627a2159bc782d2bababa6b9c9b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c00b8d74849b45d731bee62d2ebbff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e72ebdf9f5470bb8551f29c31d317784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01079fcb2769f5aa88a75a667d71c60785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1d7c714b7b76e3d64b0f573e84c03786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f64bbc76b02b7d239f2905c391183787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ef9cf0e477677d5631419cc69d620788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc5150da1fce128d380196109ff505789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16485058c27cfe7f0a9685aa3ae6eeb5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c926c9cf43237c12a701329175037791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32468be69eb3ce994e5e805302409db3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec7b1e66faa770635955a8c2dde383793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4d4f4427c1cfdbe287e76d296fad6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f410a684b32e79b9bd5b81134a93f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3e6bba5f46314c65bb079dcbc9672796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae29a9250ef75a157637e520d4528be797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ec3388da586b784178bde6f928d46798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e54f95076318a109b0bd58dd803856799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cf3e6fd8a935c43fc97e4aaf5baa9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a89214c9db9d77a434e781f85ceb6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004eab52a8d25ede4d1c7d186a9120e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3f1f62c7459500abe7c8d718b8a18803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da12e3428e47d1e04c51eee00cadc19804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543fc52a46778e5e5ec983a0be164de805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6482ef9f6fae1a1a942d826f9076f1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b6aa89989a10ae94aba0f3a882ed9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e63519541251362a146bb7fc8b6925808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a32f2203135cf0a8abdd410ebdb13d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098676069df6dc188c9d1fbdd2e0dbe1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7710b2429ccd0175947d83ea40e3e96811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701298f0b1cedf7d47ac8b0a479b4537812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e54ca30a153f602ffb18b7141f2d53813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d21efc243c1b1b4d0d734ee6a30ca814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f73628c26005fbf691d11a3b9acab815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a12d19f8d853e883b80ee9da937409816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d08cc7cd059679761b82ab08e22265817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650904b0ac3e0d2344e4bba5c345e214818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd17fd9b713a945b6604e15d48f469819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ba9faef6dbee4ced24435f8adc69e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e6b4783c9cab4aef232cabca07c6f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e77925d1b96a5ac7e5e31b6fe9a6e9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0da81614c927f66d84c93df57f829823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823fd2d564bbc2af0619cce2f98cb73824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ecf884c642b14f7e4629e25b72229825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29564f0b70a31b634a88adfccaaa3ede826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28160226e80a4d52c8993e352f49e3c9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89c67a1bf6e717be1d8b454543219a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3f49086f7cf789894eabd88df9621829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1317c6e6603ae8596719ace01da36aa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baf65dae5dc15217cb8e06b4d160ee831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d074aa82a974ae57fd6060f8e3a9e28832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4892ae262f78c0837700099316fd4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7796cdfa8f14a13320f42f25cb0d299834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a03f40c4b836b8667d6df90b9a0f3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364c9057568b011cfa829fc3f80f178836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb961f26fc9e912664ea659d94aa490837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33498d01b29b2d667ff1d85f94e4becd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9436c956e424ef86226d34185e41bc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66733cbfed555ed969f6089caf9b6d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe72ef40a5ce5e6e32d19b8094249841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073ab675b05f0c911a1cd5b96683f39842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056f65a79f80d76e51891c0012736d8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17292e87b79f4d15baa31006ebf1614844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0ac254ad866317136d80938c91792845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ce0955b258cc3f96ce311cf350d51846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75c7dd8d89c7a5d35596c7fd933943847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f1d6eb0788302cb39ec4e5442468d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa5aababe65065c4f7b7d116d282d9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8f9b9e38ec6c3db5a7fe5a60c5306850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36b95c25db1009414708b8cea8b430851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68979adf96f8e1170c8b1532c0ddc4f2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5faac38f18cdbe960b98bcab82416c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a1bacbaa30862f8afd6bdcd20667c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532ddaee7bf21b8df3e64e3eb8b4773855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb0fd97e421749e871ff6a2f84d996856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53823a08ca592660e00461f3d574c9e1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83531c36d51ffcd181ff9f9c0b00d2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81188cbdcc9556444b58e9a0f5272976859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492a0fc1b11177374a8ccb0c1a5bd74860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43afbe464f65099d932ba6fb4878621861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635fe51f39ab526df9c2286fe9cd441862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8dce3cd16327d5cd71655d876a281863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803bb506993e28da4ce5979a6e368bf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5406d28928e3726da6858c7eb6a1a0d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab2e63cb8f63f01ac13b1e63b2de42866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a87f99abca6e0033765d17939c957867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a28588f1c5c63e378befce2b96dd2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56cf072aa5ab9ef9ae189e67e35b47869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324b92f76df0ec8ca2a4b5a7dcc13aa870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585871492cfcdf0a02e84d500c349a5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fe75e9608505261c02c70f45dde16872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b387c9fdfceb86774eab53764f45634873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a80fea1a1ddfafa3464236f05d90a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0cdc9f4b95228d71db947428484ea875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebbca65db27433b2d1a4df3f36f287876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859a72d26f29d8ac3913204350f8e84877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec196a92b6795d587c652a37f004c19878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb294492054150b9da1f9e5511c86b4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda58e4e193a0aafb0e44f61b9bbcfa8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70a8fd37da135b828b41d083d1a270881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d17290a2458f28b1a7778733aa476882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe665177599f5ccb11a0c4893d58ce883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb758250660137ebdb8a156769e3c7aa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378a52206cbecd87cdaf034c65f5324885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f125ceb7162089e2ce4a485d64b5f2a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf351ed918b9e334aa20dd67d2abae3a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0908d048f0faa30e34072100e5cd3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee55ab18f4dcf7d2b3953a00848418889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b30df8a9685b0ee646ff7d860cc9b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230c4e2e76d579a251b11c0304be89a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2ccf4f627ec3ae7ea696f8a0bd4a6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35a93eab900fbbffc61371332d55df893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48cc087bd6b0360cad0d8b278b0027894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521501973020a703fdb07eab338ece0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed9ef75a6ba7d105ba915ff1127476896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c91f4ff6700a0dbc127b47b242cf16897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dd8434e3f78458a1018ca5c9aaa41898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0de09bf215a00fdad919328b97d9a1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e6d8ea55a6e26af85af2ce5e80b44900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf167a81b4e687fe465e872c667cb87901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85210a40d1dbd804fe99bd1f69bd204f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e5030e9aba308c936d4564570afa0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b893bf17071d42958430f2e767c7e0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bda2f0ead54d887dacd2d4375e77fc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c7a995ab7da4cad4028a4950cae9c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77808f6006590c4a9960414364d9419907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8f6269acb0f69e2d7a7168d16ea5d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461ef343445978107fcfedf6a807b7f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7576689b74906baccd1163042ec1f85910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaa50de5ef6eaaef5571930957eb81911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922d0e1659e8e7ee35537042c7d0912912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809a38f073f87a57731eeb09a794e7d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f6584ebc717929aeb8d34f4d6770b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde37267f886d3a10ad3082940ff5378915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7b2befd1b0793d8ce887f0235c905916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977da8d4d922f6a981c443dfe606b73c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa4674bce3020919a0a2df899eceb3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cdcfeff93211d53d0bf40eb284ab3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805b66df2ac2d30c1d3c5a01130ee5b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d968c59258a2cbb9d8be62cb392cd1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ee58bb99c2b60ba1b6d14b16bd830922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ddcb393eb951fcd0a091abbf20c97923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69946749cf772a917aa43769cc5a070e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7cdac0540aca30753e1e83ba4377925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64503bcf7e4af42ae3cb860238e74f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae869330b14a54aa12304641bbef136927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6442a21c898dd78ace5ed8dc3fd83ca928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799427ac87f9ec2fd0a0e952a783fd5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbcb8de8140e9692f029eb25034ed7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e495db9b0d9714f1571325038deab4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cfa1a00700c98f437ec4c8d2e77c2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680557dae03deea8c7d7280a7cc0668933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b06acd760524ee0be3b314cf5efec934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105b7715b3e9377e5494ccd85bdab41935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6a8f02cec40e6b4c899b0fa0f6b2f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8030308fa246ef4bea081ed6d86ae937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bb8c5450858b417c6a58818295231938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd3b0f91589958b7200f6f622c14e9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213efb273b9875f1f11a23eb165ff338940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eafeb0998a857f732090dd305f6a97941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c67f82fca4c145a2f31789ffba2539942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d13d6ffb699bd3ddbbe57f042a0c0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cef2d511e3966da3b58760f13cf8e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa14b92e5ca775da90ddead138ca103945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f96e82214ebf6286012b7a01fe15946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ece28c4a54b784b271c921f4ee1a9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4420f883b09d2d098263dddc7cbfd5b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573aca8e85f97b687809165aa4d62dc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019209e7415e87edf8fc3d940cd5f81b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715751781966b8df14fe58238b1f16ff951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9374ef5ce3bd5c24ac0b85390bc69b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f8ebffbc64b5847efb8716a121a5d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855853295141e59b473a44532243d52954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13b1bcad3e3981234ea9eed555dcb5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fa4d92767a471b064f8047d5a9917956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fbdd0aa9111ceacb5caf6e7132c0a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a8ac8251591d57668c799f42c8cbb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea31049d9a8c93cea35db6cf3d1a135959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7981076c9e5c6d2da47a831cefa26960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97a71ff2ba812b73a55ec066692d74961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75b5ec174d27f14cf1c6d1433621da962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcb79ef9131614beb65f61c18eca36963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94278877553742e266fb84af068d8104964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7913d63edec6bac6be6309fa7e8e982965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5f33a5960a83bb5d0e7dd8af56b98966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb1b99d0cb320cbcc2ab314098b59a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d661dabcd6a81e22ff0804a0e564c05968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9d3cf25760d472e05229ab3bb4b4a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09824cdf9c46d6c88eccaa91a215afc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89c2ab45b642863dca3543046ad0c0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceb6c908c236f61677d84b91402e58972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a7c2ecfb182e2c1de9b149dbd73c7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aa1c34c88c4822c0e632f52bb84ed974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b9cfe892523ecb07af678fa1934eb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b10357e48472cc31212d548f34f9e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7ba84e641a19a0e3aa2bc2635f412977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a112e266b966d0b28480698357b2a3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390972a92c4ccb00f6de84bb8f4e4bf979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c9c355debe9dd99037d4d80ca664f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620f6192ef3b8a45705f054b4b54e11981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171c4c7857bf5ec5f6756d2c53fa54d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f8c2bc3922d4ae4c1bb719a17a605983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb273a9a688962c1f39e0d3d3c5f48984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eebc27470e32a6477c24c3f1ce8c6c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb90a35ccfbb6cc292c506dbb4042f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe138b09fc32757fcc0c49e39e3d788987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b86a452272c8c340a8ce65c1be36b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7964fb8991392bdbffcf66038e63f7b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23e436500cf8f6bc33fdd348643239990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f25065e520d390900f850c3c93aed6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d6bcf1d919b601930c7fa1fb6ce29992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560aca4a5637a59aea1f430450fd993993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876753c9079e969bba630b0886a0a59994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23644daa54f51d4ed7dca6e78c64dca3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f55978e8d0c92ce0683bde6eb1ed74996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0f0de0525ab2823f298f5c6a40930997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>