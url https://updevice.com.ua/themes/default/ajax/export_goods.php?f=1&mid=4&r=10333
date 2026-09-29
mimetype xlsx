--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf39741c22efe5a89bf1570382813961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26a3ab84a71e00f6c79896fdb5b81d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30253c1b87ddcfb86e519e5c92784c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e31390d910141c2658e9a2b49250c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab852b5eda228ef9d0b9b753fa161e285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2023ee6194f743a3f126823afe68ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727893d2faa98c96d01f4e99687c45c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45113b5d7b481f01874a973f2263b35d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9db2da73d9d8b2c6180887f4947549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69259e8a48ddde9186c7fb180c73fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ca238d9915a32db829be69c7c6e4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387a891e6002bd8c7a465de77adcd9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a37edb0375c78ee675cb27a99294c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40076bc63b8f262789d7771679c06db514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77028841494038ed9c479ae26de174515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501fc17ecf96364c7e1b046c721685f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eb84c29df3d8e56555b685d822a6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d5cd1bf504fb71fe3c56279d1292b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc2defafe8786fa9214af00700ed0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35295e429d00170cbcc307fac66af8f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615a42f4e70804425786ae3e1ebd78d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96500d812e3545124a9f797b8ea3b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bdd15c05a852234d2d8529003747623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9666ea8aa5e683153ca0d20a995f60424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3caf1a19cfdc8f4e90ed78023104e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503d77f0c943965f7af0aaa1520694d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02beb832e1f963a8e4a5c29cab4d7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0c7e91be9586a8759d0ebefffab2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aded1b93e49da915e02070e4862068b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c7c78d1363415956069213f53781430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ac2f82763f88c077bc7a8471c8b5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feca26a696d03d54959d85f91876fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367046489f46c1a136627bdbaeea699133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151475e6709f036130eeb0a14d584ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fc8fd90530c7a12ed618bee64055535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fbe63697e1dc91a5eba74d48739ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb97ccb84e1ec1fb3d11273c66131737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bc571fc12f629ac7574cdcbe13fc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb83a6d4032c95666f7a97e152811b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93781e376f40a6af23fc4d20fd809340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182491ffb3c43c593389161bb0402bdc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7bbb6c3d1df97cd63802a4772af8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6a4bb13e50c932f6d018e4187ffa743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067785082f31739712958c52eeb952a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80168e1d31afa17c37741307db1823245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50f2721e3b86e062841d7e9b9b010e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092e4f22631de2e49dd59926f20cd3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b87bddf8d35e5f2224b44591507c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec80ed60f96d61f71636df9555e11249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158cee95bc615ff64dce703b6cd023650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77dd10cacd2dbaa8f53fa6187386f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f4b9b5b54199773d403a2d45bbf9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c34dfa2348d923c83d03958963e36d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c2b661f465f3dd5f91b36b0d2e47254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463355ea57915717c7f05d587dde727155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1790739c0a1de02330d92dbaed6d3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2d0fed96cc101874cdbd8a8c5704e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a2bf40f37cc8a8882fb93e0ae0f1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d8d50bc75b4e1182fe59544275baf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7550efb5756c285183cadf49f91ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c182a5c40e2ab9040566ae156c43b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ad70caa39bda4ad2bcf67b699f18b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecced1a8779be66080481b8614770c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210988f584c4ae867da1ba8492431fbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81133d54a85bb284c9a4a01cce2c2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b3c7d171ad07a94529bc4f023008666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e21c626ca6b5c8814900e397f10f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3673d3e8b151f49d93a25fb29b716768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39007606842e0a7dca83b247a53d9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1a314e58f0562a68ab45872b488ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362779b35c73905f9fd27119fe8767b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694739ec0332ed49760b7db65e5ed6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9145453adf801da20270d4ec212146473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798908a785118ba2bf1bf2fa60bd42be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66d9f78b6e9ba06daab29884f0a03a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0493f58f35a68cc1a768c7ffae45d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18788fffdba1964a0981c46ef49f6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78a0059dc8aa8decc8d109ae8cc66578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fa1a3098f20ef8bd58c559b76a86179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630360a85538d08eddc29ae97b853f3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cc2bd9319f3a3574046cba13cc7c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2e860f81494200a750fdb2ea9d8cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11e14ab1002291d2eb7bbadec7613f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b92179741c616657a92a44bdcd2c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e472c4adef8b453fa041461960845f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482c4f299c444afc1c0074506c1a17e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb288a6ac82a53fe0861e5a65baafab087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79074f48855e044dc9e75d12b2376788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf04f136ce6a6ef4faed964e503b9f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddeaeae18547888e0f8940c2a5627590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578fb707866e3f61c469cff820aa6a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ff67c0ca84f9c04e7c28ce76ecb8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81774c599687cfd5662087b5fa6008b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309ffcb248ade8f0991531f5e8af39b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852faeee63132686c1e9c6439f51bc8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d314c99bc9da9e01cd21066e0f48cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f476fa4dea29bda0fd7b4d4b5a2e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075dd7bb1b40fa14d22ac93bee7117498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80c92ea1bc1dd383d024b2b217fe4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f992c6dbfb66d7909bf75234f13bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a6c8e2f36866f7e99da8044aa83ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5109d1a05ae5ea16ac63b7f5149d97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0453d6f0ca28d6d2f2532bb159f425d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9d322d3b4a2790fdb88544c6ea052104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aa5012fa07a61aa9191f9e1ac0bde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733384bbe861d94c2a17acbac2273ced106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ed2ab826bbb5463990e42cf3753b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2d6ae5c1141279627d5094d168936108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfe3f5d5ce30922a22b8e78363dc72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a4d2bc6a7528a93bed6b1b709405b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9af05a09fc155387e6abe7e0a6f5a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d10fbc7556e6e1fa2b426a4fa34fa7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cc9cbd13f36f29cdcee152abe2a4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045371e29e20f0eb5689db42d4ac21d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94666e2a954edf589e2e17db4bf1c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2659b05e20147ba99ba42eec40cc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99919bff42abce0ec9e4f33096047e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3af38177a0b425db3c1c872a59008c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35144c83c0e48d627c4c52a6c89d1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebf4ebac12b21e6cad1a1f0db49ae6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed6776cd62920bb67014c7ad9180d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5df0fbde37a396d2e8459558240b7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d79a37d9b201e7df771abf9d19251a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529611b8a00a6b7bd7d7530b4a5b251124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f655402f9c9869034bcc013a3c796125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baa6ac1933704c8b61e8369bc0d72c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d83d5304dac894b9addca44e426a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f8aa902b008d3288c404f09ae1e0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb298676a7952e5e400a334e1db9790129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749f138ccdb80eaaee451bcf2047c80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25dadc08afde825d961760de46d5fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a093bfdfb391dcd06fa6c6f3013d68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7589790ea6d53660d7694266ee9978133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689704a1494612a92804eee58c0c0882134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf787df8544f91b596e726f6038a062135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc232852714f392d8d1806f9ec786f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20ccb94891b7f8291720fd4bc56ca3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab2d6b82013814891daaea6b465384138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d86879330b6795600b5288f26efe3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde636e7fc0f4b9f58d2fc0177a3dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b21eb40f4b915ca63e56ca8610714141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83724c815acabb5efe0610f614b8e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0bda6b4464079251742fdc54c9769143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c46d3aeca06f13bba211e17f419f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbea59ccf53af9e2aed675aa785c94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff350f5b003093d44d082e5f8893ccf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aeb4fd9ddb6c497561f63567494fcc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc41634a36fbbd27cfcbfb7894d7422148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65921418d688851a5d592b450f07afa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75980809e92726fd94f853418ce0097f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334acdc1548b4874211e363e72006560151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2112b9e50e8939127c062cf91d6b63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5fca0e0176ece8f745fa0d01c11cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef14300089e38afc57af175a7d346d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b72fd008b0b3f0c180815e2b8e690155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decf61181b7fcfa3bd70fa21a1e2772156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7b22b72a4c751c2d4a41e79356743157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11087a8ca39b0b42aa36c45d018924158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81c1097a795265568737e583250865159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0b20d60c7554d81430e47be6e1eec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4da3ee233c8db95f6293252bc48d62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e64d0ca769350fd7fb0b8e5f183c3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca351a24970777bed851e99069662f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588681650c10425ef6e2547e8ed7413164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cf6b02a89846981e095a8f0d0ae0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fe8d08ff11316e74cba2666817d8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a2417618f9f91f701996bdbdaf75e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79cb496375ed5c13e4a6cf7c272321168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428d569ddc38a74622224e97b77c7ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015a191a23cbdc130c7c5de26951a0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b9dd191f3fbece8fb0354675e0736171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6ba7eeb610915066353fa36ca81d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668515839bfdc270278292c01a317fe5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243cb7c1fe4f3df20f61da4cf7b1211174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7962bd78277bb9eea4f673098af66b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195e5dcb45a29456b9c2ff2ecbe26f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3775431bc00ae2e5947c69e24b4c7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7ac3e7155b97c5d99a6dbecccc9b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a007b00c33c38cbf0c359ea17284b1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb367336bb4013eaf1d5173aa77d120180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a712ee50890ffa4295d5cff2376e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6faa08a18e0aedd7af237878464f61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49524b21083e855aaed1351495a3885e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e0acd7469bbb02f34f656dfea4896184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a07f07e00d298c0fdba7cf5b7f2fa7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd535cc0fdfb374746562a84d104a8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6f8a6b7dc788186912ae7616497ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2054f0909d3fbf8b5f395e663b2b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f9299e1ab4e48933790d3009e8610189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4a11686a92cdeb7bb2de7b181cbc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f18dc177bdd4a9cc5be55f0cbddc7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c6e1517dfe564abc4635e970792b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e5a47a62a2131ba23089ae99a3b48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a070ae908be244e7d7f1580660abb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68465595b3c9312a76e3731a6b05190f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75674504ad06bae932324f04486d47e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b4c9806c5ddbf8bf0ac61bab7675b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c32881a703850fa542a226bb9d072198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686ce79c543b06be4e5667f5bc39569199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848d05ff1c95cce4c4c4f40605a1a8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ff0dc0b9167512312c7087065d7ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aa1c7fbf6f2cb303c4bac9ff9b902202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7c57e62d11b5432716181220875ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5d8d369a8f1010787fa7067a57eaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed72b628591ea16e4e6d92368068b89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd66a88d7fd17212298c1335b4aff8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6b78fe0c855a2ce24bc18b4ef4d8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f7d25c32df33110ecac806011dbe4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7ad4dcc43d461cd4d939a5668eb9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c77d7aee9904a2440343877578a997210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80134fc0622d69ee7e24fdca4058f9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a8e47bd3cfb200d5b160a9cc24c8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881941ba78a06667c342a5c7338812f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f8409eaf0d2dace37889f946f0b64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95883fbeeecb1ebd56d3acad862f3d35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c04cf0cbc0589e46b298fd69c83bf5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479c1c921ea88d59709e30bcda90f79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ec546ed30b864855b566ea61dc2a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa722bccf421a3813d92662b3efd088219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa06bf70caafef9a0024bffa2da7b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6c74c87bd077a405bc40a707869dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65cff9d34b78c0a3896a79445dc0c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f72d15226e6043e993aa70aa1476a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4ac7371c14df7aeb429dfdc427528224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccbd5c0ef1a530faf15870c9d88ecf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a36cd34c512d8408ad5e32e5b8bb39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf3d62ff9f9856ddcdb01ea0320745227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a1593675062490062a20fb2d9337b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a66b2b6b584556c744de231806a79b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb05f197a34569e582343311f52a5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7110db4dfd46d55631438d5c3b5dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616caf25eb2cf3872dda66e50b9b2497232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34b55a6e89966e5abbebe777bbdde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2180bf87dd438ebf7073a1654bd735a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49becece68d8fa8be2a151a6b81daaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591a47ecc0c7fc3bd44e4edc61ec57f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce76a6f811ce6a893fd1ea2f68bb8e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c507552ede160f01642872e452a7b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02aa5aafaf7358d955832d1fd5250e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d38d9cc72bdc570b598d2290d3211240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21018e760004f5729589cf69f1081115241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce44e197efc6a4f2307d1288c20bdd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88052011139c855362d04c3b213551243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06bfe485a145492e5dce3da1ab3d39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728de5ea185df75e60121da3b6aedf92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc188763122ab050096cdfec6714740246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab860842d0da639bbbd8da292e290fbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e888186939736429e86b46f5b4efdd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f8982d7fccb2d1690d26e393ac1a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a81badd2c25ce9b80fa324e815697250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454effb78208e5a68e8969d4e73c9c65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be8c1035467d6d6f1e52a27c8e09f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef862bf2d37300d2353ef0618c517c45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cf5525262e0dc12d68ee60621df09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9c5b9c7c8e86bde33ad71358feed7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b91ae4ea0718b7d2c4ff7ee1b443b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642b69c6bbf7038fc78b9e80899933d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4511d7e996912be70b29f0fc0fdf8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cca1b6fbcb55d3fa0643dcbdc27e8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce04d25fb178ef395d6832291b75bf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391c75c4c3d9066cd0d462dff026e77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c940461840d3723511f13dcf9be9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9394c0a0918eaf7d1a8ade4def7bec2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69594cf13f6d7c977fe2e34facbdec2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b017a31056efe96aadf12b021ff8f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99697217b9d9ec0bbfd1282184f1fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4e5fd39bd6759a20f1a0e2a749201267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084661557cefe670ef467ffdd367c6f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13581e3015c745dfa12ab7a3812006bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a057b05320d42c80e26c0eceea42bb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0de8f74c94df4e80b54918ef115afb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e980cddecb19f61eedc4cf0a76238a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649da4544fa8bf1ffa2234637074861f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bd5c5c89606d76b3c79645935321f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4743d8053812c0c094ade1c6eb806fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafffe6bda3bce89b3ee2fa1edfc9272276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98d8f47be1b9857df75963535f1ea1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033760fbb7f48651f3da6b19ce7c054278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fa6a75df0f40f4ed0b8a2d33a81f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3e92a3d604732eb6c6d0aad31c0f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7283135416c713ec1147553e666cb87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aca9b0b467f06980a15994e41659a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc530eedc9314e97cc58e23dcc6fc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a2a5257726e2d9babb1f0649f46e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bc129490c21258e4da0a5a75add3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d0f8c0cce31180e5b7b5348d5c053286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0c65085a5781106fc3c1e4cf0f7cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd5e0de682750ad3afd11da645e56b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443d1e4dec122704826500875bd0190289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91950cda998df73c04ef12ff33cf6a3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af8e8b58c77a7ed66543d70f982109291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141260d4c752d794e913ffd063677fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62083be148a0dbd22a3362e50bd31e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19a56350af9fe2b96f4804632d6cb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8d2f44c950609a950eb1e3487ab00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec272d97ee4f3e848ff2ca7366e5e2b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4347d3a00e23705b62894db1b4d96b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594d18e70d75b5f66cf2a984764af9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b9b97a9860ca163350941cc0ecf2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af8e748931b1b8176f8b7d9a0f7187300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbba96ca120e9849b4f8a1b74db4235301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb62b35d5cbce2f7d42f6e7ce5aea5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5cb33a94806b44237d7c25d28ddec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6596666d51ab2292a47c7ac1eb812fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf58379c8103b53998934564d78e67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74471994abd6406704b3725956ab578306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af448bb7f5bf603bc622744a2ca1c23a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66f4b7ef11d1d3c3b68c968ab59ffa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aee2fcda302752fdb77fb1ca6ea6dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838c60e58609d116784b9c2325b692a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b59d4a5bca9ba2c9cdba9ac262899311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755e15263935a0c3e427d836589ebce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053f3d93e13219cee6b0d1889347612313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96db74b38d845fe88ff1cc09a439d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaec8bcb55215144acbfb95fb66f0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563b91cc5e8e3081f76f35d599e515b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f30c1da15b44ae5f356078c4d283ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c510fe8160d871f1748ba2239d5e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c264a870e4a92c2e547b6f349f17b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0f223975a059b26675576267e9dcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981ecd4148b3434977ac1d70cf82e35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d818c55050b4e1471a7ff406869214322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef821acba458811bb6c478ee879711323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079f1e9552cfa3f5cf614aac89164c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6946a498ff9317df63e64467cc55f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d1db0929a8aec5850d49e042aba02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d4d5088f9d53e4d8312786fc98306327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226937a25fbab804996c6d0fc7dd313328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5543be15e3b5a238e42a5951620ad6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f9674e9a127a3e9207c60f7ff94d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfde65df8dc31581c58682750afd278331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e96c5ec6c86b7a8584c7d6e1fbda5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0c9d663ef932c90dbf35c98b8eb69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7fed447d66e32414f45eba704c525334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b74f74c46eca5154a9249fb74ef40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616deed5fb6ef136d395d335a245171336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa4b6f5a77127b7f48f8b8c2a962fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dc8618ff552c997df69bbe3ef1d98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66bcd38355b21807e59d254e5f4ac7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b2850d2b0338d12d4fb67e292e340340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba549239bdb0fa6abdf4d820a2abe7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5262159dc94fded87e02907808344342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b77e53e4aed12c09eb43c60c223487343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc62048097bc7c95d59899403a6127f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc66fef8e513d7445a2cd50e1e7f1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c00777eb32009ef8479a0c09596a60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642ebc73a11ce8c1e0db10f5fcd5a61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a04147e915f0fa7a2fb23e6752346e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d5213f73afd28bc412947a2aafd26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf9bb209bb46b9e45c19dfb5c76d8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93249be22c7d9e5040c211baa109ecfd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23a74cf0d4f5f7358ce41ca9b97e17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fedfffb07c1b6ea5cdc83b02d1d5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0166f1756b4124227dced24050eeed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f932e77da2faaa73b9653cd0956e89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d810a26c6f3dc1aef30ac1b7a9a42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683d8f9def968e364d70897f539e13e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdfd7ba9843d1b9fe7192fc6f4926a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878f5d4ef8a1bdc58dc043848059d25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46d6c574c151a42827a7edb52b91d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf449ecb12ddb5f0f4e122bb4b2be09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e09bfe7f664aa01d29368f9df6b23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bd6b4425bd0219aadc3dfbc33e03a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c7f339f8b312b7cf1767003aeddb3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbf176813af5b0c23ea0e6b1fe54c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fdb91a957f8ed589de566f50b5df4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab855ef3bba4026beb9b8a1dbebc1f05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cea9c1760d7ebaadd012cfc52cf74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634e79a3594d4f781ea63b003c9a0b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297040cedaa73d73203acba55c751c08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27268871988ac616c99ffd8047b0543371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ea76ca26573c989874e3dfed19613372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2921b5dd4f5e66b08ca70ce76eff19f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bce0558bd01f375a9bbaad5dd9766374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddcff0e9239d71ad07b81ff7a0591e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9c85ef64232cc222458ae74ea903c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59efe3994005468395c2d3cb4ffb5af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87417836d80e1ed0a7da9a867ad297378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fda44687d349f5d75bd243e2a4a876379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9d5b377ddc5e13a8e610857e9c1b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d545951f46ff1aa68b6991c23b9d37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9772b684ca70f22d33d5cb97440cb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41dfebb54617a25da20a3cf9a4f79a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f26883e308b19aa58359f8b74fc1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c16fa3e3f43ab890b844f6acae4c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc576b5eb56c50afde789426e9673c67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa6018302982ad74fdf09d8853bb23387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1473a77dd85fd931bfad834a0327f3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc7b72508836a52036c662911c2a4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e17ea8cd9e8088a1bea556da83b2dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0af15b46f8b3bae972144be4134894391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bda395e9f85fe735ba43be02cbd92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e96501f0fe9b5a2dd9ad2f6db2ddd7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b613f2eb00d27dfd88083d5ff02a44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e748eec2057cded83b4d3de559de1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17735e45d94bbf6dbee405989c2bd212396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d856855efd1ea819b4cd9229d5ae1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01c67e7f3b3ba7f38f4acda6d709ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21812e3e05bfdb310c784e24a973b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2495ce4658cdbefc4c4ec7db40e633400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0176b4314f915556e2e0fd9898a9fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb849ff6b13f8b5228f4375cb9089a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033a0846cf56d75a406fcb74645026d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c076b040df265429b21e6010f5d44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf283ab2cafb06ec8855adae66adedf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1a772d84c6a20a903f1f1554864b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b3304bf5603f77fa49c444bf61423407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62501ea2c830d6e465939e7a582eda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf33177668527643c0357651d0d709409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa9a8954b656406480ce38dd97094d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8172033ab62acf7be9a02d55b79fa8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac51e66f6d30e150d72c4dc3081d589412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df384457598df96ed72f89bb7c37213d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e9654589043825799dccaa30744a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f82f19cae4a75cc47e6dcfc164aad0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a5604eb707753a4b3c64c96af3e2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d132787aec91fd3fc88528dcb4bc70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e7ac3fc6d1bbfa7066f895d167d96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e0f295ec08872a7d182269fc091bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78677405d2961dcfe62d911b0f4564a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f40715cfcdcec3088e0ca882c63ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f56f91ad18665f15742427722e3f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f688161b21f81c0887a119173551fd1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14b9198983c61a712dac654825393a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aacb6c1e247b9c38339669a527178b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea998c276af7813ef07e5cdaee40861426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff990f7f8ebc7adab8263f804bc4b174427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b4188e39957593a3902819ddf3f31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3194482282255e8300e881f6a7ee4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b413d66eacbdcea2b8b9e495ad4572430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65d61771ee0eccbed8d472dc73e7e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bfbe0a0dd9fa030c7cee5b3e136d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b4c0d4a3d26545d72bdfaafada13a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa625cde22df960afb18f8bf8228da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09537be78596e0291b35c4035fa493f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee86181f96f217cd8bbe4c8b13015d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caa740c42162421b998a842089939c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41db070543d3ad3684ed5b299732b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37283b28112464dc07b07b403d326fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448113cfc5e9c2d9bee2616e2bc5f71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239bffcc4b67edac3a7f2d47dc9ada9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04835e6b809b9cc312fac5f4ef68c961442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008f10ed2ca423457f663a153867852443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea86d370f8a3288195c1b28f057df1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc18172b0fa9c83505fed3fd9d4e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324367d11891f0d5c86a902326f92aab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8392e7c155110d42a7d8b2c7d0c598e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d9c61682faeafb9a831f80ae3a448448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca439f9a49066939f631ff92bfe7491449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee244a7f79851fa360d5de96f75873f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19602a091003bcbe4d85cfed2614c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1073aba0cc8af4dbaa9b6414335fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907dcfc6f22cfebaa71414504d469af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54fdc4488f108e49bca945bdbfd4d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1baae762493942522bf283fdb66f53455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dc41b24a03f657df2f1e311b1b14e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064199f57fc79dcc21e5954df1a4a0df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be0abbecbe073b6e567de69a47c181458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e36456ed67c12db3d7086513a1fce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362633c4ae5d1540667c9e2f8a990f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08aeac5c5c713b757ea28d9ea64505461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e486b5045d18a33f32b16575b7390e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b1b54a5836d43337279422f111a34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47cc91cf73137e44590d474ac209ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bc4e4d3eeb753fa668d4d6a383044465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdf8351adf59f3cd7dcb13f07ecfd7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f2e62db1687565e8d9f9823efb0a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c539b9a1f4d0ed6c7b6e950e880084468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b89950c234e23f34142cc7ef5f5813469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28330dbc775f355f26d6724468347228470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5ea1e0bf751c8b60aee8e74f0c0c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89234b44955e78dd37cd255d3787c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373bdd03dfce590c2d5eda35b850a92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303f0a11fd41e11c35ee33ff62cdb7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9509f286c981aa70adfa49732421401475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b804303a4ee7cef28bd663a210d1ce9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871277e32d56428914aafcb5cfb86047477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607ef19c6859f1963aef630433a473f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6952b22e7d18260c3d0665b0b1d8d4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa626b94a31883d257df6183eb6902480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d3df45b23425278edfc6c845732ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf993bfc5da10df2aa4711c7065e04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c10f8b9345abe993fe7ad028341054483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386158659a7f809bf7b7153cecb848f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e2c3382983001f0d1e71289c42360485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898297ffc2bb49fe2775b39d70483983486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe240bbbda07784a849b541d774dba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668cf4a4312e69248336a562e026c96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd8f6176819da8d9e06ddd735ead6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a33c85264275f40b63e2348567600490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cd7a20c1d04973d9e2bd3e2631de1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c634506e47b96e4855934e853d344ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7c77bf102159df17a94d21267719d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa21c606f806197dfbb947fb0ac5cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630de586d0568c6ebd003eb63afbdb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a41b60063c5b2b4e34895728e41f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3014323af519dc2668632c693e7d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22941c9aec0daa853d4ca10b18e75500498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee18d1b38ae103470faf14d93abcffc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13925bacd971c93ed37e137f86206451500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6de5b29d7da5ef7f0ed82b75ac6fba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236a35615433b7de935980b8b0b3296502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e366928f8c2424dc4850da4c279f12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cdd951e0988d83e9a4d833be76ffc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a761b77061b194b478ec5e7e51a3fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362ef5013ea1c48fa36795e2845bde8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d9e01768967801c6e25f167af959e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168f0499685fd5aad67967b9f84f5bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77b5b67b35c4698b8cb21aad043f2e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704807db236e05573458b32790fbacf6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac7f937de57fd82dcf5d52ca98b9f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764cba64fd2cec32488726643828e9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ec419dab20aa3ff5942fc51fa8c84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa5b55d3b6e132a09de9a5e56d0798514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305983a8106de341b373bafa37b5d33b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b087dd638fc9da627e8e5318ab03396516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c48b448ee2a430b6ebf050b5bcb31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a87488c99b6b3bd19ea9caabeda199518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e8662cc58091d05a281cab8213835519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb83dcae777f85ed59082f8b370f27b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02613aaca03acbdd0472a3b7caf236e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faff62ee4a27772515949b0528b419522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeab3c66a8bd245764cef84b850198523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e42176f3b86e04f9156c3551c4866524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95192bf7159bccfd6ca72dbd605de85a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae0c0ae30250fd9b993f3d9c1f4435526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caabfa205ae106a91f01f0c14b0eedf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192de409a7e21ffeb473008d8f76d2a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f91d964e4aa2dca1741a83e14c0ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bd97c184e08312753c69a7cfbdc46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12005d3cdedfbfc7e2f8e469ffab005b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ea8bf46ee6da70506f24a00ef384a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d299ef5132f293f803a7305a92e9f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df914d1a45b71dc80d1bb3837170ab1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491af1887d9ae35eb67df76fdab99b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f109d93d6de3b50c17f3c318ccc8c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e560558bfb59f071fa29ef018c1393537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a402afa522032bf05e6152ae37077538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d870421e18fe5e80043844b80ed5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acfea92cb2fd773a8e42bc9946d0fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad706537bcc21f26139bbdc1979cca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a2451df56fe1bda786a8b96af3d1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224cffba7ccf08c7b40d488f9680903543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53c161644ee850d667a9a95dc17d4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606257f8b3850d0103a10dcba8c5852545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaebbf37752f9cfaa77b11c88ca121546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d8447764fed6abb317e8e8a135b23547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576455287a593306e85644be926deec9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97d1b9b23290c6a0ab6a44c731bc10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15e46b9542f89d9d2eb00cdc07e203550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1435003e59d0ba87b345a2a1ce35c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1325f55d109f54a966b5af7c41ee2b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3956f7ac7d334591e9dd12b17f82b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf869f7fe7daf5094a04b238cec04424554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f93f8ae4e7b36fecebcb3939f38b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dc631f1bb5762c994a65388ab05e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971d765fc9d3056bf373a34d0799873557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453367d555d138e64ee3e01c8c7a86c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839ffb5b52bcb150c6cfaa6db8b7722559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc3f6e0cf82b1e0407393457754bd6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd3d1f907629c418a2f126278bd67e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf00448ad9bd58da1f74143dc73812562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd693da3b061be9699b01654bb649c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea9af7f02ead174d13555c1731f926564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cad7ce3ce300ca5153291a581675a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c942d759c06331664f71712486c964566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d966026e10c0d8e83b82e9db9d8f0e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0859c41af2180024d2d80c63eb387ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48659ca2b8d055e14fbd5973a96f783e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca163b984f14541a17fd53cb0c055c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2e2597da73c8746ec22510db695ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564c338a39e7e90985e6dc5bf065ae5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bd4f317d80b72bb8e254e5db8ee6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb01e13aa802622a23ba2fbb6a01b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1c0a4598c7bf5b86f630bd3a2058c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319f69498598c50ff48ff711b149097576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f22066d4328ec6d62ab965bd10e36d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb7a02c3d39854a731f795c60f510b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250069cec6add1bfb5e84c4b3082c74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cb8dd11d6afd700a4ca4139d54a80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a94612a0b9b5a6662985b46d691ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87cd629e74972e50473a208d305dd4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf68845014f1146703d730162573de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ab003fb891c0c736a715fb767aff8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1faaccf8acb9686084012ff88bc59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd480abf1d1addbbd753186c560b3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6a92062ee32bcb05657353006ebc0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b59981fc9b9f01337a4be15c167c97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c76b0cca56dcca76f6b8430daf10ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809847d48506657812d7c955bcca653590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637b44f622f6b03987d69414f6a0439591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b80e432c417c18e4fded8a7c231a52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9199420c61b4443d3a3a77b82ba844593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef503523f6d8127c117fb9645cde741594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3050937e1e8112af177e66dab0260595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1b88f5d19d5876ff5b149857ff856596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70629a21534a935f56a09a88354911597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a26df9eeba53ae158aecefb845f75e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341b10f7319b0ef31977f4a97df1f53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb02eee6453373e91a1277dc032ffe4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd1402fea7f74c128d22cc0eb87afd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21607f4fd833f04c88a6f4c1f8982e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900269e4c596deacfa71c0dcbbdd4d4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf20d160e5cf8d656db5a6f51740da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205b12de7cfb2197497cb88599e0c1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46ef5b73a7436ebfa9375e1b71006b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a240d05e49717d20757cb26be89cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125eb35768b9a9e6f68b08175942cef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae242fac2ab00fa4e6682744a8d95f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f60f651bf1dee0e27c0f208086e991610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c08bc95f1f27926ba9a91ebb1dc47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b178cdf1339c7596ce66552aff2ced3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a77237eb882d8ef86c1eb1c19ccdc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580b99e9b25dc412d4f94fc216107fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be7ec86f62caa4bd12f53782dba51e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa275ee4d76d879b14aeedab1c511a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354127c571d2bbc5534a15a24ab6644617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce6c6ef75476353c08d784acfd0ad3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa7e422a448392501f82b23992f318619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d86b8e059a2b081dc393b14a8cd25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316d57d20f57fb9d31530a39d62dfdd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872824d4277f2412ca88f63e44ab58b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7f55f701f6730a3bee8159fe9bfaf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f4f353ce9b2d70eb48526d9dfa7c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b4c883715f2c11855cb594bfd185e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a511da521b82f8d741f2884af775316626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb3c12642bae4e6fc3eaa533291114627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138a4ead4522244a462925bbf19b78a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507207d0b69d45013ca723f8cb0faf1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875c09e4f9c4946a70612b183fcd542630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc080a3cb9c290894ae211672f5b64d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7730da3bf75cc0c648a81a5879d5d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396a6edbde8f5b8c15185652ae97735633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7aa8004020c21f5ba1e2d61971ef6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e26644e33550244f8b9d3ea7ddc39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50234ba4a072318b939f9706b8d33c36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726600a9e5748cab14b94d41abdf3ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebc49d72b3581c7fa6c2957b331f39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d346bebbc3f09c85539881252174435639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919c2642e05d19778b4050099311713640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7c93e25367290607a81eab9c0d4b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c08ec51c2e680afe7aaca1a06c0d7d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84784c4ee902e49f41563a63e77e8a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0a30e0a05948cfebbddc5c45a86db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9f680b58d59a6afea2e3408073c60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4fcfa13d474a50ceb6e3319e607fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81661828b3a234833a08b82728eaa4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92502f6088c82b13882083694f60b2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895135c49f968f6c774747327cdda5c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf242c0a9bb2a6a3ab0f6b1b650ba52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f0110bed66cb9dac2c957586d941651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3f1e722337bebc6bec6596d28116f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89a30c77090cac8f21225ccd9c89f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfedacff92616948bdfcfbd3253a0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044885fc43d326cb5d21dbcc3012b117655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ccd184fba26ac39bc017b995c7a53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6157285aea20827da08b0dd13d6761d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e000b16f14c912f63d9423ef73e2be4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9a3ad2d0685168a71e9204e157581659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1c5365e3c72a64d01e49912bc3287660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa08e839e5b3a0fc851fa72bf0607b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce6881803b28717bec303fd08bc18b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88d8de07a05d26ce296d6a1bd85af1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e5e45ac182357b488d6e8043d18d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380534559e5cdc815d4cb6d71fa556bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b79c3f8fcfe4a94106f578906530666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8c3e2fa87c4cbe1f1bd9c1cf73aa2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2183e04c283cc6ebba9e4a67bbe08668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52251e18d98f7841867960fe6725ddcc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c8cd1f5e4769b9c9e381d319dbd0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b4f759f7c09a677255366ea552698671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b1b6399cacd3bb8dfda68fcedf30a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9685723de4663b4e3d6fa686bf7b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecc1193e89e2891f00902f3dc5c0fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98a91a0f659f3635c3fe9a752be65c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f7f8fbb2b0c0c257395ebc211e62a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344cdabc17ef1bd4432eae1db7ddb51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68557b694917d7ffa76c77aed5f394678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46762458c2660efe5dd655bb472b1de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8e615f6f17e570200cdd6f04f2d2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba778d6187f5840bd7ad5bfdd74872e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dae7145bcc214f9dcc6ae062861334682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5476381cfba7c88b264e5e32c4082683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfb5c6d5e2b1f039e0e4c7348ec401684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ae4105f5d79dadb1a7ade973cab0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5d2b96fd6af6667bd2f5c81c5d1f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6f89a4a640f2ac6e4a9d539ea4857687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532b32c7ce99ab39fc98d202ee385f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50229bef074749c4cb0a7dfb41d216689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976950a29a80d8ae26a35282365568ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688521aa2b08c6bb12867d12a27c661691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dd35d7cdd6ab788dfaa4af6c1bdf2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294cf4108c0b8fe8bd19037c67154b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b5e2d943bc9c480a7ce24af3e702a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364adf35fe802c2ebfc6baa547f2814695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fc6b3db64475261d12c0a3125c4ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109e865607a12e807e9b99a4a1769a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7e1fba28bd772dd55eb419dab889b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755ab6d18bbbad9df010a424a339da1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f142973f2235da0d1175908ff139b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f9d73c26b0f56434a19292ac14bcd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71709e396f1f377dce9c5a5810120c70702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d473b9da3e74e35f27dcc22041833703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1920cfe02c14231bd82501c6f391a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d371e77d91db1f5b5ae469a11f57e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26f0f25ae5b4aeb1a955d91d2edd15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43defc4fd82724582c77c1c2594ae061707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff073736e5b32101590e2e95f3fe90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c4f9e778e44ec00547466b8dd2aef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc877a932b22b04b6471398f1e912d82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cd05366fe9b739bb6487aac03c366711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf494e522579f266414aa4b6b4dd49712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff189c13d6286b4603822bf43178ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db7e9e70ecdcb7328a3ef9e5fa16bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94475207fc6c1aa138c0dabbf58c2de4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcbc343e8fe60ecf8b33c01c535be2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2ff93612d95e9ba23b1a73bf17493717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f991ae17295aafc16bb76907b91268718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4ea858a9fc85b0cd29393e09e2726719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9555ea14a92071acdbc2030bedc5c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fd702669ed45e9dfa48846a97ab52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c78f2e45e2942ddc361137de39daa8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc585a06a92abf7e8aec830098c5ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58e6d53cfb37247c4894b15ca70eee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e80cad602ad5207ea5bc3464c9cca6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d8770b48b91a6161f87ed6b06ab05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d95226a7b81603400cd0e3cbc78dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4045f5b7ee1100ca33a88f7544a91d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565dc77f97ff74c72a33404e26c30b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc10bfe0c4a21f57db632c4133a90d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb0ec69bb7d1cfa3f500c9a70179a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e767fa8d4d29dc6e96233083a20139b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876596d0a4548eba66decf5f121061f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df324fa3e3083175e64a3a5e1cdffba2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cdb4a07fe65723505ba6c9074e385735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959354f17e920dc2b0f078d1e4bb779736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139d059baf80d1fbf9142635750a61f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535a931a83994b57a70ef4281b1e51b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51054e4e49354e8dcd878a2f3454300f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20129d791860989f95626e1d59b28b9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c673820cfaeb47a975c08f53d52c2d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95230448ba79f9983535f0e5445316742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862b536105a67d6ecfc32c51b28d767743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b857f6c3ae1291c18d0292048753b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680347c62e02f301ceadbba88a72f39e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9194759c78b5213b490d8d945902ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154866377a17fb494da4112a4bf6cb7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2f57d88e25b0dc33885df50b07177748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e29e3ae00f96674df1af8122c1d905749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bba26e5bfc43c5690bb1053d737e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509889c12d839083a762b406d8a8c1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419cf4c6d401f06059bffbad31ee21e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be0759a91828b1a3fe6c9570de574f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824ffabdc9e19d6f0b361a48e7afcbf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ec811a492056886411fce961e7e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbcf522798d96bcd87256451e1f6c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7163edc9c66006a4b97b155e4fbbe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd4677440f95669dd4457be31f1b2a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f1d0feca38b9ff7ca741036da85c7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94309d49f44b01272aa1ef56d2ac3a0d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebd039488a6f689b5891f3de423f91761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5be80b039627d8de1d43114e07820f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb59126268e82180b4920c0aa5b2bcf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c600071b6eb6b9ae16dcbf30ed9d6b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b3f17c1d8834450043d4ddd619f04765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70e2340b528ec304ae910cc54d3c70766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f72f0aba648ed9a9cc5ce85652e9a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191091a26fdcb68c2a7a4ddeda2c2693768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dacf2bc5c698e4465434b713d408bb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eee6876138799b81e0404e213ee88a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec90de7169dec423e0797fc026aa0e5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfa970b7b64bd3d717f154b78527ed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867b56fb0e8cb94f4b7968f83f2de0d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfd7a114359c3d72be894e9c1dd180774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ec8911ea4d8415d111c43b126621f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fa26d02125114afa673bb62990d4e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccb3e130181d1d0859a2f624cce3ea777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd0fed548dcdd3f0298b93c39f86a8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea642b5dcaa8eee7810252e9c9e7fbc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6b3b2639f50d9a2c7a85b80d1e3cd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93885d04b6df7db509082fd1d61b4578781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06f36630ee2af5162851a76c7edb7d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723adf4cbccb7a97f4f5ac9d6a14e5fc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c3acb62b30d85e43c5de9d12339aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad7bb55d69dedd16a027cacf5dae68785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975af1394c906d147a8916a180ae940786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd43c451c9bc65949bb765cf434b96787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05145fd11e81bd9a0eb4cbd024c2b608788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4069fe9614755461e9ba881cee11f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedd1391adf93425cb8553d30ddad02790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968fc9cdd97bb25f0056e34f20c82fa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a50ffa28d69be8afe448e4ff6c805e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54c4b30aa5b81f8e16411ae76febf2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196393c20051f0ce58130c8ca30764e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17e134f419f2ea0b99b97b89856659795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c906a144ccf59690902a00344530fed796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42f650c9e145fdc67b34f945076040797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d40402d1089480073efa2e87e99812798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62cd33f0a4f397ca55414e38deac14799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d8dcc709753f582b0ce7545e8f984800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725f29349c33f8745f03c34701503b9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78146e077d5272ce12339d0b50f416c9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3da05ccdd15fdb984a090e298f99d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363434950d31a71eefb4043c107c4eef804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311fc2554b15add50b2c5450d136c52805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca3c7d73a2852916f0eb111495e5f6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad625c88014993bc9675bafd90f818807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7101a07d04f8ab5c7174963a5c709a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377c567a5cb2bcecc7a7841a8a2b411809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d833b120525ca6f16b1ee6ec18fd947810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c611b287ca757ae60f9e28e2f2d39811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec93f0f8728291239fa37c7f2c439cb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605cff538d8422ca240522909808065813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde65232434bb360b822f5a73a17052c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4223440d62e762d5dc06181047ad793815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb12e12b084f880c74fa2cef87f6e4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2370ec8178c5bab6db6d77e1dd46c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06347c8845e83ee891facebfbc14480818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e7cb497b73759c48ce036ab82d3ab819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16501107ebd916865294ed8f2b2ff6b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422948227f965532b76c324de5464c2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25df2aed8c9b165e550687aae5bf9e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17634eda44e75044844214f01f43849a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1900b6591a0d697b678cf90c5b2775824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f397f9f2327258b5d449f73df872e2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb2505b9f3f0735c9e64fb4dee2c48826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdf63adc19ecfc25838c5882756dbe827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d08da2c20313326216a6a52c92efa1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90be313391102018185a5b3585dc2a8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c789dfcd8724ce362a43ce3912fd2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3717d2b33f4bdbf6944aa416666863831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2352d173455aaca2336beb7fa545f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2f477a24ec6e6df1998eb38a41c7e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aa7a9e116a689df3d5abd7c8c3b37834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab65d1673dc1b34d1e233b911499948835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6eb7f2142147b86c425261f76e054836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698d3083d8582a817fa8b0fb604c609837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad8658b4ca1e5f55493b7123fd348e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b21628c2414d3010a43c54720ec4f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e5faa5e5fac707026779eee6f7d5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7557bd1ea1ca06d4222da58ab236ae841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910acb947b43a430c52ecc8f818183842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525aa498a84216a6289dc11ae526a27a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176831de2cd45b05b6239c092d0d1a8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab21ed37477e042727f7495ab775df845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124aa021d6135c5ba96ef077eb7e6b0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797266b938fd7c970c605fa255302e06847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58bc64691e2723926b73c2cf3bd1db848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f580bf26d197f83ef0ca14da0f6ac1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326d90296353a8a0ca2494c6d3f927e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bba63048144be9de28441cf272689851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d03c2ee6cb2e59059304a77469214852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875bf069c07e157bbad02fc611a368f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c583c3dd8bc73223511d0ee33df3b0e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafeaf8fd6b65e366cd6334594cb68f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4bca57e61f910f623aa734eeccb7e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a965df8097bcf4445b4325aad2cf6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84d3f305ceb4cd45f1174f706d2c2f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240352bf59575e77611d6dfa3db0576859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e8d2c5d575fee3fe944e80670fd8d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb289d9762c25861358a95e302f0807861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4848015070930a28387ef248a4873ed862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08355d4b61b31b2dbf8acd302cbdf0af863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead9d697d685f0284691e9f06125ad7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d392fc3598beb7e325e5d0b7950c0d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4dd5dbc4e904deccfcc5454a90ef8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece86f4f1a88ccc1dce882766822decc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de697fe7d7948e59a1fd901309eec54b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1492893e862c345378ab1c664c94c4c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d7d904e92096ed04d6c9ce0b6e408870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2af73b802ff371644c66ba233ee14871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473af040e81785743bdf0c85dbba1a5d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e37b02cd42a293b006d44190710aa4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90735897bf344008d007d106f5039e97874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9534e141835e652de1f050284713840875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ddb315e76ec78a8b24ec98ff7571f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd818c24df94c9b2e12487d60e4d9cf877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762593e2021bb4577c2cc99f694b75c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0a8f09029309e58991269ef832d87879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816353d6650ca968eca46f97aa578846880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975094273203902743eef8b8bd8da972881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da890980dde930bb5e11f571d157848a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfbe7f6dfa87e61915c192e3537950883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc4ca5bffe8ffb1529c780ffb78402884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165717a9caf610573a1e69ac35657834885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446ea4256924c7206c54be3fe1936a5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f44c59b300079b060cdea2dd92b051887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fafc8a694e1421c5f7319afbfd54bd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8f1813b86ce36f6f744dfa40a16f3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e458ce3c85b939aa853047e3c75f0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b683a14b7ce842da8e1a700e59708b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8ca377130c349f20fabbe1ef3fef1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070414753f8a344dc1707b895b5d786b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c12e0e03c1ee07503b85a12f15bab894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a538cccaf7353d00f4414b221a94c5b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc632c98d998aafaa510bbc407adaf9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ddd99e4753b956e43095888227218897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55aa529d25e828256f1d4ebe38696e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532ccca341904e891d533db358b38ce899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe86646c5e82fc73aa31781f1fc9746900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2a1c659caec1a58474dc41cd85765901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9293603661c776b5431f73a5723eef902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b84fdff65e3783a71d365de1b6cab903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775f3495b314dcd2a9f856ead107007904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207943ebdcc71fc2e7f4b85029d33f45905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d2472c1612336c2534b65a8bd22ac906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a24d1781c469268e36c7ded4e05535907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441398ba5824a693976c3d6e9869b633908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139293a0fb1961a8da1242731d92454909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0eab4b4c51120ca9132e3a0d964ff910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6991570ece70efa413d52c8bd6dca911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db79c15d6e8acd9bd975c5b809c0b3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bfa7c5cbdfb57cfa88ef3d75b901d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdb36cd22baddca8fc17ac1fe0a374914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62def85f6b498b36ceafd2e6fc96a31d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dded42408044572d6b124305e384ba916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d432dfc168bbb9986f879bb5a57baf0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7a17e9e3394d971a302afeaef02b4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caa2b5289dced16aaf8b86c1addbea919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ca0f37951560c66a776b1eed75206920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e64449e270c42f3e99d6b837bf4d4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d778c0533f1b7f96b8f406e6ff32e52922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfff3705f3e0c6c1aea97853561193923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9601271a13fe32232472edb77685c6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa91c5daee45ec38e9bddec87024a5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816a23758624df0338befd986126e94926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac526fcb714ead07a7d373d0dd26e7d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a670cff36aa90e423cbe415b6c582e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289443b8009c3c0d9a6c644d21332963929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a8c466f45b7cf8c6aa796b6db2396930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e6b9f73027b56334785bf343f33cb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccad7209a3898344a94113b36b291aa932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ab3d73247ff0ac012c7d2d2ff61e6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca38b985c43c6ccd024e953eb749654934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3f0624c22ed484afe2f4428fdc967935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e441604697cc05df0030040ca7107936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc935d1a0f43b7a72f57b249f1110a0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b36192fbf03961f8458e1c4a8f53e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c19deadf13929fdf5960430d48a15939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1e39f7e5d41b30eab701932f44b0f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf4b090cbb024bbc30af06913b3a43941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba71e73700f73c5671139cc3adff6ca942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b5cd06e7e7d30810bec67333e2635943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4918aa43d787ff9d6a382ce534bd8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02466b5eb1e53dd7f6c58aecfe3cd5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219624e6e9f06d5bd36da2674f08903946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccc7cf5f57b325950bbca96b6fbb81947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7f56228bcd76ddef99163112f473e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b41b21f44ef06c01c610115e356aca949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f776c1d748049ca34b5444adb250d5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d1ef4e1de8d92bf6da5ee68c77cbf951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca3a03e505f8d54d1d80bb430dac14952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236525d05be1628c302050e9ba9818e8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c477e39ad3f468972e297ec8949bb7c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1105a2cf971ee0df09db25582adbc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e37c56e4d166ccdcd8e11ef5f9bac956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cacbac27644568fba846c0a2c9e49957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d6fa01a66df5842bb03739ae54c6a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6de570061f4c40ab42d8f0a6c6acb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea203d85ae7fb3e49dd75c12dc9c7c9d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e03da9688e53b58f511f1c55b36cc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c58d38f03633caf182fc91e6fc703962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b244c821b7f0dfa311f9467b6dac54963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb9c94f53c167f20c992d722cb7dd7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159b0b9880ae85e8fc5e5217b184d50965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce007e074fa7402d6d7a576cc0ace4ea966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4429a6e54ca9f35be93c1e06ab944967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0ce2b02ad3d47101f5b84f527166f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317f5ec2ff01d39d210e19eca80b886969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15774f8a89aaeb4663459b11aa7cdbc2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074545656bfd82d036529e3ffd58f72971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75a107930cd68fba9411638ded0d4f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bc8193aaee2140e7644828904d3dd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d57200985978d6d51b54e4f2db95f0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db15082afd82619cdc2cc7b1ece178975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c09ef6668ea1b362a5e5eb4278fb0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8e2f7f4282782fa42319cb2f71d7d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7511802775e79e89511fa77dcd9416e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab2be16b10a27cb250ca5481d11776979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ec7174fa37ec0b55664bf3c6b900c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e283aa3a7b1a2b5432a5fbe925ef3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdad77720ec37a8d7c7d60fb242ab7982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad42e921d3358081c87df1ee78ffca983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ba44874f43dc29cc2ce13c4c802f1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5979837d4121aa42f2ad5e2b0f8b61985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e108063de8031d3217274874b4f98986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089a171fc3655704926f43dce9f30ef987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353b861d3e56c770d9639eedf98926c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3d83e8d7cb9d09ae4ea90d3be394d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84966279f3ae05d6203ed966ba1c5d68990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a2f2da55e20f2e1e5c570b795e3a7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529789ef480da03623aedfed70c4b0b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99db623eede8a965c80aa5d5730bc45993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c081860ad26b21b8fa331bd9eff6edb994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e698575f70dc8d09016438540a09c2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a14b43c388efdeb74ed943ef9cfbbb996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6a255ff4dbb67c6836b81359412b9997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bd383ccc8ecaaa3a3f943f32651781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ea7d5d6815b85689062bca93928e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891a4166b72b52e285146be6fcbcb233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1c724a59b40054c9edf65b13eed2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85ac11e96cf580b1d263ce10916bcf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b62169e778eb641875a6055282c6666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1130f770a911de1c846c455399cc0ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87318815f51760c8697e590207598e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f5b00a0ffd4d3a2acb49f9177a6069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f99d26588c68e7cb1ff5eb102012210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd423415b2c607fd5b2131e1f7f93f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad336475f850f2ebce72cc434ecb9a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182242d8896fb96db84fe5eefb5976be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60345fbb61967af1a7f5a714c42287c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57ad024f44ecc85fa848cdc601665615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c1f2bd4051795b8dcb7a0eeea9d2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d63b400ff63516e37c93da10de50917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f54a4d1841fee708a4a0e5d8066ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f087a1ca169e50ce857c1a4a7d12b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940e3caeef64316fc2d4c8558acf0c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b40e80c904e0d05c661e8356480fa521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ef0eaa5d31b63e9201918052fe0cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aeb51434a25d442e1e1ddee8a719823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237b13a0b7096dd0cd92751a89805b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079b2167a3e5387fc60ac69a4598fb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bb8002ff8eeaf0915326c1d5e856a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b73eda32e2e899a9cfdbcb845f1b1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c0a748531fde4b9162c1ccbcc5fa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c0b95ea939711baaadfe11e93099129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c34db2f348e59c8b3ffe658c5f70630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10218cfc3217349c132f5afd3b01c4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58076bf268bea76ce983aeb3eab351532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955ec4e38257fb76df5147210d4568f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fb09f3b2be13f3bbdc4e2450e240834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998641477e19f07986a4b68738e53f2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6e508aa0c95c8bf32fa2836483b0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b7af9b0b41d5adf01b168fcd463a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031902530bf5347fd21c353f41ceb1a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df1b9422f9893a9fcc69fb91ce2c5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44136d144b98c55be2f4ae471c0a91a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204cc70955435548559696e43c0ac2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421433d219de8fe89577db7d61cccd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a009500cce26f96ee11a9752c7491043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd02e340f935423f23613457bf0113144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cef97206699500d6ad7287d2a373c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052e901cecd4171e6f026d64e93634546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff177e018af3168254906164f1fb2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d75c1d3774d5d1af301e12a8ca7a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be271937cdb6b8444ebfb2782f532949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f444305335d9b0ed90c7cd64033edc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294872cdd324ee9606793ebf13f9f2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74817a728956ce224e8bfaea74dbc6ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2deeb9de865215588a9794957a6be953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d38bb5fd957ac768a761ebbbdd4c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e1ef94cf6b34d46f68d74d0591f6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538728a52e876038e2a3a1c57e7cbf4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354894434ecb0083cf4bc7ff15ea897557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78316e8245f213e84adeade954bb4b8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5f06fab01afb937a1e38f1816711f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f4a51016f43f8384be27e1d3a20ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5bfb8485204c9891f22cfb478298861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccaabc5f85f5ba84151385bc5608c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758d954921ccf11ba667568be2b122163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d6be8d6ca3a46561ccd3d039a7f8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece4480aad6988fb02f75e62990d7cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d28ed4947b8064a1cedcc807b63d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c0e964e2d807df2f78b7d38b89b7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0409eab291d814edc4e7af3dfca61b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83023d5668f347a596301f796859fe6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb724a77e29bcdb3e7f031da7a326c6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46533bf0030f3b4c8653c9bc8f0e95cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea9e9e40b30f4cb9e33fad6e60fbca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28939e23a968c86eba68318795a3a8d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4d63f075730e3876431eefd6c82b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4180f9c64a9ff576759cf22d2f6e8ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646876099d8bb629f95f789c80e4f6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dd7406d07bce60687a23cb884a90b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a70c70e6ed4556b7186f8af158afa878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77ef47de984ef41a98b287a244de6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47545223f9382fa0ed567977e55196ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d835c524132475790c951c0c6910d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7ed4d4de8aa66a80dbe20eb08d8d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f167fb211b549e9aec74dd203e97ef583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbe9c70b269758e68ffc97f02cc2c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1164fc8fe028f67848977b6e16ace85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db15850c713b1eb798248f024b29f4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84f8e510c5205bdd50a598bc0c78c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206125e56c22f2d7aa1468a5ad84004488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884d3da2ba32a8d6b37c9f6306f22f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e48759884aa0db4cd48f92d40b5d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02977541d4d746f4d3be796e4763ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37642b850c73095fd3dad2912401a99892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6f29129a6ed3eb6703ade5ef32db193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472394d0a25f86757ea9adcb768f64cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd2442d9d8f6741754507c541afa3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96602ce18c08b30bb095219e7e840096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda60b280e183d40ceeb2b4ff5ef62d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a7eac60e324142cec0b4a357f4f6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ae34862c45f2d428b093d11eb7bc799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017563fdca585376efa866a12abbb6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83db9f34753a03765deb26b79ab1f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ad84f0835b751733fd7dfdd1b7afa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147e57f8f7f6ad77c940af2e3eeaf61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544652acc7fb4c41a77d2ab09d54d212104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df493d5ce3343fc009378e30d1e622a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da216d0f73e85207b5cd45dd6b02bc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1086573d45f5025088de885018484c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1112d1c4778a608847c3e8e7ed3193108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b5449c3087119423d63fa545da66c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37116a9a6c05bb55e3bff9e843d870f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b9aa583fe6ec1b3373d31803bcced111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707731769c40ac89203da172f1b7528112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b068c27fee7c52395ccfdf1af323c45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06620978f6cb37a4ce05e9b37f4e2a95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ee75752db7e0047ada11fb56a5ee5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d725536d4b4f44abb18a1e6e4f77ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1537ce3257d94fd4f5f6a47e36b475117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784dc410089ddaec639f9c795b861b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551f7a8878fb1e4baac54804cfd5313119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c5d43bdecdad3933812a7765fc6d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06413f019a750f191fbc2bc156a310a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c2eeb7e2b7bc5b0e0826579708bf0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c435de806a37669774d3276ea347b7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bf82a0938f8359c1a9e48626cd2df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e570359701409540654074fef49e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f6c5c5ad6f6fc3554ea5cff23fe53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab963310792614a044818a46eac3ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99387acb55dcee3c46340c348227a11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57bd8f676cb59ff118e80d0db84152129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7381488ef2fd7be2fc31eb133fdf8de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a02b672310f504f0189f7856edbddc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1874117103bb3abb77eed03a3c2661132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8a72f23d084fb23825a07c4b36791133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c64792128f9fb801c595ee9870e72d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dd738931075665aca3ca7ab20730f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c83f6e587741682198b673567d8a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f2cee20fff2d8208d86b3a09a76f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e020f8d1ad4b838c7861bce5b6b77e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811bd26da5cd71c7d0f52c77c4ab233139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6239cba7683a90aee7233e08d7227140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462238106288b09ce9a878ddcd24de4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1eb52b25fc6d63cf12e686f9edda0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77027d4af9284728a5211b29573408fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93310228c56632101c1a79b14a7972144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9dbf90851b9589510b1ea76421084145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8473b4cf1079cd31738568861499bac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4161155872d2772e364c7865a33a50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3928d1d07e537168dc71bff13a3de12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dc7459e2380205736620441977159149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee473f79bae4db15905d96d7d9028f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae00b36faa7b1a7167eaaa5c130a03d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187709eef2a13e8c1022e94594a5deb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5315430a0a738e01ae55608cf58e6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792515d76fd2bea25cbe67ba6bb3e82c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1ae013f419ed0198d8347c490c148155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd44c9155f153809eeb054a74f440aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18aa5470ec38ed2f2f08f128cf7168157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4388a0dfab34137a7aa771975490b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8817b376725da694310b6448ffa15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2df55accb2cd9af72aca9a3266fb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cb4ff4a101746a81f61b9dd515b95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0be378a5db065102be2d8654fcb1c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c30bca09b1a391f9ca97835ed2131163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e42d39e7ea4fb99fbe6f0d3eda92d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa35a76d3422d95b6371ea161b59e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e9a17021ba3a59928595be84649ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd95c06015a1706a952689e0a7c753167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602d800179157193535b7859dc8231c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6da0d8d5fd737e7a6d99e7fd40d026169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd707da6873d39aea9ad480281a847170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564fde859fd51e5173c955ec51b4ce3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3690890143cbf0edaea447c66cdd7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf2f5e06aaf05d62a75cc5dac6faad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7505952205a213c174f36ba12c8cdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c679f6cfb608603fa7cacf559042474175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55a8aae04e7d9fc3fd8179410a046c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4a4c332d970d9d4ba57b6480e8f90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173358089728c8fe0f17f4e3165319c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331fece00eca7f9b24892769074b239179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116392abea62dbd4f73816ff61f7693c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022cbc8d4577b88170bda4ce19cf74f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e6276bf0ab56e47d84c0d5ddfd0a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f2cb6644f335533367196d2f7d0bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06092b02f9b7841bf502205b36901c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2b21da47049bd0ec922d83ab5f11a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a672c3dcacbe4ef722bc295dee0f2ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced1a0fcbf0f5102cb8616fa29fa932187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee838c2ffcec7fcff6851e12fe57e46c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c354ac9176bd2fa237e1116a802aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae833e9e9d30c642310641d5ad470c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe108e8feec2e0317c3edea48a2fa15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb68ce3e9de0c8df422d6db9fbcfb54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f216aa2a4ce233c53b7d9bcb1ce836193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ce6a7720728723951d0a084d9a0bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34aae93bb2599751d3be5792fb9463195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8d922919323be28b281c089caca51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600fe4005c4a415c88cc23c0c9a7235197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab7e6936c7ae15a736e24331770351198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06a5be6742e7edf34b8f68976fa610199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156f7b4be5976f7f150eacc39a9c711200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3bcf4054d1396b4b4a7c17e94c14d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba843b2af1969f23ed603bfb88f9d42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcf74f4e2fcbf0411558879bcdeea7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368519409424a2e141d2cbec977ec181204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dd1303d5f8071959d780fc266029a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e84e7287f02968e908c5e1ab7b0986206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd27dc4fc98d4755c4e5b766dc4cf83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eef2bfc783e32d69f5eeac5aaf48f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97d0b6b2321f19bdd38459506020d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10d42834f1dfebde7b32934580fbdc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a2dea39c3d947c8f9009790c2779211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2186c6ef2cb796254fadc0ec3fb94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc754c32aa9ead56c8323ac4a66487bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5e9c2e9e0217d9c36fcfe9a705bc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4781209c9becb2e24efacde3254da7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca9f7fd442f54e8a2834765d2772ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c53f6f968a7c5ee1f4d3b1a17814a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd83a753d3688325a81f5a2793c2e88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a75cb2ba14512d042724ab126e66eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e5513c3dce6da0741dacd9d021cff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db155dd497dfe2c8fe759d333f08a7dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff5c18d779a0d2c9787440cdf98f40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9442046095c10f544b05162694eebc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b17966b6edee3a444ae913e00e65fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c844d1ae8cd2ab8a49c839f04cc21e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f48330dd73b41376e252b73520e086226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3c6a30218665b2e36a1a6130714ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f0c6184ca0a64e4cf242434bc6b22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45c7fcaca2bba79a61fbc5e840acf7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9adb2a9a3361cacabc31aedef66c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ffbbdebba6b38389e98a9e942caba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216bcb7649eb7d2ce512084dfcadefb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cdcc665c26d42fe00c8a7746647b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3249540d11c4f819eacbe236b761d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d16f93d6b98e04bb74595b6f14b96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87d49b8ac12eb5c0a56d088e966449236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0f48379f9f5e287bff8836efd526a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a99f16e087e419ca897a0ae3f02cf7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540b2bcdb54e6f7ef30a4365b0bc616239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9df47420d5f5c04aa7e7b0fc75c29a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef5f8fff70c5849528fa2a3e748354241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76342d5380b7bcb8ced854435d23d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ff8b48076ac87cd309e53dda5e6de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cede84489fa9d0e6a28c0729e99e552244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc18c08cd453419a1bf30be1d46d4b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9b9d2eccba6df007912a16b602151246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc8d305419ddb842fdbd9aad1d326a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca43c9e238c585189820659c961906248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987d7464e5e4d1833fee2dc2c3f1677249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1800edbb737957aaf466e21a5acd1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd4ace01e0479e215f92e93659e63e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49b6c96e9abc08cff1155602c5e88b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712490b47978b72f7d054addf93b70b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37836eb509e8cc5c6d77d7420dfb0737254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b2150eabd3e0aa127411d2684d605255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4f29c2ba103862e7f11de0e1488dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d037dabe0e6c59eaf173c7066d5e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ee885b33613c801f0f6892f50ea50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20fff9e913aaa89df59b028ffc5201259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42032ad6792484568611e841732f3931260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db60021834724ed8ec9f0358b744fc1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583494e56966e1f223a9c87eabbaa89d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f268c664799b57832ea1b07f7fd852263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39f8afb912ec7462f80fc0e0fba864264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7106c8a81cd858f30521fd69071748b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa599e34fef24817de88e47c243add266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2a4e2ca2b5eb169ed59d1e9137faf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33e3e5059ce46b435cc381e4bcd15e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc242e11becb79d3922b698dd2b105269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3713b1640ae970673f1b098bb493dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa97f46df82a385eda3be608fbd729271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb223b022d6d23aadc2635d53ae4aad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5d7b10085af25c2572721ad368774273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822e666f2c1b17a02c4929a36cec7cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4beec06e69d92d21e6aa7c449cede1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a65c606592887594c361a20f3a47b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569e1827fa3caf204714328effb1b7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14084382765d7e31408c3831b879d5a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188ff7392be67ec9fdf6a53d85e94e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b89a0345229f3406e2a0f4f1db201280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8eadafdde99389a69e2262777cf10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8008456b92b4d70dc267a1727eaf9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a02036a363b2f5c1c7e5c76243875e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814b7dc89a98f01b2b1d3c3cfd7c753284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c654f9e05637360ea6f14361cbc0a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057755ad6bd82f82085274da8ee5b719286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abf02da183fb5c2a6dd1413d2b8857287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd4d250aa9f8d890eadd9528625c9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c53e13b234707f08fbe5273762f32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1db4ad438d8249256ab92c55f1924290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6ed638be9eef29db699cec06dc4df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88a8533b2abcc99b269c0459c459ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5612e880691d88f3cd61919ccce423293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55057f69786de136cd18e76806d6b956294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdf75ee8b93ff37fb52055b8510b50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46851b2fd481a127402fe8a3635662c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cbec3a0717fd15d9e9f63234e5ac8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90ecd5105bfaac8495eaa82ecf8eab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6103f3d43df051640a1a7ba0641b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a14e98e9cff1763a9c23190768f984300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37831dbb4a21a5f793efe60763f4218301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a97478990409c644d6d7f52a8cb9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2c330414009c0f91d65fa2271b768303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3ba7cb4a9fc3d410ec0b66dd7d598304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980297f6a4d7d456d3e40defb9833acf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e995afe83426fbf44d11fca393d10b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c991357653983b2311f71d4ce4023d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a44622df9cf846fc0d60687b076090308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57121f3d7e1ae0ca5c91c522a0dcc92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a34e17627d4e6188c81f8bfd40453310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336748db529ddb4bf4d0db1559b36c0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a31c91618a3de2a8b73d6d4043d68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216f25eb266a66e110c765aa45a133a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305be12f44144ed64027366f07c939d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f0b00dd0aa6dd0c3ce79d99136af6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b5f78e5639d67128cfa7170de2863316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac89dfd5bdd3a02ab0a13244605b636317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b954ef6c80f80091073d0ceca5d2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0503c5bae881df708e2ec05138b95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bea2c827d3b08340e845975b8dc8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625af9847491e793b7e069b3f209742321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9e9b8ae3f79c2b484148d459fbe8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ba735a9909300c399ee425f683562323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998cba4e676c8d22fe1821ec7f1b9d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce988a72eb90ef29a8983d0114834d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af384c7defbc3376c4dee1e2c34827c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f3d47d40dbc288e6816df7357e14a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4084ee95374a3333fdc161e580cc8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384809b6a84e88dcf83a70dff525117329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e214165772ff885656fa2ea9cfc337330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea88241b4583a256ece2b380daac726331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c828f441888498868318584cc1297332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf487b963c5534e2d2c7d29561a0be3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8827787ad1039ce64079032b1722f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6205394c8606f45d20dd65ab143369335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c55a2bfbfa777ccac0936bb03f05a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7dca958f24c13ecdc98df2963b0d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7efe1ff5ac0bfaab1221566840328338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa3a66d3a16709d378d15e9174e27c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cc4ea579c14010b096bd5bcbeb939340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dc271b65a1ebb36ac5878168b7184341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a02277c7869e57a23d4b0a12415ad8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fa885c396dd18e629ac5cc15a0736343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ca46992190f72b548c37309a9fd88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488bfe3328ad518895f9d68eb5f5be7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530309836d0af13da8dd82fd6af0510346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045929ea423d6a1eb319ce89d9ce7f28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b776a51441a34eb4832a32e0f56db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1793049602249411a902bdf9b6708349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b321012707a4f0637bfe523c653f1d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6010ebd1b3332c9d3fab8c482f7e2b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1d047f1c40439be65346f038bfc2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740073812dbad50051b70c687f3f98c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448513698bfe2e69d3f578e2bcf6d4e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715454080da3aef4f09073a4d1f350b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2eff8f4a13d1dda52e87e6879c0339356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab23e96331c8c1efa8249d16250822a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8391df87efcd6a03c87e9f1b791f390358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0191d5bb1c2aa8d2a26b6a4d055d5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe126f9c9cceafa9cb22440c24d941360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54f31f7e0104d31d141ca39cc6a7ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66530ecdcf5657c9e6f955733b37e90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036e2c52c51740d7478c3f9e98e7b94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfd1d962f71a046384a1b99d2dbbf5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d19a9fcf3376d0abe9c95f9defcd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6db34d3e05fa17623b0c4f85cd02c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1befa5baf0631ddd16207b884297b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46445266e8cd18309e8349d345ffb9c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d59dd871b92888c8d4ec0edfc42a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95069b45ba20ba14bbc907cc32283a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4990cbc5976fc0577f5fab9d3c710c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da772043f30efa534987ea9bd7bdc74c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36494034838d0d06e5d0811efb3b12cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43420554bbf0a5c6d0c51c8963d8ad5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee21c9b40ed363dda4fb162842e292375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054149334982c678da7688106c52882376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf552c949bfd2c455da0da46f68cb494377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5f4423f4dfcb8abd52ebf5e1353b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6c6d1a0f14c52f1c3edbbde041d32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e54836b962be00c9fc6175be2a08f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921b88af4bb211b21c16c89e088490b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40324ac866a9782f6efa04f1e0936710382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46536453c09e1e97761301a387a9974f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217bcf9dcb0d5555dec8750adcc57df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace9b206c4dddbc6476478d3e01e6da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab65f69e1725202fa7d563c128b74cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dab00bcb8783c134765aaa1a695a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d94ed8f02236454fdebee48d6144a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ab6b9bf5afdad35fbf30857c05add389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0713b227e9a70eddc81c60f36e3222390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7927efd62c7dc424c3649da15f07315391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5257cc6a42e14adaabf9db812e759e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77370c8065d9acaa0e635d951dfbe0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce180647a7be6d74add87407b4ea4ec3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcf1281084904a3dba5385e77c1184395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7b873875acbd552b48ac6c702d241396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a612f089a23d665a7bc92579246cfe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f37db34b35f693492aded47f39cbad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7175ab7229508e7a21d76427af294399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8dca4f0131f8bcfc7fd13c8b58f95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f705b8642fe7e83e71d2ced4c3159eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af527576f401c45dbf84b77814a48dd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015182732bf68d549ae653d0025f3739403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fa324e6fe79c4232179e26752cce0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c7957f88543209d084b29230894d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87186f8f49f835ecfb1e4f9c6197e70c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be501ea9cf091523cfc7aa9d21c8d665407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aae4acc4f669ab9f6789133db0d9ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a3f456218cfce001a5ef2c4d18411409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668bb1e1436196645a5c1a546bb107d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7729455e886be2e07ff5fd23dc9502411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40419ed2d74ea60087809b8283121e1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58cb07cad889012fd11b1ac2119fe4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2981896f89b7da3bcf0e5a174cff22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360de1192583c0f43a565ab8075fb20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64cbf929691e6dff24a1d450590f8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54146a00306171c5ccf603a55bd702417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbf27600d23cc6e402da4672c41067418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872874d3134023bf403a78fbd7a8cde2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3068165cd5206268dcb9443dd99fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4124e247ef62dad360e1f87b72d64ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed18a571aa9aae3602b95f4bab626ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd05996ffd79ce1185c9b42e714b184423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc0ca1f8d9ac8848ab52c6cd5a12e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efabc41e4bbe4dc9fa8457417ad5918425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa40ef1c8be28dcd1664f7ea7eebfb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef869b08d57366e5bc2678b355f05e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7932ab838edd091aad1db6592bceb64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86810232d79bae58f087792a0dc6f56429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ccb7f631c1cd48de992891ed11d52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110edc79c3fec440394c0770d92fb97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864f1025c3d8c97e612c133c08256f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee00e0f2d1fbceaf5adcc2fba89fffb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8c6e3005b428bdc1bda1365281afe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27999478d6683fd5acedf114e840d9b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20503bc97f6ac71cff417bcd0de92aa0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87973712a0b0282d8cf5e7b379dcda53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84446ab56520b5c086625211e1c0eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c7afe8f6866e5a58b1545430763c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac52f4e56e92fd6a2eb614e16f9de27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1519af579e65a10d0c27f6dac8b1893441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c044af3c7f80b9f832295cb36f5e5d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e8498dc252358d002e89af9634b18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e94ef362d5bbf8989fb2a909d56b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d8281f24f27f8bdf5161c2cb90560445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8b448bd61dd83fe4042448e890ccb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a4d1bff1c043c973fc16f3e4f8fd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5c06a10bff26c9839f5e59a1348c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c5768093201a770fac8d6b83cb494449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9442def3c8fdc18bfdba52ff3471b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3cc42cc86b3d1d9bd8af2de669633451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f8e735a68e76622484174fa6e235a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ee2bff5e8ade1a52496034722b10a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0da89044151bafe7fce2c2069eb5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b85477eb4682d1a46c9afaddbf77d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e233719318f495559e5381c3bee397456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec838cff7bff8a812f4409abd5597f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71cbd910ce524877b10c849e521994458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4746e8f91c48a2912bb6455212673459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8917317aa3244ec9f5b7fe4f7dee54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a24ea5636a31f3d4c86cfe24573a01461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5e6a26ee6a1fed828382ff595a790462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8b9df0f19c98575ba23ffbe6b0628463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b412e3de6e639e506550ffaea3a93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b41a6e71175f68d1c9f246da86a09f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b147a3f510c6ad21985e535f86316466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2d1e24808285f237f284ebc40d9b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b6af7e79c20623864afccd0f0e262468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a81dd6d45b4536b8d38a850842bfe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f34e99b9b3b3b2569c25b6b04f7faa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7998a43651f03f9a08b118e6be8d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daccaa81d654191330bee835ccb70c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a35d1d4da0e60d57b0122aaa9f6ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60cef1f69531e5a9573106bddb10bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e17d50d2f31349958adb9e21e34b7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c9ffdc208f377f94140406f2475ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624adcc14697929c9730de2fdcff525477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc8eb8b335f977a2bb7a01f64432eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45886e1af7edb9039bc2473c23f4f3bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c465091b9c6f2fa544bfe5b0d948ca7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5273927eabccd4d2c43b418814a1b0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd152192bbc317842be5384b2159ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6217e3d4b079d8f10b2cc51a56779483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc131d64708fdcd6ebd166a37ac623c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d7e5f0654997c4adaf122203bad3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8645136a7e5a38c3c04ff6a28cedd7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cd07a55c34c5ddf39ffc64ec894ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca686170f082f0638ede9d3ba5278f77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b26ae03a4b1f68b9705fb0a86072fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e943fa4e8d410f2caa29d183007b6d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edf8b8e57ff27f10d7f8447b9a9075491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda5ac1f60da2266dc2f3a2460410b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504bb34c186154fd61e63c7843fe6d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9bcc41c78053712eaea0b49941eb9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7ac240d5795683bc9019c076bf70b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73fe4a4d87273a33200f4452562beb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202961a79b7d587d5da0c45435706e4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941eba45de0b91212d8f9e1048ad47e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869dead7b3df3bc68d127db9cd468a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbface941feda9879aacd75afbd017a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74117f9903cc79468e304e3c65352e30501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669580483d33fe416a762bc83a5de18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822efcc3ef67490f2c3f1f637d07ca9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc532ab3b583e36f72e0c4d5bb2ef8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e689c1b2b18b34e8c7df35fa1bc127505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ffb5204141adc50c9199e43543bcb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da199aae796ce78e440c0c58d69050e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf71f7f45a63637875e067bbecf7e61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b107bb06f8cfbc778ac8f5408cad7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c3d0da88a2db8c8f19c55770e496f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c017631135a71e601c8941a6d3f260511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e27ac5081ac103f1ca5b42e63d6f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbcf151b0a09ae30f16427471914b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354ea85d5506bf88e191bddd95d8b54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25316a05dfba078382bc5feb13c87a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef49672e7e3b5869850feac1927d36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380f5f1c4f875a69835a0b5e5ec892d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be502e0748a9dbeb4453f0e196b2b37f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e32e618d694506bc66178c34b3bef9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6b8044ce9408bef1e58dbce0c02e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008566364f4f8ad0c4d0da78ff04b74a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ef4d95a45141f856b8925b77fceb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bbba4548a1505ae8634e1aee442c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5d6857b522628a466b14af1883a00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adbe4eb14dcd373fbd6e82adbaa877525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3e1b79fe7a6c0bbe20df00d7cc3bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20e87861d6b36f057f4502b4157ed9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2022f3943cd2de7420f0a78df50d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5882bb10d1189f1bbd76a2a683545529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9daecc9092efad3bbf5ac0729d2651530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c838276dd1b12a32b6082de2d41bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b702130ed0ad401282380ba96b6c2c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b222c2e936f30a2369be1b0069ab02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d4a5f5c996fa54ca10f05feee0381534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c5a8fee62925266713a0da4992cdd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55cd325c541a564a06545da4ffab67536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa50c658ec1f10dd3b735c44e2e96f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ecdc7d1dd3e22f9d8d7b44669fd5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75730be3928f36c6baeba8221088e6a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e5712cedcc0edc420fcc0b9ce130e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f203b0b8589b1084ff0e7df3240a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd3443faa1b2ab6c5b2248245fac32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c158f303a04bfb3b3c193e57f7796543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dbee9c62a7716b23503091bfeb221544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66543f37f62628c1f589be465e0111545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b14e0a7bf2b28458586143de51d02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420858c593f8678de6956c83b652f5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbea9f7b38b4bd429d5b9430e29cd43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79f0be353025d9216bee6e1b09a1d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72ade25f13707142a07c6bb92a1148550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f5e29b3b54888104dd0779f597414551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf4c9cc31270ce4c88e9ee81596d5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4ade9846580028ae527706aa06e48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d62ebd2dce41f3ef9548beb4c864d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07579aa0d6d367fe86365912896909ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37274519ef89ffcc8c90e9771f15b6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b9f970f18fa74f9ade200e21355f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736863d9ce5e557cc981a91dae3cf230558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8537bcab9352e015a5f520593d0153d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eeb3394a0ab60037e2b6b81fb2753560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacf913dda89e3494d842f053d10a6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b740b836781b6123f5d0e2a9c96707f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a36141999e28a89aee11a430982f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f09bb340bb61abda9fb1b850e2b51564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6146ec70ac70c812ed933a4bac748565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06eaa5e34c212bd8a8f602739c0feb0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de296ac95b7b90e2791be72d382eeef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a2f3b5d8286b13ead9227d1fb9faa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c2b76623830add4df6347ac93b0db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a5717b2dbcfafc0bb70aae90ca24e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684af3d826954d78765d39eea0c482e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613f1d6e94fc55a744bb62a738c68c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977efa2edf577dc2ae4f60a0e9e19dfa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980d21c0a8c56406e6f64e723a3d431574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57cc531f15958e79116a6f09ea319c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492addd82be543413a4659a9831ba7df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c1587f1315ae112d58b4b86319b95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7a0936a0ec7f5b9636f5ca27d0fbe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90c60e611132091501aa4d741cfe47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe75540e79f41784394d140a6dac0b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349a925742ee9f073697be1cdce898f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deff85233394234394a5db186104a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b0d49ec80ef2ac6a565b5d57a52e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffffdd99d7b0b3c7630b643254c71a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bd55fdf91cdb588e8981c51ab8d63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda5f82f699a354f6e29c956cc94ab3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36e8a29c8925dbcb8137b359d7a8d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295aa655ba2aeaa048e7b4259aaea66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdfb68a5b1ac6a8308e52b791a34cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfb2a4bc33671e6a21f2ad97c30a0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9440b5307d9b82b52dcf421360386591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebf7d103b91d160eb846abc209d2ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1d33500d998a2102fffe0a565307d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9ac1bd7e45545f068ace1e3de5b53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb73dae32487a33cbe77c9a92ecd062595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a66be63ed3574f202b2f0947341da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fccd9b73edd36c1cf06569c3ff384597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbc0b9c10ab2fd2cf25f23f0337415598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cf3ec34523835ea438fb98e9e7285599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fef34d3a96bd6ddbde9a379400de6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bfa96264aaaae7263a4ed21de0252601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d07473cc50074df81ae57f93684380602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc040b92b70b03466fb29a359f2fb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814c8e5d307846814c680a8cadc3870604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a5213492dfba058757d957acdc433605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a91fb7ecc9e56b0ee07181a1e4854c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210c3895e0931ebc3ee29171351e918607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153043266b14abe104be881fddcf4122608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b0bd134f78087a624697696845eea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547785f73ae4e47a42c556be0525e82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b557333382421d8342059f589d9d35611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047e21ececd0e37efc158b2cc7702f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0e41adabbd43436d6492ed7ae7e03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ccc3bb224e089204248dea3f7833f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68984ff30463b7f76d45b74ea1f86d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4cf75cacd7e868ef72c60ee01e4f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c757cd32fefe65b3d80a07da9ff2bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce618c4c7a8a5c737c8e05fa5b71e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e777014597e187231b8208011b9622619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a76fccebaae15a2ab73f7c303f970f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95508a696f0c9f84bb14fa9a43d0e28d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565042fb3dfd607ede9e9ae1576c8400622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e61128aa766bb47cc2cd927f2460c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1546e2dd04126e6f995a32ff8c83b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58098b84b8823e353543982fd4487927625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87dc4c91fbde071751c7acf03f62ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cc46644cdf64703e051479d21f501627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7a96e75a00933e5a1d31d0902aea4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e6630803ad80e41a9525d68a3f91d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8aa9f91a4feb4fa9c860e260965ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d91650b920b80050beedc1eceb4fa2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed168f79c5c101a460c8d5b1d7d1b02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b15bafe332c34cca2289b94df73b7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a35d5d29214f339917f11e49b05d1d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204caa48848628acef575a05b946694635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a87abdc93297944bea325733a3802636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af7eb35b0528829da998953166bef4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc6c494bc4faeebe54823c09984527638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a835f5e19ce4c281fe7820ab63927f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2009f57a4fd1e34d9d8f5261ce4bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da95121f3591836cb7dd2ebf0191f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9af71eacfd2c0abcfccddadcbd4e20642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbf57394b84a5e19c930266ed8343a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91f16241a1aadb0b22b198289c6dad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f95cdcb63e59a5b2e10842ae419bb2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778bf434f0438ddb55be3e181824136646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222427af88600467980932c2faeb5c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddceb73e795ba045bce08e64225ffa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69440af345fd89a8e9a17b360dc46fc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757120f99a2e118406000ad612327cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed22bfef79463b5f4a38b196b199b6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92884bb4e076cf7aee0bd3374f809e25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8f9ea3d2ae38afbf670a9588377de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6f0107769a01eeacb2d843d40c366654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4ede4d82b0ee1477d8440c7142569655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecffcc9fd134efcc4eb1359307f564656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03fc8738be3e4a0beef144b01235a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af4e6b80729c3aa7938706ae7a658658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad534d60bc30be398d4a1f15ee61c2b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373498c8a91e07a49e59910c192b1b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a3949516ce9235180b64ce8dcae2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac5eaff135ccab59914337d0702bd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4061145da3ab0d2bf99c539e0d21412663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d9f94fe75a13641c996ad32645976664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91ec80520831ed9141fa531ba682ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54703e289908d25b240330841cb740666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fabf59430734ec5467b087f82fa7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5a1765a872ba616b9ab38bf9fa1e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa6b8289a3e7957712cadb74c4693f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df936bdeada373a0b595d8a72affbf2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdc23469fb15e28d6eeccfda8a81b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc2cb9491d483d0abd8efb5b144558672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f9e4510df41ec8ab2805403143302673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b2302557bbc9739fa51eb2730bfce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db40433072bf9b4f74f246ef182e13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06959d67ef379344b94ee917ee8e3b4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5b6d7dadbac614dba3977d11f822c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e54bfb0014d57b6d18d77e5c9eeb12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb67382d03ef21970c1d58ab9473e5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6daf5c333e603b6e2f281e87c77d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dd6e69aac5e4348961cc02c63c4ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44983703034f1a979dfdf1ae092c32c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b289d2ae22662c93019471ea9ced4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c27a2f7bb39a14a64b129a7fd3feaa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0d3b37c8942fa7be0b9a33f616202685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0c328269079cf9ed276c048e27909686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264980aa92e6d025e639d5a0fa0aca5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc3b327b9748ccd20e457dd63cd0c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0058557bc4cf8a29000a02808bf621689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1208b767c63f90b6307d027a13c1cb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6af164448da9b07c2109b360fd864691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981081919f7ba665a79b707cadda3cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee427220854220ec53af19df4de7dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed7865c597f18ee001bb4afa15f8de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc4db08cd4dfcf06186bf7a2e4d11b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a437aa15bfdaeff969e9ecefa0ede2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c4634a69c5caafedfcbe9ba097ff8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aaf010ffa2d821ee4866cb9723a5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f599d4697c0b888fef9fe52a5622e2d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cfabe2b41526df90c19602994459c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc28e3fa8d29e9fdea86e6fb9b1dbe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b026698aeee3d2b7970ec5ccdefc1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6666be0978b1b479af711bb04f784703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efab1772ad8c58dee90278696fc0dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47b0c2b937755dc6325c269bc2311f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fc51628583bc80f3095c143e2656a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8846ddb597f3d1b8f18796cf7c2922d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7a93db16914b6639047e6fb3b373c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dc0e6dfa07306ada5b43161ac8b19709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90e21c809ec07d7a758d075d464e06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa2eafc63386d7a948f4fe4441c5d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c696caf6b39579f018d26c44980711712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e33f7b6596f55e332c451c430ab8bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fc8450c8d810e04fae221de00e473714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c75dab205cfb39427b88a356f0f6d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703747c90cc98d8aa202bf078faa8aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a6914944107c77d69bde4f8b54b7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeb81eccbfda748d9588b29031b9b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9f99bedcf6070d756869dac096d18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98c7a39b66dd7ae78d6ea76c2c038a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db9f77c99eb57c6e55e81fb2710f2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f5b30f1ba9fded51a96027a4f5ae3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a959a324ea04184e824aaa60c06030723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79bddf453c8b93a56c92aee7f44d80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db41e86532b17b5eb9ea0e97b0a6b97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696d6a05711a938e865bcf06e7b66f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc696ed5df6125f305b839c8513d83df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabbf945eda2521ffe9f500338677ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bae256adaa743063447cb5be34bfe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290c0f8245a26b453d836092c12cdb0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f897effb4b2e40e8973c81cafa7220731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69504c4c3381f83b861800578448308b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931fcadef366b457b52fb6f47260610733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae6456a7f8dc9c95a2c81660589070734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068a71263c8d1961284be978d6b9d93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a632ca2ef50f41594ca1546c17775b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8d44218e193a3d41e8504dd5f8601737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51541891d4d295223bff0b9953b9223738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edd06bab3fee6f724aed7a436cbead739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c62db27b6eecdaac7e81530d6929e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5e52093dc91fa69bd199a0677b76e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5c9727a03c9d65714bab189fdfab2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd055608cd7c0bd9efb8f3b3d88de718743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab85e770db70f02720a00bb913efd3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf5678d5f6f1b94725bca9d459a29f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f4b342f1375ec8c4184efc2ab94d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b97078bd41a4c9b79707ea69947fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6d3a8845f60c59b7326f20a93ad6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53b0ddd993bd8c8c5cb76fed82615b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eebcdc638ab3b19fe6067b63e63b0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63502aa4623116bbb38d4a7dc1bef450751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d83facb4aa04a7e703ea17f58c7c22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4450a26c53a0a6c4cc9c3dfa22938e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe951ad65a3e15d560693ddb474e9c17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a0263be9729097273e5d995523108755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd919ee662dd9d8fa2b82137f788e404756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fea430a91370e16c13b5d27c61917757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757c4419302571925519672c76a91c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd516d2cf5a547e4b63e89473ed777d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7382290a780bba982b8d9936c055f8a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30066a551e9ac3b83df6473318dddcc6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401b7d692dca19d3b9d814f93080657762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11753eb547c0de1ec0d9ee266b8ca339763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ea7dbacd65b3e1522d3cd61930750764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc8add3e0579935079722b4a041a4f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc19dc5b759a2000a6d48bd5291ee6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fca3a4ac79ffa681414ef147e47532767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266abe68d9c29293dcbd2ee8315c2ff4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0340bae5db56e910eb06a301e8c22f6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef995825349b47d40d9e676a267d805770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18505bffc03f6701e0329eae56c64836771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec74fd74b9a9ce4ef0930be9c814fa3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b60c7d7ec1c33acec62f3d7574f8aa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be37a2710f3f44c1b5d5cea5ea90766774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e52392af71b9e176887f489781cf6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67642471e443c0eb9dc408046a97a6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e976f90fec3d0eb97a9ad5cfa88a2e9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c725b86a437cab600cdc81378b166778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edbe3899105bec41b36d3b6236de29779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644ee540571bc3ba6e2c027322e2a55780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb556a1d1e14cb3cf3ad0214a5185dea781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f43d7b973dc23cfc68ca540f48b7a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc070025b70f6a1ff5d4d556939da6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bbb720e1fd01a963fe160e4be3d65784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f76f3a56941e4128401261acad4b5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdf0673a115e26ffb493e6c109cb19786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26cdb4861409e92f1a91a24729556c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97846fccd7672d398d22b0f7f9810a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26e85214b4cbaccb5330b8386c431b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c0cebf0c13d3da704ef92ca73f341790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb60430a40027e694a31a5f5dc82785791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b76ec669e68a2df8df9a4babfd9e07792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac870cd98f0b26efe7bc3b4c58193d0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c6795bf9a689d63d35f0b7adcd8fe794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c6aed768fb51e431e23533fdf2c63795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ba2f509ee3db5aa70d4298251747a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d5adf6db5b8ae8948e0f257645d5a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81b85ce4aa2884c0f9fd11426db1a3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993296b772dbe84c97715da204bb493f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63da5a0ce4a081694d034195da9c7d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fb7b9a92424ff144e40a88b06034f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9757720d2cfcd6f69632dee1d7e9a63802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa635aef8e4d9b73bcb2331208bb278803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd168168ded53ad8f1c0a760e31ef4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d576806002d1d06e1c4ea8eeef81cfa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78507a678d2d526be092444fd5e65bdf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfba41d433c748fb10ac5877165daa7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8d03da73de0f44e1398b9d49ee777808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fcd9d10d23cd8aecab35ae53846e8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a77accc51ac2a6ddead0370ae9fa48810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58a11a5728bc3936050527305f2efa811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5c43aeecfce029ea3f068bf9cb1dd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf74f6b5faa6e69e0a3154d5adfad1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c034d198430e196259fae3cb3bdf5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5fba1dd4bbeac1cee613a241a81f8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d0e33952169c0b1fd0cc2b14718ac816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97530be15e60abdcc135065dfc6b73ba817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd110f00278da723513dab7133fba6a5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cc8dd2295c6fdcfa3be12cf9a04af819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bd24441ac925fba1a2755c26c6e91820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b608094156ae9ad17b99c4a4d3f70d8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac6d714979961ebba441518d2ec243822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b528e379adb90a49fd934124368c803823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842e12a5bdb13b85bde4fd828ec20ba824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89288af3a3ad496c020cb86e01349c54825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164f38d60d727ea6ccc8a7697b3fa09826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff78e136ba62aacd71f3114caed64cf827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec44a3867a305f8683ae5f034372b2a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22413d78a6685e3049644843d547fcbb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc613734635ee7de87a468acb066c262830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0132ae487c9a6ef715cb2f3394f8d9a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e192a1f10e6ca6e3aff8db9aa0193832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe397163d7f7b0d6b348190d626b4c4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfed12a76e152ddbff7dc435ab5bdf7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52094639a4f4e908f77cee71e262b20c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dbf8d5851a4b240e0c82eacb73811836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cee94f88a4828436b1868171c80fa837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e78c88c0960e80d2b06bfb928cc1f1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de129a4abca1c436b425753373cb3d5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d148a379019f2724e10e476a03032840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb37d61f03355dc5d66ff6d075bf926841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46035d6f59442e890d722efd0e3097cf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84005a15dd4b221a1da98f6da7f8442843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1205b038ef2b41b1c68936777833a5e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3012ac28145264da56cbf0ce0669b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977b7d2a567f385c1acf188f7b02b1c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529dbcc7d4f64b34a226f3454648a7f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13ba2bda3740a77f6e71c9e2b4fce7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2519c27307605f81b79bf35483fae7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836fe0c5464b9dec7b6e0a1b2651b60850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfdbe806eaf0a7cb141a59677910e9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c87c6b7bce20bffec2dd8a93688559852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2f4947c95881119e0407c30a0c6ce853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394836f5bb2e5a553930cc30af1caab854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f5629e6f03407f786a8fe879e8cb4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b2cd8410ef8669d17a4d295bd29c4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e463f37f60ff6eb21b1bb123800263857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153b236a0fc5c2fbbe2a2fdf776feb8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef727f321eff7085b2ce411b7d51049e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b613fb9c6567efc1af4eab9ac6e981860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89954d78109d5bf6d3c1ebca0cac919861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145930dc0eb32055f28b7cd1d4b14e4c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5fad6aacee53361ab101f9124868a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae23c6097214c43fa38889ce900440864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eb193c58bc1e852d2d3f8f89d6d2c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbacdd841cd75240a35f6bb0bb5466866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399087906eac88ba30358a173cc4fa57867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992567952f9eedc4653b3c10b37d5dd2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a773d64d70663ca973f90adf314154869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593bc60a4e912d4e34ae527474c9b74870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d574040328975532d0f7b9f69a6c10871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc8085f867af52628b9a2c66746211872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea5c4f4b9f9e47fcb69f9d5e6dfb00873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a546908785eda073990fea02ddaf6d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19810f7449c8e358d78105529bdfb7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbc5f5f852c80e365793404d8b3645876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93599a2684023b532038e846edb323f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acab3ae80d71bcb4abe782eb7dbaa9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174906e8d44cc99ab395731673c4649879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652d4e64465bbea5fbf5dd68a83048e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23290f239fa8b3f8de723548314d04c8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbfa3c186cac36a6e58964b2ad23eb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b752107aa244cc226a87a725511d4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe185b2ce1967b750932e6aabc75edd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9e5e5b0e3a3aa05732d39a30ea566885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453631db83c6a8a2efe0f78386fdb7a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad9f01240cbae031e2671daf66fa7a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39649cf39bdea30f94814f9e9edda9ec888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b212e0e36281cf9ab495829ca4d4f4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44658296e58f00acfc8c13f8f186b947890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72116c603c973587e8ec4c387febc214891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a045231575a6493bac3604521c46c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d7669619c998c5699cd5c1ab84009893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8bf90d6c5dc872bb2bc890392cd38894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f29a2a267ca23ab927e601b9ece849895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff07554fd58970c2490c1f1b5e48d2b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70b1ed7c24607464d5e14ea69cb680897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fe9998c5a7e735dbb258bfc8f029b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf80bc7990fed43affabfc33769785899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa95da0108a04bd2b8e17cae2809fe900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5696c003a41d7276ecbf54787d0fb9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4f439744c2bf6aaf9189bbfea3227902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4083d17ebb32cefdb216e0818f5322c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b781d8396a2b64866ee04b75e4d48fa904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cee09f0475daf1c77773a6b81e06dc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d6e5b53dfa8e6e5bc796271d29dbc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffdfe922b0a03897e269b874000807907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e130d6db4799ec768ca3cce4c888be908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60c7b4c8b007755fdbe82147f36b5c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c6c199e68f757e0dce6140f33f319910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb0b2deb84b002149d9f9cde7b9bbe911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5003b57b96f2f5af29ba6cae1f87ac6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e6d5f103cbd64dae9a56fa9b40405913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85adeaf9aef1805688ede4d5e865b9e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e69df53c78da105dfa93c52ef4f5bc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacb5838079e75c6323e7e91bd3f620916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f7238222aee8a1d26030c9b896e2e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27a32a9d4933df1f433f5ce1dd8cbd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998c860c7fc0ec70761386d48301a91919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77982901385db7aac16102e48a6e9a29920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaf601ce82308846ab2be1e263b55c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a384c41011e3d4b0fb235b5b8a34818922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12413f76edf79550cc16a0dd2bdbda24923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd432dc5ef008d3eab98259954c9b0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525d89d6e9481af404e2c4d125a2d17925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe57a9f697bbaebc58ac83ee101aff926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d220201e6d07dc3150f8b51e9be456c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467959eb601d564f302045359f8cb85d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bcbf41c23e360c09e2d580908977a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084a409f1d0d4e67e8e30d8cf6a2b63930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c301a143fe0b549c43931c13fb4709e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22b76664bf9e36903730a0e8380738932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb5aee20244007f444937d02530e4b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fed752099140e1ff5a18a7a7cd2fcf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b2380fd5aea7e16a4458f4a3aac59935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5196fcdd2d1a75b2b4bd0f95fc14924936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aede8e29bf046222e7e4fb208a86c8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8ad49d0ef53c4bc78e85f99224d9c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fb5bcec0b7997707a12f7965aee22939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec3f95d1206cdc3a3a701309ca63e1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655092eec418953da0442cfdfa762936941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6047e6e735b665683c1b0b258c473942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b089b2564a360b4841cd49369b62c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bb497a24687ea0bb75a4940dc996c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaaf04009b960fa45c030adac2cc2a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42224c236fce6cb894358d2b8c14e51946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7fe9d17540112b448675d8813700d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa03b7028a342f989cfc4b764ebc31948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe4d12af387461584f1f082e9c5be5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf9d469beeb440522e58120aaadf59950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c8dc17f83d1af64a3f5f19f7d3553951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5e2edbc8f8d95a7d8e6e0c6255ad6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b04fe3721099db1b4980ee01935a3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023cff5ce38697c917c93bc4bd83662954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8504eab2c672145de6e2fe34ae17c73955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87d2f5c1b3adbf8e37d069e72087bf956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b72566372eba92c1c3dbc38a0fbd5f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47e70e5a815913f08bbbc30a75b599958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaf79374787c236527f4c349a117a8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa7d7e061e22d87c58532c40322d00960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec3fb9cee7e055e4a3eec88b10d26b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35341952358c561c8106ca11274f6caa962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2cb906e6bd3bbdf9412d7dfa7c0de963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b675d74ea1305e00e6c5acaba61a35964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45764afb5f9618f57805deb18435c762965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446bd35fd642df0d0335d1509672814966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0ae3db30fe6b75808fcab7accf712967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27cce02777059213d72ec7ce22b02e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289ad0ffcc4b5ec84523c9b7aeea700969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bab227c814237ca5b17b1e659aa11970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3f56321ea77020ce2faf99e39e9f3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f714a2434ccb400dc15c23afcaf6fbb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911f1aa37cfdf3017d2ba05755f16b6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaed207afc0c6a8c8ec425fce64340974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a5b8ad751e5f7cf724c3a46b6cdc9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577aeb364554ce220d9761ac933b7af976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcf5ab09044df0a8abb1439d7b0503977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b74ab0b420f83b56e3cbd1e9fc0a0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabba969339c5fe3431c220f7c03383979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed77f656d114d718b9ddb1f5e3dcc3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597afa0e52f14458fbc68f7a0c33cac981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecc9498536f6303aa70672b55f431d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706cbb7acabfec6e21c949153116c9f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a2b3479e22e190833b459a2c45b8d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f8e5173fb89293492f9b41bc9020a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdaaf882ea09fdad9361e8ab75db5a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69141607fd1e56ff4934e5e9eb863768987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe24d5a3baacb4eedbb8ccb58e91699988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c65c51c17b79e1f868bd8df0f56192989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb87787aae9f3b14141f62c8e3e65a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f3876375152f7bddb38ab098b1b7e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4aa886f363470ec819c04bc77fb871992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e34e5a93680c12191503c52f9a7111993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998d30882072a522017606035ec8f7f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaff20515cf44fa0f7148a802dacc5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a787e496878d4509ca771e41e1c8b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d026e4fda25b77a547eaab030a871997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>