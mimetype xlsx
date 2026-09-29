--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33738a9dfe4c0402f3b572702abec7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf25c3175c815c9314ae666d7f56a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfa4ca63ef69b8b76604348c13a1543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2352f8a2154abb4caec4376011c2bd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e8ccb364a36770f74b4ab2a88e6105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070468e39ffc3e9a41a59ee194ae0d076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3532ad2d3b95441a69e528311677cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987555f9ae46b547a664cd24c0161bd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d490dabdb50459b55e224e0cd1e513f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e12d824ab318b8d0c9fbee4f827b9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d68d0a26becb5c7d41d62a19ae9d6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabb6332f14d83457b33abd1ea6160d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40557648bf34413cc1f6207e9e5507013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d02083ee4f0e9e360a78e1c2e70c9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac79cbd1c62f5580922d9ab6783ba715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75f8eec39c5beefcc79a9d7558509c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281917eeb66ff8ce57a6b06d7a765a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991ab49043d6d0f73f07604a2a6380c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512259392ccd8a184c4798bbca34345d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a4659a39ef9c3d9408fcb6899739120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46738100dd7dd646f5409c93e8a37fdb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddafb0b07e28f316c7316905bcfc72e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708a67af5167a14acd951434d6182d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19f905b308a7c0b3fb2eef348bf28c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d92fa61f0dc46e0c54970c8421e6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07381fd4b7c17a969b25124f14388226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895b5627d89613b021d9ad0ab2716f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4197948111460ab31f9c0ff75381828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbcfa3e9e0852f001d288b2be63f9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e07c8709a88ee0e04377b45f109c4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137f7fba48adf915cbbcce10a711ac131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cecc1fdb93e284a7c26b7553b236bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38843a6225bf5a0a46338bd0ad783b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c387f9dd49c6ffe8936248f5a10a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8107e93fc1e7a71a5ea341e37fff2b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a200d59f6d82a54deba84484c74a7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c9cdc8e0139c08bd9467bdcaf515737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a478dbbaeb65697d504369487283b9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fee4afdb49f84075b34f1fd5e1f3d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2633f3756f17a1929002d15f1e65e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5424c2dd2cc7b287c5a559c16e33341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865076762d338fe643725bacea8294d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b050307d75b8125184bdce32937ca443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05351aaca5ff27e478fd3aac685b3f9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a9dd05105797da781d43e84579be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45767f8943145dd6859dd6b373dba09346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a6a41cd4e28f5ae0f3bc5dff1078347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68532b1d450f78022266a6ce1a688748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01927dc022cd3b67ecb9945a135b3e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f188d1ff0290a4b7323ee0807df9c4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0c896142f4f7409d6765e50ae05f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21258cd48d1ee786ac50f3b18250252d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedd1fd756d23256230af71e6cca81b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd2fa203b9367a0056770afda034fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b729a6b45266ffd4bee7d449b83c5fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841c01ea0b62cb75b4794fc2a43d91356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2c6035c4098b6b1f5ef787c06f4e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac19b14ec10bdf47492a9f806da5aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afba9b9091470ec18b7caf0f051a7bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12be468b9e20d5103ca12892cb37ed260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659b4b700ea08290c45c4d6ed7b34b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f5a50bf635533b40e31f2f15c508c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee69eb31f6e4abe5c11e96fe6a0abac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac48ee1532961c2e3c159d4c9da237c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b344fba7e545a1a024db293ec58df465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9478f8deb4ab28d6c577f6adfba264766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973f96a48b23b4eb6b140e4ada4e76b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54a8ee963b475657ba696ed670f75d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176746f5358f9909292349587f0ef0fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c246d71418c4cf22e5203c9b01000fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ec1821d96be7941cf5b94c1b50cb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8226d1bdbe63329417747a94483ba0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bd8623082cb84fe23587d8dc9b72673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a63832469228cc55031709b08f965174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833222ee36c6b5041ad9f87a57f26f3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0a330eb427954ce1b860a999a662d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57110745e0fd7b9a2c49b80a843f3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbbb103cd8f6ba1f36c86c09179e3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41534243028428956212ea2a37834ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982aef15fb1becc4c754d49ef0d1f5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1394b3fc336a85a234720c905a6e6a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090be14867c5a6d0d82695db20c64c4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27da7715c7b61c90165907961fa4b5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2b6d0567166cf935e8e5d55995e4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bf0f121791adf43f8ce225c9d81b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61fcaa0804d2ec1d548efbef7785c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635021239c26a043532579a562dbd78c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3651226720b16d4d4c3a92a4e8c4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f641746cdf1ea83929e1174ca35dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c602c1c3cfb59faaf89e1e869998390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c33169f4abf9ca85172b6fdd9934391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eb32f13133c0bc2b7fcc87c4fd50292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c759e69fa2efd987c7bb50e95c679693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebb11fe89ae1935efb589c13c3801e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b878ccf77553d571bd56cbdcfb3aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74903fe7773e8b02c5b961a5835921c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08f2270af60a4cceeab32b2980581e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72614a7414c97f254a94cbcd0fa1ef8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd718488a42df4d5fd472ec21ec008e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ae210f9f98c44b413022e8ef35af0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2875b4448c39b7bf2e55b02bb21a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2918c0ab2e709321d80bf2a3dca51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654a28d226a32aa5bb3560406e15682103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47699209948dc96e5c17bad9784b4a08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f07efc6d05653d37215626f139689105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd357a25a49167910f6529d70aae17bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e959784261f56790e1ad1eb7558288107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19d362131b245c8b421de8843e86fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470bdd8c2798047052070e057e454f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2445095d9718494600a62f05a645d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666b32ba1ac7d424573c4e65c5fdbbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48509893c7549836a06ad6653a9c700c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d77b459d720124911f69e3ef1dc1dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a022f4771c16e277c17381ab88423114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bb1901b1f939fc4bddd303ab0114a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae7ec3f367b27072cfc9de6c728112116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff3ef2fc2ce306db883f437f965ffd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8817f7f20c116131e09a131c139119118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee117de59e3f6436800e2fc7f0fb67da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b53fac259761266479bab43b768bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11eaa81a975d491943704b2e40100a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7f1208e919d72187b3a274b3740fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dd1882074640b74ee7cbf3e04d0f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bb47cd74d69a7b4a034b04b4b8527124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac303b5e54df0018086612a455c10e67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c6ec622a1513a12016e39c995ce54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be53b17c534d5917a890fb0cac791e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120da9c8189d1c1885eb6e94f5bc6f56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da637d02cdba968de66df3e13d409453129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25b571937e7459a4725a92867f2dda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003ac7a65920f3b5da49120d6c566c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6f1881729c299cc3d442f3baf7fbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191e9bba0587056f5a035f51c2e9c35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6448f1b4af495439560a8ed105ac7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f8c723d0ebb7fd2e539c56f7755a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ced47c0a989004cd3898744b1eabf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058e4bda71f639dc5a6637bda961979137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47de221bb867ee4082537fdb8cc9b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833c037d6b968e2abc8697fcc16341a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673404acaba4679f71a194eef9e6a87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eeb739b824c7e10e765b1d4c059275141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deedd5f0f8df475f1468e673c52ba9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754389cfca7d92f727ceaaac58f195b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98e4ea36629e324de9bf2ea500c7e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc782bcb5e8cc18237eccce5f04b466145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4f28087059974fde38f5463d81bd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749e2e2c83387a3771a7931c9dea64c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec632b772f43c8af7e2efd50d7a10a1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfbb7d228e9ca103f3aa7e95cef46a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588befb06bc09bcecbd680026f69b9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234aef8026664d1b9dbf4e19fef9ebb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a13780479723b896e3982e9e693e51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f426256319c127102bc84db2f33e520153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86008c2d8fd4dfa9a2c35e7181bafd91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4f61f051b92d0d287d445a8a90e48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a348f283ca83b08ed9b64dd6b905e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f40e90e8916b465905429a7e189b04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5ff72f68d745b5b2cb8a39344953c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832dde17b5f594ea51e8c656fc76fd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2276a432e062a8ad4c38a25d639b77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee48004a1e77134065d365f6eb8be0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f770739165ad597369d7fa8a51b2d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d8f86655a66cd37e271bf6fd281f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18829cd45397de70425e8f2d77d4f322164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eda0c41420ced412252bc81c683a51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174cac8e9632061dc585ed7c7f6a210166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974748efa54a2c527c75f1783ae20510167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dc2db5832f0f20d2f60de0f2f0a6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c9c6990dc1efc9850e6ce42d73195169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea42a8ff7bcfc76a9090ac0850de5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eccaf0449d640389fe5391cf0aa368171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27796a8a732fb47184f6491857b87c7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01e07bcb2ac446457aa5c5b6c13cbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40061f20e25f096f26842b891d1da105174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d9437e0efee07edbea01afa75bffb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d28d38cee39ad34495a3592df1aad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a41a6a10e164cab712497a1af1976177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374d2398ef61bc847ab93db613e7099178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51982f59d025f3c08c3aa6c8e1ff486179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c9ed87647f8e97a026795e5227582180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0f7f95b0a9100b90bfcb535e276f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db80227b46e2c2720855b1e25ac959d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d256a6862cd8579922277e6fddaf78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff3c9eb749f3a3933bc57c832678e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4798db265648d83aeb3a205a50a05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab28b0d345ad2bee3a9da263dbeb5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05eeb21dd516b5c31319a658db2127187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b7ac0b9ae7ccfe48e40c1805b3bce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b22dfd2b5e6c02af443e6a86c1c2de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8862873c6d13599538134663aff28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66a6372278fe4359073d564aa38dd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d969e768d22e4326c050b1e9d4d28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a7d5736fdd6734e539a64ce57a4d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0915293cb75dec7524d7f7f7442b47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55cba70267f20a42fd7cd1132b6df1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c015f65824c64eb7ed38b4663a0a610196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f463c19b08ec601e67319f044e2652197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a717b84ab78dcd415b2a83393e53f39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40463e0348c21574c6329c39ce075b36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0439c36c703f116da1e2def0bd989200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94856a5044d2bb33dfe6cd80857309201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100f769dee80fd1fc052d4014d33f7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42894a155fa1b73c12bab722b10c929d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d89358378f105fe0fea767dfdb2e3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baccf405c360e573661143c5f17869205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1340765bb4099da5a8cca713ab5b33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2a3dad7c117864205c380fe3d4b64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4c39b9e1ee1fac5fa8d4ac2b1defe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce802e45099d9a18a613e83f65139f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b4eac80ce0d7933c0b2be6bb23468210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845f761ad4076028e7563c1f49b921c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0fa85371cea78f3e35c507be4c7c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348d416f5a291e97933be32cfb4475a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39368343f45ddc624ff19640e5d3ff9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19427ea80a0a71a599e8d05f2b60fc4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421f25ef2ee07fddc9e198ee9160740216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9766632905bea18ab9dcea5faeb92be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fb8fb3d11f37be02d1f21e937807b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca5b81f99ed237e72c180d78971db4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84ed64e61ad8fd8ab7e92e7e6e5d95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342a94fa86c66a395eabf17739a90c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49f2f3e625cbac61d990c8d8997735222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d40e9a63f59b6dc40af9cf492c85b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46617b992c585577e2fbe7b123cc638e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c87504b047ee4bde35b1d16859b84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ff48a0ec723ee37e87ddc98ab9d6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e066a962c43c37e7b24ebd9dbf4936227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b50279cbb9a8ac75b9cd360b0269d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c52bfba06ba1dd379709a02e190511229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20413afdbc73361de2872b0ef1df60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dcaa19af1a2148bc7ce1df15cde74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e806e765a2b5c72af53ff842b064b74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce629fdb6457ddaff27d1e8024c26b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c05a3b5c79eb8b9952d4382bd82738234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2d515a90f147829a35c31edd151c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1028cd8eb6d9d96e654f12b7fe8cb5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291ee0f472f7364f33dc75cee88da08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7714f9cc0de1f824393f62268245b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94c7934ef3dbdbd09126a2cd19b450239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628d990a343ce8bd2ba905b487fa3ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfda3d5c4b252b272b66ad1fbdb3c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc05dc270ec1e4009a48d8d61325b9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc62b48b5a7ce2ca97f1589505030e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdc03489cf9db3cd6add5ed9ff3b2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf70ee59c5e2cb75abee7ee2de9e8ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd679db37bba8046c8c442943b8360246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650305fd544bf6f34ae48283bf50f6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52991f0bda1755a3249b9ffbf824ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa311123a2fe537c79992c5fcaf0578b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5902814168f5026716ffd9a00b689250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18471fdf77879e085d6e838352e0a120251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9b198fd8901ac08dfef7c93bc8416252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ba4997a1ae944b7752e65d8f9ca5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782feb1307c46c94bdaa2433d85deb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60135f8a348b72dbbc3a3021c841e883255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe50dec9920bdc4a09c75ecde23dcd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38d2003d3682b133e29c0d627354d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b2eb9c11b151314f28b30f31ad636258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389480f2309784e5734e190cbb1e22e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a308af9df954bdfb3ff70255c2e1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd5e66ec11fc3178e1ac18e1e0a072261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8dc2cfd1001a4615ff45559b9886f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda045dda231dc81814eb80a2f93516263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13971c476d5746e1469273a0b294fc6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f9776b9edb92a8cf288584c67a4dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5b1e76870615acc2421a3630d5481266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1ad4b7289d1683c487aa75ab09add267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd680e23d64cd9b2e79ed4b3a1b3cdd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b188e46dd242037b73de7e2793ec8ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb696e942877a91674dff68181f0f04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e81a6b76e8bf6ff1645b281d27b7a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdf26119d32409bd293270a607642a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfcddf4a56b937df5730db38cc4a9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e41f9969745cb2aff7aa077751a93b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f14dadcd65d871b795670b7cb0a17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68368d0a50dd016700545e5c60f73f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ad01dbddfdc13556a947f5ad01a41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598e28678d576e2e89cc3c51e5756bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b3453696e4440e1914ed7fb84c503279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf35210d6706e4d99d97aec5b811c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e34d313473e4a1ede473cb350e833281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dad6765d9e82723c370d5206c352cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d8d5866efdb240d62cd28e344521a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02856e3818654fb81d7018b055670a41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9024a567eb03689c22aa313f0e66b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e72af0aff9f89ef94f377f122e3c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c9a6343c132654ff4a3d7f54d92bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43cc818bb5678163056942bd80da99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c558ab024d4fe87327b042c25da39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9bc91787b16d8d29daca61cec9cbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320e4e9f1d00d028608d19ba83e51bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4fca23f4d5b195fe527c968a2115d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d9065b3b95fa87b80ec4d2358b6bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eb7436b04111f67af3a8172a41f6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e9df13d3e48a40fadeaac00a6d56f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c31042e27dc1de3af702f8c26b297296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c55e721a6c6380b69d4b37904cf71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f619b9c7a304bb06edd278b5b5093298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f897ff591985d1db74df8b27061e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069edf4ab8180c5948f77af5321560e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a164c2ec0be5d54feec3cc3e23908d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444ee5636e863cc5944fb3b25e6de4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd061947bdb227257b95d2c6c085f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fe575d56cce6162945e04842ccf2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6877aea47ba1edd0d488f8fad4b53d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3cb4fd9802b27f58cf5c38da957f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7652ee9cad1dc045934050d9e2296307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe717e63ed0c769e6f60c73c5c62cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf704b70c984adc21b3e0d6a95e9a9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6465bc60aed2ec14331f5ee7699080310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f16751816a6c582dcff452801c2f42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703a86d9680e8e48163661cb280784e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba353383ca307cc9246df1185229318313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62528db56e98233df479a814b865a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5607c31a05eac736ac13e047b20a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5442eb53da7a212959864419b536f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3421add0702497a801010fd1ce10690317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855918dffc01c21b1c87c6133a53c0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc621dd4b36c5793cd2c2a76c3c3c646319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed7c81c3aa069393f3f317fb9a511d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ae55499fe3590038419c3d482cd82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9367752a2d4a6727c29327c9a61f3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad927b51a703ec62678fbf4ef77ad390323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8b01b3d1012f71e0532d11fcf478a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81760fda015cc214a7182a426fdd6fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d21a0cf2e5f61d3e50202fa61b4a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6268d418276164961e6be101f30651327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb991fcf47d5e3fee441610c48aaaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dfe9cb5eb66818cf8d3de173f4b44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb42dd6a5bfcd346a60c3b3b0aa28c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04ec263e6bbf8d87a489658dabf73e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec56a9b8e797e42aaa4ab11b722f87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f0f5b464365ff3714e9754492d51a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66130c01dad2f05a3bfa5b5315d770334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588c98d296b6033d9c1ecc8f86f0a9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f26f7fdd997933c28bf2c3ca28a4a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e7bd825aedb7e9d16684a27e5f129337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765fcf53d816530ba18fb4d734ad81d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4a21d38abd194b0f0d7838a2921fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4fdbb6c0db0688d228fc8357f4b44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de06370b5803dbe21493bb2a62c931341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1f27d74f6cc8ba4466463f3ae9c6a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf29ca06e64cd6f5bf4be920a52693343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a68ae7ff2708d98ab0d1a6f3d2807344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f460b278a6766fe0f06be23357ede1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833a70ab54399a7362a9a41a1935b7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e84e0bd6f0859767c85a02fed9838347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529e9593b2d0cb039b5fc3cea63cfaa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a607ff1042dfcbfd9d6f20ee61f29a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71431a6610a9e06d551a2c4b1d2b1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f9f6bab8bcc961a28425e4b0ed33f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74d7d6fc9d3fa99a0488ff2f56e513352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771d15a1618a79055dbf6619d2b54a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76f3505429fc2c06f8874d086ebc8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2276640d5c8b4bc31b1677dabd7281355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d2b04ec18709493b1291e51094a62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e42f0e8db46ff25e2516a9cff80a9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bf3dd17387612d99ba44a8be8b829358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1990007c23eb86b70556330ebe6676d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5b514731df9bbb32b595dd3b16789360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc288e5065461152e017fa2338d28d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50c4e7eb36a1d7d2499d66c460f5d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3af475dcad891ca64950fdeb0ca8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617f37b09bd2c8850bcb79b450223a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8c3cd972a686938adec6ee192f71c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1217ef326ee4faef9599d205047589d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c18a12d1257f9dc990b67a5f14618367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff27a92e3d051bffd8443a89664b7b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e0f0f05d64127c050d6ebc1f89e96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d851e91916eac0351e0fb56de6fd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c3906bd7961381bed436ee775862d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b14d89ba1bb1a44064ece47be5af2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256242a211ed00d98b5d4db9f20479ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c99021f57953cd07e36e1c100f43dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d181166d3adb4ff5c2cded49adbee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27110d21ce30059ed6083fd0da0ac1e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c41b1f87dc49ac166d292fbaf8172377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74492e5c69c64c74f299a1b0c493f7c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f809ae3a3599abeaefb16937b9c342379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f14aec56e257c859eabf86c392261380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69765b8ca0a8a0d9824e281cdcf1d833381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029509f0b434cfc255b61029ba050c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1f99c17347b72d5ea464bd8b0d017383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda1a8861e7bb061932206b4ce6a0cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c617ddb71f6cbabc9903269c51026385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed14362d66546f4bd0cb19cfecadb9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec15045509ed4f5e5fdd8c4290c1196387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7667d0206c8ecb3faed8f4f45f06ab0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390cb90152f83af8dee8751603b6190389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eff3fa33d7056d90314ebef25f545390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b814255b55a08b8d70c3a5ca773de4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f8b2b9be9905fee36a6c00165e43f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cf36fa59e85c3c9fa556e43416c88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3e247ca64a61d138fc4b2d7c7df03394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e6dfcf011701ba06ee51ae106edc2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb5cad9dfa5778f7f28d2390aff606396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbabfbd0edad03090aea925a8477f0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b0d43517efa368c8762f39780fce7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efa46f5c0fb7bcc01c21aa8fe483a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb493b88b2f6da8b44778322470f5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53796a51b7d7ddacb6879850d5774cde401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf72f44f770ed4f4380a8943aa0316a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d736eca01a45ebd3351b8748012dd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e25eaec4a427dd207a8b96675ad51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd028b81ca32cd1a826a9b481cdd8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b380a71efa52657aab3bd3240bd89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec707a03ba313dee741c061d318be7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b114c8727ee2a2de99a5cc0b94ff2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa4bae288f6e273e13d7896be8a427409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a88c5b738a5bfa3b36f48d27fba24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7269337b32ce63c41a1797c8e24aca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78d64bc21864e195ef1765b62db8a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce42dda2d3436c5ab81e43ea43405413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b46cb6b9fc71820bea9be059d86e5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1f67179ee9cdc640e0b62272a1a28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339ca7bbce72514d9e98b5077b93c73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf18e48cce595f5625fb915bc5c423417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148ebd207553c5b3ac9a41080660c4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aafab745a6c488a3e20618e7bb055419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636855559ab51a516726c8160bdb22b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab3e4eb82ffc22ce7a96ad310100fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a901a9150fd4dff3dc6b911f89be555422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad581e3be3ca826a035f07cdf43b11f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73468ff6f9a9c64306e86a81f5c06945424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6821f01a41cb726e1462725b4fcd11425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927618cf72cbfbb1f0fe01961b9f3d59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3511c2f5dd44ee4381a788ddea933427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c0b3fc8b7a0836afac776b9aeb7c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91b86c2901d420c5e8caa822753397429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537f298545f10e594f1c8ed20475539430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30949514f7671162e66f9c4c34043f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a5e48adc152c9aff05d01c8be3cb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15e33bcf6f1413efdb784d847ce72d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63abb0d4138ce100878ac79eb54eea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8baa9fbbef2eb68af9408452d8153435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324b7203b5aed0b36e174240beb9882436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcece1863ef1c55e832cc32b89dcde437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be735f9a8d978a70d6c38fcab2a6f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f2113bdad6295049651052adcf412439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce26f0c0e58aabfddcfb2c2f220bf57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d358284104a7afd5a8094472b28ee7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d746a78da04f7158ef86dac48214b8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4a822bb18eca6de1ab8d4e9b8f9dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cc8267e8d82d508d90e5611995f18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99ad14fa9260a2b3a812acc7c70a34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378dcdd0641837eb721033b8d229270446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158d3c85ce14262e63312a8c1104699447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a50b0ea5fb6e21d1f3955a05ae67a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ec15d59bdedf5592fe4aae2cdc18e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249792e518cfffcba13a28ea466811e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181d13e1863f0c4f2987cb5ab13c27f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca69dc9845b765128335b764d0e3010452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1755aa286914c6ced30da7e301d42cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7585a995727afe479c2964fb76628454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393cc9c3cf2c3a23d0740d259d89b10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5315cc37649f90e0ea110738cc2bea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109849aa8abffa43a116e2d9381a57b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaa330f05907ce055c29cde87d29ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349ed7692857db3297a76279aa895b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aca63cd7a1d8e33bdb5336b54f0b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eee3fb19c19630dda2f07f2be9ea2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab2354be007aa5acd8a6cbf196fe9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27981f61443d152735aeb7e0cf5cea2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f130aa6cd61f33389f73d7254fe00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f59d034d45340aa8a565d4a84052cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacf19055ced1f4bbaf79a9279faf77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf589bae708ff37ca3b546f843dda26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de4a08c44fbd4b5fe9a1dc4ecef653468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ef62c6b4ba4f4c0b697753b524b1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abdb26e1dfb5f267bf52feeab27655470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a242e91b3944b54e4f8ad47fb06a239471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a66b9374d195c79f0c5ed6dbd2320472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52e35d24e631379d384a45f7eb5a86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2e24a494ab62ea73eeca0d3f8c970474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc563e739313f467b1d7c004cb371b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583c95c8c9fec6f46620ffe0bd65b79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da9cd13e03ca204697e6d8c73974d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce4775ae07304c03185ef4e50a210b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8255393567edd7a5c39261bffb4099479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cae1ec1d1d100cf237fa72ac69ed2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aab07b3ea0352edcf0e2cc83aaa24b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d1cf85f662be8e1e69de409dc7ef4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750c0aaed4698a50f7d9b8324132c24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319eb67b6a37272a11c12e25388ecba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec448116a3318acfada05d830462d4a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9c99d2c613b08a7d624985eaa915d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37e26b35f6d279c70de51e658c92b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b298605e5050ed1ea8003d0b82d3de9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08920a6a9141dde27bd54d9062b44467489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85314e96d07d4fb844ffcdfac120dd31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174e1079ef330db7abbf04da67c04d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564d8af05ca888045f062c1a78ea087492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7274cb623d14bb5041805cd60d67573493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f642c28d4dfd00c00df89af367d3476494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e0a2ab0b5284670c908bcd9211efa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1c59dfc7411ecdbdaeecb15676317496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49985509ef6b8b9d2dd7a1c65e3a2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e12b0e442ff114ae8920fc2a792c8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de75d8cdd23df1113cb56e246d885ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07af5e3ed98d7bccd0e8378b67a2bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1557a9b71941a8ee4a2a3aee7f5f29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1980a9f9cd4aecb4409252641ab8b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b512123aae36da9b8e38132980e45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934071ebde56bcd08c8ad47c194ae9b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fd7bfb96659117eb73fb2c1ba05d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77567e9f59b2ec0da00ea27d8cd8a943506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc905be3a3b2fd6103a9548eef3616507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49621b3a00d5efa5c3d694b1872bb1af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044999938d3014bcd8cadf4e37326e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c63673fe821f97a22cd3db3eb6a5be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f5df0e54729b4d13500f703319cb2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38573556d1c614a9e719e145988a19f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a73ff55e7fcec6996a7bd07fa4bb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c27af73407b4c60c253c0a1ecae985514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05ce2e6a08743d13db5ad4130c5fc9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50bafb6a93899d71e252fdad8e842c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6e70b5c6c558634047e3a37faaf4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180738a4e514273e9262f26726cb3788518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370c316c74bfccd10a0f9be0366a78e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d2eecac75010d9fc00e4a982c3c05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803d22e3cfc79ec328ad440f776f6bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd407a0d0e345d792e5cba1e42aa3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65104afe7b6f2cf9ad04aa7df1aca3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b27c3bc65d2cfb59bc35103e56676524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2193e175653adfb88104077c28c11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497aced4c9042ccd95da8b718e6be7a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed5f4dde3c58a6c75f8beff03802bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa3b82907048fe596a9af24b55a30a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150001f6987566329c3ac055c1d6ed2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5acfc88b3eda54cfbcbdb25c4f98d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adb88c6f7c447bc5d5620bdf8f6426531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d942be1f80ffc51727cb6ab1aca7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe3de221859a5ce367310580c388b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae28cc5d6b1d9e732656989aa82acbd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e268378ebcc763094d38a0b0762e1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7e39eb622564bfd9bf923f28e88ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfb885a780c62624a5717ac274adf8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cb88b84b901b63eb8cf071132603d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc218fa82569fdad89f44f436d82eafe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ac79946f4e425ab83f6078c5b7f9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcbd878aebfd9d00eeab0175a6827c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcd630d56eb391fb6afbbb19b9c839542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc65bc407f4b946a400cf97d09bf56a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaf3d0fe48c52962e3ab53b36e6573544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4a8999b2420f46c5fa18cf9966cd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5cb9fa92e37c61d9dc5f919244410546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9962f5d1ca0462178b3f0bbac9fee15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975601907a3d63e86ec1a0000233120548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20316f92b5bdc01ab6c99bb25dfccf8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c27a502ff8e1cd928d5afe94846d2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0552725c89bef11f0ab1ae23d6ef0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd027462aaabcba8cfa4537958a2a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaf392714f3a2becb69d28f28636d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330f04beb4284200a6131ad07c54dbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87d1149e6695f37010de98ea67d8e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844827831f844862ab87974d263a9bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea60e21f521c6ea3cc553c1046acd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ff5dd215d6917ef6d5078b75df556558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37266c5ac3daa87d9c75f96273d0b4a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75654aa70a96fabb6a6e88c3c4b865cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4defb222ff7bcf5188cc18e1b9ae579561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1db941c5911d9a9d8e01d423401442562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fea0bd46d5b14747a5294884cc404563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bfa924816127dc49b62a8393b3963564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5eb05493d481a7e1e1841ec74998d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74c7f9187d7ccd37b716d83db402c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3b31487cdd40d86c02e5b112825e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719cd4d823beb7582801d0b295d0bfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb692cf2eae4970c625a1f4391642783569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc230567587e518aab437d33c7c754570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c50fed0955dacc6f7dd8351c1f8c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c35683cfcb65b0dd00fac4fb482188572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83e478ccb9e61c92b75584cde5ff82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb20bc728b0b7124fc0912ae1538d50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c33b1fc0f84a4e7ac6b3bc34241ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415e0370e26f068b2f24feabc470a31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800ce15242fda23a979e26f1abf517e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1376ec2e70c6dc8e2267411f222e147578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1586f54a1d51c0726664ac71db227579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fcb23cca5a522e37512a95dc4cc4e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fc1c0d007576d6e825de0965c9165581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c46b55b8c76465116ba98db5461208582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91388a2837b88b3e5b8a7d48df5a5065583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e7734b90ee9151df5ce43d3e5b137584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf11c2d53de66ec9ef1fba2896a2c23585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9e3cc7c66f599f967b037a560bf6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bf3dc679735652e26b09427350d1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009a81c898dcf368f03c15009dd08d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a841fd99f4361ab0df35fe97c6cca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814f99a33ed21a0eb801278651d5b5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5749d719e75a22da4d6564ba81b1d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe104e29a4a7e02bd393060af73b71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c6aad66923e18a3a80029bb82d43b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44481427294f26ccd73a41887bd12cc7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95f413c63a98212a10a4165482c652595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d78a451ef7aa172041b68599cedfa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55afdc7ce7a37b172f9dbee0a739351597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaac40d1f2dde69b5f02a1c5a4d7aff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0786f29a0483c602abec480c0a4066e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6519e0765c11129e0810995ec2ffe4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c12f665fba9141a7ed5643843122c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163dc8554e51b76212bebcc607d8d12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ad1f2b944296dedb18365db972378603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b99a6ad68b6978bf50bea86ced7f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396ca337f05c817e3869418799987f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e46ba26aef8605b99335dd8cc45f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbf6ab642af1bb9c5bd4b548e30b98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed654255ce0092224368dabc694dd2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12153cac7467ae515d0f320893134b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af715940ae88a96a02b8795ca725062f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d50b32a77b026e86b91acf14212a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f0fc08bd7c8a9e5fc67a105298300612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd868f800a4d168da3ceb396aefc90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c69f69edaa3192005beabf5a1cba1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cffc66c8e587af6ee5d3e0850f3eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf990d031515883c5a6313155745d4a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b031dfc1988cb25f20d63f5b61c6a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195f76377e1c932f6f49255989b35a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7418120d032aac24544c52ef083a41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe76ced42c6623419ae48968cc45a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9844263391a083b9da955914149562621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831307192549fed902f32cb8ab6555b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad72f46de31146dc85133e515852d99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98715b6eb8b0bc450538336af56f4b1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858763921343cb2dea6aadadb8f0100c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7a254e8d73e645ee53f58f25c7b4e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208a6978d57ffd163353224c8b742be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f267e659c4bbd693e05ad822a6213628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9180e5964eb872a20ad040a4f58d96629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea553e3bfb7c505d100e78dc95e6d10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fd57329d5fc8fce15b744cf18accb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f53e2e60c342bcb18780a34021dad5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f9d3e44fd6d0f5a1fd9ff25614cb4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b0fc255b5b402a3e853b2cb7d3c61634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244590f64ad224d234ee9c94def1f8d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f77e9867fa60e29ee1de6aefcb2470636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d693fb05d5fba2c186ec5895a587f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de85354c63445cc4a288f5706bfe8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce468910a8f792bd1d39fd3971668514639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee03898e523af4a4019f34e4cca96b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374163e656cd1b9b2b45fc3e659ec1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb893898cde273dd8003cb93c9537769642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f64595eab709cd04f5a9a3f9d136a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff940be4eb2c83798c9184f202943da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ad2285d112ebca6ff23e1be8f6f9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047520921c86bac7e94869cdf594348646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56286049c84e408b17408252ecb8c18d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ba8a2e04a4d15a446512697765d06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61d17a8b1fb1ba1de7a0b3a74fbe3a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dce16087611b0c8a3ba6b4e54bfcbd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e800da749cb4959a8ce23483da5b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98615484ae054ccca6f5c35ab6b6cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f90354eec4ea9d532e89a4269958653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896081c53ffe5b547903ba1beaded1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c299bde5ecd4cd73be6b7a5f1ea96a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b108619c0e932798684c06b50f0b8ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbf367156201c63ae0ec9abe0c0c18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e0b11472a4573d4bfd2246c7ffa79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbc15a543e8047df2cacbadfd3abb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edbe1e5cdebf9ee274bb7b4b996dd9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbf4b709bfd22714a7341d9450762d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa7251433da13f8ee084b48c9f2b54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610b6100adbaadbc2525c3408124366663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd2226a7ee9182c5f0d31ef19fd442664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90701a1c23e487805d72c5dc1a093715665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73420de0a79fa9dd9f445b9ca9a1372666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d4894098a57ed8b999bede71295b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95261dd6b7c92b423630aed3de37bc86668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7e29cff38e30ed413c757e2fd0b99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f7eba35840c5a52dbc34e3d25a577670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cced8878e46cc8041b8d308e7dc45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471d11a10f7cc42996286f3a3656783672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b81398121cfe0b913c63d592fa3495673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16ce77344ce9a4904911255e27118e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762738e7c286d8a5e6242c62eac495f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ee5120234b98f3bbf40840aeadd1f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416836d23961c757908a91f20df5866c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8617888cdff156ec002b3dfdae49eb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f49a6720a099a63d50b128ac5ef9a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bb904f7c631179934f52372c82a12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ca1d20617b3d8480536bff0fd33ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8617ecd826661cd8b6696a45dc69b03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932d34ea728ae101858de111b7b7b56683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917ffd92f5fee9c3b9820cad8e0b103684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584bdb68d91bc8b50a0f4d3e4aaa277685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f3b8951ab2046889b60c32ce97b0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171cc6e35ee8ca360f42523a975e660687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a8de2768b1f9b74ec83bbe915a636688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6c62cd415775ec9a8705720702e27689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef0eac38faef602c2541904808a677690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a61f1888ba7dd419d580ee548ba8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43a034b93eb4b89de4090761a2b85d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8cb99dbd49968f706a533c2d3c045693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907426df31c275687105f1d0c8f4e92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1af7ae901f129745f22afb4fe2ec6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562f3c87640f67b34c1d5fcef06fee4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20506aae43fee6ac360f1148d11d20a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82a091d8b30007d19fd4719ab32b11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d60e0b372052dc3c7acaf57ab47d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a93947279160f882cc139648a5ff1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f997412d40966a94b3a19b2f9b96ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0c168505c10dc15b608f384a9626b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52656415c622c3b5fc9e656d7b7c48ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cbb996eca23a360097038dde091b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83a38d8e2ab21a73e2046a68c74784705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae46b2601c9dcd591d428cbf132ad81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16065025ee5844b8341450c0c4a3f4e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9801465a8e442403071cf5a6e2a15f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1227dc3e51829d1fe2cf7bfe25c3de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37746a3ef29c4ebace56e6f7045ff967710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315faf4eeaec2d5df0c0d948ee9d6e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc99f56d5775f3df6eff130d0770361712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397711988cc198a8658ac362e06ffaf0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4505326a1f793f1308fe80f3cf2db26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600f5a23ec8bb35741616bde100c69a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39597eb875aab4a8de1cd3437d485d09716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93202b3185295811076931294abc3a0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b942c56db78eed36f0a0207242cce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805571cd01378eb07cc7279a83d4a442719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673b3ce7561c1099fd7e5b246eaf9e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478d18cfa257570ba9db9314e3dcdee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6339d5c13fa36f08f3a10e6ae1aa3c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8830919a9dbc8adc50c9dfb87a6ee0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10a3a0ef393e9451e8681a88725a8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c7749eca2361bcd86765d611ba6e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb8927d5bebb8aac8b37eade92f6be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d5bacb9fede806b8ccdfad204b52f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519ffd35fbf5a3b2ff64af3a3145ff7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b38935f51135c949eae2862d19ba8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cb7d9ac855556ee31e8a211109288730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c0bd960db60a9bc544c0e0eb6f284731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6cf40e39d83ee69bd59ea44a275d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41feb0e2f8b40d8765f41fe60f21f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85165b673b3ce50a613db133d7e02075734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9431ed531b7c17cfe598b41f16397c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127df0075e418ece4339b4116780427c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb0b70570cf3151c06a6e7cdd191f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10101e326190e06a8aa86565f7967f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386bd121c2e7fa62dda9722fbc2614e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29375c1075ce055de0f2b6b35f0a1dd6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d367e761fa02aaafd5eaa028cc66c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797eda23983524fa05e848a2e619854742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c12a09a521aec9787c9e0a059b15d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5290901a821372f837bb13910b880744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def70c29d08615335e55400b2d7d3145745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a873f8f8c902c4c960bb3d01698046746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a613844ab30efb1351420764ee226d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a4f0c91b08718c90c9037c0ad718d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ce105424e9ad89ff1d9248302e675749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798616bbbeebc09cf51a593f9a67844750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d53a538bd4f5ce38a34feccead267751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dc67dbe543d2ba165ceef9cb11e5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab806c8f5ff0a835f97e41e91de290753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a299e757c5415711984c92faafa0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0246540d8770fa68b1091e28b816b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aca4986ce8fd6f014471a68522eca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a49f5235918bc9af93ab6c64dbf0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad42688e9489da37ca9de27a8080631758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53451cbd38e1856013e2571a76f42b58759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bec0384db9f260ad951b99e99a8848760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45690fdbf55d7483f222c7cc86e939761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd4ea8c985c42c03d75cce77e58d15762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c699751a218b56123595845705eac4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d22fc8a2323a16ae7211f8e5e5d762764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670180ca169905f78a0113efffb0218765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af2c64f1c3fd75a8d28c8973b9eb2c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500885304a875e74aaf3089f29d3a89a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527c15e5e0e29ac7c3ac19db17b4b93768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c97ce58ee4ba19418d06773cd434a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d03a29ad7ec8758a05ab6f17cc961770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668a5593bd7c60bbd89c8f90f501215771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd668eed1db676d520a50343940fa8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe039fe0eeb84a3a7b42f714a66a6a3f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fee0f46f10346a5b65478af0d2243774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e489b18e13a1beee89d05e6c561a9d6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15158c019f957fee1105d78ae0433340776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a944fda4a1820baa502ed3d36a2a9b8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b47d06a8ac3313309ffda2a3ecda96778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622421f35b74e2ddfa0db2296722c864779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ac7451c49107f0414dd6291e5a964780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddfb0d934a992cbc94d95394c94805781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ee1c2c29fa02ca103c7db08043664782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cbaa6b63111955e5ea0f9c4337d07783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bea82a1addbd4bc59e99214a58ac07784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb683795fc6316b353f0ef269afec658785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c8cd421fe5da2f81350d72e22d199786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ef6bdca43b0ea357f304d0490bfc5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d2dfc6faf6f8066d342bbb1ba70fa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0f0abb306a2ad8ab86406846994f9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d8f01b79a9a0fe1dd99f73f2d9f1c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cb14a1aa899b25d407a6873732201791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88674484600501023d741f3f60b7d4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6d14ac45eb4a86e7e043743971926793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3cba539dc176b0e77612fe9063c07794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e899d992f6649acf276f83d34949a1b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36e646f0f714299332a3ef6a7d1fc6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650a615c0e5bebb10dd836e02291acb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8675b8d60dc273cd6890ff0544ccd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5d829d147b2ffaa279034fb466d21799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df72c30db0dd3be64ca2c40d97b008f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17fb5b6fdad38c34b9645e355edbea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02be95d7ee1cb9187d94953ccfe7d4a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612fc785ea35d8ab6b9d2870cfdc674803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78b6ca09155ff22e4511134fab3458804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc19aec1b7fe844be445a6c4b09ff09805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f56da9fd23635c922dc842f0681bc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beccb6ebf1b9d32e61294cb658d734a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c951cec6b817f28b433f323973bcb17808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5366d7cdb93665b2795a5239f49646809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8933876c6c84cb1851425df44239d21810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fedc0dadd077ab6026999be65d12b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ed5a60faa435cc5bf44cc23186f8b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3bc9aabe821fc9c7be8190954ffbd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12edc956fad1694a26eddd5d15d776814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3e1cfa07c29801dfeb0e2976ab02f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc08bc8525d583896fc14ab2942b64816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccdad19b89026019da565ce0756d30817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aa39b31c5663cd6e9d197a7f2186c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f98342513fd1247528d5ad5eefdeb4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de865567c039f4667285f04a0e0528e3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7badca6eac1291349cf914073b0c2f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704e3742bd5d079794f7afc14003dfd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e7f05e0ac987c9c87ce8d32d7e5e3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fef1005195272e48a218636b4b5843824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301484976c468cc2332a788a3608053825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22c8e7df1b5625a0eacedb2e0e2476826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8fa1f0f321f3378563b176cb3f57b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a8ff56761dbc151aace54a67be94e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58239660e181ae92787a6d034bc4f016829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918b26f2279bfee3409250b0d7129e9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494666386db16e2483f5147f8345df0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a30a61fe5c888de244ee2e84f1e482832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3103b6fc6b9a04b2377313440de64833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b02b3f040b648bf0a9172efaba3ee834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b551af869d0b2464a32faa126fc2c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fd0fb6abecd116823908126c47aee836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2bde3a439be3cfa85207580ceaa79837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce5b785a9b5da2c0ea6b0be7430f5f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513f8018174e107c9d278a95c0ed24a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f632481ffe50baea1c694e478ff64ef840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28a6ba370d3ee43fc57c79083f1f60841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf71b1d8cd23ef48541e0ef75401a6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195c88001b4467bfe3c41d10eaff44d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e0ae33331dc2d3d7a83420cb8c46c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754ce21152f5a9a0d8975f74ff897cf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5903fcbcff78b88da7a807292f3a8c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf43fb32b69ae9769c00bbf10a86e04847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace6ff99b48c33060f5d96e570635dc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac38f3942ee35354d6a4e0d957c0a94849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a2a7b01fb3fa034288cb0c9deeca3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c1b316c922ee403ff606494316bd0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ef634346b9724edab7116b6dba020852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef83f7134eae35daeac80e816837b91853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ce626b5e6dbbc84da23e1f8aaf297854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae777e55d6cf7df2841426fcfec82a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5174af71e7a40b11bf4f3ca98f297c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7ea5300b6b6192b3c17e2c9a213ad857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62899ba24c37d0858eb4acc6370635c6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93eb5e35df6601a1fca8cb8f5d9668f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b37e6440aa31ac412c49d2f66921c3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3aa6a8dd226953a37101214913894861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34235870b70ef216e3c768fdc0a58d93862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9134bd46b925a15c7ce2de21ce7481d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd30e199e4016a7e12c6c5cc21eebed864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280692e72ed700dbae09d50f7c8b0ee865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f4a477c021ab8f3b0f628d8045167866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e182a04f71f790e72b7fe7497d6f2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484d3ecc13b17992d1ec384084b4f5c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8471151a82abe6fc5280bf92c20879e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58131c6324e70e356d9d30eef081e17e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdcbcfc69bd5846b36519c2e58b10e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee8a02515d4adc436f0d8d6703673a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89070428582e31fbd14dfdd713fe5ea1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53849231949a6a4c1cced2df691fe52874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750b683dff7bc72f27f56b255451a76875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62809803cf917a1f0a441050a3484cc6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43836e079cfd871c4fa8789521ad2bcf877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b2fad37c1f5b7af72ca5961773493878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35541da2fe553f55e182d4f57ee85fde879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1495978878dd7c8a2848f6c8acdd6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8b6e4dda4ec40364d7526e5beaeb8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe51f10ab3e316444061f83264e58c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cffc6f9bae6cf2e5cba5d7f874dcb4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b3cdf67e2690b624c4c1c0eedd76f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ed62a7901227ec50114f279982784885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17ee1fc025b5ce92e0e5ab9bf9fc6e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01499c8c2679dfa760112443e70f6666887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306bf595f85876cb27e737837583d30888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6974c2b699f01f474a21032f4ad38889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fd83d9134ddad235191ba1c359abc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af15bc74bc78db5faf85d40688f7fc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a15a0de3ace1adbc9dee86d860fc4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdefde08f5fbca63f282d7abc3a0fb0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af5ef254435fee723b74c878768eca894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b23a6bb261c1c678371f217e580af4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcff26c631e5d4f8bccb3d0dcb3e46896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258519b80d428bfd350440ce25ad2dc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf3cfbb077eb6be06cb228ff40cab2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1a45682a9120b759120234563dbb3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff7124f6e0b197f17e7b6d67a8c1ce900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2863f0a444c07ee93991ac2261ffa901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ee55e41609a66fb1e71e32f79e09e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9757284da20174b5220ae152947b1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6e0271b061da7c6abb08dd4f0fe4b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d289fa50682d191f9380cb592d0b15b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b27ab3f11e3fc5197d7a61e5a912e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3331d17b1ea683e6aac7b02d41377f7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f036f8f16be190087355375a18ae7eb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ae8ede6cf24f6982ab1f474376cc0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad6c5ba7a6bfa2175274caa82c756d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334a71c34ea9e191b48b2d8979a1c61911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a53f69d875b2022a592f2748a5186f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea649b3162c7957e58653ff37b8eebf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076623d8fea0edff3fd4cb4f710f21f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82af5c4ace37047ea20873e8c63128915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735ce8f8a2e73d24aaa77380c7efd09916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead3648fbeafe9a6de8144bc695c025917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fea2d4b6a88293796429623e772b5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794beac3ef2c3bcf92a46bad628c044919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075d17c27fb16ad14e481d1b8a7d5be920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f38abf24d80ac78f055ee62727b912921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86c3f58ff22eb3848bff9a75e61784922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bc82aeb6435dec5ab090dfdea0434923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8b8a9576fb0ac34039f0d0574f4be924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd486998a95f6e9866a720642ef8ce925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdccfc1f1b302340012a6875586674926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8941db25a2ae3f4896b60086679a2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aea6af04354825c7f684f8ccba093928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791f2e62ea1e52746416515a13fa040929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097526aaed9a0e972ab84b8e062ac4a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731c7696db9031aa7c25346dca02445931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007996fc625034305f35667e9a463556932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0e3959b58129596c1250a8766ffd9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33182172868db7620cf4521eac70d89f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fbd70f0a73e79a18cc5d16e8beb3b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04b0240312b81e31ecb73532961423936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f01e93de21e474499d0f2e02ed2ae937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c005c96cf337fb43ffa2e620659e5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16446bc850f03df1c69a9e94b55953c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac345057bbbe6ea2d7aec5230e562165940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0702df5450ce487e4cd757b3cdd4e5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8231083c7dd03faf251983ee5b0b80d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46824df6aefcf2cdb669c5b0760d5cb5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c209e56ac95db9e058d10f7c1f7b4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167065a0db70f6fef306f4c3703a9cf6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf2c09021b542341498d79f9f10c95946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed66e09a0f32588e61a3592dbac1c7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0914c09e7710c96616e0b07e20f3f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bc96681fdc7736d6804196a92ae36949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40d5c89e5811ca308a028bdac2e4a8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d4fb3dc505c7cac91cc9962f2c6a5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839599d636b694ccd5ece8433ee80c4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f96a0274a9c3ed1a1e5d9969214e2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119d7a4a7160e42a189904d40528788954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838881ec6aff93603e9fbba0ca92d2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa50b1ed6d08839efe1f478da9662db956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459abcd39250c1c433fa100b473c033e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0dc1ac768965e341d6fd8c22a8160958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f182b0e61039b582ab2faaefe93e05959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c16b561dce053b759e9d1f2786cfb2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fb999378ac5108ca8921121f67956961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ae665360f62789d742a43c499aee2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11928199a629bd11954bd412b01bd177963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bb2d84b5dd92f3574acc2d409ce41964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4f5fd1f2535745c99b2e09bc99460965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4be25d1ca4a3313e3861be38e9bad966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb96b9957e389584387275da5b83a98967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948357975b3db2937d8b01e2841918c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44b25474b2b4ef8c091d39563493c9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cfe2172b498429f4d4af6b9853bb0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd2e11e039cbc0d003b10857cfd23e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704e0e09f3447c38d5c3b3ee1c01df5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c209e2e0ce12939455eb398bc8a5d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d2a56b237c1979e66b7d382195801974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766367e032d679044e4586d4dd8279e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db37eaea879d0a25213aeb464e3180a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2d46ca8835b99d7d5ea0c8ab55ce0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ec29de0df3dc59514e14bc6365e10978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efb5b167063646e1604e74ce332f16979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98d08fa9e4ddf7f0f68e2aaf697860980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ce7d6fe1c16a6b77badfdc07c8c54981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41628190971dc7969ef7fc20654a27982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b56627dc2749e23276e195fdada0b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b7acbd10d27be4eee636a4a39367b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aad1d4f055ef5b30a994298835c82985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7695c11e6edf55c951eab104f545db7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054518baa6096989acea64bb7057080e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079f8522972772039a67fe1a53e905d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cce524ebbe72cff12df297202c888989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76d6830bcb81d591dcadf4a87f4922990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95966d3c76c34831018c8138237cbd00991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b69d92174dc3f9ae6daf5389647ab992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0119e210b3872554c826bf0b67f4da993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8337f15abc44898acb3d0eb13203a96994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b96aedee41bd85c81926e973481fd995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e7a80c9c3ce912a781d47db42d351996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307ce3af3928ad1af9ff36bb48fa61f997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5d64ddc20e4718fe1d5aa1548c8201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d1c6832a3986d4c79a189a113a1302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca48fd65a2a456884ff1be611a182b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b114aa18a66fda7ca60fa6b5531483f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2777fc8530360c30dbc7716889c0aa25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694df0fba2d9ff1e83c1fab05cd10a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9f02a66d9b2f45eea084f572e6ff57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fe8fb494a033ee5c553131a378dd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb90204f767cd2d07e712e0f9ddf3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350a2aa0be213da93aac24e596f3b8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1c44db80e13228e7a5509833ad60b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5452b5ed6830d8f0237bc9a57f6e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b798aa186ca1e2be6ab487478b394b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10d814b03b926f5594e6907305377b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97590dea15b8bd37db30788ef3851acc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1adc1c6005eff770bd4a553308f7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb2a125fcbebced33c349431d064fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1c8813ebb03c28477a4bc57e9267118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fe3f36dccfb6c45142e00fbc24e5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af848670e588e56151121dabdf44997f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eb99f313175b197c40b63264cac0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12ba5c39f951cfd08257c821d45b8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5c4fedbc4cff44acc50d40b84d4b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2a9e9e27b051fb38e32221d432e9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579ddfaef0336f4fdfe44941cf5b5d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7937dc333fdf0b62433ff743cc4314726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454687b929088d8ecb212a82fb21cdf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f502f7f81761612a049b8e9c08bfe028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530d5a992ef090509954c0796a4eb7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fab4510933b740e6097f6513b1442430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2be5298874e777870611e16bad9a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3299f1bb5fbec5d33e5d603cd172f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437934db85dae4852b3e122d9740864633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce82346b45eb0ab5a43d463498de7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ca1384272f55ac5e45ce617eec0f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904258501595849bbec5445646d295336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61db2554df4c64486308aa07feb685f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e54ebe26baf2912bbd2529c2764b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fdf18123e1076dcb04f9fce30381a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ff278faf56d529eae87879cd5983240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b2c8d2aad3b467beb0091f4c05f2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1738ce25236f0418fbadd6c25d0fd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad89648f4ca94bfbe2691a7c3f956943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dde6f5c70374d5f97a397c9fb19dc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfbd35a85db7712e33f06c54a655d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5252925928e0927c072bec359e20c3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48a918c61b5cfb952bdadb1a838e9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7468737b5f307984e13dfbba3872bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d79ec6ffcf0542ea62a6945322857d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ade9fd82585e6a2e7d4e8295e3db0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac375f5f43ec1ff2ce9afb5a25b78f0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbebb04f5d3ba61d4295398f51a85452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467d25ed82a2f028e116c87381727b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba407f7ddbaf2c80988744336551f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849bc4ef4223981bddc7c02fdfb61d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a24c736ede12f3da36006bab86b9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51502f34d3a9fb854038031bbff4e53f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c612a3a9d5843cfd278378c370bec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce2cef6611b6b35ee2542cd94b878a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c06c6e9a212f522117f6faef0ee07d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3461cf064aa6a5da03797cedf99f6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8905777a1b5c7c4bbe5dc811c5079b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659cce2a3b997a8634fbf07f37e74f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dce5e63dd708bc19892c2ce3644fa664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5127a1b92ae7cbe9d04e002a45b6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2090b62480dc0697066d0b5978a3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b13f9a96ae3ea6592f4d05954d98567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171baa91eae50644b0acbd6e296572668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ec73d71b03671eaf0d933822631e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f039b12a91baa649e1fc2f26c740de870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97173ef1a3e60b79610ab96db24c51d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40b68f7b18839d636152b5c342bd7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8727e6f93648978c333c2ccdb864a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124c8a923e4d8387c1c7daa1022d8c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff161774820c8042d08461b5c0f0fca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c772f6ffeaa0e6d222096de73495dc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0b08b184b397c77bb435706fe604877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377106209062ba960dece2eb1b98394678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46667c3fa89c433a1f39f1426bf53b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febebe782773cc445f5f95ae0f636ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43737a4210d77bda26bdc450a94ffec181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39692f764ba4174ea714fa97eac4f15082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437e615b3695f0642cc8e69367b67c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585542bad17248b779b6803ff37771184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420be1c1d0d853ab541fd0c48aee46585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e2adf20447d99fc1d9f27c5efc0b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9de373645a7a915e7baa061cdbc0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbd67956ca77ac2080beccce3c712988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91908563fec86d707e09b30369b2e2d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaceecff2c369a4bfbfacefd37ddb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1081e9e7474fdbc84e45475c77dbb5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3101f34017dfb5a9d009a20e2f418092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f917b1a4ce4786645cd239900abc9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80397364bcf53117357b0758ffd8ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafaa896ee5785483f263042bc976ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961293c1ea0217d9eab2ad6d28ed03096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc19d3908294e03b53cda21a7c7ce6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d187c8795895e3c3c1b3414c672d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd64266efe93749b47f0edf2dd98dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab340ab7edb94b55e4398beaf5fc758d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2da56395d7719bf2228d61d37334aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54834f1bd74c15fec7d846e5d31753102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a016db63c621005d2e3516213b0cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a07d21f642b4b40b98875edeef3e5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71e5e44006c2b5fec55a057b4e04e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd0be0168125a987a765314f0b3c8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f5be8586a2c39143cbae885273d9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f50e5576229da964b5762d611ef6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4fd3168d297b0d9d263e03be6d3e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47b5c65742ab2a569dba6108c45224110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f05c140df6d249a28c5f9efbe50c79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af57e442414f6bbd14f6ee307cd4c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe6fb566efd0aa596f07c4d3ab169e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c8f0f8d3963e345a3c38cce1585e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07639f3a3a2707c6a30c9a026d665f1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d8f25e89bb48b8281e07f4ce2a5cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c108d411899d2dff4fd6c3c308e3e69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad9f810edd4821671347bd535362b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5b47ba5accdca1a4436bd4857e919119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9e8300205d45bb03889fbfbd20123120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b140e4a1b0c5cb85318196223582137121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115299bbc54403bcada3c3451193352e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d832e7c6310d33077ddb836a8e2ba8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0e89cf5599b9c392d70db59a071c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263e73787a437686f0e5c7ce3073747125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bedc5e41118c533b4a7b54d81fffc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6308ac29e6235ace892fb124ad4777127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f194b8d7dea6863500ced0e4b4afb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f32c0fd34410234d3ddaac600bd567129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839166d1cf28164830fba0a39d302c55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2d1da1ca83e1439be96d0dc35cc82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5455a909ac306ce9dcf120b978e90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11681b731cf7a06e74a789e51489c00f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f7b1a013c07336907300923a497f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0fb7bd7b10c65b702ba82ce58ddc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ec0420bc54aadd5cc2af4d862677a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbe8d43758e1bae6a8fb7e296bf862137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d409fa26c8cc44532ad95d4ea8287138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98551844b3f3e3033ff14706a6c685139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdaa0318d311b49af11482d3b748d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51598de111ac64f5dc282fde488821d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb973a4ed4e3fe2ddb958a961fc966142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5824986c60bced503a3b98e4997755e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6ac4f789c6c5d3a858d376453d40f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd835d6807191e7bc2c7cbf7c3a03b9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147ad9fdd9d039f4474244dca588d84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763ce2d3f319d3689002e931b221e8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e0e440c0ff57b861fed103456e1c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3c58619b59ab05908661b35a01864149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30b9558193d195b68c5272d9fea713150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce05ebdeb051e5ef0c4ad785366d01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be9a18b3390c19e0d2f562b734fe6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c5e85cd3f995705f1b801e06d1f73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ea7c8c893401b4de250bf582bd54d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d13f07ee52e7ddf86cb5f2866531b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c294040c13fb7cf6a10de0e1c3e7deb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a335ef6d431d9cc2550414942aa7cb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e22413977cf92ffb23fe030300e85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a7436b0dd025f158c7085c8265bb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc48fcf0ebcd510a462006286849468160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03608e651e6719ed868fe50a95380a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c9fbbc2759ecc80523c3a03c8cfe3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a0d6d1457a3990dffc468cb48d1a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279ac5bc745b2fcca8ac23b93442150164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9761748f4a0927054ac855154dc13a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576499050e437b126859088e5e65cc7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92b64ceeaa4252229bf5e640a7b160167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e41f94465bf9de77b09d21c99f718168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de33e973a38f6f0ebea6b35a0257ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc741686b5e05e0db788c579c95a3209170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faef13d7f2e2ec54c963bc32297bfe0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c343db94822bbec9e2b22de92224bfb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bbc56250a7a30a754c0f887935a96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6000f7cb7f68d6e862f97caeb31321174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5d4b42c36afb5c2257fd25a50a85e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4041d6ea576327b1c797fe9709eb804176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c7d576a30a095d4bb7a5eb756c928177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45853abde64e92d873d606c848e35e6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef07bb255f6c10548ebfa8d7f8a5843179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036b569a3869bcbe82884221e8a6874180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21ad18e9b7452840f8b3ec754f8936181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f699d9ad3813aefbe1b34371cdac1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b020dd42866994970dff81780f9b9d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56f9c81981ca39a66246a404f7fa7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5bc27083fe0725f749832e831e5cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457aa6f456a90be6c5523e307fc9c7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd4056425954d161a98b7c5965c470187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37652a3d96f5d33a4c92f4d797a220a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03365b07ba9e8de54485d778cfb0f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fc0472cf865216adb7570a93a2ade190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028b7558dba2c61baf4f244ac69e595191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41837a4ae6daa1269f6875c5ae143d4f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdca10e0e8f013ca9f1de795e98b96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306d382bb5f0f2666b55b4ad0290e4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa8d22bd3de289b619f404dd4feee7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aae64c05c0928d95f596a60bcaf69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260494a20731bbdd523b6ba0dab7b0c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43984364ee67664f153ce660aaf453198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf68903083ad482dbbe7123fa34136199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fe94e7798a2fad3971e7e250d7d75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37a4550976a6e436731c8397f63017201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a1f79361241468f0ab7b4f02ffd53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e844f93d664b736cc9d3ae381a5d06a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8d83782d883355bcf05a10e1b8fe5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84e82e121a6a11aaca5ee7827ca257205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3b57378751eed9185784637afc277206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a960a8b52e270fa78d491c09e752751207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0615fa413b218eb64788bf4a4d95c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e54c878d66579657bdaa82dd4e4e48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6110b1fc3a5ecdc14c0cb2a16927020210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f3445d27e1dd192cc5f73421ed93f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaf754f0279140ca92949271edbb5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5f851eb7c3499f460efd229acd396213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf986fb7d268a6038219af852f1fe4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e7cf718a401b8801f5f7fa0b45bd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a6e7f61ce2a62f18c3b1c968932ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2405415f0cf6eab7c59afd71ee870217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9395fa44e13fb57562332229cbb46d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7663e5cbb21af54d883a7bceb94bb8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5167ca7d6b135583ba4f78675d91d34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d56b6c31eb909ae4c1d32771b1fe13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c704f2f03ef1613f1a8d9da5eb71a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce0c2e42ce5b0bea87c80b7c6dc145223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8ebea579ae7a7e5e0d38ad687c714224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e9b4fae3eed051264465c819219fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b9da10b583bd10948e1383cc64915226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1093c41d092d38d32afda4da4bc360227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a7e9ad8be830734153fd92cacf039228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8803c849a953ddac3624ff71a92525229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba90bfc33b0ce83595928544f9297b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037bed181dea81d8a8d9caf606223db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3f12998f98f9ef9a276bdb0e95bf6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0668be814f06d55f2a17c93bade92f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461f9dde7cdda1c72c814fc3ac7440c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbacbe980cffaedf20080fe3eb87b0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f657b2baa8114d31b6518db658d5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b2f6b75cc41a7533f9ec7131c0c16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2feb21f62a3640c69c42a27b1c529d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3438ae3ec99d0bd7ca3b8a4a4576bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4086aabc32d54cdbabb4b0223f6d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe2331e4c861e6027e99859235597c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd0e946c71dfe1b47e39c320594a2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccc833dfd6036b779454bdfd741b71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935b7cb3a49090d9217479aa654c568244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf45a102793fca9e5f63eda37473ba6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e2a1eb305d5d529bb9bb6980094a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d464106a7b0e71398d89e03d02f0f8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec282c401f03c58d77768d7a5ce6cd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cc9f5b02ca8e2b5ca2af1728c810e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9d0c4820391bfa5fa4ddd6bbf60e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0debec5c37d094fdf7a8f7f1a9018bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985b2478463ffabce68fb1fb408f77c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904833cdc92a44983c559d79e17b818f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8567ad35f04c35a5ed134bea78fce6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84d6c2ce957d5d8635f85cbc7c68bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5133ac289413c964058e22484b9dd07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482df695f49770145c3c4fe2ee6e733257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc85931b6ef4c44c1ae4decf0435e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6428084a04519f9cc99f190572a2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9f7f598f3de873ed8fc21a04cfa7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9b997b3084f1824d4a276f2150545261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ae288588db5be57df875c027d705c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cdd9e07eacccf4698d879aad9a0b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893909efc67112174b5e373463db8f70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7053c26a58fe8bcae978230ff1eb91265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a6718e9ef1e78d16e978c360751b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e4a3879383adc1cdc5db91c702c5f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d90d086d91273ffc9edd8cce609414268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bf52f2e48ee9e234ee85c1bd31be3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a83343bd0079d6564ad2c0aec63f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb5131725e361f6f3d2ba9b2a86c31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c132b90c709689e216c9130dafa942272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2884aa78d230dd005f55d4a305a71dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c2c97cc176863fa3db9556d77e7e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a5caebbd08fe7d83e4aa9d1ee837c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c47d82ffc8d5b3f83d635e52e4e3ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf8bcc6bf04cb9c9a0b3255dba465b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09320cd7502343a3c260d924e5315fe4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fe4798f8a147826abdb522b4c5272279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7881915f4441a4f3d2571c4503754280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71310d9e604aca1f4d60f99be52bdf4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a698c1733eac091b74b7a78e656d4a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e914e529c7d24150c299ae7b33ae2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea561094c152c7271ee4686435a69164284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5c24d5e738f109a4d156272691444285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c126181258f15bcb51f9028cfd4951286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a826c9b7bc587942ceed44851d326f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2eb8db17323f3c1ddc40c92fff520288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a09aabea910716e34f83a55f4adc93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3c51186055afbfb082ac876481ede290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77fe4ffd49c48d392de905caa67039291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881392b625547a798043ee6ee6a922a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f399e8efdef35f1a27bc6813dc046293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6a30c5e85f134d9ece2e975c47339294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0a5c5731c3fe08946899d9dfed3ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fa2168652c0d3afbcbba594348285296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3766d65bdeaab173ae8701b16d6ab7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdec7209eeb50c72f3797f94c74534298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5676afdb6accc556e8bbc92f7ae92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfdc4a9089799ffd257f4e1a047337300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056146dd9d1e8b1ef67f4c4058e9f93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bb549981f7cd53ff47e1d1d0cc407302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21c8dfaf09e837bb044360069e568d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e340034e427957b1b03c56089ffb7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e42a6c65f0a41da5688ecd48ce1e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c53a33a99cc90968682a91a3c40c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f84f005f2ee065ac00a3885e7b454d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc95f817b79c469bd9b997c1536fd3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d40f1c66145faa4f19a5e0ceb678f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f92a2ea403462c5e1832183b5d2ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061bd56cb78ab80253141f84df0b688311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a276c67c92881c378a166d1aae97f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbee3a06d7a402da2fbf29c5ee9f7ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e6864fc5eaaff4de6c35cc9adfdb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0cf1f0081d0d27e88c1d1208d2143315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835ee06f4892d427a07c01bee12c9b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b85adf0c6a2d8d9cef2f04c4a7450317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785668dd7dfabc35a482e6b332b968c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab8b52e05b7f2f299f864134897c9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df669dc4b8f85efb22880743f8b84c09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61063d23e8883c3a19c534a283fa79ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbdf14baa680a6097fc32955b2398a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a189c53ed25c1d4f25dfb3b190f90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5078f4a5a00e6d9b2c6d5a4ad636de2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65ed28d1cb1cc74b27e7a2e03f38a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55c8e3fe7625439b1902a3d8c923c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e27845a5d36d719b9f26d9b0915f73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb26380cb28f28f5089bd6ad876cd2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a40a033b3f1f65073eb149dc690e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8dd4f287dffb1fb1ec5a186cbebd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3bea61647bc02dcf38e2a566b6c4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86343432664a343c876ad86207fb4936332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf1455a38a3a6e555dae6650961463333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb412c4b7c0c0f70ce1ba40fb7aa42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27b5786635a5864a7d19e46165b11a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e1ac32dae894ed979e9f9af1c4052336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5f2382fa497adfaaf82b647c2855d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369cd38d988ba2afb80ba4e72010d82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ca8e3a733503626ac364750a6c374339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0dd81de0c69d83733a19841f7c014340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8859f3524fc9f58936369bf45687b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff67b6735ab2d1567017acaf9c7bfe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a64fb66b5145b654e9d839b51709a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23097ee08a1a7a3416771b7e095e75da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed2713d39433d0c857aef4856fd40f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ba2c4f6f40df540ec3079a4c8d4ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e52b1014506fcefab316ff89435680347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4031689375f4e9b86e0e3e6669eb75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb59f0044ee1d6f31c7fce0e5e15b7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf4eaf826cdee2ffb47606e9e05d74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459238afc88fde14ad3c3a406c0e5250351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25cbff91c7f5562eeb6ff4509f064d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29ed8be44a507fa0a149f2ab02ebb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a39baad0f9046a602f7235305e76a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b996d14bbac128f22bad9926b3d42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5c5be385ad70529c4d4b3df751f03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786abd44b0bc6f221cbc2aaf607ede1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f4e8fbcee70bac95d13ad00bd4ce3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dceff113adf3b19e2969b1354597e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba574a31a3eb928495aa4ff7f84a44b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d47026c6c576d484ebad92fbe8e89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c0a92c22d1052e6d12221e4bdca11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e42a958914ea9575f8450c6aee1267363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a035747e153d4504eb6c21e45d31bfb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b621ea64a1756229b3854c02e520804365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60315d00a176a6fd95d81d8c8953332366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487ff580f332bf4779faccbc9c550c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cebcb27518e78be68eeb92f71a3916368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63f6edc5a58f0d06d3c7acac05799d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118df9fdc7e13b9e8cf986503590631370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9031e6ecfdb895433bf06ee867aa8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84644906dc9e3c448a0a06efee27837372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997c8baab5cbc94ea24112dfb7b3cfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5768d0cc3b3df2c1af36664e8e95a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaf4ee0818e539714f967de01526ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aa0ed709ac38158c3e96ab897ccac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de289b5e98b80cdab3ac70c9be26daa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcdaa92257dbaa51c2165ec5488356378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bf09451d7a6a117da5a30a7da3078379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a065465bc6b5e7ab6f6a472e976d2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c81d45762f3ea766c7b0e24e19785e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d3fcde05fa7480810a3bca0a7caf5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433f70f870c88a41c169ae6c2a2d3fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ac654fea874fbef6a2efbeece6f86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1928679ecbf583c85a015a5527065385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016e89cf05b9dfd387f0de90147a2b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901f2dd15c28eb7946d2fb041d0aa9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad2acb5e13f053d1a4d198075473c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c5f30e7b34f9060e06796597cb64c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b12799a7b170feae69270b61eb4e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab2e1d8d118eb4465fa34d810a3987391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba89180933c44d3435b9dbae44d7ce5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98334c186f9d2c53d06f33c08ce0c42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c514575709d32bf4f7251dd3358ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5d07dee8630e99b976f0b35d890bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f097bd5657b7360bd9e9660cffb1c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bafe0bc874cc007c243fbf4fd4b24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aba5b552e746cfdd0f50c9e9010663398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd52c6b2306d5911afb9d03c5b47248399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d230472d964ca195620f8466e48f58c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daf027a73e7a3f76187c01cf222186401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb491f90cc90d90aaf0dc1e9d900c61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8d59750928925a4752a2234700edb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ae10470ed972f246e9ac6e1843db4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065268f78ecf88d45e82c350246e576405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73242b5966f4f18c612ccc183756ff43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8310866ba3b706eb062a9238b9611407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc879cc05c18248fddf2f67a6cb249b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1770a3c146b48308c7db50a51bf49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b9fd856ad390ad4941902985e1123410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cc564bdb5a3e967313d99bd2480aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eac60ca664809ac3664b6a1215c76a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81b0cdefaa3ca6c079e7b28465319c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b22c708b6fead3ad3ffa84dd26fef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254175a7b35a5fa32c76c7391ee960a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a9d10a833de37bdeb3f2b1fd0e08f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07940a67dad1eb6b67e6a5344d1bebeb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90f1f8b4813fc27d8a4fe982db356b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e7b302c6fd0bc272b011205ad5eb4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf05e3c2e8482e2f4a3341c83329f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475262f33ba90739d63af4ba09983cab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8c83220dd5f0c64219c8214593dce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd923d8149a40b2160832ae903512dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633c7d2f99547480a0d79bbfce0e3bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504866fb514f99f4888d8fd89d8351c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2948f5adb1ae58db58d8b9e0cacd30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4dc86f8d895e107855a76fda817e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5de33aacdfa30d7d59ce64eb92e9ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d6548818a733105db6691cd261f7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2566801700bf8eb90f7ec7a9c049b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01891dd2f92bee1c0a844de3f8708306431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecc55a9db6eaf7a16ac00be09528fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372c7a3b11a26eadf90a6a62652fd6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df10100d332eedcbe8fed33398031c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f30eafb7872e565b1ff3643e5ba21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6069f32c0a4903f30615a6c469b211e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc51333eb9f2bd83f65e48ecaf81000437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19039591ef008bbe5ca04294365739438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc363346b3c0b373e5540e844f9e3d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a803a1919362a1b3ce09e4267cece440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2356a8747eaaa14ccf684a38c5d6562441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304f525cd958f793fad07005e6d52bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d14fa48187e9b2e236a8a37ef5f3f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583633f1e1864f518a70cecb4a0f9b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ceee70d47b72f45554c6e20a53ceb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c525212c8bb09f124a899d83c00fb67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce8a9a8cdecf46e40d9848478f02b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d45fbcc645f35337ffe736964a0f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6fbc49f6a5bc686b364a0e27afad2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96812bf4a53e3c1caaffb58f331a5e9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dccc03bc2b7a738072b6be4b55f02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84525722b09cab8257b29b6c0a1bdd11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe931371783be4791d886a35eeba1935453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f163051a677ce276c56c0dd89acb210454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de8ab65a81d205c1d8526a27d1450b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6ee9a986e7e3d64755a6ba2e1eda1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e3b975fc817555266e2fcdcb2af51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0525718d8ac841d043127e0d52c6d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba9c424130634f5bd35b5d235d4c29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bab3692bd19dc2d80be47d383ffd1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2b33c641751b7209711725e49e696461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2959a7acb60e296e376e7f5239e770462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56dee547c3fbe1a197c92673e81dfb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebfb6bc1ef854f1f0273d999c8e953464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ce3d79dcf4f9f27c968cc8610254d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a859d0debb0a67473d3ed429389b80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0361bf39446a380cbfe86de2e2da2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aa14cae8d0fbd177a9ef9f0a7511c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e5acd2095ba1b9713adbef4a9ff2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164904fcdb5c72c26a684a02961d0916470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a65b2cb3da1934a7e922993d3435471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a9e00ac2cd632c2007c6840ff606c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d975320cf6165dcceb17b78b6ea9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3fbe2c7c6d199b928d7da198f013d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba082840a7fac99b5ef1a8060d3c8c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7d292e6a43c16a8bd6a065cced0b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04830544a6e0233a714a4dfae9f02727477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef54c7cd4292675d328983a81784a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746bf7bf437172a606c60463ad47f2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbbdd708e800e54e4ff207281cfae8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b5dbd45d1160c2a0ae57bf3949004481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bdc8d3b3918a74ddbd7903818d7c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eea5904279271f125223bd8b9b7ab1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa32ccbb6c2408b5714fdbb09501e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d93407a5195e25973af1029afd08f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53c50d0c9a8011ba19967a2feb9431486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ee0103ef91fbdfaf32cd316d51ca0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b76b4a57a1980270e791d7a1a0b16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9658a413121a078d4bb343d7bd0073c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fd511ee144cae60a3476b07efcc9f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e073c1e5cca111b3acdfe3fcb64dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b927cca3932e35c73ce312dc11b16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da80f6064d596c32db4ab96a5e60b9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4d969832ad2f584521861090f5d8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1d06be2d2bb31eb278327a9d6760b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e310ec67e21dda880dc0457cb54b29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ea099e2562dfbb31876bc3a304656497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6557266bba386cbddb83ba90adbec1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10326013413a66f4459475d21f31a19a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2129b9108cb096ae120811e817129e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbc1570a4b137e5b582b222f65f6e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad6ab4c85ed8389716b3012ffa53b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f44a5651484b51bd5044c2acf90f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cede766267d34aeddf96e6abc29c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b4e0e55cac61de97ae751fe370183505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c0642ff84b1dad23849c894577e8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df187401e0098eecf94943ebe3631e84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a20e190aea8d3a583daffbbddbca5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b58cc41d1664cd74c001d328e6b08509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed6cddefc834672f5144cec07e6c60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4d14c207ff5cf4a9641144b48c45f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de241d50e68efae85cf360bdd8bec14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b93c22481625bec3e589661443394513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434fe5e6fc020c684ebfd9cbf7c4bd9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bf470df55416bf6ad28f10fc39ec9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b30104fa5d1ef4b329ccb41d97e85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565c0ca083ee7d83607957e667c7b7d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81758876fa5794b4d547c93c6f04a70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fb070ef5dd29f630d61714dea2a30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588abcb51c25ba93cfc1fcbab3353661520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a6845ee70fd1c7ddac205262ba440521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ade62923f7d0943a8332afb40d9269522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaadf17296735ed8c597c7f0c62d772523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9fb3c30d8128c0b11f7f6b94604da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5f67a33d6b21195e4c55d25b43b60525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4369b85f63fee70018c2df3ac8757526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f926ab0a607697e668f9038015071ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bad7caa1b797747b739310fd27d1ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aee6bb63b391ce7e5438b5cc670426529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355e590d35370422cb31b8960ecfa64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb353df52cc38b2678f169cc2e17ebd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b220b0cc91ad2e492acafcd7a057a82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c3f20d2eb0af90902899b6940a9b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b09fb61b922764c69eb7e803be2426534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0e1b98a60f0e3c3ad364f99e98f17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262465e6033f5d458e1e5a866739fd2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1558b077d69507b26318f7bfd3ab5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb00c2c32f2f0fa6c7db8b14c76139d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a1bd8206b99872a462d527cccef75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722416c2484380b0b651a06cc6fbed2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd467f6cad7e743ac781ae5f061327541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f029e25db7fad14e20f76e4e1b05f1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3dbc213f0fdf8c2530010f199f3eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb172bf5e627eb68832e3dc5e3b15d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614a325124d0dd58cb734c92248f7cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd13a4a17ea5bd2613feea05b05a92d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7354b6bdacde3886413e52b926119b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b514c6a32f223f1e29d68ba57dfc422548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951219132464814cd66cd5065959d506549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29061cae2fea89a1d178d1fd33b2b43a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb794a3fc542781e01618bb6aa4fbe5d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f89f455a35b14d38b406e58397e958552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29824abd3e6a34c1319265228800d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649b7a927db184ba8917b003ba8012a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ce98ce70cec50b1f1c81748c25598555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282806b3cfa9c4ac28513ad4f97df121556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827f1b818bf62d212dd2eba6ead8869557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21b2a901604e65ed0c965061b5a921558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832d8c30b1428d268b9e63378b5ded8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8add6cc7b9aa8fadeb5d3cd6dcaa9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763d5b2c5d62246fee78c34ccd98995561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08662e470696b66f81eade9d43371bba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233335841b24d9c78f2ae2a9ea5b373f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc553f917ef4af8917a021e4e76062b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939c0b2acc4a9773a5984450522e065565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c3b28ed93dba4a35c76948ab7ea92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3d3f7c7e11ff126466aa71aebd2a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27b9f04c49d05c8d76c7326f1f92ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55b57558ef88cb347d18f4006279fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181226cc329e3cce4095ce0a982f3e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86eeb929ef54576deeaadd9b8894c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f6bbd303bf46440821478b767bd2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993beceeeea184c0e8760f810a8a8ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05b815e321ba2557e159a8678f0995574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cc5a9d1aa4976ac23e3343383b207575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06187a8ca88237cf29f9a7bf8f9f539576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a0f540fc668ff95fce82b734e3891577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c290b96cf5e43d66951fc0957e7bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4858d7a6d3756845ec83626eb9027579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5781f5bdb2c66cde60c6632e75d63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d906490d4f435140fbf2a6cac2674f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b3012d28f457cf53f9492fab0582c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249498b2e9cdff6d7df8dfafd82eb0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f17e75cfc17d3c1d2aece2ff7ef4d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a250521c161542d057bcb2ca6a5410585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34580575dde9c31ba7224bf2bf7efde586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583391a326dfc2fffc60677cad09c43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc57819387897b77b5dcc9469e4927588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d622951fbc7fdf2c8fd043ae9c987589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788f702468b62aa7acffdc8fc6d7bb2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078930538a4e18eaa9968681b23a4f2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d84ba1891ed5039d4c9ce75740635592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91c86283c0e8338ab6d3f467694eab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f666f339953ffed9e16dbe2146b1aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb70e0de5f2ec0af78148b9f8a7e2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3563bbc0320c0de8b0efc8048cd1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32920790f39a1c6f3f7a58d6f4d7c20c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51949e300524dda9001da273b42159c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94bfdff0878dc774d84278331614f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb1ee9b5cabe54e9d2d52580795709600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113002c7d77b758b540752a1ebf70973601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae2524f2bd75f14ba245f2f8f370ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d5e17a92abc8787ccc4b842455060603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5df20feb5ff88a821f036f792cb287604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8015a4eb7b6a4b5fa7354b00f5f85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4555157bf6d2892b8b327d07808cdb5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7277e6fd410c8574962ae3f4bf3a65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814decacc4cc9d7217b80d2de9cf283608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89099d5df1d71e10976c33189be2635b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1144ab5ab4fde7a6174215afd5a1c29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ee42c20e0bdafaf4a08ba096a80c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288cab556d74a06b42c36af21e45d3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdfe15b0e1a9edc74e8ea9542a5c5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91adc7684c75b5021b17009e00f17d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720956218a5eb1567042e9c9f62e16d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15340ac69239986a1e5142c32c2b735616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77bc7e7456a3b2b4ccb97f8af23177617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d990dd17b1b4f322594af8e4a92b233618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c7109bc14abdb571acddebaea8d7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cd7d997a9ea12d35b41f5f91d2368620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b90027d41170e7069904f60107b35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c363872e30690ca8ae18d8ce44ba3f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991a200a957758c0b0129a15d7e5855623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb630cffe94335b4928e1f1ff72ff7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d72ba5b913959d47e67018d02b6ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c63f643e6cdc0759de35f9d418bea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622803e1517717580af736fba5f7ac5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e732922cc66bb532df8a815e0992eea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b619095bb90dc0dbee3a9814b23e8c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c073382866ef21e297e1482b54d9413630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af718c75a99b16de89a2f9a5ed137aac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49e9f9cfc0870624ec419e9231f32a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9ea1d334ae44c2589342d685b87fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf76ccaa0116b380e1b3c0e16381e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6d677822a2a175c5a0650e7f1de87635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b974d36bb71dd113ce5e56ccb0a6c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288fb1dcbdd2aa45cf8b959c9454984637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2d0fcced8eac32cf502471bbb1a00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d7b4e0c373eb4cbcbb3a8e2779505639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4aef4a2337328fa24dff33a074590640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34927c422a3f1c2637fd6614ba4e8c37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deae5f90c754ee48dcd2ea733663a01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeb8a3ec64247b2c057e6853c7eda7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e6c197b9669a5399e776da5007669644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9610f9e5a5520dd751f723d5a756c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50308553cb6553061f50c38add2fadd2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f5e9d3b9c15200aaa6a81e870f2b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf4107ff26cd328cc5eb9d31d2e7bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768d105d8f69683de9f4c17c07bd7f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48837b2a76f5f13c831665eaf0795fdd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22582d1794566d0f6b8d5b43a0cdbe20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e81bf9db210b204e454ae2f7c003b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d7e8dc1dd1d67d8e7c014ab12aee5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8db4e3f69f82281a924a992cadf0bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2923e685e389c3ae840f091f7c6c6a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b38f7258ad4a9b5f452229d79e5929656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23624575d40fa538617fcdc1918dc7a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8d2c92a4c2bc9af0b6b73c4efe7f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a137ae81896e988f52246f9178b0ae3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ce87ec45de9dd4e50f5bdfb8a7429660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef5a22674eedce729b33d192fdf553661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa7796c257b2291237ff522f7dae96662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfd79e31dbc0060120da4bdcf01b71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107c8784ec999793655a527783b6bab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead2a3c9ad29a4b22aa6bdfc897c655665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d720d8f8fbfb819504c6faf3e37cd7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e49945fac0e436e003c13e51c3be2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86468506ecb09a0f47a549786107038668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd112b191925fb7094b75afe0e19a2b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04738dbff635764691f780ed1bf9fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56c3b21e9e114103d049634b47a328671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8666e78340fed39a13353a2820ac5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f816d09f8811302026bc6769774ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcda560e8ab8fa93b280745df84dfee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc03d1a16a631c2575c92f3ec56e49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb860b9ea04d9bb8c86f79e164841b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06ed156f247ac339cee0b9700fd3a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45261ab3e1b521595dc18d088d694161678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fe55b4c2b644982be41ad5f233853679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10651b837c08a7e2799388bad817eb7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e62c5e528b6ae113ce415bd0f2864681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ec5335775290d836e46045a0427ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc13925ff87f8ef8b0b1cd63bf8e8da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab449f5c70635c15453fc51a18dfcc34684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149ebd75536361bd667c8b7d3d093de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949cbb196e96b96f00773a07be56684686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289e3376924a765abfbb24cba18493b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948660572601c1594bce45d265798c28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc5825e4a97f6e0ac138bf44b567c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4fd77076e9b10d03f5e102e569fd3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96863523b0481cc356bb75060c1871e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae818163a08da8f5e7c3dad438b31a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef77a623cf616f406cb4f4ce65f350693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b00cf298a5660ac16bb380c84108d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1281ed4c42c1d7e1ae16334119d44d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf8b3def7de5e60958ef9e4944c76e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdaa8a11358ffe041d3024b6bb1736697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ffbb8d71176cd2628d26ab5c8124e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a7f051e0e0ddfb733cb34f8e47b1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c8969aecf84f3d699bd44f7bf7dab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a738afc7083636fec3fcbd227bd45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc051fd58ad99e08de13d99aff1466c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04e5a479fe44381ee7bd367be8446c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb06100f848842a0089e8f434e81ec4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bbc62c5a0ceb67c14cfb5daca6c21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dabfd4a837a3025899359726e94dad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af414f1fb879408cec0e8918e0c5252707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a63a0c5d9c3d17319596670eb0aaf6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706a0c859a65e16fe4cc938c1035656709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b815e12d4805df348a89603c494e11710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09821fb186a3e2299c1e76de0d494f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab7593f327aa2ea94bb0f8ebb0e9af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dc7e72614998d3f7d2a2e25e67ef8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb526333d86633ccf5fd2cce99bf3ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03734e12f9f9e4974bbde416590d628f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3163fa1e6c7cee191647a60e066cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24163044691c1a5d48b799d8d31132b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b123bf6eded31755d95746acce0e7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c38ad133c365a238e0b81def81d8d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad57cdccb613d93c2d9233bc5615df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90d2c77a104c72a7eb648bcc5eaff0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ee964187730c36db8472ee2c0107b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe032ac1b30d61a2db1ce87df2a19022723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa01c578a943808dc19f53ba5f247de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b915e2f50c1dd25a6ffbf13e11d91725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da44194df8bc0882f0ad762b5ca624726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46df83eb1a9fa270abd04030ce6338727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f20be05aa958f7ff7beb728699500728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123bf8af5c0d0fadaec4a878f2a6ca0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466a863b8cfa4982ec71113920ba3b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba773f33c6394fd5af434f5d04c9e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62e7f3391785819fd9771f632693b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d74ce9e263f5696fc4cc28590d99ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67e0f8d151a17e77d78d8703b56615734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829d82f597d4781cb6115a870d96e8e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314fb0d8f21786ad1aecd8f7df8d834736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0ca7c34e4685d86e8cf29ffac348d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bf774c2cc833261d69fc608df4140738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc51e7887626183d296e5baf0e1c7b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d8da2c1f1662bb41177cd8b451e87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5e765d2f6ea0c3ec03ba303498f8e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654be6ac01ff9707a1f9c3133e745842742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e106fa0a418f36a9f54d7245e258d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb999b341d4d0c2a23826e009038d5fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1017f6e28ffbb7a45697d429ca02a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c183d74b0f7a42fa0787823004ee0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece01127e802d6b3cd65acd2481080b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f21e5acec83dec27817a9be73d753b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bb2e4335658da85417e81c3ca541f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01e306de0dba69e2fa743f64dc1986750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590114c910abbbe41df4bcf5f0ed756d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a533b0ef0ebafeaefa195885b1222d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc9f6c8a74febb52a78af2237f1c55753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4634199b1c1338cc9e31c054ff5384754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99646c5a9cd39f650ded0f116156af8c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc405db502c3217fc4381b96686340756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c3b5ddc59bf623086bd5a7f525e7e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f800469890f12d30a6359867418221758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df45d35427b167ec004bce4a5a36e77759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb352dacd45e08cb3c2bdb7a539a3fb3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e6a1b3b4fb1d731ff609b05cf9a78761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e16a977082dab1830a29b1cc6fe86762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347426e6d1af1675c02c4fe6cfe504a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56987c6185ae8cf4d4720f52887e29764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16954c1253a7b5393052d0bf572a8a1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd78701ed85fecc6e758e6bfe81f878766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c389f9a9e9e5903cd5f4c7ee9e1922767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb491476ea28cbb0439599ec9666e8b2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538581e92862568bfa7b23a8c112a0c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed367fc2a70db47eb44dfba3088c43b2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d956fb801b32a9b9ae5e3df872ed68771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc8a062b9f5a78fcf6317040df1443772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631b6c57b250123bdd8d77ee3795bb2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffcecf354216fa7f9053789fc30178774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971df246b0bcae1b1d19b515cc2c93c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222161372638abb5ec2d876b2c322d8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786be7d54004da2566ece465c7801b2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7aabd68f9d84aa0bfeecca913a4f8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1539f707a2576741e1773838a9d99a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591416ed804ccaab1a4e9c3c2bda646a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd98fa1bb3c89e80d410da43284423781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c978ec811c6d0e5a97cd39a6433c8d3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0efa9b15be5494623a7007b3f6380c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91435f633797359c37cf946f2110c063784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd82f4311df22b1cee248acf9ffab1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462db126f5595eaa5e5b781a94c26a2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d56e8c4359b462bf6753d77d48357787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685d273422705f83234594093fb7fd9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c757bda293bd39ae547be43a173acd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9375b98783f85a034dbe3ce2263bc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a1bc36245b236eabb69817a8f041d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64f5f38fd463e400e0f28d1d85309b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c377fe7fc4798d40cec6f66521ca85e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635c4ccba54b1139490080bcfa083ef794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1469a76312c700f4cfb48249fd550d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce5b8493653351f10c3e6c9abf25ee796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df196ea1a1cb6dd1e8bbd175975b30797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af42ef7cd2c1f05ebb3384f3560b2d4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13605d65e2fe34f8b4ff565c9a5d229b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8e0e11bcf54a8c7cbace5f71e4311800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ed465d9a523989ff96d6c04e44835801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc17818591fdda3ceccb63eec07982f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36e64dddf63f7f7897ad450a631225803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31efa12d8c18c1d87ad6b070e62496f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa704847954850c477096a97850901805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474167b1fcce4404e937a7a93c0faf6c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550c68ea8ae2bbdf6cd4043ecf45b88807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc743faae85d0c9edf5a4f67b31c8bcf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2eea6c129e5a42cd16f6278d5134c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313d66d46a0b853226f55b4e042eb01810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e934c0bf74f3983a5f59ea8466412811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b0490b4920afdad3f440c7143d12c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5f1e53ea04e4c292ebcec0c5293a0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19573ea3b2a7403fb1dea2d68160f72814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11263ec8b73bbb0e28e80aea5b6224815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b10f42051351c4b30a343c2cad1f91816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383826a7acfd4e74ea2b18d09bf0e07817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c94247f361b7ec3429895da4fbb35818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d37a277c078533432f9d83a132585819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f04f87daaeae115fcf78f6816810ab820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee8ccf478465e92a411631eab57ba4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83363a175ce8e18a45bb4e9ac85e6fd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19d8a0a10e2ceedb311eee36bcd8bc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164970474fa6e3c0794ec80e25f38b54824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c56cb929e11be7f66050a950da6692825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1706b6a7e7834f37884a0081979090826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eab981f279753d4b45c42a5127e09d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607e4bab0c99f7057beeee1ff6a0b0d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa9fdab1fd86ee3a304736672c287829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eed683ec78fb4bd9db44c6e67c1e81830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a5bf13ed08f881be276a9563886c9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32b62150331ee52c22c34b2d91f74b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208167956c1e976ee6ebf660678028b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c8d1285753715f7c53dd8aa859fcb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c948c6bc8bba980725941254d00f02835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecca65b118011161af22e090d967db4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81ce7e69c56f6ac0f97e4a21ae2f32837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b5e092dc7cfdbdf14baaeac20ea0a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71271c9aaaff3ca339d26ca8282565839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f7ea96c744303c5691f68572168cb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0b125d00f7e22fcbe5deaa7b3a5a7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce276ad9684728df43b193606eef074842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71d591987f29d072d289c7a7097305843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4e0a6d48c98c05e923d9406553a99844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcbf4c6ccf8d87c62b2ccdc09f67e6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b30b80d52faebb6b8786d4fbdd030846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c97ecb4dfeb49c3faad6d521016bf3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ac1c6ba1bca72e2874a3a771737ef848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65a759c2e9f3074615f54a8c12eb0c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c8166a42295d7c435887ba237ae18850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043982af89eb45910840a96cd66349c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3babc2392794c43ba79ea008a4567c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bea33705ad6540afb3fddd18901fd9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57541738a0918de9b3f24fb98161b82e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b6a79e5d3e1b8686661e815dbb27a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db759ffec0a5b1d5442327444e0712a7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca173d9e6a3727ce644109c862c939b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651e47b7919ce84cc449814dfa2bf95858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257b548be09fe006c8a712fda340444859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d764312db2a6e876a5c8792fd885e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78507ed690eea3e30cf99e02e91e138c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8f608bc486e7dade81269d2ed3bf9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc0e3abea60b7cfd6e1477486d121a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b9f905505e925c843cf06295db787864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ba740f3c53d4a57525b8fab55a684865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f38066a015ccd39d0af80e3f4483b3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9a7809499c24cfac9d146b50e7b06867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674e22815d08e597cef8fd10ab20618868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd811d8d100cbbb1db41c3ae274c3bc6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d7654b63f6c7f88ac14b07fe5e248870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a373610439923583fea8a37ff1d151e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b24a053de4611f01e7958298c27ab872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89369a7f02f87f514d63374166a4e60d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0587c8c978f78aae2c1a0c5c487e05a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577d0d01c0b10e477d156ac7439f78c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaf8153d746fc4002010730392c284876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6da734de02fdb485afd76ba420f5e5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a553dab4e3e63b35450ab40bf89ca878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac43a36c2cf24dd46126feeac30b7b5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df736932c03bc2239fb8a9c75a9f2955880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17834a15def64ed28273f788effd271c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56891876c4bc0b5d3ef127cdb971b442882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95315497e9638ca749248f6b6f1cd722883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39203f93da8124bda711b4dc54504373884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048da52571345df1255e6f1ced1fc7e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0623682dddf7976582395c2430e28886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d452fe7260bea18f644abe0d7aa6f41887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4466d270ffd7a37f2c229edd650c7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d84932afdf85cc194ff020abc372d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cca50f2b59110abeb7065d5151498890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4253c940cb035163de3ca3179ab6d2e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129998fd69ce13015ceabae8a5f893a6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dc9ed1b03740c1b54324ba0cf04c8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592f689dfef917c586490f479eb298f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc2abb1ea3dab84d1a444bd50e9739895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ae362767da10af2bba07cbec2f13a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c979b17366131fd5b83ec41293df039897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65576e28e5c01d1617888f8c1e852773898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333c378bda04991b8800dde814e8377899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fd0b77a864078d0141ef7a078d689900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd41cd89ac3a2153a665472810fa163901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b361eef7d2a602111754236c23c902902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6e443ff2d62d07a1bd33d2294b993903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653a807ddb012a5ab2df9d42f6607d6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadcdd79367155375719edca5794546905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885be0528f1a01aa80c29d13e18c8e49906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2007166a42b9af070e83287509fef8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ce1b2c4d4be3cd5e01a450fa8efb8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4542bd77bd83d335c71b529d7cb2a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16a3972680f67aea63a7c5f91252a4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c705e495aa10a6d06ca5e9e40a2f153911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ccd97c4d01ac7560ef5f1304da7aa912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7ac57592b542ef6ba9ff35458e5a4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c85c8aa1ee641c4832a45d2b773c9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e93e8334bdd9104a956e78781bbe76915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d15a3e090ece65379e28136f3e639916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c349ed68e0cffe7653e4fbb3822e8d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935334e68ed13b95ab70abc8345131a1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80e7d77e4332d155fb097027219ba7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64addc9668b241277ed62845861e5f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402161c272e311a1a2902eb3e2de19b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee4852dff9ff442fa9c44593bbe219922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65421ee9de172dd4e211dd8e3faf1ab2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cf55fba85dadad9debe2ae5caa608924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad5fc6632300ddb76cc5b222165785925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733186e5bb79ad99748bf9082df38ca1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b455020e2409044ca31a72fd263cb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27a1dc88a9e48afc313007dab352d8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc789117276548c2393628f13b58b6ad929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faba051314733b8914da1ec5cc0e658930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332a756e18a323f1a55f2d0e85047ce931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f185baee8ce09055a09fa0d239c03932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c185b972032d72ff9b32feeb5d939b2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daa2caadc2b0e711a7e27e40e6f104934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10b4a35f466c8f99fa23a3d4e95474935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea62c19df2afddac6843ac7a32cd3b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5e0448410982a0c509bdf9220bb66937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b2b645ed7afcea5199ea94164218c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f525c205f70e0e120a002dbfab52820939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf23fcff558cbe11c22b4453ae307c6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84255f163f2b47b367303b187d31854f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc92173229646d1e8364a9df222f781942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410281770c93cf670218d1d44467cf1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4348fd9960f55e5f92903fb579504f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d2e2a50732c670d2b4bf43323588c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bbe6239ccf172bf0e1c7f12b6ec00946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820016a20202d30ecd71bd24067031f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c395021fac5f02a7dfa334e1053c9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099892ebbdc2eb9599956bd405824fd1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ccf485c6e73f5c3635e159c9239db950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744a4693830783130b33a55d9000117951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc88f5e241c1939118efb2d0c4aa8ff952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaef9a03396c95bab9f983353dd2cca953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c8fc898554f06e317765ae2ac8f7c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6c3358002a128f44e7e474c98d864955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29f7f70a05b9345a96e8bd8968fbc4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090066357390da3da3d393660deaad9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e68c4ccc3f8fe83e70cdc23d57535958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966078fd466155cd72b298179600ab5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b94bc67f4ad4e7fb64b7b7345b94f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b6174778a273f1481525e0f83a9a0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb62e071be879b0f683b754353002962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc005453190a4a1b16850a030c7156e5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d45b015a9b1df3356b37ef66b598b6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bb100ab846e3e7cec9b8097d83456965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493627344d7de14bbdb365fb139d1c0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3465d53f442ce00675e3d590705f28c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d68dc4685760ab60e385e8aa25f206968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8d102a17f8b6207847323694b3cd7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b02d4021008105a05d849c63d8c76d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718421e84ce1cb92bf4f474a991f090a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf3e1497f9213258d6a85167d0a1bd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721cfcf668d81d12f58c7ec9389eb57973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a1fd5b6123c109b910cb96329721c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c7de9cf7696935a69e30985e41d81975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707a1c40cb6b207f77e484ff17ea981976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d57992e0a4fb0ff1d2c5b4ab3552bd977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88119b25a60cf4cadaa1078b8c8e055a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911663b1ecf0eea2b9fb0d10adf1b29979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e096a73ecd0b0f1aa3a7b1c2f71c6d5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55dbdde1a58b907edeeeb630c74626981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf982f6450d3c65f7ccf71ec2f079eee982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035729eb6e93be79a24f9debce0bf005983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da38d5ce658d0d128133a5366cac493984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5c86c04b38e77dba0a40343a4236e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bb26f128c79ee328f9cb025983417986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b00b19bdf86e609d1616ae3bedc0a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f0c0cf92fcfaad4b085435688e120988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005718029d3d874d037dfc769271f4a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4da949971c1ca853fe2e8c5bfd903990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927633146db0a848b7957300d6ee942d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336bbfeab9900a9b3160ff8240faced992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf1468787e2003d2398c399cec7f44993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d835eb8e72fe44d7860d6c4c151d74994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafb9fa049ddb5b3ce0eeb719b7205d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf42c66aee29e010b7187c41e76abe996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4e14c1e6563d79837e28c65c81efa997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>