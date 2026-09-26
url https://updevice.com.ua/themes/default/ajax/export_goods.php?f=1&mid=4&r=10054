--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90a141eaca39b5d1b5b238175718f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80371514161b548bce8b9544d1276a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f96728ca951be703c74a1604d1d273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a73b7f2a1053904630815aa856a4914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab45e284154d0de6367f9e9edd3c3af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14379341a33dca2aba0c9da6022c1b4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea901120c5b38e57263a99fe247b4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fa413a74e9106901d7eff2d9d892a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33456fce3735e9ce0d8b964d3aabbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddc85a713e8df5cec5d47594dac75710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2ec89d3b1f96c37725c1b62a2fb1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c150f4cd2c5d042d6a5508af2fbf8b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ad9a7d18eceed64657cc8f45c42cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d667d5dae5ee088d6ddbaf470c1875a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3e19880893690e66c373e11477e8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2fc639d1247e2b848dc237e57cd0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930c34da7a4ee241df6c807472f5e4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fef8d4f90b1cf0b82dfe2d5a13fe4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7b6b1dddb7ad1c669bd76d8f50adc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170f3622ac21eed7de77d8c3141ec3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ca7ba37c051aaed756e260519f50b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7edddbaa32e77e2d906bbc1bf490c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2126b36cab6d6fa33ca1f285d31395f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622f0f923d4927c2d8be0c5628d277524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f54c7383375c6e9ac6f9f6d03c56925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f5b4f8a1de1d28e6711ff04d28f4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46307ac0cc2bd2ee435f2d8f995ee727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161edc350620c780f747f6f500fd21b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48636a7c3e483220cfdb8794f0e7c5c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64e2357925b8d5069a81f4098f3c1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68f37b8144ed367ba9c74cc1f4ac7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c892de7e8335003c3c81b12779b5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b01fff58108dd0dcb0407ea61122533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d2ed207c7c4bdc1bf315e878c78b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1966d6ae7a867a894bd76a6ffbc3a4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18026bb13f762b84406256aac4c88ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebfa2f2763de44ba5e137187be3f5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673020f0525b5f988682935b81a8f9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f56aac023b64ded24d3a279d1d7cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819df0cee52687db44a8773fb923632d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed877bc1f45d8a9d601ef6d8043cb54341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69661ef5e78d85f6f4d90fc923631bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a44a4a43e27e6aedec5867f334198343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f739aeba3d931de9242b53136a8a85744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d9998b652b3dd48c03d4fe6ddc67a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f1582c65da198cd40f5d93c0a2bcb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45194524527a0f2a8e6a454d39cdb46a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45332d7fe71f4737a4ab5e75d48f64b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ff285f76901d4db7acb4aac5fb3f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cd365922ee0890ebe4359ac5797b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea806e10abcdaf92ce2b1fbc6de4ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debdfddf9489e45f90822c3ed155ab652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa1a3d9ac4ff6e9afafd54cda1dd5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681da6578ec1776519945f68c0a9e35654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfebdd09b73aac57d44c7c70b2bf4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342213ae271560da3d890636ca89ea4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f179481aff11011c3f0eb750af0bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54431545dc8cace9d065c5e4a62d2c1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eaa49cd4808da3a79cf9812d751bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afb40afa8023654808ef2bcd69df8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49facd837845fe032caf08c670616af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94738c5dac26407671026dbf6a9d4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5f83b13b6c2647ccf6b60e33c6dbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00976c8139cfc1dbe04a30aad2417df064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37696b50df94dbf60c5e1f0fb7531565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39505a825bc525fe552eccadc7504ec266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f342b1aa2a8487dfb5196dc8d2f7ddb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae9647bfe96e9eb43a429517be2e0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b8f4291a9ad77b706c6587f39a6f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c92558258ae6af51c9eb32cf8b05c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba989a55b646525a52c3024dcd449c9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d372dfae3f315f8bc8c5235ae94f4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12b18040634264803a8f666b5d514373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b52bb89eeda4f059b88efb8b9829974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f26cfac11f8ec1afd6c361b62a4b7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d903624794b718fb7f57f89ee5e5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b49f365e5f975acd831e2c6542aec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9c34b732d730fd2d9ac1a40111f8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17d608bc8aaa5ffa649b6d5da02a0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4d750a1327a5dcd47c46f11d3aab280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb2726acc47e911b95a57297abac6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab534b7955fa40f5b9a877190ba5230d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75faec25fb792f65b6b857a6f8df02883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6d55d0c1624708294da66e1bd3d4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830c21ec0b331bc976f744b610676e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1a48d2e00b885521f8da4a047d64686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a76d579548e064f96bf935cb5a5b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf44184636e1731097e3a12420372c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100e799b73b44489e331f74471178f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39553a4d4d210553d2a27b97066e33890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3802e30be839a17412cba0938bb15cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592898b380734d2ab73fa5d3da4e79d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baa268a9fc2c6d595b7937ae0975d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187c9337983dba38ce31bce4e226a9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb85d5e12fcd1eab5f33d9f7779c64595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6f159dce4a4359aeb7b98f98bacfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4185d836391c6b08786d11777aab8bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3d09e837f5e1cf48067164260a0a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9bcb2bd93236f0625df5f2f591ac199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb782c05f2123dea259cbb4c96ab10b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75b2084c86f4af829795a3e2aa0a42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412478d52751ec61b61057c3d9fccac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676bb8a65086efb2658d9f15fd60ac8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741af3b5859e7dc06d0de4eb169ee058104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f66e7e2b9c14483bfe94f0a537204b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fd3c6bfa1270c1f6c8b78534aa72b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eb58ed1b703ffc078e497fb3f07be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83f8da6642d0e9b2e74906d5246b49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1afb3a6da20d633f3cfb5a4dc1b78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af54c9124c6ff4d26b5f1fd65106b9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6e17cc9830996bec8f561fed2aeab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc009b367026971b6ae2f42380466b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d41d14e20d6dd1c8f3ee48cf092bad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d7dbbe60af3c3be588ccb0b1ce596114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd027459c7aef2107dc6292dfd64574115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8b1fb6fb5bd3034354f4c3d10259e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c650dacac9dd14b5bab3727385ff1fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4839dbba2e19ca6f8df643d028cfc9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe4708b3e213db1cb8a193bc2268e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b3e3e1cf459bfa7df70718e307a59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bbac09a8618977e41494e2a5403e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f9469d8469dcb6af97676500413d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78416feb66f509b7a1bf4e3b0fc67148123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28308618464c2b9591a0c61303105f2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58970a7453bfc9fdf181ad5517be4133125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af797a8d0f718eb1e9f7e521b6fca41a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb6490a6c87b8083a1bcfea1c82e21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56427a97250fa5e95bc1b7dc200a6532128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95937986a23bb298d208ea99a3038022129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a73da2573fcdf94d2e6a616cc3927130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9b1a08cd605b2a6e948726b3d75b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0d9ef10b044398b0465c4ad8cd2c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a7d0bce0f2dc007701068e731183c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121115c935fee3ae8c0585b1c917462134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbc803de1e7e3b652cb85efda33a0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f85d574632c57bb4463b7bcc362093136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa6fb8cf33c5acb31712115a2592aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b96393a51d5387d3a248058392d9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897cf2ddb554d3cf5375849e50c194b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ec1da4b2ac386c2dd472d799f9eb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02753c1dcd4806efc4bb7a7c7add2667141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f471f2bc244a889930c52d093a83ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfeb0893371263c1a03551f3d84067143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a9b903881f0fa8cb973941fabf881144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2e9c8eaee3ec125f37231ba1f456f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e5e117c30b3989a26eaada1ca1863146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a92bc66584080826dcbdc126401ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e422a3856da2f9b81fcf80ca66e976148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba64073c74308cdbcf43339e9a30182149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f612d87a56668867f9a6339ddaeeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3693751df239ddc7cb0388dcc1776151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafef6781e6e559046451a221319aab2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0232b3ce044e53545256bb6c20ad5fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c9d1009c0b3af4701483bc2b7a4c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a73ec6aa3f6459bca66fa742844ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ecfd21d5dd8f9c7870aaa8aa41878156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcd8f1b0d3243167b4f96a401d92f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62988574aa74bbd3c3fd80d6dba2be39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb50369da90503ee2db2eec5062fa74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf784eb9476f6705ae53d86cfd3e294a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0060e9ca4a1ad0a34f5c876c27b39b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98762ca4f4ca875b3df9cec4c1c4822162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309242dbf863c966c32c0a6b0ad074ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef44e65912b0cbf3d6e8885f72594bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad29f2c9e3d7a29955b66af4998f17e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05febd6c986baa28d5ff9af2a1a63373166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0d5a08d0c23905fbaae77fdcf09ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c1426385cc22891687f6ed89d537e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84267591fcd38b088bae0af6f897bfb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f289495187a2fc301a870ccfca634b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ced539ea5694b95c0c5bb6d24b31cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdf693c11ca1c3e56e49925b63f6f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9feb7f09667828381ca252f452faf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f9254fa85b6fb4369ed0ad6b41214174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055a3e59b14d0ff20c347439bfb8622175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93834f6249e069c2ff70394eb938fc7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9c677fe2c68d8ade022187bf5643f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257702798d3848d3ac036ab1ac63867178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291830a71d8dd0043a07727357b5d0ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5719de4e38976d66493d96cd79a2ac2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3372d28551794353e63fea75197e67c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7779a349cf45b8b2d9da9227a8f6783182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60f946254e5579c34b6e41a8d78232183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ceda3bb18a2bd4ff63b2c6664cc72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa675a22c55c364a56e08caf274d881d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192445eded0a3b200de1069eafc3d40a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86024972ec9fdb16766cc4dbe77e1121187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5443ae8f736520b4b655176ee6b8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ac05cdf0169dee30f7e3297a59966189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049a8ffa2f9f5477a9cf24bac7f7b75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d6d1505060818f665bc61abf14f7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2d4df3aa84f1954f9dced36cdb658192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158da06c5474b1b4a6e1015141628bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa4433f7e489c6ee2875b318722947194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d7d15f93d0095cb52eb890b73108c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb1d985e4439f6b1fd1e91fb5491c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c49e306e564d5b7ff657c63f33de47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc341c8c06c2baf912f8f442ef4f041a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b12cfd039c13f12331184970245eac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa686221689cc499049b899cd1bd4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00274d00c7fada52ec0712f643a1117a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd0f43cd5f8470bf0985f67c90bd6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b970dccc387a2db8c20abc7616655203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5726b2cd68d5d9442eae42688ece92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769da095c09db4ea0e6255448944d036205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608780ab3d27dbbab636645d16c4d6b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bd591aee28af0e26e3d3cf0734b6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8aa379cb813b98830ecd47868f908208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68a3d884c6fab21317681bf1af3167209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e00e24aa23d55c585b0dae6e0339bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8aef88cf253a76dee545da8b11c90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b515eec2c0a1c9309907f05e0325da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3abd7c2281117ca9b3a2f52b8219b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169a7cfab31ab66899c1b7297cde1ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e72081fb3e7dd3b9d3eeecfb830e1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2f6685ba984b835a923dda5d4acaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec503ea3a8445a9b11cf696e34f978aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba83394b32302a6baf89865fd10ceac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed302ca4a74c5a981bf20289a5c06b9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac97bf03188d20cea1ab329cfc83658220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2290ca04f717a5b1683ab8256b35e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1442a7028f4062e848489817effedde222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17419026c23c23d107f16dc6489cc5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0a834fd55c78164f0cc075496cb6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91660243c4aa8611308781bd96a8a64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c13e70166b7275b72c333fc97bf6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc136050b4063d51bbb5e8b081fb82b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92a5ee7ff3a1dccdf05c108a5a334f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862dc8a5e1d431af1873d6141ac7bd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4d46aee909c806c0aadce31f8c684230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca40506b4c176cef33e8f410766613231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55019f98cd1a2fbcd4beaefa43aed6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abb160b748120f8d60e00c29485dd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a6bddfcb0fec5b52942f444701805234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d989d1bb8afd7bc8b38ec19e499094235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02a1ab830452d0c26ee51347cfbc4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a96d70a8e240667eafa77f2863302237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55becc57ab21d31c89999d9a04c16e37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278544df2c72fc7dade491bf81afd12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ae16908d552a675c898ab1097a0f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a3948b111a8d6a5620d6243e4461a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bdcbe82be48bb64ce33df4d145454242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028436ab18e5ba2d4939fd989365e01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa59747c1e087a5b7cb74af81cbe468244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0dd83566d11b59594fe53df561a52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cb4aa312281f0b43940f23c77b95e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123726b18555b9a389433109dffd7b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34e7aebf2b96e6b193159e42464713248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff2535c22e570d2728826ee56050bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278005ac7bdf17aefa63dc0ba1940de4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee34e93123571275b953fc7b7978101251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee1f0d94761537b48a0fe42c46284d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70e0277fa6c302920e6fea196122b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84650e87f743350a8f75905b9e2bc049254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de718bf0aeb6a3aab6b3ef6602e9337255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1170252baa6ada45c64a96465bae6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a1a33644ae45a88953aae37d1edb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c92b6ab1ec29721a1d77d7fdf02e1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7e15bf80e1abe8919f2f2f75c51aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3885f36f870498f833f2655f7a4332260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308db96b0fcf77005658934afe09133261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd07c9d7e5ef17bee33db6b10929c2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6112b91eaffc55868fb16288ab6779263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deffe1ec57df00c0cfc659aa393528c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfe80abdfa3aabec0b15e56f155456265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a646646a74fa895b1c4af424ca93e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf0af7c681b53a2d9c6d1f338c13d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac339c2c97b39c93f0298c4cb04af0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc04a29d97347a765dd29be918622e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ec1112613372e907d04d13a369d16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac061affbe4c5f01749b75e1d75ad8fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415601f2bdea251f5dabfb73f4c91caa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412186da11c9a3dcba4f25accdfd67e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7ca7f9f00c5726147c89bcefef434274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78144f35562446e1f0678ef5b64445ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e6023487d0f6794971336852a293c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2dd0c37089284809832d132ec177b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60a4fb30a3f5303c0b9ea85388a1ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bf1fc37f01d1841ea827a078c71fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75a72f7dc688d2a49526baaa501017280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961015322beba9813412b71913ce4618281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0e41d2a102beb77f91dcdb298d0b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f3ff7d9ae3a0d59fe59055d824a3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fe5b1550803a5d79f1430950e208c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044c2238e03b659b260689370b9e3f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fd9ff6f5dbb5205eacae21fda1a74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da15e10a8311e8269aff5c53180f07f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb88666663eba4f5d377b074273825288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdc610fd59d406ff00b62dd092ecc6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135502d2de98295ebadc5b11f9b6656290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3213ed1e8ae3e87e2098d74c4d9e4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c1de04fc44f8240d32c7aa8c5a2cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42905425a098f6d400dc7e959bedbc20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461938df62270b020ec084e148d7846d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a62fba57a84bfbefd34f5a49fcd28d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c805ecc981a7d8946ed5a5b4cfd42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed8c538eaaf376a6fcfa6c6b90c823297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2e04601560f00e7d819d29e280bfe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e1cd33c45249424c8064cf967ebc1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8761e2ab0815e492a02906ec7bea6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034af8d00e512a75f7944d0b0a52412301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fb0b003879a33055c02c17b219ccf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b006b4b9f3daaeb6ec7405697fa1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953c723b0bc60c255a671bf001c2474304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297325171a430354f19e37b663ebfa4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac82b98182cbcd9e43a43c269bfb6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4662c278e4cf06371699b51ea839da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5c209d0648e6e9eb4f86a4bff9e17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d656391004fd231a13449789d5474309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29493667055af0eaac6a09f5a770484c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c7e20d104619010c3a73e88ce9607311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee1fde589b9ee7dc19453291c552eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0375c093e1c8ef6b6f16dd4f0c0e2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2560960245f5835545be01db2d4fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a152539c38371ee2291fbb279e867315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778af18bce0f3577b5cde875f0028d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da5bd0cec14ff3b649a88db1faa0bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe6001a0e2585ff3bbbdbab2d2a639318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed366e79ec12d9bc94d94680c5d36774319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e31d448f4fed64c1c417cf54f5d24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0823f3cbef3b3c0cd5385919b8ce5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebe648eac3886e686e124cbf4a43f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590d0f5e29f25f792cc03a958890634323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ab9d514064e6df92fdcd7b0f74041324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec96f7e1e18e318329e23718761712325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673586296fb114e9b8270a25d539cdc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7193b02937f1a2fe1197e9953a3094c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb90ecb4219057a95c83da769a8040e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5fcad779950afd7e08790e99b9d09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da801d9a58dac23215b77d39882aba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f54329cd81bd8e937e4bd3320a75b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aedcfe16ee97f4a81c0cda33c35a32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf5487beb455499e67f321fc0ea842333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1520ab2b7bf1286087fe4c40278b8ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304e78d988e4050ef301e7ec9864727335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291104102e80bad1e6756a3b46891fd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59040626931d8955238c14e830e7bded337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac8015de2709bb4414b0a62fca7c33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a24341246356c311ef553cc5d9b1e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca662cce07356db2432ad188ac37c1fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd5bd36eb54d4db5f53288939f549a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a2564bbb43508b4891f2c5e8e0ec6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d2b5c8c74f51742b889a9cb3ceac9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241d37f311e4c95e7dcfd8b1687994b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393b997a66a4dda236a36ee24676f5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a153c9099a799cbd33bb7d744fced6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a57908a16a1d8799765bd24a71521347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512684afc0636897708686faf45a2b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478f8ddbcf3beebf197242a72f7e095349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a80ca713a3f29f0147d72a66c9ac0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4388f33bc5d0d40dffb91e12e9c634351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75420b27c8664e5b5c70ee78e21207e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab83fb0c341e010601886611d3ca5f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce348123ceb7f85031721957713314354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707c5cd1cc60628de7d456574489116355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60224463d9d7a5c02d0cbc83fe629d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8534e368a37587ee95f6388f172d946357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ead4d48b5654798c50a63dd4ed6b5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea8b280a39172df609c528a9488ec5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b796c0ac499e7c34009e3a371b70622360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667857be0de0677afeeec4630dc2493361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d10208d480f5f1c4347e0a9f2872d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f83ee6cf240ea94031e8145a368fa0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888e33909f115240b4b0d6cd23aee1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035495ac5e5f65053fbe2b9f084c3586365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852c04f5c0ec168c7fbd1b9d06090b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb09cd088eea02269918e42469c22bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881b273b7ecdeeb82a199fa48902c16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3678668d16245673aa62a14ed419658369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf448ea312445e98b4a4aa142ee357370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe805ad80134a0b2b0dfe57a30ff23a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb968c94ba836a693162c82af9f62b64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d0ec8b433155daad08f1030aee936373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a6a435d3785ca6cbc23d8a48504fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7417783727e65afeafcb42122f05ec1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b42d4738fe0dd7150ac9c794b5eb5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4238a212aafaf4b2064cf5e6c140a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d17baa463558f0097099ce8129156378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbff3bc2666d7b0d9184a884f3e289379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f0a52cfa38e5b8159114ff7eca4e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7586abb91ec72b63f515e003be9e86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6e91acf5bee12746676f4fcd2a4cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94d3354df4e5e0cf844d0af3ea007d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272b3d86f3f8e943667fc9e664439e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b856839738a38d9529c08e89535769385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598214539f3b1d9a94ad5acdf543275386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553ff17f39b8c6cdcfaeb443ea7a8b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82368091b40e5de889cadfbfe79f4c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5cb895ab1d4b73ab54a113dc217be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33a2ed60251036137b81147c3a7e19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983190bfdb131b3baad7796d946a3f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d112510fa47573bf9815c7bbaedcb9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003896dc1fd8c6cb7262066cf1dbc9a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9f516fe4c974e366cb14702090159394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23fb3398e8284c6f43de8800c12998395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdef998f2aaa6e8b456f034e550e11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186077487e731974a8935a8afa56a0ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddff7050e07df27ce8eccf20eb3ce3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0bb5a40fd0bf0c3a79e249f17e141399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e95980538148d8df6a8ad37361737400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f71d60b8a079df698abb77dcd311a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554fb0def4d6ba8519482b77cee7730402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703feb452a3c0afedf11a5e507725f30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabdd91b375d86968a019f3916455da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563fd706e642baa26fc8553040c7dd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5051176ae60459d98e32a321b5746a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a4f87a0621195eab018e9593a078e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfc9bd0193e50bd83ede5e6d193313408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09736320f2765160348bbb42847217409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31681c9fe9afbb6afb1a5bd6383d0b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c0fd71546f6f0a6445db96e1c1d80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34927ea2f9f3fea9091bbc03a70f060a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f3bdb1a89c678cb4fd2b97887bdc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09513da491bde72fccfda72eab53a1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16341307b07a184511264db63a50ef8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eab6dcab1879e8baed21cae8c2ba25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1edf7682f5956d62db525fd00021c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4ad2208a09567c8c0de3332868594418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f84a8f1f41004c47f2386a31b19bfe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60be8ee73a9881ae6d29b96bd653e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9056a934352134e6c6da4007d351d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e5815803a0f78e431eaabc173e1a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db5aab6d12efc68660481d958df2e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c43a0f761ece963d3e18516689d9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba26b2b27af2806344218aaf241108425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a527fd0575415d4e08764e513cd4ae1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d6ecb9ba5f5b3f3ae30709098505427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3a648b16c702146c4c68924fd5601428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee3c1ea93c6d0fffa1965fe3954b4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52945603c35cbf22d9b74674c0c5df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43a3f759367a9fbf6d3e81efcbc709431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1228e63fd0c40a1e43df66c88c35019432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f701143d50820908658d55c99e3409433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000d9878b7396b8c28552a224a6ff57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e907015c39ea563284c33f8c367199b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4046c786dcd383b0a0e8951ccba0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655ff88d2a7d90141d006403c24d080437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bc7f853e3661935a389b87b8dc1c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bedd8ab36ef3c874608082602d397439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4abefee3f1a2a87d47d135f41ad3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d9e69600bf5384d511cb2c42d4d43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec295eb5088564c0e5de86674f97faaf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51a524122414efc366abe3b1520538443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32077c446171db23fc5bfc2b79117c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b877c5799f8b2d3c59184c7876772445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6b12d323a8fd5825cab00e949b443446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd350c0e2a8fd6c14030aae275dd44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdb5de70b5ebed7078b385825d8d09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a5ec048e09062f3ccabbdd26bfee4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b32183a5ad4060ce4be7c863b5e9cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34183717c2c575c4604d4577688c5a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff38fe8b7ac6f214b7bf8459be9c2b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e313335f76e42ffaf7ec35b9c60e9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2914be0327c11add5e4e720e020068454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee9b469d0616a519e11182b620cff1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7f96ea22a0e0397e72218ca69b66c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afdb9e73d8d98458fba65c71141f4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7b03225b1026a5981427170983b3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc291e35f54c3ad359f21758b178f38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71322bcf58df0f983e29338a8656c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7c80e5f0612cb67083bf83cbfbc26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c941636df4dc63633b8e7f4d075d38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff50541dd879afab2df9dfc747a452463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345ec1563925a767dcf36201698b925464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e91971aa334bbc633e5c0d83635c88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac831913007076dee4c890676e0bb5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613631096507c01c5761ac02f216e81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a730785db754fb97c52c34a8bd987f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c56866e8f1f119c1691d4ae79e667469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfc425903b517a0f7d324e5bfdf0a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3012ed848b7367711b4a8ca402bb95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2441f841e7d04c9d78ffbc20a6439472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7b2ed493f1c8f8d4b809071a0f2e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e215cba253744842394fcb9f54bf67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f006479447d560b4897e2e1c46f2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488995bde81b2e51dbf5e7f541af023476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f78a1054e6eebda7c0f21c8a94dc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa80f1c251134ac0e051da89cae297b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e418f7007b1db855a8e3e20bcac1f08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9810ccc13d4e6ae5fa63b94efb36b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b37d5a0557f3950cff06f23c1bc16a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7997ed603777d49eb6e0753177216e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f651b2eefb5a3112362b3194fc4e7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee0498fdaa42d2c20061f200ad9fa7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc6ad28e343fb42fc0c333e5aab58f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc380a6bf95c32b6047f8a78087ed52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c16d112a7638ebe6aa5544c698ca1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973621d57bab464c2727f124255739a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451a0031d6b30be924d2cce17550d0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ad9732db0868b06353b7c3b982ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95551dab7a0c16ff86fdd54c05307d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98664a3cd554dd055b247cc973a8acbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e80add6bd89ea8ab8e95068c431136493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8db9e77e1dab69c8decadb7ca2512c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5bafb252847f5421025286d52d480495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222ffd341a77f8d0c1dc9df8391e23d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee4720559811f51270c7ffdf798212497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b65a3a194f17b84e1b37afb3b49eb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868ae3fcb9904640cb7ab71fee24cb5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53100a5cc219c508ace9b593962b72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139544c1cb84786f95967274c47e42ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690c1a207a1e2b482917e512975ba77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a903581cd5b656bfff6a06017166d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b46c99c7120ee9366a9698c62b86f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fc103f7087eea8c96036b9e5bc31a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a6768b1437c4a439765ecaab4d25c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcd97ed81e0eaa793736c7fff49b25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dca14236ea854fb1c29784c4accccc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c7f22edf8d805667add0b6f560ddc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9889d35d523e96ae06d0e65a6e65097510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c8a81189ea2755e44859b1e3b5372511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bab1626db446d4e4de77968cb06ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5c227be231e7fa04cfa13f9340a44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41291577f101898c1adfb41882dbdba9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2dbce9c767f429fd71dd32b8abeed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976aadf1b6e3c0eefe8805c9e63882da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71491c307c56e56fa3210ab053363e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2e67dfbfade8a4433cac345271d9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d2b3d81779dd6917f4e06e435b7cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a62bfd3b31c3fe206e8f77a3f78269520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7454e787c957ebf0f85bea2cd57dc10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7723bed33095bed90be2af72be85f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf782b03c4fa4be26c4b36684a9074c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fb447c5eabcf56404fcca6f0980f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59847aa4cf1b1b077c5a05447e12b33a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427673a29af83af434dd3a4267f5de36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948fde6010c907e3faa8872ac440897527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a456b296080563abac2b0f6ea1b90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816648988b304a5df0c0ca84d7af6d0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb6484f83429086538cef910a627be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9086fe0ac8fbf96e2f8f0000479c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce238f18916d3c591b968007baa519532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c256f07099095404dd6d4fafc85e719533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c3f8eb0d28bd716738fd1a2aa9947534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bed9308e995bd94868f8ca8750ff18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4f809feccbbe3c471cb419dd1ae84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e709cb71d81cf2836756fd13f4280537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fbf19910543a0256f1dbb657269bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220a4ace8b0dca098df969397978c1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56729521c73938ea26760c6ba1dea59d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65166e65df641806685d11c65f5d12ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41965cfeda175913f57a096a14e427c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49625d19bf06ac9fa724b2f5ab7428543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979e12e35e074f429cea953cbb90c77544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc91255aa6c7e25b99ea2e5252fe42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b066cacec00f30a5487e8da122e2b4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a32eafd92601fb20f6b2e389291137547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420243c0f38fb4d973a68dee77aea9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bef457c4d91189b5bd8fc49c5ca135549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2178e4be0309daac1e41ccfedb98ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7fb16d2fff6d1ff2ce4c3c443ed70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a730db8c4cfba69a6267a0c8741a7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2192609e50296be223eccba0d95fae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b70132fbd7af8bed0b1bf28608515554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d5d2dfc7de3681de2efb8f144d0e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8b1aa74e37bccf9dc83ce39ca6b77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08e172b96d82d207607010d4480aea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c142f4f0e0318fe20188db5823b594558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6b9b83144a93aa199af1bccc57295559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406bf513fd22d4c19583dbcdc9adab8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbea1c77427ce08e574d3cda48dd460561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a129cab397054eb398732d852a969c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c8aecfdcefaf8c308dcf9cf18dee5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424d70d31712d8827685810a06b72bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2961ba4d0a73351cbc967d92ed700565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59ddc42ebf20e65e65d3861cfd6879566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed088c4f423c4a37ba59405cdccfc78e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd478494f18f9881a87fa8d41a058368568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacacf33e45304fef172f8b0ed6ab7be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924b7aff7c8f932e65a241719c933b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78d4e50776d6b99b019c9d6695b0cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0279ae85e4d4c4d8889572d7d02798572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c96e0f5d4d89b28d4f7ebe4bd95701573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fa52eef0982496c240e0eaaa04402574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364f3a0d5978eb5bd13e6e05568fed0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498efd8e3552907a0754a3f99b850fbe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83496bf2b004240fb9e0398f0c07f11c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02429a6f15a065bef61133687613eeb2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce4baaf9fb85312204df88d3129ca1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcd3dad26fbe72d54b5c30b60488fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c8b6391084d2797980b36ba2b8204581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c308a08ee6f0b88608575c88a0405582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2896555e3e9757f8bcf5b647124002b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3845fd45d3c435d3aef8207c6ef5f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1f7290361268c2942b96f583d77b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87baececf6f1288194b3e0a17c6b26c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be62e9a8506c5e6565134fe1c70f7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20166f4d7f5d4c21e9c5ea3bc6f2500e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62864d55f03dd88d40ec8c2a9dd136589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ec6a9123d419e68483c8a655c5131590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c61b6eec9ce4c474def5c31c20c4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3dfed7283182404396c5e3d2544fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1829d7973fb97706e18d254ed85e8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd3f669baadeae08ade008f9f2deda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6833babb70ad7a5e6f047b7a3c3d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aa32d569e6be002375542c172e248596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd69ad683c34c8614615c195cddf5a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37673634bd9ef0634bf1951cf02f11f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff3f867e9b1614013057bdfe93fd86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321867cfb153637139006c76ea46a76c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a6bf6bd5e7a124f0aa69184c77f46601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66132b38863cb688789e9fcf516d2c75602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4013af7870b5ef98c667a48412dfa3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558b3b82798d84cc1c053fff2f59bb2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229738a80f8966bffa6febcb6f0f5d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab900a4d48851314a79a706e1b9da4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dce7716ddbef36ca6f5bc84e5294f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52056dccce4e4869dbbca7148b7775608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6094258e7c786b7c34b0e02e7a79a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97573638b827442eb301e6e7e7275792610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb452e34de7be529117fd5129f9d90ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05942d58de337f20d4acc52702712f05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3bee566e3e655e05d7f9df090dc48613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ebca94dff047c1ef7c9417dcb2206614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee6b3b72fb8cfc1569ae31ef29e32d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985805bb38a2a9592bc11f56f08845b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c9d28289e16e82278f7a9c3c3c4df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6779c7f29e31328eca5ee52c2cd9ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260f76c1d1832d7acb59c505448ed98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4b2bc75934cc832d840fd7fafdfc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b11f10db0fc7c21af4230e748c2595621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c698dd4badd7767c9f221d7a8e3dc7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab6057161d498437b1b90cba84e10e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909af8edcad612e9da6625569e701c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e932327369333a008c35ac03b5b9b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c8b06ee5b91453f919557df337895626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb813b3cebbd980df683979f79eb8a9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede186b140178b65293306db25eb0c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f32b1a67018fef837acb9802913a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271826156dd140d176aa31da29320532630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aab81d4ff2703c49385cf5735bc0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79469087fd86d99bed6a9d2dfe783017632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592174721caf23e9b400ed0d0e4e9d2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60b48f9743d5e9bc49dc6839cd2b23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367ba76e2a5743b4fd465f242728106635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a03daefea4d24532eecf7634ea9235636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90b34f06fe3738da5e0e41d09e3086637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48007e8976ebe60cc76ae11905457092638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58873d5c15d61a7b99001e5b89e9b29d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc07f05cb3b1b354502d6699a94ea58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987a253b8987be882e561e2785c7ef5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9c06141b3ee039600fb24b75740df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada201655afc86787c15bed1f32e7fc9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ee6b33ec523b31cd287c99680b273644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aba32ff2c76c5a9243e7908be5a488645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df4719c4911d1ae4791b3cb1e9a2ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26525e52e570e3a335655a102b822bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226df74ffaa527d2ff245f48bae2df9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff123588c077861b1b197d73d3c2e50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78bcaee8850846b12a58b3fe5e556b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e204509c7589da8234e426a252ac4b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb03ccac92d446f6b5f21554c93580d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e8186eddd4ec383ac19ba52dae67f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef4ac0bc240458d7b3e8c1da2fcf8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863998a0bff5e6f66092b2caa5d3169e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ce3e430fddc7c04f88c3821bcf234656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0323bca8857348439f1de84d44057a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f17ede6f6132b1ee8357529292137658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0890e98ad7a3803c3a7b3807a65e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a385dccef51f87f38e82f649306feb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee62646c01d588665ee0e7f4e63ad6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c114573a775ec0316dfd006f8e0007662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696510cf7fd92016335523190b009fca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995687a5edaf607b4869783a3b2e90dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63097190e1f650291a6db3da985319665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed8592b967cf660ce7bacb55cf3f14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d1078a57428ea53281ef92b6e9385667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6503dc40453a24ee08a54114c4f0c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4f9090c8651512054545fddc893a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4496838e4c70ee169dc878b1ec078b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b46730aa4e0b3e2c922d0e60cc56a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df260c37cb5f84d61c71f03c3b99cfbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3671d533a52bb0267d7430a605091673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea5908fdfa819693ae9496e20384a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5e856d6186ecf5584046d2acbdc86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7ce93755bde6e0dd89816740c9b79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96617c1aa841500d51ad41070a151f7e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084c85d975d277176237a11e093adf1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143fb5f7cad011e4c18e7f19e85df07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0854aca6390a6a9fcff346bb95dac3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680f598aaa91a8df01333d9b3939743681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c681bdb4792dfd4bf632c57d08751682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87641be4684b5e903a4219981aa7c83c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c94476e6d272f00202d9ae36cba9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5d6b5213a28c02b756e6a605d407c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465187a37982b0d6b2fa4a99559fe50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76036e908220220ffb944ba18b96ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b9cae4495c1a1b441c348fe1e207c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbae7b6aa75c3d164d85ca7a39d31a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f855156a72244ca7ee67feb64cb3b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee0a91c1462e52d71c65e802ba5264691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbd641a25323d1909b5c1982bb2c4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa1cfb3f13bacb966264452d7b82d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a105858d8041585874f2652cf7eaab6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f4306067f10de9a10a420e7ef6b4a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ec6ee145848e2d6ea18023fff2fd5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9701005509b2f8e82570794949a97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210b84ffb5e4cdb5ae00829362f23e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18ad88e7e7baf9b3aa6b75bd374122699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f645f00f2ff5e40cb0bb718e054dd76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f166c81af1cb0e82284c8f5284fc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fd3c8c19023aa50c6829d6c7c24ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40847553fa4ffa87fedb474968379bc4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd58533e47a8ff1035bfe7e22c4a83e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab928ce298327e4a1aedd43168638f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57a8b8cf91ececf97b2c4e47a086fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d185c4566e1339db15881be845e5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3c1938a56f26ee3f7251ccbbfc55d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594318bebf00db4f96a285314f5b9591709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877d03c50db29dc33b15c707eab0db3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539038503fbda31f175986d912f2e31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa2b9ac1a97e4a0efbabc6d3ea4e29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e755bb3e26943a3153d2f0c3195c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e82758bd3ebcdbb46aa031ccd6d3a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91b52c0eabb80895dbb3d63a683434715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee4f00e60bfe395eec52b31eef3db7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf67e971e3454a21eee12b4c3aa2fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9a58413a864de24cbc0d540dbf031718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6575490157c1c9615d36f91660983f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc9ae723eedaa5b01e20db093549e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16227ea016651bce0eb112f5f227f83f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988fe1a92123a5f18b7f79fb1846f80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb24919db6ff76f2cb60de9830d271a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f102cab9a57dc6e9061faf7b47378724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e983622bd637516042ad3b8dcc1d0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b1fc8f40315461764e22e585870ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efa64a2787b2abd3d1653611551425727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6438d7c29728a1d7ed9dd8b4e8282728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d254091c51f13ccb747f55b92408d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c86bbfd9f1437dd81dc1f59e114de6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bb9f295aa95dfaf2d2d022ff54480731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1005ba2fe15e8133c54708fc82bbb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d21d895e4d7122d9e7cd91c3072dfb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903acc5c704d984530656e6728d5e61c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43841aaa6051d7044a3f336347de6e27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59883390016e5b8a97b1bddf5f8a3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf7c431a3a273a18bace3539de3987737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e62b89225a4c74432f89dddc2f2a4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874624d411ed0171c96c1aed5f0cab45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b68a2a12bf1f73868692e6d83a892740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8517ced799de142841752cb03fb27d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9869a33f335a4c79a764739d1cbe87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab039d92852609d100003ef0d3e8daaf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c18e1100b7a42e55245038642af08744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c8277c41ecb99ed8f3c7b01e7aa9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0bcc6818cebc08aaf4b9303a197c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2a4fd9a56cd89fa2e51e4b8850837747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd43ddab550adfac5d9cfff0dbd113748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b13fe9c51a04f0dc5b58a0f61957e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba114b03394421d1841b60e40a05d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ed69acc41f7226f80842f26d8f33f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2c9ad77053c93bf13d8d081ce60e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86601417055201179901106f82b6254c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511d53ca9edc01bbdb73aafc4c38c86754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b7b049e04e1aeb62b28fd796999fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e8c9d47039266eda51b736d2c6fca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28040902c176a5c9b1aced6d847c75b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefdac2fad51ed061ef346e12ebc44f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004dfd8f9a5147085635ba4cbbc87aa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0cfbeb35930f3bf1fdb61c2fedd48760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069648f86d6f4080d1dd77aff5469e09761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a8f9fa38184eb7900269309bd2710762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2754aa150125570641a2c1cf2c64734763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47384bf2bf669e8eea909a67bc0479764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50a42d5a882c89522d296020bc1e14765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79913fd742e8a3f028a56cc2043f2bfb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ccc7cff083ee2b6e369a712c12ced767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0465871239820480292ee4e896290f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31298f7788c36df33299b4bfcf1a9fe2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe1d9c839ee038a649d0905abcf444770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02335b287107446a51981fee55c87f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d156dbcfcc6786dc18ed7bfdb78581772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927b2e16b4210ecb75fcc042b4a8f96773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f03cee66abceb6f670954bc410de3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d284d7fd7b6c38f42e523ad20e322f5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac31f561d002c9255a9de7fbcbc9cc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11441c8cf726af5ac5b18deaa93306a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44951be5edd2b8b4e8a89025012fa2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66213ffeced1e28cc6c9083f5a88b6e5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427447560312b4933c92df4abd3b4c32780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6b2fdcbda1a39a8426694601f3155781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682bfba0acb00d10501544d919f6e9d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1131f45ab38f180eb03bbc3c64f75e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4723552a9218e986271b7354652d4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d628aef60121f8ab9122bca4d1ada785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21fdf7519e798e7227bd64e8f84fc0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aa314d082d22fef54bbdc275ff2ac787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e7b9b56a51ce585682287fb545f6b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a034f5fc8c2d94360075e0ddbace7a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560903e9e02525f34d1a279690246259790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69efa568c3e79fb0ab6df2871563c20791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e73e8d3bd7c03d1aaa4b1141546055792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a8aadc3d3aee3e0fd567cde028e0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b433fb3831dfc8199a435a86a2d57794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81f686850675d494cd276bdc3050e7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d07c8f15ed5c8ed4e1932c9d74f93796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffcd9ce2b138d70e1b96c7b4e33a7f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e9f843d5541e9c693c633be619414798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988a7d0a01aa8b55884adf52e7496c1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30415d47ff7bf4dd262833bd0a7eaa9d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eac03c8552e273dbd6349a8d6c6212801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870015c1b96a31512c1ccddb995136a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6dd2b5175052316b76fd624407892803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6a0fc9109f4eb707e58b0b892a146804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd947e49207234bbfdf024da12dd4e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dac343fe44bc3ace8c53e31815a7c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ec7c92b47aa9c929a5a19519ed7df807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153cf0bf9b0d0d44b821b5c3e1d5263808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6583798d879f3cffdf2d2c2ceaae6db809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3f6518a929346063195b7fcf71652810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e49aeacab5d4adc998336a89a37ef811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dae510b1b8e9b00b39076671458fa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b23181f83096458ad513ad1cd0bd7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412d75ad7896fce638855c3fbf3c6f3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b2445900d82db5d23831ce1891fdf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925163c3cd0fb31c558f3adbf245a032816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5478029d39063c7a6e053cdeb8384e9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb188363caa26ef7831037d9af50dcc0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348464a993cc429fea75b4d501e7c425819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b06cda528f4ad23f4c2629e50081b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf91c8e5b0088a8072aa20454066c61821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3cecfb1c63c8eadbeba48127d1ced822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69e493de85e83522d560bf6796a6e6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb07b31249b4daf4aaae3ad8d736890824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e78d079c9129dffaf822aa5e3facb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a2593dd3280405a3928eef08a4b67826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290601438483dbd5d53663df468c80f7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3efbabcaaefc5f591a667bff9403ff828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75104b1a8b7b7d5557e0e8a412db3a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe31410b7e4868c5820b212af50347d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8628aef51e21b06d4fb5fe06eb7e3a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76009b3b82aa4e061feede9e3daf3a37832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f00a02a3cc5cb25ea2e35f6678f028833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd155cb42f3f520a4b12474b659aa0a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52143a6625c40756339674a9d3268c0b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140f5f267bacfe37d6a706ab328da83836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcf34daa047b2d7336084fee895af8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45895413d4280f980990394788b9bc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c391520fd085e06622027be5ad05c1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e846e20e0e8f4e77c4d0cfdae5fbc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7689280614a0b2aeb2e947e76c0c1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08af2582b40f9de7af063814460646842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9e9d58a4c06de6fb38294851fba49843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c50e9a15cb5425566302f1db5a55c5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dd6f5ea7466271a958c1a5a5bf9d5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d957be25280975e90bf65d7f7c9f73846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee687a365f2a5a5480bf9f6bc965fa0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362b650c2a109fba634ce1c25537737848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9496c9b2721d5fba7e86ec71a42f9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990afb4e17bc73e79d4020863e9827f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005a4d5f6afa318502613c4890a8ba8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901a3f8d1b63fce2078a871115517c1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b187ac23e8ec41b5a2df6cbce33011b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838692748cb29fe6dbdb9f2d7809987854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f370817e4cdd778644901601f3c257855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4c82f4f6fbb928a8dc0d6d4fbc13b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ec33dd3cdd55cd7c3bc78dd425d5b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf25202aba07adacc1dea54ea8a900858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f1a5651a3c8872662dbbeab253f93859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff01850f7e39e9cbe6bc7c0eda07754860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a814383547ff9b6fe2124e25360228861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b151bc97a6b0df8aa6df07002ba4a4d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f870e8638ac162a364285616601c0c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20918d581418b288f09e208005167fb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548a8c16f07257bd3fcd9e319460205865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca731ffc04275e6d297b85b757d421866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530369c2672afaa76018b06048d8b1d1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f29242c04780fc0d33c6ada35a3c16868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea80a575fdfe38baa3adf2f12a34032869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f04da7103f920a7c3b023592512ae6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea3e6b686b8d010f842437e39162cf871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b28c3155ab9f1495114966306aec9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd469c663358aefa704893559168f5a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e411e1cfdabb469adf3afae325d09e7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb452e009db735a644eb0e9564cac1c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca5709e5e4fa1042a2cac472f31b55876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62428f2fab5867e2e03e5df592c75b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834bd2085d45033ba2ba09a23a820d9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a516bb74cdaf5b6563d889c80bf634879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493e242753e233fc51fd910435f34f2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b54f465ce50c737fdc31bbdf81243881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d998a06e10e5eaa641c4d42eb574144882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fcbe3b7eaac70ce4eea36de2b3a82883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5ed22380e80affc0b76521fca3fbd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b13bd5b79a8e21469c92ca02b511d2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3c0b314d10efa0a8177db4b42a2fd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e446b8190c8e7b15e84ee9861584b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8690eb4aad46c2681fdecfe292cab72888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9437e8923e999dfbed725d2eacd9f4b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4c3c9c85f08de4cdb460a5ba4f35f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502f1c8c8ff0496e1297940439201f8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c0a3e1fbab33ab92714a42fd49ded892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b4aea68c641d329b0277a2a1931c8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8144f146e2b62b464fcdb9f05af4602894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc914af008859e87de661a3d14aa8d3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfda75f8afc8360095607f7d099462c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e783233d58cdf9026031e095ff6cd3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dff0d3b014edfbffd2daa276c885bb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1def30975dd25cea00698da2663a6a8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279f6320932dbd7ba937b08356649d8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c51a3bc8bf9ec4f329662ed65927c0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9afc99dd818ed84698a0d7f9374b60902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d8c787a943fbd994755dc8f8ffafc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41135d502e9d1f0465c7d88179da13bb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ec1d2a40b0b9caf854bf55eca5e7a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c10f2d7016b38bde68c92a85ef71db906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c7b501a769fed16abce5e1e8f9eb7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a910e0d1b2d76d991d62f699eef2e3f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5a23109d3710459dadec61ea5780e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f03235729ad10a9352cdedc65bd45910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff5508a8e898606bc3685b3ceead85911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebaf2b75216b861c1f2e6e59b00aee912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd404b3ec3bd2a52d4886903458619913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca928f0cba8b15aba36d4cab3ecdd78e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf7e4f597ba4e32a143de32fd0a3c5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb591733569e1cee6ad50b3d8fd596916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db425e0f89d5c1154f551820891687917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ba77db2b5ca77e017caba0528017d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8776002a1c5d2a3ccce0aaf43093d21919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5912d1b8de1b16d02f1b7ac7e7f07920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000fe46da9784ee64d804b1f3a6acad921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c11e69d348515d903c91e808842ad922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf51f4adb0b497f38c5fbe3c7aa65c9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036d5a244a7d100870698e81aac14c6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f6d8f8e6429dc973490485de17bdf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0831e81b6219a8ec84d0326bc9197ad926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83355d3c4e71f047eb8220c7f4f5dccf927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed477c6ec92c579102f35078a15f2d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a8f4f7c4f8af22a7aec966f5cdbe1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830670622ee31a0224babb575ad72ff930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7e3333420bbe97654a0c1f920f865931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5e5ebff4dba98601f4e143e3c03f3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c40fe8100800a59e0c80f649cea2e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9773e38d225c5974e91b775001496b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64dc9dddd07268bb0aa51c7ce20dc2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f3409ed1590ed6b8b671c88ea5e84936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545172c1be3bf535e1a57789f6c06f42937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d9dff9f7af6d1e8af5100708961d9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dade3c38925e60e90c00b026c70f6e6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabb01529f55f9b743c08bf2d284846940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff275324ec5c15b72244356079ed010b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffb9c4cf2e760f0e0162a8e1b89697942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c180ab00137ff8821189ec5d4716b2f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4a324f4d0e79fb744fe1defa6121d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56409917ec13441fdeb63f92aac0967e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2000232ed6726ffacdc5a01b059ad946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9b2b6f3b30e231ee5094e2e455e5e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fa489dbfb314c03310b2b347251d2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c1d285cad73ec8258124918f6de3d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7100d176e038f11dead70f26b1e4ca950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53628eb3ffe4b243220544f3e2f526951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef818d05aacc24b8cd4e71d0a9c73d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d804250a2d551c09de788cbd2defb26953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad76379e187077016c8269773d78086954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624976c660f5048d9d92766cdbebf45955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3e5fe4e4f2a1ef082eb1817f67a86956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f85c2792085a23e66dfbe9971ef953957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5be4cb24a05422ffa7f33484cc4dd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18234e1929669c28791f9763797b861959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9dfdbae8ee273d6a7bad3fd2cd261960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c216243d0e0388279218c97cc33910961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38e61d07ce7e0e8b43c278486a8c01962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6736baff817c6b6669d3422897280a7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e9cd105d690954c651440c8cbc149964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dd521e78487845b7df2878ffd86e2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c73a14fa34e9529d87d63d2f5d526a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae2729893d8cdd3f23d430ce439eb5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0276de605a4fe9fcc7131da578240f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed56a2a5fd154aa0a4ddd237b3101d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6802b556169cb5eef611d11c21df144970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec3bb4afed0be743fc89eb32183aa0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacb3b372b685e01c3b63e3b2da0f9c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafbc04ec0a2c2c0f91a5a7916aa63e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85228fb3f079cc00fdf9413d63bd9817974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b44dc55d1b402ac7ccf4e0dbb12041975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115192ab7f13ff248efb5e394a07136976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89f89ad2f48e53deee12fac34bfa44977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130ce0fb5d897b12b3726418e400bf1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2526079ca5835ce483d1334a151771979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a67d219805c1e21675348a2c15c9e0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f4eb6799869971f7ae4409e4f88f3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0ef9219ad79c9989a8ac4b3fe6a6b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eee159f7de1eabe79e19cb44be7a0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf124f497e5ccb52a2f25de38d3533fd984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976774710ee7d5588ace61fa97603cf8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2a6e82014e5f588004075ecdc6af2986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f127b01ee9cb98d3c29acfe8644becc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791389327ae9a75e4d81f4b62fdedb7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab32c79f693a2736c106866e4877be989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff76fd39a69de2d650b4c8bdd44d98a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d1e440fd6249824d17e278058eeb9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf329d66e721c92ebf55b5f8f801836992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e67c27396be4ba1ee30801ed416a5993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498c760a21802695871d82315154826994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc32b9b30286af6a7a6500321349c78995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bfb0eebe30afe141e43a1da704ddd996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28474c88cf0d6a02769ccd063faf37e997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98651ec8842421e1530f4e4b38a6310b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59015113fbf17ac854ad8fc37057042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6bac1bd46e1464f8dc273b87911093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1991e86da5032f370b4e2131fa291e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78007fe80d606febb5105a3a572742e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0791a525029c00f454394959e59386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f51403cc1e3e3a96436d609aefda87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09834e6ca8d692790153111be9f3118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bbe1238f0c9af7d146dcd5eaa07d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707703c4b27cd8facd846fd83efbb76710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c835e75c122e1f851ce40b54510b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a972d9180b3a923a1d5338dd9043d2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414e7e8c903d38947481eb36c770fbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4390b47a3be433a35b730f7f36239914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b391ffbea0222f5d3f0a746012f13d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba152e91f6abce587f30a4d4963069716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca68253cd3b1ae17625fe32d41bcd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d453709c55a75eaa9a63b2ab3203c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb5561d0a5368dd96899023daa0f8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce431f4537d25274f01dbeec33b3da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f28405049708a8e3e89ce61419cf721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd5fc14fdb11fabd3838298c87e9b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b0bbead7e67d31807d9cdccd3735323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a1d519dcccacb5ab946e3e81b68d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276c65493525472ccf04bea4d89fb5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298a07992e41b926c1437ee5f3a115b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38e88ed058d7adac294c722f3ddd0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbdfcd75b086f0a746a63aeb0b8f7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb18782fc137c0a06b37873da9e57e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768186d03d37672f7b1c5928e68266f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35775a60af64853749f83145b3068dc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a61b449d298b1f8d9e9f6b453d6a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d34b910bb2ad5f55c34aaa74c488a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d90e00e293d9fc829db9ed3aaab5f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0cf60f4d9cfb9163873a67e222d2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7027b81845c54825181e4c34646705936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fecd4f4fcd47997ba56d93ae2c47a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f4110401fbc56195429f6df1d330838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ac084aff27b2ffb7c6a0b6fc0452439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d5c0a9f906c2a7811c36ef2ca2e0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ee8e94007b28c6d385bbab9d0f01941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fa5cce3d8770b20cdcbc658eff8e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05837b3234b588b827abeb8c88dce64443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be119f2c8b0afe064aa400e6e9a49644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea88249f490b375b9610f787561b9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b54494104479c378c5c728084d0de846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a78e2ec4ae55d72b0a93d2a6d329147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4a755fef5e339de44c896646f636548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d4e22358fc92c8869dddaafe225c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dca2382c44efab8070944d5274b70150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4eb2f6f52655553b375e430e9691d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89619e4f27be24426133196ad2f55152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801c940a661e3136e7581aa259ddfe253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcf3c07866a50cfffc3318141c031654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e36e304f9a938b2d3affcf10bc3d2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042bcde3b567d525e83f98bbc85629556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88549274f97be4d5bfb1e4a8b95ad4b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b453ec2c6ed32fc022e9d17ebf92e5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfbe8d1589bb37d385e148f2b6fb0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3c9d604c354d9aced2e0dabf58a2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1724d108484f5b8cf312369511e8dbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa396dc9269e7316fb60f083b70e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a6f12045b57d3349bcdcd541222f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd851ea6e6384af715c79d873a3a495464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a6b234b85db980476306bbf6b619065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67861ece90afb3bb1a5b00737274dcf966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1952600468e7020e7c282b7239c83b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37fbabb4f91cbd3734d0eb89abe65b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643af3468af099a3415711e7d98a6b5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c31da9099bcb80553178274a5d458570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49eb297be499ec99ac62df88b490e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e47848bc118e6a0ab13ce0c4e161872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a695c4934e08e29dd5fbbe67e6dab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f14281dece07a6b5e0d918d24143a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd1edfa3cdaf87380ee59d9385b95075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f912c40f94bd853a5f161aab0410876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543734b16a80c11e142a2f0018ba330f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f058dfeb7e5c3a31f5b1be3c402c18d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33934cc47878c7401c4f7492b05e9dc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfa983a3db8b1a4a9b5f6095ef64f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d80d5cfb4e987fbd48f68ffc2fde5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75b1c513dd86008c86852820407de282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67ef4958a0e10b645d52e54ec1f27a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc38614fb658a511a2366f020acc5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fee6aaef1b7a06c5abcc436c3b512985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb3eb5ad8e96e67f40a8c0c47b0b1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c5fc85679c21598c3e90cc89def0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d249176fc6aa51f7c55c1c5b53c3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98af85359da1d3c64bc8309a47c64089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5fa3473987a1a4d0aeb02a6f78d4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31195590f7445a8b5844ddfb12f6642391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4d3d4e118975737f9facd984c584992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80111cb181ee6dc2948861faddd57fa093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce53a1f7c13e7a4b069c3acaf673d3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568a557eaea6e56c21848f9194bc7c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0518aa2bd34a4e6bd3fcd98ed0b1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bace32e90832567ffb1672662a358797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22048a409f138c7d9c2a9c8769807c0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fdb214bff191435bf95b2ddcc635899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b5931fd35fb18beb2c368f55b184d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c7927b8da221886bafebcf8b99a46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99878ad790bcf11335e1f21f99cd9e1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4bf681d7728eaa0061bbdc6f5e10b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e612247c74616bb7ec1a69948cc0847104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6860c73cdf303ae3f89c53eb7cbbd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61edac69dba24f43b9b2d4c92f4c9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b03564df7ec1fe836e320d62a2625a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74146f1e99c950398285a8204fcc3c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1fde38c594bc0695e47d795a6dad6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db5fa51fec27285b444323e1af1977110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e068d217b92a3f236958ea815eaa0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c345db882d410620ec36c1a5b4a13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7c3b9df026fb265941fcf47a1a21d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c1e58f8eb6cdc8f8d1120329a0d2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fd42bb3691ad75aba24953788638a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98101e816c2b75b98a73efba73e52906116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402c3de3747a39c49daab686724f68b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bf0177d16cec30dfa377e1b5034b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c740a96fc40d46cf7125974e5f68f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680e658e8a5acbfcd46471a97a54459120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67383db70467e2d6df7dda83cb78df7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5566fc0c5db9528915045d8c1f811122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d322cbdfaeb69263ae8339993c290123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e729fb07f426d9a58474f3eb1e1dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b6a955a383d0b0f0ce795fd68249f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517c41b135486c9f1ebba489147c252126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898db2f838b12b17ddde261d3d97aaa2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfedf35a358f77dacadf26d0cc08254128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8aa8beac3f6da869bf1987e0f2363c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915ce1a672b7f9079f6210c86c1a47a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddc646a8df5641aed6781fd90780bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e87a4abd32008f2c560bc807c08c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f582f00a549e90b0834114754784544133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31814bd2b11b97d854b44bad55a38fdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c230b8fa6b12d0c76eebe3c10b2ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc16cebeb4293e45a501c951fef202136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560fe8bd26edc937dd072d4e4fe6cfa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef97918f2243bff935d4f3a961c3232138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cad559ec50a1e374cef230f5e5a93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14b501e0bf228f12d4c1432b286af3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67063bba908c8961fb4f42f42df3068b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d463894b46968d870f626780ded6fb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9acbea9d50bb07397f230f3723e80f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbe7b5f6322761d2dd335e651f4281144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e0f70830778d483aabb9964cfe209145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd385834736bffb78b52c104214c2b29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462884bdc1449c98d4b71c321886509147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890464d34b3fcaa194dbf4ec5b6beb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed1d0afe3828602a9db486d80dbe1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b35fadf8ac04bfa30d9ca3ddb69ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f0e52cf292e2f72253cccd4884ffe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3e769e68b58251c949440929c05fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befef21ddcd4e0d1a01aa53ec1072c8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310517ba04676ca17a8080d13e8be7f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ffd3583ed9e959ba49cc0a7346a74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bc5e094680c1ca06cb95ad2bef684156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9a23dcfcd42e1b137139c02a52383157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d11deaf0b3d34ac9e140b59b094609158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4686e4e98d0f7a0773c2c0c37fe3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf33a1296017dc61604967adcea89e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab888048f6533fce58673e6c5dd2e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f7a1cd66eb7d91373cc502f92df53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850726cc7c94d9577282e3df3ad4aaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26641d3b051a038eb616c399bc9a542164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50363848a7ca8b92b296f3e444ba64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b11856aa1c78acc119a318fc965b24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf949839658e5cc203ba93d8a8cf3c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c596313fad3e90f44f7b03530890e31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76a2c5538499fcecd0b93f61c2d800169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bd15f65559a4127bbc3aef8adb566170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb9ba257b7645252d8e2a001ace234171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ef3761374a7c963e19cd6b725b4b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c8954464e50b6365e535137ec20b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f99940f39ac5ad1967afa695db238d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96f9028ab990462278aeee0ede554f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e05995d42b481c757d0e7ce5c89d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9827bd4aa07c28436ce6d272c12fe0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a563076f1a26e5268f1aabebd9a886178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcadb23125e1ec30707ea3761ffcf04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cf4c34cb01effeddb4aeff0352b6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda45cd01b4d399a2bfe166835d304be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60847cf90f8f21727cb95d4fd4edca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89232c083423318188848f4e9eef19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fabb674a5ceada100b88af2d71b1b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174bb8b4e9ba204c799df1df809d4d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ed00e7be3d20885d8cae0f3b7702d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a323b1388081c053912c4de65a4a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027518661c1fffab433b910b4a27d61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420146d8d5068b12f749d18735875e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72536086ebc772d52e30ed51879bb2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2612d2c2a4e1258d644fce66a56bfd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330153463f07cc321e650eaac7b8e3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85177d5881849e48b79ea90143bf6b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926226ae39b3ad02a60c8831a76af21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa14d78cb5fd1ad8b92f141bbeabdb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7256d8c0639780107b757944f5452e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614bf0f42b944a8a5d3d7b0e9f7162a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118acaaf37982692ec82de2ef5a4e65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68682bad67479532f9c3689f4e4a1172199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0511a8dcb73ad0fef25738eac187a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f53c7711670b3c46670f871f4b640201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3369b0c4e015410509f1b375d924d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c7a62a452513f011d9ca12271e33c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ef2f331bd8c3d496b65a7b97e2051204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02775cbe5eff4295a0dcdf1f180580fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864c99c97f687b720eeb736795258b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76555c33d5d3d2a57cfbf92057e2d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46428252e9c90edb075c4951830688b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9d27dc460a81741de49fd57da3a31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b5e5f96822e94702419c77377dec5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451190f39633248579b4a4c431cd39cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d56e46bc4783fac7983a32eb17250b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75803c539806023be7110973b66c2ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749080f8c0f99a000d0bfa3def3b460214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2590872d347e821c7235e0e12ad1db1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc54dc5c80904e902c0f7f734db5a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae8e1803b8db3c308e2a784a0cba1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7ed96e541f1fd4ef1f809b98dbb59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809c309c7dfea46f8591f83144e9e00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858191b34abea223929f89d895ef678f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caf7445e348a3e76e88e4845dd68d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cea26192fec802c2d1bc35d45eeb03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc05566eaecf8c6fa2969b863d283c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d878a440941492b88d6ff2e4bff1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e4f61ee49a363ea9c4d9c697a402e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf630d709da9ca6844a4afd6a017a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded9e0a7fcde38b92acf4980c3df306227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910cda4f97626942331e7361bb8b723228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b383c657421738bbf1b4cb818e9f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd5e4d44523f7fe4ff2dbc606e36eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd67ba4ec2a7ba847c4dd1bb924198d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd7906009a659a8f24ef491196d60b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa5eb7ef7d2df13d550d23447c0f43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be11ba16239d05b9eb2c843764a92d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f80f8ec69393760591d6ae486b6988235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c702c1a8af0cc52182a89980803bcf8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be20e444ade239c444caa8a3ca90c1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7ef6460be3172e09fba1aeffc1d71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566c212879ffc4c71c2eb0780dbf123239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcda3ec5b69c7e68654277cc436b9e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8036711cef64e9bbcf4892c119ea4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77335a7f0ff08ce8479a13e4bd538295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f321956b02ca5c6a94799ec60021c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2e4fecd69defa199c6c2228fcac62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b562f5c8369d4c309f763e197c0f88f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017061b2124d57af1b437c986e06fadf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eabde9605c11111a19243054d9fc5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae48b38513bc598b760e15e719ec81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627da75570ef7a650b94a1021f46463249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992dee13b4f83f42500a2c27a942798250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fef218676da2dc96aa72794ceb8d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deced96ad8786e45c1e4c258eb3632252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488f01a3a2dbb1e7ba89c13f0703c11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7c0d718f64cf08f9b2432ed0c2706254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee873e29e84fb38366eb0527c2d22f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c427ad223775afbbee1219c223bfd47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94392fa19f9aadea0896e0b87d3e0f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58506e896729e131e58b69ec932890258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165e88aa5339d7e9e5ecab778c3fad7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad35c3bf4734302db36cc6afd263be6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adf0352c352bbb3c638b44e4700d96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5cebd6fe10e671f82bec94ee9b929262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c4cd713ce10eb8e8fa341b0da471d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb04d15bbd0e279bb803af3752162f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a686e2e8dfb85e1f639e95a45c727265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2e5f4fc3972a5dc7ca2a8a9c36933266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff495e742334699ab06861744c46130e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf6076a00281aa745506e7371fe90e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706abb0098b497587978b8a47854624269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c658cbba3fd471d4a6388351ea053a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b67812c823ac4c98943f121d3d07e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eef554916e3da8f05d885f8150f61e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0482c341fc1dcdba6d58f6abd972d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0689dc6beb81767dd90a68f961e82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975d5441ef880c7c5a5f104838f06bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b607c240fe21b0e2cbdd5f6b513edb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f8e54814fa1a583df78b4e8489658277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8544dae4e0d76495ab098f0cc5b5e72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39960dcf1bffbd80fc29dc21c55610b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8945fe092662d8a62af0d3c870c8a29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbaacc22734046ea8784c44233a84e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f8a755dd63a97c9e84ad2465fa544282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdc0dce9832682e79522a20f313c08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364704da5244e6116660d4b3cd757e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee4f53368d3d3d1682437534d73bcc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ce42afbe4f10e34b82b70c4cac2f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a7c42337a57e7d3f75e552b945fbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6559402ca4a31b3360e1dba3878059288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3371365cb6317b84d63426bfa4826289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02535fb2dcad85831cbbcbf5433b462290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85698c242f23ae27f89e8bca1c4050e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846082d1223892687b4089fa823c049292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901f1459fb594a84546f47c88a0284d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bdb75fb8fb17e80662807686d484e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ed4ae98335cc00778524f4b278255295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f7dda03ff83a0d8ace38180b37f82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21439328c9ec552c90c930a8b7a686c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35d069d2c2bb2df3fa79a18e182e5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a6a4e830d3014260a9084b690e53c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dc7ef756d25c7c350982314bfd190300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea149af7a8908e183f2e88d070e2a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5b390c3c0bfc29c381ec3ee4acebb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a70a332d56d51725e8878241d44fe3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c28d656b1616581135393cf8918fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b454f5f112d5ac82d9b0ec66ff186305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa1147a7361d08fbc1ee4a8ca3bb2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7bb9b93f28ff4a19de05e96047379307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed781dc097db46e4d23a2f990fc7bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5eb4fbaad705628da9aa810a63fb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e422e386828c7236ce9263480464351310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd130b1366c349e8115ff7ec85fc7e53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adea2faeec07e574543e162e9e7c03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e711ec46c63372e239e80527c0f857313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cfa6f5734e8c2f42949655d9af4f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939908f3ca6cb665b2bbbfb79ec84588315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da509c6784ec65ef5031ce07b910dfcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203b2898a169728f41efcabede6d942317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566500aee1147f9021932ef7c7e5c5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2dc902bc0a8edfdc5c3234962ac08319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558d8367eb835be9eaf889b8d355d7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95352a1f17287f35e9883b6e72e2ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053affe8787dcf6630e55900276a396322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b202566c56244042e7966de243c94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cd269e7cc0c6710f827e7ea0a9a8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae3de77d9321ff089bebd8b514696d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367f3e82e8ab7a5c7386181fee98d69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d46943c0e3dd2a8d8077ce8ad9484327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5c40dff2b45d1a1e37872fc52f112328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15afe045ed3b83392bdd0ae47a7328f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cdc6a5a870706e2e125d1648362b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64016f2af093342213207f0ae1e55505331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36796109af9cfa7d854df42eb993080e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52601f3a6a5522a69266bc7b1e9dcc5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e1252390a4934adc580549a14101c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e814cde5b15505610157f323283636335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0d9055191c6c286adc09c751c5b57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582942a3d07c984226311f035943995337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54af0fc2e733ec5b97d1b25a77674e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305107ad438255f2fcd3d51d20ee9ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523311ca0e35b66d490a1887dff232c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80719c5a9cb32caf15e589ce95e34240341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8386ea40a7e13dfdef2d801427ed0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0860f09f6022f3a9457c2baafa6ea88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711147b23a02db40d242af35e59c2cce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237417bf8647abb03394866df7c9d4c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2762a8c1784c5f35a1b27e6525607346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f295a6abb202f2a1818266ab12f9df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a4934a7c8f4e0ef7ef5f9af97229e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e8103c42bfffb56ad1d6d158b525e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eff1ab02d7b52ced898b8d7c8ae242350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64746bd3f3ed4e0c83f69d102ef1bed1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59eb51c94512710c72a54ecf5a1445352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daeca13f8f5be07f3e222c7158cbb95353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0602fcea498d1c4249f7dd0008cbc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d26824c022e73285068c587685addb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50639a85067abadb7316a898b97dde87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1f69dacddcea49d2967c1c8fd166e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0d998b02d2af43f4c313170e46069358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f85ef4c390b30a697cee53527b4b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d83eb43b4d105451f570129079e59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee311f90c19b83986978666861512f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6d315fd3083ed9b3641dd196837d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c7b1959cd7d6deeac531cdfaf22ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0c00951a63953521a2257e9403e78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e7234dae34bde12c46e98d261b3d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1be5c695dfc6a09fd8a3f620b40a7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeed39850fdfcc48abb944150af48d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e7c69a26591474bd8bfe485c85f9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acfca34a02635b2eb3c252f2ae3c6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b54e7cbe9d80e0416a754182e2ade370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eff2cab8a2a8e9915e44961dddfa23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911abdfdeb3acaf429f49fdafd599593372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84698a1053882b5e5a9f8633b2529fdf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000bfae8d6e0fca6ec100e6cfe638fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2bc05d940da7679cd897c360fa448375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad343d8d7f57e14ba700dabce149498376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e75d439af11c1e949e097ec8faf22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64208e58b9598191ce0dbbaf480ddce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edee712b1856f3214cbf3fa4ce00102379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af95c5e37ea667c1eeaf99d6d948b2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ebd6041cdcb5a61ad3559b0e86951381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d444732259de7bcce8c211712827bdd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e57d6d3e8ee365920bfdebcc70f41f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22047d5573ca07d9aae373d124d5b477384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807fd81ef82d348b36c83d8e6f641fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd262e152bfc17041b532c56c503a427386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3877990a6f21a3d1d5da71b3073d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5f6bed13a45ca578ebce0658da75d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed175bd545c8a48041e8cf2b8020cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797724123bc05f1881af6504c9034130390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2ed6d0622d272a4a88e02f65ac175391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1901b35f0584395fd52ef73bf888b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bddc73526605f3cf829a54016012a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16953192b6ed03e096206abd407d86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f39538fa246a3cefbb866141efcc7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859eecd83be39d17bef3aad6d42c51a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb5777db86a175a9b901cbc192962d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced36544e534e75e84bf18c28a39da99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f93f8d23d360ee777a9509332d731399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e87bbec42304f9b7d5f3c13767618400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36e339d0fc9c52c18db828a1c1be64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b451350416c5ce985ecfc3378623ad5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec913b4ff4f70c25dffe5813b1a3c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef05cbeb544ed9f7dfa70992d9ac1e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1bf5db70f39775f4cc08edb8caec7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d8b7909d7d59837a1917c8f761f29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a4a298c8191c6264ed7be876f5632407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4225bcfb3e7259b32448b16367764408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90b3b8ac0e1d8a255f7a246c5bc95d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686ef138f0b7a63fa1c7b3b1d24f8b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96035bbe6fe313567db3ec39eb862330411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19d7fcbd57b20ee3e92860fb397676412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c23a38895c7eb28036342865a228c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecfdfc46d826dbd667773ed7601e93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb5314274822f5a339cf1a6914bd24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d85e7451f0e28044f66bdc755ba644416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583662abcd20a9e470da63b5e4b04f5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd293e7d68f49f0466ef6cdfe35052e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e333ff0bf28f6ec5a09ba6a28b2a394419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea2b8304b6e2b7e2b48aa10698d551420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b106b0c7e913ada602c5dc27e09b94f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71474598061233c4093da1f27276d7d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee5874d72fc7c6916d363172962dc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206646f0e61e10cad282cb5c60a705e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31bf4476a0dcc1fc7f0c3608671a6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43603aa170a6eda296c5fc5585bf372b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1008cf22e6c20e2c6543b77f37b979d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c441f6320e7ee19b96b634e6276d3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4956d0a6f2f6808c87f8262a27ade429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d9528e36cf7c1e6b4ffa605019592430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b02b0a42c769219cfc4e97cbecef48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c0c4723d0eb7f61d6d1d8f5ec670b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd3629f65b067bf559ef28b0bd2033433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee1bf869b310792a9de69f9fb2f863434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede51b1fde7051b4023ba57d0bdc0b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead04bc50eca3b2ff6ec7b84d2407cfd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c728f974f208778690263c56e280d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb970ea50bcabf9013a329f91afdb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c995b25447d9a2003802dbb764256a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de304da70b1ceb00661b3b3e0dffa57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a57b17d7fb507632b6e4379fa8fb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9424ac2138b5f23783e1ceb905ad5aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8f298739bbe15c206a58c2f553e38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10c0ea56f41768363ec1ae23701c8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bb607ce426f7c9a2904d46ec16ab5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d91ce18b2b3488596337cc1013ac0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522d142db91456807d17924fad7cccc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c803493426c3707be4d2a2b2a334567448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d1ecdc87e7a46730507ee91ca0bef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354e48590e9c8d8c9253f4b197cb7dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b288f38c1cb08e0a6df028f11b476451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5623aaa281ba16608c241ac235097452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c02ea4be8c695a302b6476fbe4776453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767995f483ee09241aa6030978372486454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeb99faed38f69db651cb36c68730f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b26ee6f1045947fe393db42f339eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53843292a76c1c06a6e96b939fae7b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47cdfc54b13b8f33106e9f36026d57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa821d46f4c9e20c61eb48e0d8116d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341310cc685cc595c662bcabab1f327460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782fac049b359c8b164fa5aadbbe9cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eac2fb0e0b7ef532c8c799d81debb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622863dbc8916e52e81671226dbc3077463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12c839c370229b9e5bde02d39227d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfe1b3450792da558ebf15338235a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaf9dfc96b678d8ca4dc2e0d45b5ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e7f6ba2be36db3199542f7ecc0f65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd64132821aff0c67a2fb3a6d14fa65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbc7c5808d6e5b290ddfdf2166a9bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84420d79276fd47f949abc7d5ff7210f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826babd708059812ad50bb785719c7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ce7aad5a232edb04579414ccd46a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecc449238b60e15834b1eadc632f43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a4fd87e94bb3bcc28b636681ed4e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d3e3617fb56137d07ba4fd5279911475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe2c101318ef1a4b285bac96a9184b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdf685423150f2a5bae48dc3d63fec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06ce578dcdf9f25f9d738b20692c45478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16338dbd97a5b83089fe5917ee72e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed58fe44a2170cc26d31e9590e3a79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eafd728e968a424234e260b14c373481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661356cd780886f8d77b618b153515f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1904f3a8811be888c5db99a7ba991b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05643f12fe946737520d70621accb2e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5eb42d6715f7c0541fb5fdd605822485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f7942258739263796923ab0abf68f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6579a18711730b32ca055ab94e0348b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e7e17ac9d9a7b18e80f2749ad02dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c471df7da616a7e599a16f23f287211489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268a6c2b1aa2799d9efcfc00c2f67ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141b4c3ec4ee5dff3818467910a7179491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcfa8783b290ca0af7b4511eac3b1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ff32d037ffd78c571a8d88d968949493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13de04568fbaf4be172167d80ebf28f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cb14f9adbc67823620e989bcb7c43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076647a89165d143bd8b7239f67b6173496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e77254b1eb734604a67835d8b5c90497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657903cbffb65f07c0218310ce25e8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4aff790993facb99eae4f14ff86ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611e55f8333a1808e32f34b39bdfb00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beaace347691c0d33b75a6e0deabc7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e4a816203e118e87b267aa1e7a982502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57d43eb0e5518f313b03ffc8eabfd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a0992862ad66e2bd2942bd88a3c3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a706b8e58e655a325a03ce38f1f8312505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88554a179038436b819fe5933a8366506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31101e6b292402f037bccfab3444e11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9acd9547e55376e535fc4043f1d70d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367f67be31d910baea09ff618d91a17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bfaa1d28e1b9ec603ecf0fd48c0f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3ddbc228ce2e3d9c17da0b6afd4d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f91a3ed19fc889315f4a1e50dff002512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af477063dade2c3f151e4bbcceee924b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbef307cd8a4c844a8d27e9be63bc1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234db533878eccf86043793f2d03b78c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7c0f12f5450f803f6e65c8482538d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26dd8e3d267f3edf4635a27f1d3c02517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07567a7cf9c0c561254a744c232a16b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b517c7778b86709c9a8718601e1539519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ec10f5ec3da779735ac35327bb104520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd3eda24bf9222159faa99e27de70c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad145b631abab4ab9f6d745084dd9e63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589d4cc4a8d30be0f318c983a36c08a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784a37e0aee6f23280c1481395c5298524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871864cffd88c5d42bb092af52a99be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c96d4d5ee40017e4af1da674aee954526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e361d42b5cbd5aa42dcc26ea466697527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12c156bd09abd9988066898b0f85bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8b815ee73fe00792f6c6f465e60b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b0e6abb2b76bdc74ebaaa0235d722530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a4b74a1b81d6a131507e84df1885d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657b2b5d32160a8aad18d976f191006532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eab7c1d37e56c56d14b029f9c77470533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c69bead5b39a6baeb431c285cd543534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba69603d1e54eb32e7a808af666de2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca05f3bd832bbc34099f428f3eb6c20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa810a494b427b14380576616a7c86d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0efc346478c153fcebe7bdc2007c1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3825acdbd9cc3f215c10cef68e287539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84495a46c3913eb427d2e03a270967c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c67786813c114db4f63a5a4fa5892d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b4b24434a3ee011fe1b877c578f8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7cecba1ba321c29b2467ba4d5cd16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea45f26946cfebdbbd0f418fd7602d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69df03178ebe2b18610d0e1f3759d30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5cbb865572c0d9eba91f3815f5af2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae7a5b31aad19acff8df580c910fb9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0b7c13c2283112aa007fb87803f8f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca55cdf6b7fd7ea2b213d48c0f39fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0309e57065293e6822957a5ec6a66e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffaa4d62ab5be5d5b5809600aeeaaf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ac70ab9263d27145429e1e7a245ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae48ca41370429001681c860ecd5dc7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427c1fffdbda863d060dfb78e4740f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640138ba61b0eb3f435267ed5376a7b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced581901a0a74ada36e5f0ee196d0d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561e650785e146dd20440441bdfc729557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311700858f411f50c63b27d80afdbdaa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddc5a76809660dfaa99deab0e4c819559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394314bb348333f42d67c097180ac4db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9a347b955117116acf90728c8ab06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7a10969724137c017751c4fb878eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c065224ceca12614b77a688358b4d4e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46486f2bebd63d74fb5b50bd61209a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab3e439863b32ee57ea9ed47cf38a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acf12c573fcec38123f79c438c17b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a89cd412b0ad509b5e8c0ca651c0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c421e444f48417e29cb67487294ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa39c84f72f6f5ce9507ff729ffae0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7be37e7ef75e54b3433143d5418b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ff53eb49ff6e8667a7043ab8fdedf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6087af8cdf0a0d59f790e70e98c0b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef684a668b36c787648b6062509ef4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9386a229d1dfd3dbe0c588342a1325574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c94a30325a04c587f622d223631e88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1dffdeb804d1602dffa7e7c71436b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757ac18f8eaed725fb3656b8379009f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ef48dbf006c3f9d321f66b3290c0d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a1ffb51d974b2dc03e0990c8e5091579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71abbb821178099f7104fa182944341580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0953638fa5d6ac27f8d5b01f888991581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fee6eb8cd90f40b728656cac894e44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e644731222e5bb80ff8eeef00c93aa1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa4b5437d9d02322d5be68b27427d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582b20d2de0fd8d27239bac206326b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bb2e18115c1095c62ffd734301c0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55396f10f3c11c0cb32009ac75db60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d718a5beb97ecd99189b5ab5b1b0f46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e7379b877150dc98cd8fa477779eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8815f515b1356d95e40c33f8a05319c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82b632566e6ace174c6338f51f4df0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3ca1fee3db1fb6eb15e23e290b597592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169ac0ff37a73f23c43b2299c11274f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cbcb783ced1977d45112bae4f98de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c14fd9b65c120d3f799921452bc9a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a9aa04640dd1318374c9a6a679fbd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a22469648243f9103250aa104995b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c5999b426c80c13e54de2e2dfb3b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13751562a58a2e679c9e5a2b9ea99e07599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52396334bb0446b7e98b07a46a2e6eba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713c2642fa5e1763ca72f9b7fe4378e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42c7ea856150ccf363a70c3d08a656602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6766cf44163f8c5f8c1050cfe5503603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cbf3c665a66590f7f0081f8c79111604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16d4e723a12c34ebadb856b6949bba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ddf0d9715f6bed17de5829898d141606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40f240928bd228750d94fe0e763830607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef4ebe6c082761159ec58fa56f2a17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1feab43578b35d40fe05b7d3f97604c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a2e8a4556351521e7b62f8c7db75e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7ff416a40cad0f4b46ee5fe4c3eb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d5b267ccf5ac1a3a150d2bdd8c4de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9229ffb7f3049de52e5516cedd420613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912b536271d4453e31c22e7a5f966b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151733cd0d3e996330b1f5516153aac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb912bc731aeb31e5f06555a74482cda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ae4603a02bc8aa54d2a1832cc8188617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceccbb4374908bed7bd720d2329d70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a547412f723a39c1311aec2db69c0c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0818347af4053e906a4c882728746620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e55ff807c20914b139c1593041f0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052292ad27f5900b824d3cf14e45e2a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b051fd17ae70a5d62b2bc0a0a21b400623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0acde6cb4fae1534641a26e6eac11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f734c6de9414a656cd6b7688f1ca9f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f2a5d9e2438cd400f720eba2ca970626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42080afc39adc59bdfb91a1a27d75595627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfa1d5beeb8a5d941612af89b0c20a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6efb7b18437be882ab20b84c9c91f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1cdfe181d89c3bbeced6a990a7f5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7951e5d3882b60aa3e9998f5c2c9df5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dce3211bea509b531ee88a45a5d258632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064b06b384c0454aca7692fc07753c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f66c72881e0a1498951ad7512fe4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b93b60e9a183bd78b9457ced85be3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269579690a3e0c0c79067494160ee91a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6975b630a5cc6b8e9f9f6d85ab5556637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d63639be1d1dcba226d3ce2c3dad90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfed3386cd9669fefa09426460f854e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c50976d927369bc1b3512c0c60963640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7d17202f7fe8ed8266ce6478b4636641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecc68c345fcb0bb19c912cbba40144642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e536ee8f42c4b4c2c675bee073ea16d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba3cd36192b3b22f39d15d7492ab8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557dbe3e0d25ca3df7ccf8a919d030e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaea4c713b9716f082674838454bc7d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f3fcd86a26b06404500fafcb539d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d54c8f7fbb39f0b2b2943b25f21ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aed0e9b4f7eeb6b72d8d1771ea412649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d8344d037fa0c8e0eda7312008b21650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d4cc0b03919bad54e5cb601499808651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad00eba21e862a766b3776fe499ea10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5abf04adeb4e85c3b58ba8685d032653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c4a34154af8f739784ecf877a9a57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f6bd238454ee938401feaa50e55d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb04135c1f5080e3ea65a6521252fd9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fccad108d49ab2b5844f00ad1967b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1eb98b290b38b6400ca1eb82add6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aca474c8e636a56903c527326c5e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb041d1a1e2a93646b42ff800ede414660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fefca1bfed4374ff58ee949ff590a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c78cbd8434675fc45821d0621326d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d39a242a14bb76fe6e228e589a0e6a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3304eb99982708210fa72a6ae900b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd08f0d16f7568039284afaca8c28e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371ca7ed4bf40801fdac4d1b0e2b8ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43718fe4962e0f2f955de5f461f596ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3a92db30009685a84a39a9fabde55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b08f4fe6f63e1e6988a1515664f1a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1395ed62f5ea58ebdd8b1671f7f17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcf36eb1ca22d4bc2f6236316dc04d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238082aa22a8dfe20f16513db12d9b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c180ce43a37995299d46a4c489f19c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391901ed9fd36f72051f27ad2e6d5118674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce11d0216d24d5fdff227a380b51cf5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06e75bd6b0cc01b4036ca1beefcefe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686a8ccb940973e18113d1840e79e78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a5255089d1352f0160e092edce1df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb1441fc4cee488ee75eeb312f3817679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a78725e95ae56825c6bf6421eb1c77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953384dcb6f0bdce229e035f589e0fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa322573cd5f25d63341748216a3e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e9c520ac825280b9b163856db3406683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbe74db7109ff15e15728cc4087f61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda00745037ee2dc4ac9d6d365ae67d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860fea42037d8fcfc62da6a6bc9cdaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25563d2a9f075ba47a4f69301ad359687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1c15d392bcd3d9ff03229ef42e8a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbab7082d5495a881f59a10c9f572b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561301509dedc1b36a1610eb3010affa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe004c5a4f3659c58c413bdd0394ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b10b8202c9d2f8480124b3d03e4e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182e3ff328dc52c7de00353c4347156693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bf39f9b18f00f8177b04c7e3d7d9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fb29e3a43873b7f9c7048461e1a85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54e7762db2769c83a2ffc4de5ccde9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c990a0dcc304e1b8c37be4f798d67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d9ce88c34a06471b076303cab4f13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d326b5429811fb183a631d81752adfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b2bb48453bd999f3cd87bec4f4e53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ba93c5af2c245d55e95b1d1219251701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338da6cfc1bbcf09668b2ad196cb6a0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ada3b0a4f85b8c253a7e119ec9e18e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf672cd59536a2c92cf218dbd735517704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdedbdd52ed3c004be71508f684229705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff54277137af39720909508270bcdc5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485b6fbd3867a0a4cf1a115fe80f9ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638e0b06234f819a767c5abed123db7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9eea3fec0d7eb808186954989f9c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de691b0b8ca8623813cedfbcc47a247710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98304f5aefa60bc2037bb628073cbfdc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358daac90eb76a91808e2a60a5d2f0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a54324c5c2789eb29dcc7f1a76e5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96a3f63076141dafa61963202ad6b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19f7227c83c673ff57e88f23717fd9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178dc60610180636ebac9d04ffecbc3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546189467ffadb63afce8a0f8187a87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d403681f79a947d9b7cafe2a47239e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfcd7a3d2588d1b2e142c63025bf43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a42f1c0487bd72ab4e0afdb0e30cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238c82bcc87978cff7d47b1a8219511721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94182e804023912d9f7a2fb5c718c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ad53cf5e852c3804c58f2ee20e969723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608644eb2cd8ea6a8066937f05ee481d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7dfa40d8e07bab5df19dc56e4fb51725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fd5772b865fec333b9e61d1355b14726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7040072936c7ff59da43a8c7a2010b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea585c55f674e60abfa50a1370164d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0665e6dc5f35b966f991df98c32e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04293cf5c1fbecbbf8a68cb6abd95497730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae897283c5fa9786a135562f35fefe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec42beba6b63b96f33c2342c0cc74be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16c54d3f30ab0d766e1d599c53c5d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28647b347ec8ac33c03cdd891cea7e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d23bb95ba0a6daeef18205a32e13c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93108a1f71154ceafbe01b8b1657c02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d26084b0aab15deba222170173cdad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02047f65d7d463c9a1a9cdc021cf0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9629385eab7f6f49588877f551d5c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35fb67ba06fb2e61d87de4e62f578f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3e92c9fc9231120a601cf46a1ebe8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378004948bf56060fbbbf7caec69059f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e5c1a5c804c9bab922503fb99cdcf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e49f724680c25483adc3aca5a5fcf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12939b00e728ef92c10ca11bdd17f6cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bb1c045f6db4b1325fdf49c01f5ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709ec71ea2fddd85943539391657501747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e083c64bec1d4029e8a113cbd059dc8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6ac314610e129f35cb5543fc23901749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74c4c728691f24f8977177bb5dd1af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70826902e6f5e3aa43ff20157e11d203751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bae41d70e13a25503398ea6bbfe73752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f4adda21545cdb193586bf5226d23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b1b032ed97cf0c1f63018e1ded57d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd05023af4d6cbf0d7f6d9fd571c889755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e14d2431bd93bb16e718411bfe0136756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1372d7e247b9b3bf2d1c2553d8b07757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21f0fb881a854eb4be70e3f73b38de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843810ff093032e3c19f08949be498f9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d795d6c8956d49161acca8e4c50e46760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247c1952a7a13734823abaefba0531d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c356954fef473264722e3baa620084762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd2e36dd9396cb23abe8f661cda5fb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a081aab3dcb2f0f87b8b44232cdbd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d86b8bf955307e05d8b60bd6ab92ba765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328bffadfc5cc45bcfb78d211c5f7c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f783d834c52e269524ad2b7a4b957767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de267523d9d81a28469c955aee5e1397768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62cb26d6cad23aa76be9cba17c9ac4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eec7f62243fe64d84bcf915bbe37ef770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e5477da5066c3d6a49db71c560670771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f801ee2b9c9c05031279fee871bf5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb10d1b91e47fc8d9ce734459aba72773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2497eb1f9ab901e7f34545065d34965774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd95aa91ccbf71c6589da6b66ec4860775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eae41a9517eb130c04fa3797e72f3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf576c87e89c499175c6c0d716fad6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b90db7d27bd394ab59fe4f2356162778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe44d9ab9d173d38360db9274ebf144779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d9fc59d2c74a18aa03a3a7fbac127780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c1136ea1de24ffeeab31826b9b2da781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3536946c59c4964cabdf6e211e24c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baceb78a013d5ffec5f79a5c377386783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9e88fcc72c2c5d86be9c0aeae06bf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb9aab5a7c7e183191b5e15ab1a2e8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2777c13d0a14524d4f41d26d6d270786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355777633dcdf205ad9160435ae2035a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa427efd38bd5970e9497032cc863f1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288f05e01fddc2d982f0fdcd0d1c7fb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6530f08f86bb07f3e1f61f2e0e3fb20790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089032a2b485b08a5c50cf8fc8ca33e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a65be30036c2e7c1c2c347a58b13e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119448c975cf30e0a07dba7a1cb3fe30793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfecbb2f3aa26045355a647cb977e0c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b726032127f98e996477a2194b6d3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058d9972ca2fc48e6a396b4e3313842796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98397ba8b8d8cb583bb353cc415555797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee5af1db2f2e0a18509852f14033ad798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a82b8049206e931be9df3eb1e8a447799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cca5ca703b5ef90653c24795bde12800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fd323a040f442855b42aa6bed5c90801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41acc83ff4fa9c58dac10d4c422a8b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18a24692ec06848b8db5fa30ce2dfc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f928dc40b0d2dfbd3aa51ebe4c4c39804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dd7cf7bf3812e9c2febde9645a038805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4da8ef4f117bea4022646351a25a21806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f817b0f175e27a15532f67b731f78807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97eec26e52d6b3786265829b91d7c9a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcfbb0d07112bab1cee69a9d27c776809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd86809e222613368a2f2f97cb834aa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc96c3587f0c15b865b8f9de12a5900811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa25769b561bc98ca9cd42f3aeb2782812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f35e97cb4e16fa56f6d96002acaaf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd04b7cfc33087fc2c8bfb28e209b0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f562797275e0596a51be112ea6e908815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e12f0f7b0ed3a637396e18362a0cee816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c561b8c66896a3c9e90dfc35e960b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202311b9057d421471e0bfff265c6c30818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da65dde890a662a97445c7da977fbb8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a99660c142fbcda881d470a47c3c2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92f5ea742828cdb3d7e5219c509b27821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fc3318c021ad275a195907f50cd93822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010f0c7727bd311dd755ad9bee44915823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe273b1983bf80de12b6a0557bc1138824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c950b8d0bff965b66514d690cb4b2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea255b1c6c28b323a5b1adb4f214b65826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e72f74a978a4ba31f0f739df35933a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f365c8fc220405e48a7286da847e3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c543d1986a8d74dfa7ee4e8ed4480829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa20eb5f3545f83c2eacfe1038a072b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba9e9e9bbf95ddef3e49476381a9e2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32075af0809f02dc81df4fc4c094acf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7407487924faea9c93c423dbf07402c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640fa96242b4b91d56c4a72f5e69e36834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fd659dad6d014a070ee69071cf10c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926779cc4e1d19c79efd688c88e89f0c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038b29d8d1c4db203a759b49feb5c66837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460b85d352cc3489595910836d4c22c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0543b755305966178487cd4761ef39839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957f9faa13adbab00cca50c6027675a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cea0b2ca14baaaae95d28a144379a8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349a211e6b22facad5d4300cc55aef3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7fbc956231c7b8af3edfd77026b11843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade336381e18b8720d0b858b6a6344ec844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966eb3e675ab366b17d4fa11f5e5e0f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114df610f7cc85388cbb781aff28eac846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6193838462f3f29fe654f4db863cd34847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043611d648605c791ecc182fbff40e6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e37b8805cc43c95dc50e7abd570c51849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84036b770cc87047a1216d8800f702fe850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d10525784d3f9dee917824dbb186ce851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1504735ed097d5f39b9f17658b30ae852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f7619e9afd8673ee2597df5f42bee853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8f0d03de58550e1eb925fc412c627854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f92c010ca86c44e978b697f83043c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a577cc42663a78fb6d6027bc6f56a36856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3386b6bd475a0f42f373135c4fed896857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d43f1d1bb663501a9386566bf7b3f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86d8780da61097b8b0d808b5e080c7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850fe033eb13ae508d5d0ae0c7abad0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55607d6c708cbef0151095db8fa9f0fe861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7c5e3ffb0f7b3607a5c3945af276e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd39abd7fe8dfcafef8825263f2734863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f68fd3af6fe0c27234b3be3513595864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4a8d24398704af1efd59626c131ab865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c239ae6d2f1d5e946b32041c0bb45a6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eaaac8862dc68b6dfaca04713ab7e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b259a7f8370f17d39fbd93a0b60f28868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f498a5d918b52a82ebd205ff2cfa20869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e713bc609e3922613be5b023dd420870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae10d899e68410a6b840d0ee4baa2e4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddd7dc0a01edf48a084b8405889b9e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dbfacda7c0e5411e1a947bc3c116f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec894831154f335d56f24cbc80d8b4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b3780d7d3d6f8711cae1b1bdc30c3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d07d56dceb2ab856fe5c624ce7035876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d55b503dcf9ee2aefe92ac48b2f757877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7739bb7ea81cf7230b26b69e49472878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac35e537ed11388fc7cafa5dc2cae88879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeb7113edd66d1116e97b841f14773880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9a87aa2efb9992372b5f651e1da2d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e408253e0a342fd34791100198ad498882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d08737b9f0a6328df0123db86125c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc8c6150dbc793db784f931784811f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac10c1e46cb30ad19c5d7a194c0497885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ee733978554799093d4aee2aca21a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f7cd39ff94e10fcb27cf848b0e90b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2458d843be08aa0b9dcefe904331b4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25b723510662516ac68be01d165e1a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839217d431ef900df547eb7f7e6354d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b275dc0ebc197e4c34b38c0893f42891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde0fc817931c1bde95bafa34e4bcf6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e6ab3fe2ad13504b54ecc88903187893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675b2119ad83c3eb853472cbf016989894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2abb4a72b764e63604a3527009c33895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fe356135ce8ae13de229bd9e43fff896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b553e99cbd319b93bd23c41368de7f5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a4261b728e27dbfe38413d1bb5952898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902520b03ffd8bab64bce1ec9faf1c2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e18b370309369d58abc5ade3d2c1f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931bea6ae1b98177b86194873f29b6d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd84c8d1d94e002ebd22dc504e69abb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d53b6b42a165fa543724a7d58dd834903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09f771488b9876c2bbd76b8967caea904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72624e36ff190e451b236d62f49c6e3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6a467a5ff04e715fa3a7a19f84510906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adbd8d816afef6bc7f549ff16ff01d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791066e4f84641a4c9887144bc33688908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a673df218eb2b94286c9c6a418b11e9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60097539912f5bb65a4b20fc41a8263910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee17727858746b794e75c5e86b342ec911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaca9295e395b1f2916bef6d8cf9775912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921dadfced81df8093be86301e41b29913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c642568f2e61ce20ad678c5ec7c2a77914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff28e1ad033fbf0bfb5d5c68ea5e93915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f4498b5c2d980c1eb42d772ad547e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e977ec9352efb31ccbde4745dcbf4f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5f403fccf4a7efe53c0a252a3c173918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6897ac9f5125051962f97a16fa675a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4120844abe68905d0f78e97030610ab920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0b553508d0d4297d4d3789190ed67921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e114773544e88ca321c58c59a23b5bb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531228a3809419c286d3c664c6d0644923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2a22e9cf62f92dea29b61b05c0a84924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e43e06d04524f6a944ae522686938b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad50580504a6a046e4a18c3be1a3870926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9193dd8560af6e0dd737941418943927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02e2f708875df8ab84c4bdfb56ff55928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f4db44ee840dcd73408d9ea0f87c0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7498a580e81db1a54c753b6c04ec31930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3209994566d11ea2578ca9475011e0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04b631ad37f2ddb1b42d799bcb9f12932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d5c2648b94fc2fb4a2ca15b9738cc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903e64eb0a353c6809cbdfe11a7d6fb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdffa2db2b68fabb7df3dbc5b8a012935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883323ca795af669f683b3841a1b531936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568006227526f07f337729e95b2bae81937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4e1be5210138a09e7ae622d622327938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02573ebd4ac0ff446fb67a8c9febbc5d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dc1c014d306396fc53e54d85f4094940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d15808e85a97bd9b84d21fd5166623941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddbba953989a83c66afabd75c85e2e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f619d0b9c2826196f8abfac2129f8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1fcf7ff1798e5167839a6a5d7f279944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa992008c86191389a5954f2b200b3ca945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2d03c5e7cb4638eacb99e27c79527946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cafb5a04737f674a0f78961a9e7f7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5e5bb685a5b2afa76802e93387457948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6827ba3ab96e2393e8d5e81e563c8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31273764620974734c75da0a59870d45950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce1612f47f1356e415df7dd56662c7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cae0cf9801cbef011aebac3b3909b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9ae135bafb2744a358024fdde3de6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454a109bcab1d0ef35aa79139b8ae4b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ead0c5f3e28e65214d308a3ec60b4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d33cdda8aa9535d22ef2a6ce39b9e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5062fe63107036b615efbc63db650e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f94026e048be18011a6f5fdf124766958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb55177ade89266decd605c5b07999959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89026c965132169e1e7ba945cbdf5f3e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ed0a4b129c3f9f3b1ef2c5e4e6ea0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784817f96c8fbeed723bc7fc3329c925962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943cc216be6ff5e68d60a67281bc44f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e21946cba5620cb87a76518641680964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de314cc67da9d5f0fdbecd6ac4d32c98965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd5b7b104fa404b0995cd8dbb51cd4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47ad2ba451bc338f15c07cf707851f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4e973446763738ee48815ae877e71968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c16c33d08ca69a230fda652831172f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f847c70228229326b47e7c8dd9c5d0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fe9c187bcf864d6ffe9bb02ea0c6d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683ba48bb61fc0cd1c3d579c0370794972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6f39863e041d9c824a6ac84f96a3d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43528d697302fb54e255d93c0c96e5e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fd540a4358af9af1700df02ed8192975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595c1bb1c89b4bb23c0f59ecb95a366976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a45ca528b9b3566fcee8eba2abb35977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2230aa44a771415274bde46f1ad45978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c537f1ee5631e1e1db56073b13667979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94a81dd1577204df7998e70bddf29d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5855d4be4cf6274d9efa8c6e07da72981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5abe9274b61fd5a15edf547d76a4d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e21e5675d7b56ca8873a78c6e72a3983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d96bc4142eb95f50bc0aa97d8ea34984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27710fcbe6d8d24f9bf741a325557ab985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fa7ac880ae183940182c04341476e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582d39ba0c29a85310572a6c1923266987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad45a93873e9fdcbe7aa5b7d6955c2e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9264818b6bd5a38160800c05f5240d0989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32238ec1bd9685df65262188ce60f4ec990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956f794589f429769af99692843469b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c27b4c911e5ab564f1ee634f60e35c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81415e1264cfc27fe9794c269824e439993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c011817b7a51c79cf3152f6a1fd707d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadcc2cbe95396aa9b39e1f165f2d20995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d5bb5cdcd3e05b29bf33d1d35c3da996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6afb93a948abace61cef273a45cbaf997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>